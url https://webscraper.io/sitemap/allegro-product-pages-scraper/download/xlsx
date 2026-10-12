--- v4 (2026-08-12)
+++ v5 (2026-10-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -104,251 +104,244 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
-    <t>https://allegro.pl/oferta/vtech-t-rex-super-tyrannosaurus-sk-18387728970</t>
-[...8 lines deleted...]
-    <t>VTech</t>
+    <t>https://allegro.pl/oferta/silverlit-rescue-turtle-interaktywny-uroczy-zolw-17390206902</t>
+  </si>
+  <si>
+    <t>2026-10-09T09:13:23Z</t>
+  </si>
+  <si>
+    <t>Silverlit Rescue Turtle, Interaktywny, uroczy żółw</t>
+  </si>
+  <si>
+    <t>Silverlit</t>
   </si>
   <si>
     <t>pln</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-59540 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-iiizadcxufuz=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-f50f8 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-qwwffgyhjbmn=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-foobsnlncacp=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Vtech T-Rex Super Tyrannosaurus SK&lt;/h2&gt; &lt;p&gt;Vtech&lt;/p&gt; &lt;p&gt;&lt;b&gt;Tyrannosaurus&lt;/b&gt; stał się inspiracją dla mówiącego quada z cyfrowym wyświetlaczem. Tym razem auto jest &lt;b&gt;w wersji słowackiej&lt;/b&gt;. Chłopcy mogą transformować dinozaura w specjalny quad wyścigowy lub odwrotnie, zamienić quada w wściekłego dinozaura.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje i cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Możliwość działania w różnych trybach&lt;/li&gt; &lt;li&gt;Wyświetlają się oczy dinozaura lub oczy pilota w trybie quada&lt;/li&gt; &lt;li&gt;Poruszając pomarańczowym przyciskiem w trybie dinozaura, otwiera paszczę, z której "zieje ogniem"&lt;/li&gt; &lt;li&gt;Dodatkowe przyciski aktywują aż 60 dźwięków i fraz&lt;/li&gt; &lt;li&gt;Wyświetlacz pokazuje różne animacje w zależności od trybu gry&lt;/li&gt; &lt;li&gt;Możliwość regulacji głośności dźwięku&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Kup swojemu dziecku mówiące dino-auto!&lt;/b&gt;&lt;/p&gt; &lt;p&gt;&lt;b&gt;Odpowiednie&lt;/b&gt; dla dzieci &lt;b&gt;od 4 lat&lt;/b&gt;&lt;/p&gt; &lt;p&gt; Baterie: 2 x AAA 1,5V (w zestawie)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 360w,https://a.allegroimg.com/s720/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 720w,https://a.allegroimg.com/s1024/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 1024w,https://a.allegroimg.com/s1440/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 1200w,https://a.allegroimg.com/original/11bd98/14ab8e81446eb89b757d51b53991/Vtech-T-Rex-Super-Tyrannosaurus-SK 1200w" sizes="100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 360w,https://a.allegroimg.com/s720/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 720w,https://a.allegroimg.com/s1024/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 1024w,https://a.allegroimg.com/s1440/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 1200w,https://a.allegroimg.com/original/11ed4c/af71958d4d9985f985a5af43c374/Vtech-T-Rex-Super-Tyrannosaurus-SK-Marka-VTech 1200w" sizes="100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Marka VTech"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 360w,https://a.allegroimg.com/s720/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 720w,https://a.allegroimg.com/s1024/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 1024w,https://a.allegroimg.com/s1440/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 1200w,https://a.allegroimg.com/original/11068e/420c0ee64609bf1cab89099e5928/Vtech-T-Rex-Super-Tyrannosaurus-SK-Rodzaj-do-zbudowania 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Rodzaj do zbudowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 360w,https://a.allegroimg.com/s720/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 720w,https://a.allegroimg.com/s1024/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 1024w,https://a.allegroimg.com/s1440/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 1200w,https://a.allegroimg.com/original/1117ac/236bd00345f4a8371b51e25278b4/Vtech-T-Rex-Super-Tyrannosaurus-SK-Kolor-zielony 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Kolor zielony"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 360w,https://a.allegroimg.com/s720/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 720w,https://a.allegroimg.com/s1024/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 1024w,https://a.allegroimg.com/s1440/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 1200w,https://a.allegroimg.com/original/118344/12363035446c961c540c63c1e1ec/Vtech-T-Rex-Super-Tyrannosaurus-SK-Baterie-2xAAA 1200w" sizes="100vw" width="1200px" alt="Vtech T-Rex Super Tyrannosaurus SK Baterie 2xAAA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-yulftrlpkwrt=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-drnsfihrfaiy=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
-[...57 lines deleted...]
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-59b27 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-gtebvaweodhr=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-8ad1d _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-utzikvhkxhaq=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-cnavvncqnoqj=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny, uroczy żółw Kolor fioletowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny, uroczy żółw Marka Silverlit"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-dqwleaiigzke=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-xdwiacgsjtkt=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-4b973 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-box-name="Description card" data-box-id="HemjoNEWSA6Hmn2MLBXxRg==lVQdMtxwS8O-XFOeJooBSA==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.baseLight%22%5D" data-zrmibzdcqrko=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-e94f1 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style="margin-top:-24px;margin-bottom:-24px;"&gt; &lt;div data-csvvggmtwufs=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="HemjoNEWSA6Hmn2MLBXxRg==BilYYdmzQ2GXBzMpK0cgwA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="64a" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.baseLight%22%5D" data-gjdscjmogcln=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny, uroczy żółw Kolor fioletowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny, uroczy żółw Marka Silverlit"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw
 https://a.allegroimg.com/s1128/118db1/7e7fc05c4f5f965b0e0299d90c3b/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Stan-opakowania-oryginalne
 https://a.allegroimg.com/s1128/257fd2/be98afcc495d8ff89344b483ff46/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kod-producenta-88634
 https://a.allegroimg.com/s1128/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit
 https://a.allegroimg.com/s1128/2531ce/22e062154666a24c2d764d4b2caf/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Rodzaj-inny
 https://a.allegroimg.com/s1128/2513a7/0ef2805c4eb2ae82555ed9926289/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wiek-dziecka-5-lat
 https://a.allegroimg.com/s1128/25d277/13a470c841f5b859d34618c5c813/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/25809a/e6736be247eb8e9b18ba9aa30c36/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik
 https://a.allegroimg.com/s1128/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy
 https://a.allegroimg.com/s1128/118525/3f70cd734253b515d790bd96dfd4/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/1174ea/720ca19543eea3f6f9d196b8ade9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wysokosc-produktu-19-5-cm
 https://a.allegroimg.com/s1128/1198ad/9e84b97f4cff862c488f3a164a95/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Szerokosc-produktu-34-cm
 https://a.allegroimg.com/s1128/1152f3/dcf51c4a44e196c5c9b0f02cd74e/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Glebokosc-produktu-20-cm
 https://a.allegroimg.com/s1128/11204b/5b051dce4101b43f365d298227d9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Efekty-dzwiekowe-ruchowe-swietlne
 https://a.allegroimg.com/s1128/11a150/d8acb18944648239da12cc296412/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Funkcje-mozliwosc-programowania-zdalne-sterowanie</t>
   </si>
   <si>
-    <t>od martina-vanovaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 99,4%</t>
+    <t>od martina-vanovaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,9%</t>
+  </si>
+  <si>
+    <t>Nowy</t>
+  </si>
+  <si>
+    <t>kg</t>
   </si>
   <si>
     <t>fioletowy</t>
   </si>
   <si>
     <t>plastik</t>
   </si>
   <si>
+    <t>inny</t>
+  </si>
+  <si>
     <t>Martina VáňováZávišice 9374221 ZávišiceTIN: CZ7256215428</t>
   </si>
   <si>
-    <t>99,4%</t>
+    <t>98,9%</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/oferta/connex-kosmiczny-robot-sprzatajacy-18073760172</t>
+  </si>
+  <si>
+    <t>2026-10-09T09:14:35Z</t>
+  </si>
+  <si>
+    <t>Connex Kosmiczny robot sprzątający</t>
+  </si>
+  <si>
+    <t>Odkryj Dumel</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-828bb _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-box-name="Description card" data-box-id="HemjoNEWSA6Hmn2MLBXxRg==lVQdMtxwS8O-XFOeJooBSA==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.baseLight%22%5D" data-kpcsfeasvdky=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-342a7 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style="margin-top:-24px;margin-bottom:-24px;"&gt; &lt;div data-apodndgjyops=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="HemjoNEWSA6Hmn2MLBXxRg==BilYYdmzQ2GXBzMpK0cgwA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="64a" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.baseLight%22%5D" data-nwslpucrhler=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Connex Kosmiczny robot sprzątający&lt;/h2&gt; &lt;p&gt;Bavytoy.&lt;/p&gt; &lt;p&gt;Ten zestaw STEM "Space Cleaning Robot" (Robot kosmiczny do czyszczenia) to zabawny i pouczający projekt, w którym dzieci zbudują własnego robota z funkcją sprzątania.&lt;/p&gt; &lt;p&gt;Robot zbudowany jest na czarnej modułowej podstawce z kółkami i zawiera pomarańczowe i niebieskie elementy, w tym ruchome "oczy", macki i duże obracające się ramię czyszczące.&lt;/p&gt; &lt;p&gt;Zainspirowany prawdziwymi technologiami, montaż robota zapozna dzieci z podstawami mechaniki i motoryzacji.&lt;/p&gt; &lt;p&gt;Po podłączeniu obwodu robot rusza, a ramię się rozkręca.&lt;/p&gt; &lt;p&gt;Ten zestaw ma na celu rozwój umiejętności naukowych, technologicznych, inżynieryjnych i matematycznych (STEM).&lt;/p&gt; &lt;p&gt;&lt;b&gt;Główne cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;STEM zabawka edukacyjna:&lt;/b&gt; zapoznaje się z mechaniką, motoryzacją i technologiami robotycznymi.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Tworzenie własnego robota:&lt;/b&gt; Możliwość zbudowania unikalnego mechanizmu czyszczenia.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Nauka stosowana:&lt;/b&gt; Poznaj i odkryj technologie stosowane w świecie rzeczywistym, takie jak odkurzacze robotyczne.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Ruchome części:&lt;/b&gt; Obrotowe ramię czyszczące i konstrukcja jezdna.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Rozwój umiejętności:&lt;/b&gt; Wspomaga myślenie techniczne, zdolności manualne i zrozumienie złożonych systemów.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Parametry:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Wymiary opakowania: 21,5 x 17 x 7,5 cm&lt;/li&gt; &lt;li&gt;Waga opakowania: 0,4 kg&lt;/li&gt; &lt;li&gt;Wymiary produktu: 27 x 19 x 10 cm&lt;/li&gt; &lt;li&gt;Materiał: Tworzywo sztuczne, metal&lt;/li&gt; &lt;li&gt;Bateria: &lt;b&gt;1 x AA (brak&lt;/b&gt; w zestawie)&lt;/li&gt; &lt;li&gt;Zalecany wiek: &lt;b&gt;8+&lt;/b&gt;&lt;/li&gt; &lt;li&gt;Pakowane: Kolorowe pudełko kartonowe&lt;/li&gt; &lt;li&gt;Ważne informacje do pobrania &lt;b&gt;TUTAJ&lt;/b&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ten zestaw jest idealny dla ciekawskich dzieci, które lubią roboty i chcą zrozumieć, jak działają technologie.&lt;/p&gt; &lt;p&gt;Świetnie sprawdzi się do rozwijania umiejętności konstrukcyjnych i poznawania zasad współczesnej robotyki.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 360w,https://a.allegroimg.com/s720/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 500w,https://a.allegroimg.com/original/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Płeć:&lt;/b&gt; dla dziewczynek i chłopców&lt;/li&gt;&lt;li&gt;&lt;b&gt;Marka:&lt;/b&gt; Bavytoy&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zestaw elektroniczny 8+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 360w,https://a.allegroimg.com/s720/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 500w,https://a.allegroimg.com/original/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Marka Dumel"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 360w,https://a.allegroimg.com/s720/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 500w,https://a.allegroimg.com/original/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Efekty dźwiękowe"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 360w,https://a.allegroimg.com/s720/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 500w,https://a.allegroimg.com/original/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Baterie 2 x AA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy
+https://a.allegroimg.com/s1128/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel
+https://a.allegroimg.com/s1128/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe
+https://a.allegroimg.com/s1128/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA</t>
+  </si>
+  <si>
+    <t>od fonetip2023Tym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,1%</t>
+  </si>
+  <si>
+    <t>wielokolorowy</t>
+  </si>
+  <si>
+    <t>do zbudowania</t>
+  </si>
+  <si>
+    <t>Fonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
+  </si>
+  <si>
+    <t>98,1%</t>
   </si>
   <si>
     <t>https://allegro.pl/oferta/robot-silverlit-junior-1-0-17928010978</t>
   </si>
   <si>
-    <t>2026-07-28T07:12:45Z</t>
+    <t>2026-10-09T09:12:05Z</t>
   </si>
   <si>
     <t>Robot Silverlit Junior 1.0</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-13793 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-joudmqiqwntd=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-645f1 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-skaitsxzcbaq=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-bmjhujqvcelf=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Jego głowa porusza się przy każdym ruchu, a jego oczy LED świecą. W ponad 30 kierunkach i z ramionami przegubowymi.&lt;/p&gt; &lt;p&gt;Wystarczy nacisnąć 2 razy przełącznik, aby wykonać sztuczki BONUS: Głowa obraca się w lewo i w prawo, podczas gdy oczy są karmione i oddzielasz robota, stając się numerem jeden w małym i dużym obwodzie.&lt;/p&gt; &lt;p&gt;Tekst ten został przetłumaczony maszynowo.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje specjalne&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Programowalny tanz i ruch&lt;/li&gt; &lt;li&gt;Ponad 30 rodzajów wzorów dotykowych do programowania&lt;/li&gt; &lt;li&gt;Sterowanie IR&lt;/li&gt; &lt;li&gt;Bonusowe sztuczki&lt;/li&gt; &lt;li&gt;Innowacyjny 9-punktowy panel dotykowy&lt;/li&gt; &lt;li&gt;6 utworów muzycznych&lt;/li&gt; &lt;li&gt;Bardzo dobrej jakości głośnik&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Zakres dostawy&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Robot Junior 1.0&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;Wymiary: 12,7 × 21,6 × 26,7 cm&lt;/li&gt; &lt;li&gt;Nadaje się od 36 miesięcy&lt;/li&gt; &lt;li&gt;Bateria: 4 x AAA – LR03&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 359w,https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w,https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Robot Silverlit Junior 1.0"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ourbapgidvac=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-cdutqbemqrxz=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-43216 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-box-name="Description card" data-box-id="HemjoNEWSA6Hmn2MLBXxRg==lVQdMtxwS8O-XFOeJooBSA==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.baseLight%22%5D" data-zirldqodypem=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-01ba2 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style="margin-top:-24px;margin-bottom:-24px;"&gt; &lt;div data-ipnoftrboaad=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="HemjoNEWSA6Hmn2MLBXxRg==BilYYdmzQ2GXBzMpK0cgwA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="64a" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.baseLight%22%5D" data-czrzynvzemjw=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Jego głowa porusza się przy każdym ruchu, a jego oczy LED świecą. W ponad 30 kierunkach i z ramionami przegubowymi.&lt;/p&gt; &lt;p&gt;Wystarczy nacisnąć 2 razy przełącznik, aby wykonać sztuczki BONUS: Głowa obraca się w lewo i w prawo, podczas gdy oczy są karmione i oddzielasz robota, stając się numerem jeden w małym i dużym obwodzie.&lt;/p&gt; &lt;p&gt;Tekst ten został przetłumaczony maszynowo.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje specjalne&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Programowalny tanz i ruch&lt;/li&gt; &lt;li&gt;Ponad 30 rodzajów wzorów dotykowych do programowania&lt;/li&gt; &lt;li&gt;Sterowanie IR&lt;/li&gt; &lt;li&gt;Bonusowe sztuczki&lt;/li&gt; &lt;li&gt;Innowacyjny 9-punktowy panel dotykowy&lt;/li&gt; &lt;li&gt;6 utworów muzycznych&lt;/li&gt; &lt;li&gt;Bardzo dobrej jakości głośnik&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Zakres dostawy&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Robot Junior 1.0&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;Wymiary: 12,7 × 21,6 × 26,7 cm&lt;/li&gt; &lt;li&gt;Nadaje się od 36 miesięcy&lt;/li&gt; &lt;li&gt;Bateria: 4 x AAA – LR03&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 359w,https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w,https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Robot Silverlit Junior 1.0"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0
 https://a.allegroimg.com/s1128/25913f/ea24821c4795ac0a52c0c7059804/Robot-Silverlit-Junior-1-0-Stan-opakowania-oryginalne
 https://a.allegroimg.com/s1128/11030c/0cdad327407289c3becb63c92673/Robot-Silverlit-Junior-1-0-Kod-producenta-88560
 https://a.allegroimg.com/s1128/11592d/d867490443d896ff07fd28535331/Robot-Silverlit-Junior-1-0-Marka-Silverlit
 https://a.allegroimg.com/s1128/116fb7/921343fb4af8904204f95f090d97/Robot-Silverlit-Junior-1-0-Rodzaj-inny
 https://a.allegroimg.com/s1128/00eeae/77feceda4586917e4a5d04cb5a68/Robot-Silverlit-Junior-1-0-Wiek-dziecka-5-lat
 https://a.allegroimg.com/s1128/25d236/6fc587464bcdbbd1587fe06de05a/Robot-Silverlit-Junior-1-0-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/115ac8/0f7c915d4134860d7c02a3965a0b/Robot-Silverlit-Junior-1-0-Material-plastik
 https://a.allegroimg.com/s1128/256dcf/33d6d5f24fa3b5eadecbd4f5a917/Robot-Silverlit-Junior-1-0-Kolor-wielokolorowy
 https://a.allegroimg.com/s1128/2551c7/dfb360b04a3e97bdae9c683bdbb7/Robot-Silverlit-Junior-1-0-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/0099c5/3ec410bf4d6cad43361acd17ad5c/Robot-Silverlit-Junior-1-0-Szerokosc-produktu-18-cm
 https://a.allegroimg.com/s1128/25c1b8/11c31ae54f5298fbe52df64549ae/Robot-Silverlit-Junior-1-0-Glebokosc-produktu-10-cm</t>
   </si>
   <si>
-    <t>wielokolorowy</t>
-[...28 lines deleted...]
-    <t>od MORAVIAEducationFirma|poleca 100%</t>
+    <t>https://allegro.pl/oferta/made-robot-spider-zestaw-110-elementow-17832601449</t>
+  </si>
+  <si>
+    <t>2026-10-09T09:13:49Z</t>
+  </si>
+  <si>
+    <t>Zestaw robotyczny Zigybot Spider 110+ elementów, napęd elektryczny 22 cm</t>
+  </si>
+  <si>
+    <t>MaDe</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-299c0 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==lVQdMtxwS8O-XFOeJooBSA==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-cggpznunkmom=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-1e09d _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style="margin-top:-24px;margin-bottom:-24px;"&gt; &lt;div data-vyujdxkwgqtm=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==BilYYdmzQ2GXBzMpK0cgwA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="64a" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-ctvmouhtleai=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Zestaw robotyczny Zigybot Spider 110+ elementów, napęd elektryczny 22 cm&lt;/h2&gt; &lt;p&gt;Made&lt;/p&gt; &lt;p&gt;Robot MaDe Spider to kreatywny zestaw z ponad &lt;b&gt;110 elementami&lt;/b&gt;, który umożliwia zbudowanie własnego pająka robota z realistycznymi ruchami. Dzięki wymiarom &lt;b&gt;22 × 18,5 × 9 cm&lt;/b&gt; i napędowi elektrycznemu oferuje zabawne i edukacyjne zastosowanie dla dzieci od &lt;b&gt;7 lat&lt;/b&gt;.&lt;/p&gt; &lt;ul&gt;&lt;li&gt;Ponad 110 elementów do złożenia robota&lt;/li&gt;&lt;li&gt;realistyczne ruchy dzięki elektrycznemu silnikowi&lt;/li&gt;&lt;li&gt;rozwój motoryki i myślenia technicznego&lt;/li&gt;&lt;li&gt;Nadaje się dla dzieci od 7 lat&lt;/li&gt;&lt;li&gt;Wymiary zabawki 22 × 18,5 × 9 cm&lt;/li&gt;&lt;li&gt;łatwy montaż zgodnie z instrukcją&lt;/li&gt;&lt;li&gt;Częścią przekładni, naklejek i silnika&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;Odkryj świat mechaniki i konstrukcji&lt;/p&gt; &lt;p&gt;Zestaw Robot Spider z serii Zigybot pozwala dzieciom wniknąć w podstawy mechaniki i konstrukcji. Złożenie modelu z ponad &lt;b&gt;110 elementów&lt;/b&gt; wspiera logiczne myślenie, cierpliwość i umiejętność rozwiązywania problemów.&lt;/p&gt; &lt;p&gt;Realistyczny ruch i zabawna gra&lt;/p&gt; &lt;p&gt;Dzięki napędowi elektrycznemu na baterie &lt;b&gt;3× AA&lt;/b&gt; robot pająk może poruszać się w realistyczny sposób. Gotowy model przynosi nie tylko radość z budowy, ale także z późniejszej gry.&lt;/p&gt; &lt;p&gt;Kompletny zestaw do budowy robota&lt;/p&gt; &lt;p&gt;Opakowanie zawiera wszystkie niezbędne elementy, w tym silnik, przekładnie i instrukcję. Konstrukcja z tworzywa sztucznego zapewnia trwałość i długą żywotność nawet przy częstym użytkowaniu.&lt;/p&gt; &lt;p&gt;Specyfikacja&lt;/p&gt; &lt;ul&gt;&lt;li&gt;Typ: zestaw robota&lt;/li&gt;&lt;li&gt;Model: Spider&lt;/li&gt;&lt;li&gt;Liczba elementów: ponad 110&lt;/li&gt;&lt;li&gt;Wymiary zabawki: 22 × 18,5 × 9 cm&lt;/li&gt;&lt;li&gt;Materiał: tworzywo sztuczne&lt;/li&gt;&lt;li&gt;Zasilanie: 3× baterie AA&lt;/li&gt;&lt;li&gt;Baterie w zestawie: nie&lt;/li&gt;&lt;li&gt;Sugerowany wiek: 7+&lt;/li&gt;&lt;li&gt;Wymiary opakowania: 32 × 24 × 10 cm&lt;/li&gt;&lt;li&gt;Marka: Zigybot&lt;/li&gt;&lt;/ul&gt; &lt;p&gt;Zawartość opakowania&lt;/p&gt; &lt;ol&gt;&lt;li&gt;Zestaw 1× Robot Spider (110+ elementów)&lt;/li&gt;&lt;li&gt;1× silnik elektryczny&lt;/li&gt;&lt;li&gt;1× zestaw przekładni&lt;/li&gt;&lt;li&gt;1× arkusz naklejek&lt;/li&gt;&lt;li&gt;1× instrukcja&lt;/li&gt;&lt;/ol&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1024px;max-height:768px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 768 / 1024)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/117f98/0a30540844e4b41bfcb2150846be/Zestaw-robotyczny-Zigybot-Spider-110-elementow-naped-elektryczny-22-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/117f98/0a30540844e4b41bfcb2150846be/Zestaw-robotyczny-Zigybot-Spider-110-elementow-naped-elektryczny-22-cm 360w,https://a.allegroimg.com/s720/117f98/0a30540844e4b41bfcb2150846be/Zestaw-robotyczny-Zigybot-Spider-110-elementow-naped-elektryczny-22-cm 720w,https://a.allegroimg.com/s1024/117f98/0a30540844e4b41bfcb2150846be/Zestaw-robotyczny-Zigybot-Spider-110-elementow-naped-elektryczny-22-cm 1024w,https://a.allegroimg.com/original/117f98/0a30540844e4b41bfcb2150846be/Zestaw-robotyczny-Zigybot-Spider-110-elementow-naped-elektryczny-22-cm 1024w" sizes="100vw" width="1024px" alt="Zestaw robotyczny Zigybot Spider 110+ elementów, napęd elektryczny 22 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/117f98/0a30540844e4b41bfcb2150846be/Zestaw-robotyczny-Zigybot-Spider-110-elementow-naped-elektryczny-22-cm</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/117f98/0a30540844e4b41bfcb2150846be/Zestaw-robotyczny-Zigybot-Spider-110-elementow-naped-elektryczny-22-cm</t>
+  </si>
+  <si>
+    <t>od eoshop_marketFirma|poleca 93,9%Sklep sprzedawcy</t>
   </si>
   <si>
     <t>do programowania i kodowania</t>
   </si>
   <si>
-    <t>MORAVIA CONSULTING, SPOL. S R.O.Olomoucká 1213/83627 00 BRNO-ČERNOVICETIN: CZ49967550</t>
-[...24 lines deleted...]
-https://a.allegroimg.com/s1128/114252/b91193e14c209b84003b5a6fb167/Robot-Kiddy-do-sterowania-infrared-Marka-Alltoys</t>
+    <t>Luboš KosinkaMaloskalicka 28055203 česká skaliceTIN: CZ8602103554</t>
+  </si>
+  <si>
+    <t>93,9%</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/oferta/robot-pies-rc-efekty-swietlne-i-dzwiekowe-18296657015</t>
+  </si>
+  <si>
+    <t>2026-10-09T09:15:00Z</t>
+  </si>
+  <si>
+    <t>Robot pies RC efekty świetlne i dźwiękowe</t>
+  </si>
+  <si>
+    <t>Wiky</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-6c733 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-box-name="Description card" data-box-id="HemjoNEWSA6Hmn2MLBXxRg==lVQdMtxwS8O-XFOeJooBSA==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.baseLight%22%5D" data-uoergeqvlxqv=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-f578e _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style="margin-top:-24px;margin-bottom:-24px;"&gt; &lt;div data-clohlaxkagmq=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="HemjoNEWSA6Hmn2MLBXxRg==BilYYdmzQ2GXBzMpK0cgwA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="64a" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.baseLight%22%5D" data-srbarapmkqtw=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Marzysz o własnym psim przyjacielu? Robot pies szuka swojego właściciela, z którym doświadczy prawdziwej psiny! Chroń swoje terytorium bok oddziału przed nieznanymi najeźdźcami! Zabierz go na obserwację okolicy! Pogłaszcz go - nagrodzi cię szczekaniem, uroczym jęczeniem i mrugnie na ciebie! Jakie nazwisko mu nadasz zależy tylko od Ciebie!&lt;/p&gt; &lt;p&gt;wyposażony w broń agenta potrafi tańczyć chodzi do przodu, do tyłu skręca i obraca głową ładowanie przez USB pies - pakiet baterii w zestawie sterownik - baterie 2xAAA nie są dołączone Rozmiar: 23 cm&lt;/p&gt; &lt;p&gt;Zalecany wiek: od 3 lat&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/117c70/e98ea7e74666b100a208c2d6cc3c/Robot-pies-RC-efekty-swietlne-i-dzwiekowe</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/117c70/e98ea7e74666b100a208c2d6cc3c/Robot-pies-RC-efekty-swietlne-i-dzwiekowe</t>
+  </si>
+  <si>
+    <t>od VISOTRADEFirma|poleca 97,2%</t>
+  </si>
+  <si>
+    <t>biały</t>
+  </si>
+  <si>
+    <t>VISO TRADE s.r.o.Pravdova 83737701 Jindřichův HradecTIN: CZ26108321</t>
+  </si>
+  <si>
+    <t>97,2%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -766,419 +759,416 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2" t="s">
         <v>33</v>
       </c>
       <c r="E2">
-        <v>18387728970</v>
+        <v>17390206902</v>
       </c>
       <c r="F2">
-        <v>3417761972373</v>
+        <v>4891813886341</v>
       </c>
       <c r="G2">
-        <v>177.81</v>
+        <v>151.72</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="M2">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="U2" t="s">
         <v>40</v>
       </c>
       <c r="V2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="s">
         <v>42</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>44</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
         <v>45</v>
       </c>
-      <c r="AB2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC2">
-        <v>2273</v>
+        <v>185</v>
       </c>
       <c r="AD2">
-        <v>44</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" t="s">
         <v>47</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>48</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>49</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>17390206902</v>
+        <v>18073760172</v>
       </c>
       <c r="F3">
-        <v>4891813886341</v>
+        <v>4894091388255</v>
       </c>
       <c r="G3">
-        <v>151.72</v>
+        <v>66.82</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="M3">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="N3" t="s">
+        <v>50</v>
+      </c>
+      <c r="O3" t="s">
         <v>51</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>52</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>53</v>
       </c>
-      <c r="Q3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
-        <v>1</v>
+        <v>265</v>
       </c>
       <c r="S3" t="s">
         <v>39</v>
       </c>
       <c r="T3">
-        <v>0.5</v>
+        <v>0.346</v>
       </c>
       <c r="U3" t="s">
         <v>40</v>
       </c>
       <c r="V3" t="s">
+        <v>54</v>
+      </c>
+      <c r="X3" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y3" t="s">
         <v>55</v>
       </c>
-      <c r="X3" t="s">
+      <c r="AA3" t="s">
         <v>56</v>
       </c>
-      <c r="Y3" t="s">
-[...2 lines deleted...]
-      <c r="AA3" t="s">
+      <c r="AB3" t="s">
         <v>57</v>
       </c>
-      <c r="AB3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC3">
-        <v>172</v>
+        <v>2776</v>
       </c>
       <c r="AD3">
-        <v>1</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" t="s">
         <v>59</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>60</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="E4">
         <v>17928010978</v>
       </c>
       <c r="F4">
         <v>4891813885603</v>
       </c>
       <c r="G4">
         <v>71.3</v>
       </c>
       <c r="I4" t="s">
         <v>34</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="N4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O4" t="s">
         <v>62</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>63</v>
       </c>
-      <c r="P4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q4" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="R4">
         <v>5</v>
       </c>
       <c r="S4" t="s">
         <v>39</v>
       </c>
       <c r="T4">
         <v>0.57</v>
       </c>
       <c r="U4" t="s">
         <v>40</v>
       </c>
       <c r="V4" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="X4" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="Y4" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="Z4" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA4" t="s">
         <v>44</v>
       </c>
-      <c r="AA4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB4" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="AC4">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="AD4">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" t="s">
         <v>66</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>67</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5">
-        <v>18302887257</v>
+        <v>18520534595</v>
       </c>
       <c r="F5">
-        <v>857793005008</v>
+        <v>8590756157087</v>
       </c>
       <c r="G5">
-        <v>1028.54</v>
+        <v>106.99</v>
       </c>
       <c r="I5" t="s">
         <v>34</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
-      <c r="L5">
-[...4 lines deleted...]
-      </c>
       <c r="N5" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5" t="s">
+        <v>69</v>
+      </c>
+      <c r="P5" t="s">
         <v>70</v>
       </c>
-      <c r="O5" t="s">
+      <c r="Q5" t="s">
         <v>71</v>
       </c>
-      <c r="P5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R5">
-        <v>200</v>
+        <v>2</v>
       </c>
       <c r="S5" t="s">
         <v>39</v>
       </c>
+      <c r="T5">
+        <v>0.58</v>
+      </c>
+      <c r="U5" t="s">
+        <v>40</v>
+      </c>
+      <c r="V5" t="s">
+        <v>54</v>
+      </c>
       <c r="X5" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="Y5" t="s">
+        <v>72</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB5" t="s">
         <v>74</v>
       </c>
-      <c r="Z5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC5">
-        <v>3</v>
+        <v>2256</v>
       </c>
       <c r="AD5">
-        <v>0</v>
+        <v>152</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B6" t="s">
+        <v>76</v>
+      </c>
+      <c r="C6" t="s">
         <v>77</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>78</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
-        <v>17864258589</v>
+        <v>18296657015</v>
       </c>
       <c r="F6">
-        <v>6951111803841</v>
+        <v>8590331903962</v>
       </c>
       <c r="G6">
-        <v>143.5</v>
+        <v>183.0</v>
       </c>
       <c r="I6" t="s">
         <v>34</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
-        <v>5.0</v>
+        <v>4.53</v>
       </c>
       <c r="M6">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="N6" t="s">
+        <v>79</v>
+      </c>
+      <c r="O6" t="s">
+        <v>80</v>
+      </c>
+      <c r="P6" t="s">
         <v>81</v>
       </c>
-      <c r="O6" t="s">
+      <c r="Q6" t="s">
         <v>82</v>
       </c>
-      <c r="P6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R6">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="S6" t="s">
         <v>39</v>
       </c>
+      <c r="V6" t="s">
+        <v>83</v>
+      </c>
+      <c r="X6" t="s">
+        <v>42</v>
+      </c>
       <c r="Y6" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="AA6" t="s">
-        <v>45</v>
+        <v>84</v>
       </c>
       <c r="AB6" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="AC6">
-        <v>2273</v>
+        <v>2889</v>
       </c>
       <c r="AD6">
-        <v>44</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">