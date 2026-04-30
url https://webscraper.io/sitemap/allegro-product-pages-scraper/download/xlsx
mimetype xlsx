--- v0 (2026-04-09)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -113,256 +113,241 @@
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
     <t>https://allegro.pl/oferta/silverlit-rescue-turtle-interaktywny-uroczy-zolw-17390206902</t>
   </si>
   <si>
     <t>Silverlit Rescue Turtle, Interaktywny uroczy żółw,</t>
   </si>
   <si>
     <t>Silverlit</t>
   </si>
   <si>
     <t>pln</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-9d779 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a883q" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="012" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-nvasmtxmvxrh=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-c90f2 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-tcharvpuefcv=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-qrjdilpezdiy=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, EAN (GTIN) 4891813886341"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="ac9" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-kfljrprudpkf=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ppexehyvmdit=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, EAN (GTIN) 4891813886341"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/original/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw
 https://a.allegroimg.com/s1128/118db1/7e7fc05c4f5f965b0e0299d90c3b/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit
 https://a.allegroimg.com/s1128/257fd2/be98afcc495d8ff89344b483ff46/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy
 https://a.allegroimg.com/s1128/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341
 https://a.allegroimg.com/s1128/2531ce/22e062154666a24c2d764d4b2caf/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kod-producenta-88634
 https://a.allegroimg.com/s1128/2513a7/0ef2805c4eb2ae82555ed9926289/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Rodzaj-inny
 https://a.allegroimg.com/s1128/25d277/13a470c841f5b859d34618c5c813/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wiek-dziecka-5-lat
 https://a.allegroimg.com/s1128/25809a/e6736be247eb8e9b18ba9aa30c36/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik
 https://a.allegroimg.com/s1128/118525/3f70cd734253b515d790bd96dfd4/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/1174ea/720ca19543eea3f6f9d196b8ade9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wysokosc-produktu-19-5-cm
 https://a.allegroimg.com/s1128/1198ad/9e84b97f4cff862c488f3a164a95/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Szerokosc-produktu-34-cm
 https://a.allegroimg.com/s1128/1152f3/dcf51c4a44e196c5c9b0f02cd74e/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Glebokosc-produktu-20-cm
 https://a.allegroimg.com/s1128/11204b/5b051dce4101b43f365d298227d9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Efekty-dzwiekowe-ruchowe-swietlne
 https://a.allegroimg.com/s1128/11a150/d8acb18944648239da12cc296412/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Funkcje-mozliwosc-programowania-zdalne-sterowanie</t>
   </si>
   <si>
     <t>od martina-vanovaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,4%</t>
   </si>
   <si>
-    <t>NowyNowyoznacza Towar całkowicie nowy, kompletny, nieużywany bez jakichkolwiek wad lub defektów (np. rys, wgnieceń, minimalnych uszkodzeń). Towar znajduje się w opakowaniu (tam, gdzie ma to zastosowanie) które jest oryginalne, nieotwarte i nieuszkodzone wraz z nienaruszonymi zabezpieczeniami lub identyfikatorami producenta (takimi jak plomby na pudełkach czy metki na ubraniach).</t>
+    <t>Nowy</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>fioletowy</t>
   </si>
   <si>
     <t>plastik</t>
   </si>
   <si>
     <t>inny</t>
   </si>
   <si>
     <t>z kategorii Roboty
 Dane firmyMartina VáňováZávišice 9374221 ZávišiceTIN: 69578834</t>
   </si>
   <si>
     <t>98,4%</t>
   </si>
   <si>
-    <t>https://allegro.pl/oferta/vtech-t-rex-super-tyrannosaurus-sk-18387728970</t>
-[...30 lines deleted...]
-    <t>zielony</t>
+    <t>https://allegro.pl/oferta/connex-kosmiczny-robot-sprzatajacy-18073760172</t>
+  </si>
+  <si>
+    <t>Connex Kosmiczny robot sprzątający</t>
+  </si>
+  <si>
+    <t>Dumel</t>
+  </si>
+  <si>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Connex Kosmiczny robot sprzątający&lt;/h2&gt; &lt;p&gt;Bavytoy.&lt;/p&gt; &lt;p&gt;Ten zestaw STEM "Space Cleaning Robot" (Robot kosmiczny do czyszczenia) to zabawny i pouczający projekt, w którym dzieci zbudują własnego robota z funkcją sprzątania.&lt;/p&gt; &lt;p&gt;Robot zbudowany jest na czarnej modułowej podstawce z kółkami i zawiera pomarańczowe i niebieskie elementy, w tym ruchome "oczy", macki i duże obracające się ramię czyszczące.&lt;/p&gt; &lt;p&gt;Zainspirowany prawdziwymi technologiami, montaż robota zapozna dzieci z podstawami mechaniki i motoryzacji.&lt;/p&gt; &lt;p&gt;Po podłączeniu obwodu robot rusza, a ramię się rozkręca.&lt;/p&gt; &lt;p&gt;Ten zestaw ma na celu rozwój umiejętności naukowych, technologicznych, inżynieryjnych i matematycznych (STEM).&lt;/p&gt; &lt;p&gt;&lt;b&gt;Główne cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;STEM zabawka edukacyjna:&lt;/b&gt; zapoznaje się z mechaniką, motoryzacją i technologiami robotycznymi.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Tworzenie własnego robota:&lt;/b&gt; Możliwość zbudowania unikalnego mechanizmu czyszczenia.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Nauka stosowana:&lt;/b&gt; Poznaj i odkryj technologie stosowane w świecie rzeczywistym, takie jak odkurzacze robotyczne.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Ruchome części:&lt;/b&gt; Obrotowe ramię czyszczące i konstrukcja jezdna.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Rozwój umiejętności:&lt;/b&gt; Wspomaga myślenie techniczne, zdolności manualne i zrozumienie złożonych systemów.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Parametry:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Wymiary opakowania: 21,5 x 17 x 7,5 cm&lt;/li&gt; &lt;li&gt;Waga opakowania: 0,4 kg&lt;/li&gt; &lt;li&gt;Wymiary produktu: 27 x 19 x 10 cm&lt;/li&gt; &lt;li&gt;Materiał: Tworzywo sztuczne, metal&lt;/li&gt; &lt;li&gt;Bateria: &lt;b&gt;1 x AA (brak&lt;/b&gt; w zestawie)&lt;/li&gt; &lt;li&gt;Zalecany wiek: &lt;b&gt;8+&lt;/b&gt;&lt;/li&gt; &lt;li&gt;Pakowane: Kolorowe pudełko kartonowe&lt;/li&gt; &lt;li&gt;Ważne informacje do pobrania &lt;b&gt;TUTAJ&lt;/b&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ten zestaw jest idealny dla ciekawskich dzieci, które lubią roboty i chcą zrozumieć, jak działają technologie.&lt;/p&gt; &lt;p&gt;Świetnie sprawdzi się do rozwijania umiejętności konstrukcyjnych i poznawania zasad współczesnej robotyki.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 360w,https://a.allegroimg.com/s720/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 500w,https://a.allegroimg.com/original/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Płeć:&lt;/b&gt; dla dziewczynek i chłopców&lt;/li&gt;&lt;li&gt;&lt;b&gt;Marka:&lt;/b&gt; Bavytoy&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zestaw elektroniczny 8+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 360w,https://a.allegroimg.com/s720/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 500w,https://a.allegroimg.com/original/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Marka Dumel"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 360w,https://a.allegroimg.com/s720/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 500w,https://a.allegroimg.com/original/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Efekty dźwiękowe"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 360w,https://a.allegroimg.com/s720/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 500w,https://a.allegroimg.com/original/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Baterie 2 x AA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy
+https://a.allegroimg.com/s1128/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel
+https://a.allegroimg.com/s1128/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe
+https://a.allegroimg.com/s1128/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA</t>
+  </si>
+  <si>
+    <t>od fonetip2023Firma|poleca 98,4%</t>
+  </si>
+  <si>
+    <t>wielokolorowy</t>
   </si>
   <si>
     <t>do zbudowania</t>
   </si>
   <si>
     <t>z kategorii Do zbudowania
-Dane firmyFAMICO, s.r.o.Hrusická 345, MIROŠOVICE251 66 SENOHRABYTIN: CZ27457494</t>
-[...45 lines deleted...]
-    <t>98,7%</t>
+Dane firmyFonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
   </si>
   <si>
     <t>https://allegro.pl/oferta/do-programowania-i-kodowania-sphero-mini-blue-18048888597</t>
   </si>
   <si>
     <t>Do programowania i kodowania Sphero Mini Blue</t>
   </si>
   <si>
     <t>Sphero</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-ef415 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a883q" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="012" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-okmgqoogvjft=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-21eed _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-flmkmgyvquik=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-shmfulvysigr=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:467px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 467 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 359w,https://a.allegroimg.com/s720/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 700w,https://a.allegroimg.com/original/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Do programowania i kodowania Sphero Mini Blue Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Piłka jest robotem.&lt;/b&gt; &lt;b&gt;Robot to piłka&lt;/b&gt;&lt;/p&gt; &lt;p&gt;Sphero Mini jest wyposażony w najnowocześniejszą technologię, ma mały żyroskop, akcelerometr i światła LED. Wbudowany akumulator pozwala na prawie całą godzinę zabawy lub kodowania.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Mini piłka, mini gadżety.&lt;/b&gt;&lt;/p&gt; &lt;p&gt;W opakowaniu oprócz Sphero Mini znajdują się trzy małe pachołki drogowe i 6 małych szpilek. Dzięki dodatkowym akcesoriom szybko opanujesz kontrolę nad piłką. Ponadto opakowanie Sphero Mini może być używane jako uchwyt na telefon podczas obsługi przez mimikę.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:630px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 630 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 360w,https://a.allegroimg.com/s720/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 720w,https://a.allegroimg.com/s1024/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1024w,https://a.allegroimg.com/s1440/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1200w,https://a.allegroimg.com/original/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Do programowania i kodowania Sphero Mini Blue Wiek dziecka 8 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Mnóstwo zabawy w małej kuli&lt;/h2&gt; &lt;p&gt;Pomimo niewielkich rozmiarów Sphero Mini jest bardzo zabawne. Dostępne gry są wysoce wciągające – użyj piłki jako kontrolera do strzelania w kosmos, ścigania się w tunelu lub rozkręcania piłki, aby zniszczyć przeszkodę. Kiedy nadejdzie czas na naukę, Sphero Mini wprowadzi Cię w tajniki kodowania.&lt;/p&gt; &lt;h2&gt;Piłka to robot. Robot jest piłką&lt;/h2&gt; &lt;p&gt;Sphero Mini jest wyposażony w najnowocześniejszą technologię, ma mały żyroskop, akcelerometr i światła LED. Wbudowany akumulator pozwala na prawie całą godzinę zabawy lub kodowania.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:915px;max-height:900px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 900 / 915)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 360w,https://a.allegroimg.com/s720/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 720w,https://a.allegroimg.com/s1024/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 915w,https://a.allegroimg.com/original/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 915w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="915px" alt="Do programowania i kodowania Sphero Mini Blue Rodzaj do programowania i kodowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Właściwości produktu&lt;/h2&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Producent&lt;/b&gt; : Sphero&lt;/li&gt; &lt;li&gt;&lt;b&gt;Typ&lt;/b&gt; : robot&lt;/li&gt; &lt;li&gt;&lt;b&gt;Płeć&lt;/b&gt; : dziewczynka, chłopiec&lt;/li&gt; &lt;li&gt;&lt;b&gt;Typ kontrolera&lt;/b&gt; : Bluetooth Smart&lt;/li&gt; &lt;li&gt;&lt;b&gt;Zasięg&lt;/b&gt; : 10 m&lt;/li&gt; &lt;li&gt;&lt;b&gt;Czas pracy&lt;/b&gt; : 45 min&lt;/li&gt; &lt;li&gt;&lt;b&gt;Funkcje&lt;/b&gt; : efekty świetlne&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kolor&lt;/b&gt; : niebieski&lt;/li&gt; &lt;li&gt;&lt;b&gt;Waga&lt;/b&gt; : 0,46 kg&lt;/li&gt; &lt;li&gt;&lt;b&gt;Łączność&lt;/b&gt; : bluetooth&lt;/li&gt; &lt;li&gt;&lt;b&gt;Współpraca z następującymi systemami&lt;/b&gt; : iOS 10+, Android 5.0+&lt;/li&gt; &lt;li&gt;&lt;b&gt;Wymiary&lt;/b&gt; : 4,2 cm&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kod producenta&lt;/b&gt; : IKRORMINBL&lt;/li&gt; &lt;li&gt;&lt;b&gt;EAN&lt;/b&gt; : 817961020493&lt;/li&gt; &lt;li&gt;&lt;b&gt;Nazwa produktu&lt;/b&gt; : Sphero Mini - Niebieski&lt;/li&gt; &lt;li&gt;&lt;b&gt;Systemowy kod&lt;/b&gt; :&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kod producenta&lt;/b&gt; : IKRORMINBL&lt;/li&gt; &lt;li&gt;&lt;b&gt;Systemowy kod&lt;/b&gt; : GDZ-SPHR-001&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:911px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 911)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 327w,https://a.allegroimg.com/s720/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 655w,https://a.allegroimg.com/s1024/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 911w,https://a.allegroimg.com/original/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 911w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="911px" alt="Do programowania i kodowania Sphero Mini Blue"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="ac9" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ppzsdyusbbsj=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-swkvtagyczjm=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:467px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 467 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 359w,https://a.allegroimg.com/s720/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 700w,https://a.allegroimg.com/original/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Do programowania i kodowania Sphero Mini Blue Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Piłka jest robotem.&lt;/b&gt; &lt;b&gt;Robot to piłka&lt;/b&gt;&lt;/p&gt; &lt;p&gt;Sphero Mini jest wyposażony w najnowocześniejszą technologię, ma mały żyroskop, akcelerometr i światła LED. Wbudowany akumulator pozwala na prawie całą godzinę zabawy lub kodowania.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Mini piłka, mini gadżety.&lt;/b&gt;&lt;/p&gt; &lt;p&gt;W opakowaniu oprócz Sphero Mini znajdują się trzy małe pachołki drogowe i 6 małych szpilek. Dzięki dodatkowym akcesoriom szybko opanujesz kontrolę nad piłką. Ponadto opakowanie Sphero Mini może być używane jako uchwyt na telefon podczas obsługi przez mimikę.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:630px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 630 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 360w,https://a.allegroimg.com/s720/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 720w,https://a.allegroimg.com/s1024/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1024w,https://a.allegroimg.com/s1440/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1200w,https://a.allegroimg.com/original/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Do programowania i kodowania Sphero Mini Blue Wiek dziecka 8 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Mnóstwo zabawy w małej kuli&lt;/h2&gt; &lt;p&gt;Pomimo niewielkich rozmiarów Sphero Mini jest bardzo zabawne. Dostępne gry są wysoce wciągające – użyj piłki jako kontrolera do strzelania w kosmos, ścigania się w tunelu lub rozkręcania piłki, aby zniszczyć przeszkodę. Kiedy nadejdzie czas na naukę, Sphero Mini wprowadzi Cię w tajniki kodowania.&lt;/p&gt; &lt;h2&gt;Piłka to robot. Robot jest piłką&lt;/h2&gt; &lt;p&gt;Sphero Mini jest wyposażony w najnowocześniejszą technologię, ma mały żyroskop, akcelerometr i światła LED. Wbudowany akumulator pozwala na prawie całą godzinę zabawy lub kodowania.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:915px;max-height:900px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 900 / 915)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 360w,https://a.allegroimg.com/s720/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 720w,https://a.allegroimg.com/s1024/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 915w,https://a.allegroimg.com/original/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania 915w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="915px" alt="Do programowania i kodowania Sphero Mini Blue Rodzaj do programowania i kodowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Właściwości produktu&lt;/h2&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Producent&lt;/b&gt; : Sphero&lt;/li&gt; &lt;li&gt;&lt;b&gt;Typ&lt;/b&gt; : robot&lt;/li&gt; &lt;li&gt;&lt;b&gt;Płeć&lt;/b&gt; : dziewczynka, chłopiec&lt;/li&gt; &lt;li&gt;&lt;b&gt;Typ kontrolera&lt;/b&gt; : Bluetooth Smart&lt;/li&gt; &lt;li&gt;&lt;b&gt;Zasięg&lt;/b&gt; : 10 m&lt;/li&gt; &lt;li&gt;&lt;b&gt;Czas pracy&lt;/b&gt; : 45 min&lt;/li&gt; &lt;li&gt;&lt;b&gt;Funkcje&lt;/b&gt; : efekty świetlne&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kolor&lt;/b&gt; : niebieski&lt;/li&gt; &lt;li&gt;&lt;b&gt;Waga&lt;/b&gt; : 0,46 kg&lt;/li&gt; &lt;li&gt;&lt;b&gt;Łączność&lt;/b&gt; : bluetooth&lt;/li&gt; &lt;li&gt;&lt;b&gt;Współpraca z następującymi systemami&lt;/b&gt; : iOS 10+, Android 5.0+&lt;/li&gt; &lt;li&gt;&lt;b&gt;Wymiary&lt;/b&gt; : 4,2 cm&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kod producenta&lt;/b&gt; : IKRORMINBL&lt;/li&gt; &lt;li&gt;&lt;b&gt;EAN&lt;/b&gt; : 817961020493&lt;/li&gt; &lt;li&gt;&lt;b&gt;Nazwa produktu&lt;/b&gt; : Sphero Mini - Niebieski&lt;/li&gt; &lt;li&gt;&lt;b&gt;Systemowy kod&lt;/b&gt; :&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kod producenta&lt;/b&gt; : IKRORMINBL&lt;/li&gt; &lt;li&gt;&lt;b&gt;Systemowy kod&lt;/b&gt; : GDZ-SPHR-001&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:911px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 911)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 327w,https://a.allegroimg.com/s720/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 655w,https://a.allegroimg.com/s1024/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 911w,https://a.allegroimg.com/original/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue 911w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="911px" alt="Do programowania i kodowania Sphero Mini Blue"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/original/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/25648a/27f954694ce6b69a462e7727df57/Do-programowania-i-kodowania-Sphero-Mini-Blue
 https://a.allegroimg.com/s1128/114c3c/59599edc4779835f89c85c5aa78c/Do-programowania-i-kodowania-Sphero-Mini-Blue-Marka-Sphero
 https://a.allegroimg.com/s1128/116bda/8510ad434b66b6e3894caaa19576/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wiek-dziecka-8-lat
 https://a.allegroimg.com/s1128/11e841/d3e3edb94b3d9c1a535383ad48c4/Do-programowania-i-kodowania-Sphero-Mini-Blue-Rodzaj-do-programowania-i-kodowania
 https://a.allegroimg.com/s1128/1187ad/87dbd628493cac726eed9a303479/Do-programowania-i-kodowania-Sphero-Mini-Blue-Material-plastik
 https://a.allegroimg.com/s1128/11e737/3684af6c4acb999800bd066e38d9/Do-programowania-i-kodowania-Sphero-Mini-Blue-Kolor-wielokolorowy
 https://a.allegroimg.com/s1128/113c1e/9bbe64cc423ba8f35164f19e51a1/Do-programowania-i-kodowania-Sphero-Mini-Blue-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/11ce4d/66cb671c4980bd3686be4c9dc2f2/Do-programowania-i-kodowania-Sphero-Mini-Blue-Wysokosc-produktu-4-cm
 https://a.allegroimg.com/s1128/11300d/7c941933473987ac8d9dd86bb8a8/Do-programowania-i-kodowania-Sphero-Mini-Blue-Szerokosc-produktu-4-cm
 https://a.allegroimg.com/s1128/114f51/2b7e6ad546a0ba94cb686a6a4f01/Do-programowania-i-kodowania-Sphero-Mini-Blue-Glebokosc-produktu-4-cm
 https://a.allegroimg.com/s1128/11c6b4/fdd4b0274ff3aab7117ee9431d88/Do-programowania-i-kodowania-Sphero-Mini-Blue-Efekty-ruchowe
 https://a.allegroimg.com/s1128/25b9f0/7a09338d48ecb353ccb7fc2425ea/Do-programowania-i-kodowania-Sphero-Mini-Blue-Funkcje-zdalne-sterowanie
 https://a.allegroimg.com/s1128/25f397/1e67571c4922829d7f1befa2fcd5/Do-programowania-i-kodowania-Sphero-Mini-Blue-Baterie-Pocet-baterii-1
 https://a.allegroimg.com/s1128/254cf5/e0bc491a45348a42eb9ac53f64c2/Do-programowania-i-kodowania-Sphero-Mini-Blue-Zasilanie-akumulatorowe
 https://a.allegroimg.com/s1128/1144d5/b777bc444594b4464450ba4a2bef/Do-programowania-i-kodowania-Sphero-Mini-Blue-Waga-produktu-z-opakowaniem-jednostkowym-0-16-kg</t>
   </si>
   <si>
     <t>od iPLUTOFirma|poleca 87,3%</t>
   </si>
   <si>
     <t>do programowania i kodowania</t>
   </si>
   <si>
     <t>z kategorii Do programowania i kodowania
 Dane firmyApollo Multimedia s.r.o.Sluneční náměstí 2540/515800 Praha 5TIN: CZ27569047</t>
   </si>
   <si>
     <t>87,3%</t>
   </si>
   <si>
-    <t>https://allegro.pl/oferta/connex-kosmiczny-robot-sprzatajacy-18073760172</t>
-[...24 lines deleted...]
-Dane firmyFonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
+    <t>https://allegro.pl/oferta/robot-silverlit-junior-1-0-17928010978</t>
+  </si>
+  <si>
+    <t>Robot Silverlit Junior 1.0</t>
+  </si>
+  <si>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Jego głowa porusza się przy każdym ruchu, a jego oczy LED świecą. W ponad 30 kierunkach i z ramionami przegubowymi.&lt;/p&gt; &lt;p&gt;Wystarczy nacisnąć 2 razy przełącznik, aby wykonać sztuczki BONUS: Głowa obraca się w lewo i w prawo, podczas gdy oczy są karmione i oddzielasz robota, stając się numerem jeden w małym i dużym obwodzie.&lt;/p&gt; &lt;p&gt;Tekst ten został przetłumaczony maszynowo.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcje specjalne&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Programowalny tanz i ruch&lt;/li&gt; &lt;li&gt;Ponad 30 rodzajów wzorów dotykowych do programowania&lt;/li&gt; &lt;li&gt;Sterowanie IR&lt;/li&gt; &lt;li&gt;Bonusowe sztuczki&lt;/li&gt; &lt;li&gt;Innowacyjny 9-punktowy panel dotykowy&lt;/li&gt; &lt;li&gt;6 utworów muzycznych&lt;/li&gt; &lt;li&gt;Bardzo dobrej jakości głośnik&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Zakres dostawy&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Robot Junior 1.0&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;Wymiary: 12,7 × 21,6 × 26,7 cm&lt;/li&gt; &lt;li&gt;Nadaje się od 36 miesięcy&lt;/li&gt; &lt;li&gt;Bateria: 4 x AAA – LR03&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 359w,https://a.allegroimg.com/s720/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w,https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0 700w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="700px" alt="Robot Silverlit Junior 1.0"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/253449/7c8e24864a9b8ac8464410c4fdb0/Robot-Silverlit-Junior-1-0
+https://a.allegroimg.com/s1128/25913f/ea24821c4795ac0a52c0c7059804/Robot-Silverlit-Junior-1-0-Stan-opakowania-oryginalne
+https://a.allegroimg.com/s1128/11030c/0cdad327407289c3becb63c92673/Robot-Silverlit-Junior-1-0-Kod-producenta-88560
+https://a.allegroimg.com/s1128/11592d/d867490443d896ff07fd28535331/Robot-Silverlit-Junior-1-0-Marka-Silverlit
+https://a.allegroimg.com/s1128/116fb7/921343fb4af8904204f95f090d97/Robot-Silverlit-Junior-1-0-Rodzaj-inny
+https://a.allegroimg.com/s1128/00eeae/77feceda4586917e4a5d04cb5a68/Robot-Silverlit-Junior-1-0-Wiek-dziecka-5-lat
+https://a.allegroimg.com/s1128/25d236/6fc587464bcdbbd1587fe06de05a/Robot-Silverlit-Junior-1-0-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/115ac8/0f7c915d4134860d7c02a3965a0b/Robot-Silverlit-Junior-1-0-Material-plastik
+https://a.allegroimg.com/s1128/256dcf/33d6d5f24fa3b5eadecbd4f5a917/Robot-Silverlit-Junior-1-0-Kolor-wielokolorowy
+https://a.allegroimg.com/s1128/2551c7/dfb360b04a3e97bdae9c683bdbb7/Robot-Silverlit-Junior-1-0-Certyfikaty-opinie-atesty-CE
+https://a.allegroimg.com/s1128/0099c5/3ec410bf4d6cad43361acd17ad5c/Robot-Silverlit-Junior-1-0-Szerokosc-produktu-18-cm
+https://a.allegroimg.com/s1128/25c1b8/11c31ae54f5298fbe52df64549ae/Robot-Silverlit-Junior-1-0-Glebokosc-produktu-10-cm</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/oferta/rc-robot-zabawka-dla-kota-dla-dzieciaka-mowiacy-tanczacy-dotyk-pilot-programowalny-16846377419</t>
+  </si>
+  <si>
+    <t>RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny</t>
+  </si>
+  <si>
+    <t>Vevor</t>
+  </si>
+  <si>
+    <t>http://schema.org/OutOfStock</t>
+  </si>
+  <si>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1248px;max-height:272px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 272 / 1248)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 359w,https://a.allegroimg.com/s720/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 719w,https://a.allegroimg.com/s1024/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 1024w,https://a.allegroimg.com/s1440/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 1248w,https://a.allegroimg.com/original/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 1248w" sizes="100vw" width="1248px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Wysokość produktu 22 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 360w,https://a.allegroimg.com/s720/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 720w,https://a.allegroimg.com/s1024/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 1024w,https://a.allegroimg.com/s1440/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 1440w,https://a.allegroimg.com/original/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Marka Vevor"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;VEVOR RC Robot Zabawka dla kota&lt;/p&gt;&lt;p&gt;Nasza zabawka dla kota robota to najlepszy towarzysz zabaw — śpiewanie, taniec i interaktywne programowanie ze światłami LED, które inspirują kreatywność. Dzięki różnorodnym ruchom i niekończącej się zabawie, jest doskonałym wyborem na rodzinne więzi i niekończącą się radość. Ładowanie przez USB zapewnia ciągły czas zabawy.&lt;/p&gt;&lt;p&gt;Śpiew i tańce Zabawa&lt;/p&gt;&lt;p&gt;Inteligentne sterowanie&lt;/p&gt;&lt;p&gt;Programowalna zabawa&lt;/p&gt;&lt;p&gt;Ładowanie typu C&lt;/p&gt;&lt;p&gt;Świetny Prezent&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Specyfikacje&lt;/p&gt;&lt;p&gt;Numer modelu przedmiotu: 6602&lt;/p&gt;&lt;p&gt;Wiek: 3+&lt;/p&gt;&lt;p&gt;Żywotność baterii: 50 minut&lt;/p&gt;&lt;p&gt;Port ładowania: Type-C&lt;/p&gt;&lt;p&gt;Waga produktu: 1.32 funta/0.6 kg&lt;/p&gt;&lt;p&gt;Rozmiar produktu: 8.27 x 7.09 x 8.66 cala/210 x 180 x 220 mm&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 360w,https://a.allegroimg.com/s720/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 720w,https://a.allegroimg.com/s1024/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 1024w,https://a.allegroimg.com/s1440/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 1440w,https://a.allegroimg.com/original/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Rodzaj inny"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 360w,https://a.allegroimg.com/s720/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 720w,https://a.allegroimg.com/s1024/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 1024w,https://a.allegroimg.com/s1440/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 1440w,https://a.allegroimg.com/original/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Bogate doświadczenie&lt;/p&gt;&lt;p&gt;Ta zabawka dla kota robota RC jest pełna żywych ruchów, chwytliwych piosenek, uroczego wzoru przypominającego zwierzaka i przyciągających wzrok świateł LED - wszystko ma na celu zapewnienie dzieciom rozrywki i inspiracji.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Interaktywny czas odtwarzania&lt;/p&gt;&lt;p&gt;Dzięki dotykowi i zdalnemu sterowaniu, nasza zabawka dla kota robota ułatwia dzieciom zabawę i interakcję, przynosząc radość i zaangażowanie do ich dnia.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 360w,https://a.allegroimg.com/s720/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 720w,https://a.allegroimg.com/s1024/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 1024w,https://a.allegroimg.com/s1440/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 1440w,https://a.allegroimg.com/original/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Kod producenta 6602"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 360w,https://a.allegroimg.com/s720/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 720w,https://a.allegroimg.com/s1024/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 1024w,https://a.allegroimg.com/s1440/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 1440w,https://a.allegroimg.com/original/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Wiek dziecka 3 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Niekończąca się zabawa&lt;/p&gt;&lt;p&gt;Od leżenia, przez przewracanie i przytulanie, aż po machanie, ten kot-robot zdalnego sterowania ma szeroką gamę zabawnych ruchów, które zapewniają świeżość i ekscytującą zabawę każdego dnia.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Konfigurowalna gra&lt;/p&gt;&lt;p&gt;Dzieci mogą korzystać z trybu programowania, aby tworzyć własne, unikalne rutyny. Tak jak każde dziecko jest wyjątkowe, tak i ich inteligentny robot-kot może być!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 360w,https://a.allegroimg.com/s720/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 720w,https://a.allegroimg.com/s1024/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 1024w,https://a.allegroimg.com/s1440/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 1440w,https://a.allegroimg.com/original/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Bohater / Bajka brak"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 360w,https://a.allegroimg.com/s720/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 720w,https://a.allegroimg.com/s1024/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 1024w,https://a.allegroimg.com/s1440/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 1440w,https://a.allegroimg.com/original/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Idealny Prezent&lt;/p&gt;&lt;p&gt;Ten robot kot to nie tylko zabawka – to troskliwy towarzysz. Dzięki wygodnemu ładowaniu typu C możesz go zasilić w każdej chwili, więc nie musisz się martwić o wyczerpanie baterii.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Kreatywny towarzysz&lt;/p&gt;&lt;p&gt;Łącząc taniec, śpiew, dotyk i światła LED, ten robotyczny kot otwiera przed dziećmi świat zabawy i wyobraźni, pozwalając im odkrywać i cieszyć się dzieciństwem w pełni.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 360w,https://a.allegroimg.com/s720/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 720w,https://a.allegroimg.com/s1024/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 1024w,https://a.allegroimg.com/s1440/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 1440w,https://a.allegroimg.com/original/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Kolor wielokolorowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zawartość opakowania&lt;/p&gt;&lt;p&gt;1 x zabawka dla kota robota&lt;/p&gt;&lt;p&gt;1 x pilot zdalnego sterowania&lt;/p&gt;&lt;p&gt;1 x kabel ładujący&lt;/p&gt;&lt;p&gt;1 x instrukcja obsługi&lt;/p&gt;&lt;p&gt;Najważniejsze cechy&lt;/p&gt;&lt;p&gt;Zabawa w śpiewanie i tańczenie: ta zabawka dla kota robota RC jest pełna ruchów muzycznych i tanecznych. Odtwarza 5 piosenek i wykonuje 5 różnych tańców z dzieckiem. Jego urocze oczy LED dodają uroku. To fantastyczny wybór jako zabawny zwierzak lub zabawka edukacyjna. Przynieś go do domu, a z pewnością stanie się ukochanym towarzyszem dla dzieci!&lt;/p&gt;&lt;p&gt;Inteligentne sterowanie: steruj tą zabawką dla kota robota za pomocą dotyku lub pilota! Pogłaszcz jego głowę, aby usłyszeć urocze dźwięki i oglądać zabawne reakcje, tak jak prawdziwy kot. Pilot pozwala mu iść do przodu, popisywać się sztuczkami, robić pompki, siedzieć, stać, a nawet poruszać ogonem. To doskonały sposób, aby umilić i zaangażować czas rodzinny!&lt;/p&gt;&lt;p&gt;Programowalna zabawa: za pomocą pilota możesz zaprogramować zabawkę dla kota robota zdalnego sterowania, aby tańczył, poruszał się do przodu lub robił przewroty. To jak mieć prawdziwego kociaka do interakcji i cieszenia się.&lt;/p&gt;&lt;p&gt;Ładowanie typu C: Robot zdalnego sterowania kot posiada akumulator z portem USB, co ułatwia ładowanie za pomocą power banków, wtyczek lub komputerów. Został zaprojektowany z myślą o bezpiecznej, długotrwałej zabawie dzięki wysokiej jakości materiałowi z tworzywa ABS i gładkim krawędziom.&lt;/p&gt;&lt;p&gt;Świetny prezent: ten inteligentny kot robot to fantastyczny prezent dla dzieci! Jest przyjazny dla alergików, rozbudza kreatywność i wyobraźnię i jest idealny na każdą okazję, niezależnie od tego, czy są to wakacje, czy po prostu zabawna niespodzianka.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny
+https://a.allegroimg.com/s1128/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602
+https://a.allegroimg.com/s1128/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor
+https://a.allegroimg.com/s1128/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny
+https://a.allegroimg.com/s1128/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata
+https://a.allegroimg.com/s1128/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik
+https://a.allegroimg.com/s1128/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy
+https://a.allegroimg.com/s1128/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm
+https://a.allegroimg.com/s1128/11e61c/470c0b374d90b519898f451d9f95/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Efekty-dzwiekowe-ruchowe-swietlne</t>
+  </si>
+  <si>
+    <t>od Oficjalny sklep VEVORFirma|poleca 98,7%Sklep sprzedawcy</t>
+  </si>
+  <si>
+    <t>z kategorii Chodzące
+Dane firmyshenzhenshilijinchengmaoyiyouxiangongsifutianquyuanlingjiedaohualinshequbaguasilu61haobagualinggongyeyuanqu430dong402-3J518000 shenzhenshiTIN: 91440300MA5GKL6C35</t>
+  </si>
+  <si>
+    <t>98,7%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -834,362 +819,350 @@
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2">
         <v>0.5</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="W2" t="s">
         <v>40</v>
       </c>
       <c r="X2" t="s">
         <v>41</v>
       </c>
       <c r="Z2" t="s">
         <v>42</v>
       </c>
       <c r="AA2" t="s">
         <v>43</v>
       </c>
       <c r="AB2">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="AC2">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>45</v>
       </c>
       <c r="C3" t="s">
         <v>46</v>
       </c>
       <c r="D3">
-        <v>18387728970</v>
+        <v>18073760172</v>
       </c>
       <c r="E3">
-        <v>3417761972373</v>
+        <v>4894091388255</v>
       </c>
       <c r="F3">
-        <v>173.38</v>
+        <v>72.0</v>
       </c>
       <c r="H3" t="s">
         <v>32</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
         <v>5</v>
       </c>
       <c r="L3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M3" t="s">
         <v>47</v>
       </c>
       <c r="N3" t="s">
         <v>48</v>
       </c>
       <c r="O3" t="s">
         <v>49</v>
       </c>
       <c r="P3" t="s">
         <v>50</v>
       </c>
       <c r="Q3">
-        <v>3</v>
+        <v>267</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3">
-        <v>0.39</v>
+        <v>0.346</v>
       </c>
       <c r="T3" t="s">
         <v>38</v>
       </c>
       <c r="U3" t="s">
         <v>51</v>
       </c>
       <c r="W3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="X3" t="s">
         <v>52</v>
       </c>
       <c r="Z3" t="s">
         <v>53</v>
       </c>
       <c r="AA3" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="AB3">
-        <v>1456</v>
+        <v>3544</v>
       </c>
       <c r="AC3">
-        <v>21</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" t="s">
         <v>55</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>56</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4">
-        <v>16846377419</v>
+        <v>18048888597</v>
       </c>
       <c r="E4">
-        <v>197988225263</v>
+        <v>817961020493</v>
       </c>
       <c r="F4">
-        <v>141.32</v>
-[...2 lines deleted...]
-        <v>154.99</v>
+        <v>309.52</v>
       </c>
       <c r="H4" t="s">
         <v>32</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>5</v>
+        <v>4.44</v>
       </c>
       <c r="L4">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="M4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O4" t="s">
         <v>59</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="Q4">
         <v>5</v>
       </c>
       <c r="R4" t="s">
         <v>37</v>
       </c>
+      <c r="S4">
+        <v>0.16</v>
+      </c>
+      <c r="T4" t="s">
+        <v>38</v>
+      </c>
       <c r="U4" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="W4" t="s">
         <v>40</v>
       </c>
       <c r="X4" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="Z4" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="AA4" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="AB4">
-        <v>20370</v>
+        <v>1440</v>
       </c>
       <c r="AC4">
-        <v>269</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="D5">
-        <v>18048888597</v>
+        <v>17928010978</v>
       </c>
       <c r="E5">
-        <v>817961020493</v>
+        <v>4891813885603</v>
       </c>
       <c r="F5">
-        <v>314.65</v>
+        <v>69.71</v>
       </c>
       <c r="H5" t="s">
         <v>32</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
-      <c r="K5">
-[...4 lines deleted...]
-      </c>
       <c r="M5" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="N5" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="O5" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="P5" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="Q5">
         <v>5</v>
       </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="S5">
-        <v>0.16</v>
+        <v>0.57</v>
       </c>
       <c r="T5" t="s">
         <v>38</v>
       </c>
       <c r="U5" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="W5" t="s">
         <v>40</v>
       </c>
       <c r="X5" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="Z5" t="s">
-        <v>74</v>
+        <v>42</v>
       </c>
       <c r="AA5" t="s">
-        <v>75</v>
+        <v>43</v>
       </c>
       <c r="AB5">
-        <v>1390</v>
+        <v>180</v>
       </c>
       <c r="AC5">
-        <v>207</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>78</v>
+        <v>71</v>
       </c>
       <c r="D6">
-        <v>18073760172</v>
+        <v>16846377419</v>
       </c>
       <c r="E6">
-        <v>4894091388255</v>
+        <v>197988225263</v>
       </c>
       <c r="F6">
-        <v>72.0</v>
+        <v>154.99</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
-      <c r="J6">
-        <v>1</v>
+      <c r="J6" t="s">
+        <v>72</v>
       </c>
       <c r="K6">
         <v>5</v>
       </c>
       <c r="L6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M6" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="N6" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="O6" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="P6" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="Q6">
-        <v>267</v>
+        <v>2</v>
       </c>
       <c r="R6" t="s">
         <v>37</v>
       </c>
-      <c r="S6">
-[...4 lines deleted...]
-      </c>
       <c r="U6" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="W6" t="s">
         <v>40</v>
       </c>
       <c r="X6" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="Z6" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="AA6" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="AB6">
-        <v>3452</v>
+        <v>21316</v>
       </c>
       <c r="AC6">
-        <v>57</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">