--- v5 (2026-08-12)
+++ v6 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -110,250 +110,258 @@
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
     <t>https://allegro.pl/kategoria/zabawki-elektroniczne-roboty-312449?miejsce-wysylki=czechy</t>
   </si>
   <si>
-    <t>2026-07-29T12:32:49Z</t>
-[...8 lines deleted...]
-    <t>https://allegro.pl/produkt/robo-alive-dino-interaktywny-zuru-dinozaur-tyranozaur-t-rex-dzwiek-i-ruch-50738785-348b-4c55-a380-320e3ce664f7?offerId=18389549364</t>
+    <t>2026-10-09T07:36:53Z</t>
+  </si>
+  <si>
+    <t>Naukowa zabawa Zestaw Robot Mio Nowa generacja Język Czeski Clementoni 50632</t>
+  </si>
+  <si>
+    <t>Clementoni</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/robot-zdalnie-sterowany-programowanie-robot-mio-nowa-generacja-clementoni-d47db799-1539-4a30-8573-5928e8c8df7a?offerId=18145940296</t>
   </si>
   <si>
     <t>pln</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-c55a6 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-xkmjfbayohbv=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-bd804 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-objaobvrdhbu=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-eximmphbghzt=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Alltoys Dinozaur Robo Alive Dino T-Rex&lt;/h2&gt; &lt;p&gt;Alltoys.&lt;/p&gt; &lt;p&gt;Poznaj prawdziwego króla dinozaurów dzięki temu interaktywnemu T-Rexowi od Alltoys! Robo Alive Dino T-Rex porusza się jak żywy – jego ramiona i głowa realistycznie się ruszają, paszcza otwiera się i wydaje upiorny ryk. Dodatkowo oczy świecą mu jak u prawdziwego dinozaura! Zabawka dostępna w dwóch wariantach kolorystycznych: czerwonym i zielonym. Dzięki wbudowanym bateriom LR44 jest od razu gotowa do zabawy. Świetna zabawa dla wszystkich małych poszukiwaczy przygód od trzeciego roku życia.&lt;/p&gt; &lt;p&gt;Nadaje się dla dzieci od 3 lat&lt;/p&gt; &lt;p&gt;Szerokość opakowania (cm): 23&lt;/p&gt; &lt;p&gt;Wysokość opakowania (cm): 27&lt;/p&gt; &lt;p&gt;Długość opakowania (cm): 10&lt;/p&gt; &lt;p&gt;Waga opakowania (kg): 0.3&lt;/p&gt; &lt;p&gt;Bateria: LR44, 3 szt. (w zestawie)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex 360w,https://a.allegroimg.com/s720/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex 720w,https://a.allegroimg.com/s1024/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex 1024w,https://a.allegroimg.com/s1440/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex 1200w,https://a.allegroimg.com/original/117b6b/f3692a39427caa7392fc3c3290f0/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex 1200w" sizes="100vw" width="1200px" alt="Alltoys Dinozaur Robo Alive Dino T-Rex"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU 360w,https://a.allegroimg.com/s720/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU 720w,https://a.allegroimg.com/s1024/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU 1024w,https://a.allegroimg.com/s1440/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU 1200w,https://a.allegroimg.com/original/11af06/a338220f443b86db7d292e40288c/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Marka-ZURU 1200w" sizes="100vw" width="1200px" alt="Alltoys Dinozaur Robo Alive Dino T-Rex Marka ZURU"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania 360w,https://a.allegroimg.com/s720/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania 720w,https://a.allegroimg.com/s1024/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania 1024w,https://a.allegroimg.com/s1440/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania 1200w,https://a.allegroimg.com/original/1165d0/29adb69842749d51c5aa2880669e/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Rodzaj-do-programowania-i-kodowania 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Alltoys Dinozaur Robo Alive Dino T-Rex Rodzaj do programowania i kodowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy 360w,https://a.allegroimg.com/s720/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy 720w,https://a.allegroimg.com/s1024/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy 1024w,https://a.allegroimg.com/s1440/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy 1200w,https://a.allegroimg.com/original/11e04c/031eed2e475aa3ad941d9d7ce1b2/Alltoys-Dinozaur-Robo-Alive-Dino-T-Rex-Kolor-wielokolorowy 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Alltoys Dinozaur Robo Alive Dino T-Rex Kolor wielokolorowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ylymkgjuxoss=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-bjssnbmvofqq=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
-[...21 lines deleted...]
-    <t>od MaxikczFirma|poleca 98,2%Sklep sprzedawcy</t>
+    <t>2% taniej</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-5e4b0 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==lVQdMtxwS8O-XFOeJooBSA==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-hmhvwkejjque=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-7eb82 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style="margin-top:-24px;margin-bottom:-24px;"&gt; &lt;div data-sorccpcqckmn=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==BilYYdmzQ2GXBzMpK0cgwA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="64a" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-gwvycavfyqqg=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zestaw do zabawy naukowej Robot Mio Nowa generacja Język Czeski Clementoni 50632Unikalny i oryginalny robot do złożenia z wieloma ciekawymi trybami zabawy!Dzięki dwóm czujnikom podczerwieni nowy Mio Robot może omijać przeszkody i śledzić Twoją rękę jak pies myśliwski.Użyj mikrofonu, aby wydawać polecenia robotowi klaśnięciem w dłonie,panel z przyciskami na plecach robota pozwala z kolei zaprogramować jego trasę.Darmowa aplikacja zawiera dwie sekcje gry:sekcję kodowania, której celem jest zapoznanie się z zasadami programowania blokowego,oraz sekcję w czasie rzeczywistym, która pozwala kontrolować ruchy, dźwięki i efekty świetlne.I wreszcie, za pomocą uchwytu na marker i uchwytu na magnes można zaprogramować robota,aby rysować lub wyszukiwać drobne monety i spinacze biurowe.Zalecany wiek:8+Wymiary pudełka:45.1 cm x 31.1 cm x 7 cmWymagane baterie: NIE&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/1106c0/a888856249058293443bd67c5e0e/Naukowa-zabawa-Zestaw-Robot-Mio-Nowa-generacja-Jezyk-Czeski-Clementoni-50632</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/1106c0/a888856249058293443bd67c5e0e/Naukowa-zabawa-Zestaw-Robot-Mio-Nowa-generacja-Jezyk-Czeski-Clementoni-50632
+https://a.allegroimg.com/s1128/111e18/fd4d06c142ad82a41bbceb06c3ae/Naukowa-zabawa-Zestaw-Robot-Mio-Nowa-generacja-Jezyk-Czeski-Clementoni-50632-Marka-Clementoni
+https://a.allegroimg.com/s1128/11ca86/a9c7a6f4417584364f5a1413aa9b/Naukowa-zabawa-Zestaw-Robot-Mio-Nowa-generacja-Jezyk-Czeski-Clementoni-50632-Wiek-dziecka-8-lat
+https://a.allegroimg.com/s1128/11a8c4/db5505574eb4af78db5653e9d3c6/Naukowa-zabawa-Zestaw-Robot-Mio-Nowa-generacja-Jezyk-Czeski-Clementoni-50632-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/11f398/2af1beb74081aa06d2e3794de3a8/Naukowa-zabawa-Zestaw-Robot-Mio-Nowa-generacja-Jezyk-Czeski-Clementoni-50632-Bohater-Bajka-brak</t>
+  </si>
+  <si>
+    <t>od jumon_euFirma|poleca 90,7%</t>
   </si>
   <si>
     <t>Nowy</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
     <t>wielokolorowy</t>
   </si>
   <si>
+    <t>karton, metal, plastik</t>
+  </si>
+  <si>
+    <t>do programowania i kodowania</t>
+  </si>
+  <si>
+    <t>Waldemar JuroszekKoňakovská 1173562 Český Těšín 6TIN: CZ8411275081</t>
+  </si>
+  <si>
+    <t>90,7%</t>
+  </si>
+  <si>
+    <t>2026-10-09T07:25:10Z</t>
+  </si>
+  <si>
+    <t>Interaktywny pies robot Lexibook Power Puppy - DOG01</t>
+  </si>
+  <si>
+    <t>Lexibook</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/lexibook-power-puppy-inteligentny-pies-robot-2459f18b-fb94-4ee0-b9fc-82f7adfd0571?offerId=18842682435</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-590ab _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==lVQdMtxwS8O-XFOeJooBSA==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-spchleldnavq=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-9f6ba _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style="margin-top:-24px;margin-bottom:-24px;"&gt; &lt;div data-iofkioaamrfq=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==BilYYdmzQ2GXBzMpK0cgwA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="64a" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-xpgcpurpljou=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Producent: inne&lt;/p&gt;&lt;p&gt;Power Puppy to interaktywny pies robota z pilotem, czujnikami dotykowymi, efektami dźwiękowymi i światłami LED. Porusza się we wszystkich kierunkach, chodzi, tańczy, szczeka, naśladuje zwierzęta i wykonuje różne sztuczki.&lt;/p&gt;&lt;p&gt;Po pogłaskaniu głowy zaczyna reagować i tańczyć. Za pomocą funkcji treningu można zaprogramować nowe tańce i instrukcje. Power Puppy potrafi usiąść, położyć się, przywitać, pilnować pokoju, ćwiczyć jogę i robić pompki.&lt;/p&gt;&lt;p&gt;Robot wykorzystuje jeden akumulator. Pilot wymaga dwóch baterii AA, które nie są dołączone do zestawu. W zestawie znajduje się również kabel do ładowania USB i pilot zdalnego sterowania.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/1168e9/a71aac4e452e81ad6c57e17f9d38/Interaktywny-pies-robot-Lexibook-Power-Puppy-DOG01</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/1168e9/a71aac4e452e81ad6c57e17f9d38/Interaktywny-pies-robot-Lexibook-Power-Puppy-DOG01</t>
+  </si>
+  <si>
+    <t>od Game-MarketFirma|poleca 97,6%</t>
+  </si>
+  <si>
+    <t>biały</t>
+  </si>
+  <si>
     <t>plastik</t>
   </si>
   <si>
-    <t>do programowania i kodowania</t>
-[...41 lines deleted...]
-    <t>Allegro Sp. z o.o.ul. Wierzbięcice 1B61-569 PoznańNIP: 5252674798KRS: 0000635012</t>
+    <t>Herní-svět.cz s.r.o.Matoušova 449/2446007 LiberecTIN: CZ01526022</t>
+  </si>
+  <si>
+    <t>97,6%</t>
+  </si>
+  <si>
+    <t>2026-10-09T07:25:29Z</t>
+  </si>
+  <si>
+    <t>Makeblock mBot2 - robot edukacyjny</t>
+  </si>
+  <si>
+    <t>Makeblock</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/makeblock-mbot2-robot-edukacyjny-b15d0493-fb46-4f86-a974-3ad1b1f48c23?offerId=18905020650</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-27c8a _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==lVQdMtxwS8O-XFOeJooBSA==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-zzqvjqmxfqvo=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-487e4 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style="margin-top:-24px;margin-bottom:-24px;"&gt; &lt;div data-hjkycnngyccv=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==BilYYdmzQ2GXBzMpK0cgwA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="64a" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-rxqbgquwstsk=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Makeblock - robot mBot2 WiFi/Bluetooth STEM&lt;/h1&gt; &lt;p&gt;Robot &lt;b&gt;mBot2&lt;/b&gt; został zaprojektowany z rozszerzonymi możliwościami zastosowania zarówno w szkołach podstawowych, jak i średnich. &lt;b&gt;&lt;/b&gt;&lt;b&gt;&lt;/b&gt;&lt;b&gt;&lt;/b&gt;&lt;/p&gt; &lt;p&gt;&lt;b&gt;Indeks:&lt;/b&gt; &lt;b&gt;TRB-20812&lt;/b&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/117d8c/4c5f8d5f42219e4a23b14a3feac1/Makeblock-mBot2-robot-edukacyjny-Marka-Makeblock" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/117d8c/4c5f8d5f42219e4a23b14a3feac1/Makeblock-mBot2-robot-edukacyjny-Marka-Makeblock 360w,https://a.allegroimg.com/s720/117d8c/4c5f8d5f42219e4a23b14a3feac1/Makeblock-mBot2-robot-edukacyjny-Marka-Makeblock 720w,https://a.allegroimg.com/s1024/117d8c/4c5f8d5f42219e4a23b14a3feac1/Makeblock-mBot2-robot-edukacyjny-Marka-Makeblock 800w,https://a.allegroimg.com/original/117d8c/4c5f8d5f42219e4a23b14a3feac1/Makeblock-mBot2-robot-edukacyjny-Marka-Makeblock 800w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="800px" alt="Makeblock mBot2 - robot edukacyjny Marka Makeblock"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Specyfikacja robota dydaktycznego mBot 2&lt;/h2&gt; &lt;p&gt;Programowanie graficzne&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Środowisko graficzne mBlock kompatybilne z Scratch 3.0 dla PC&lt;/li&gt; &lt;li&gt;Czujnik odległości o zakresie 400 cm z podświetleniem LED RGB x 1&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Poczwórny czujnik linii i koloru x 1&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Silnik z enkoderami o rozdzielczości 1° x 2&lt;/li&gt; &lt;li&gt;Porty I/O&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Uniwersalne złącze czujnika z obsługą 10 czujników jednocześnie&lt;/p&gt; &lt;p&gt;Porty silników z enkoderem x 2&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Porty silnika DC x 2&lt;/li&gt; &lt;li&gt;Porty serwomechanizmów x4&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Porty taśm i czujników LED Arduino x 2 (wspólne z serwem)&lt;/p&gt; &lt;p&gt;USB typu C x 1&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Kabel USB typu C x 1&lt;/li&gt; &lt;li&gt;Śrubokręt x 1&lt;/li&gt; &lt;li&gt;Metalowe podwozie, elementy konstrukcyjne łączone śrubami za pomocą narzędzi znajdujących się w zestawie&lt;/li&gt; &lt;li&gt;Zasilanie Wbudowany akumulator litowo-jonowy 2500 mAh ładowany przez USB C&lt;/li&gt; &lt;li&gt;Ilość elementów w zestawie 40&lt;/li&gt; &lt;li&gt;Głośnik x 1&lt;/li&gt; &lt;li&gt;Kolorowy wyświetlacz IPS o rozdzielczości 128 x 128 px&lt;/li&gt; &lt;li&gt;RGB LED x 5&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Komunikacja bezprzewodowa Bluetooth / WiFi&lt;/p&gt; &lt;p&gt;Moduły zewnętrzne&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Czujnik odległości 400 cm z podświetleniem LED RGB x 1&lt;/li&gt; &lt;li&gt;Silnik z enkoderami o rozdzielczości 1° x 2&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Porty I/O&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Uniwersalne złącze czujnika z obsługą 10 czujników jednocześnie&lt;/li&gt; &lt;li&gt;Porty silnika enkodera x 2&lt;/li&gt; &lt;li&gt;Porty silnika prądu stałego x 2&lt;/li&gt; &lt;li&gt;Porty serwo x4&lt;/li&gt; &lt;li&gt;Taśma LED Arduino oraz porty na czujniki x 2 (wspólne z siłownikiem)&lt;/li&gt; &lt;li&gt;USB Type-C x 1&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt;Przewód USB Type-C x 1&lt;/li&gt; &lt;li&gt;Śrubokręt x 1&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Zasilanie Wbudowany akumulator litowo-jonowy 2500 mAh ładowany przez USB C&lt;/p&gt; &lt;p&gt;Ilość elementów w zestawie 40&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/118c1e/fbc4a8ff4341bc4aed6ab345b107/Makeblock-mBot2-robot-edukacyjny-Wiek-dziecka-8-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/118c1e/fbc4a8ff4341bc4aed6ab345b107/Makeblock-mBot2-robot-edukacyjny-Wiek-dziecka-8-lat 360w,https://a.allegroimg.com/s720/118c1e/fbc4a8ff4341bc4aed6ab345b107/Makeblock-mBot2-robot-edukacyjny-Wiek-dziecka-8-lat 720w,https://a.allegroimg.com/s1024/118c1e/fbc4a8ff4341bc4aed6ab345b107/Makeblock-mBot2-robot-edukacyjny-Wiek-dziecka-8-lat 800w,https://a.allegroimg.com/original/118c1e/fbc4a8ff4341bc4aed6ab345b107/Makeblock-mBot2-robot-edukacyjny-Wiek-dziecka-8-lat 800w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="800px" alt="Makeblock mBot2 - robot edukacyjny Wiek dziecka 8 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11dd8f/5991df884a0daead595904d0da23/Makeblock-mBot2-robot-edukacyjny-Rodzaj-do-programowania-i-kodowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11dd8f/5991df884a0daead595904d0da23/Makeblock-mBot2-robot-edukacyjny-Rodzaj-do-programowania-i-kodowania 360w,https://a.allegroimg.com/s720/11dd8f/5991df884a0daead595904d0da23/Makeblock-mBot2-robot-edukacyjny-Rodzaj-do-programowania-i-kodowania 720w,https://a.allegroimg.com/s1024/11dd8f/5991df884a0daead595904d0da23/Makeblock-mBot2-robot-edukacyjny-Rodzaj-do-programowania-i-kodowania 800w,https://a.allegroimg.com/original/11dd8f/5991df884a0daead595904d0da23/Makeblock-mBot2-robot-edukacyjny-Rodzaj-do-programowania-i-kodowania 800w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="800px" alt="Makeblock mBot2 - robot edukacyjny Rodzaj do programowania i kodowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e816/f0b3562a459ea82e3ad106a47304/Makeblock-mBot2-robot-edukacyjny-Bohater-Bajka-brak" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e816/f0b3562a459ea82e3ad106a47304/Makeblock-mBot2-robot-edukacyjny-Bohater-Bajka-brak 360w,https://a.allegroimg.com/s720/11e816/f0b3562a459ea82e3ad106a47304/Makeblock-mBot2-robot-edukacyjny-Bohater-Bajka-brak 720w,https://a.allegroimg.com/s1024/11e816/f0b3562a459ea82e3ad106a47304/Makeblock-mBot2-robot-edukacyjny-Bohater-Bajka-brak 800w,https://a.allegroimg.com/original/11e816/f0b3562a459ea82e3ad106a47304/Makeblock-mBot2-robot-edukacyjny-Bohater-Bajka-brak 800w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="800px" alt="Makeblock mBot2 - robot edukacyjny Bohater / Bajka brak"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/1145db/fddf40584556bb0a398ea114f0c4/Makeblock-mBot2-robot-edukacyjny</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/1145db/fddf40584556bb0a398ea114f0c4/Makeblock-mBot2-robot-edukacyjny
+https://a.allegroimg.com/s1128/117d8c/4c5f8d5f42219e4a23b14a3feac1/Makeblock-mBot2-robot-edukacyjny-Marka-Makeblock
+https://a.allegroimg.com/s1128/118c1e/fbc4a8ff4341bc4aed6ab345b107/Makeblock-mBot2-robot-edukacyjny-Wiek-dziecka-8-lat
+https://a.allegroimg.com/s1128/11dd8f/5991df884a0daead595904d0da23/Makeblock-mBot2-robot-edukacyjny-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/11e816/f0b3562a459ea82e3ad106a47304/Makeblock-mBot2-robot-edukacyjny-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/11b5f1/7114bb744164a03c1cb804f59b72/Makeblock-mBot2-robot-edukacyjny-Material-metal-plastik</t>
+  </si>
+  <si>
+    <t>od iPLUTOFirma|poleca 86,2%</t>
+  </si>
+  <si>
+    <t>niebieski</t>
+  </si>
+  <si>
+    <t>metal, plastik</t>
+  </si>
+  <si>
+    <t>Apollo Multimedia s.r.o.Sluneční náměstí 2540/515800 Praha 5TIN: CZ27569047</t>
+  </si>
+  <si>
+    <t>86,2%</t>
+  </si>
+  <si>
+    <t>2026-10-09T07:27:14Z</t>
+  </si>
+  <si>
+    <t>Connex Robotyczny chrząszcz</t>
+  </si>
+  <si>
+    <t>Odkryj Dumel</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/do-zbudowania-dumel-mechaniczny-zuk-7b6b827b-479b-4d91-9199-fafdd8938fc7?offerId=18073760797</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-69430 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==lVQdMtxwS8O-XFOeJooBSA==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-vinsxkdbemjh=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-eec16 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style="margin-top:-24px;margin-bottom:-24px;"&gt; &lt;div data-ngwwfyykfodo=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==BilYYdmzQ2GXBzMpK0cgwA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="64a" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-feyxctabolql=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Connex Robotyczny chrząszcz&lt;/h2&gt; &lt;p&gt;Bavytoy.&lt;/p&gt; &lt;p&gt;Ten zestaw STEM chrząszcza z czerwonym przezroczystym korpusem i ruchomymi szarymi nogami pozwala dzieciom zbudować działającego robota chrząszcza.&lt;/p&gt; &lt;p&gt;Żuk porusza się po włączeniu i może być wykorzystywany do różnych celów.&lt;/p&gt; &lt;p&gt;Jego konstrukcja została zaprojektowana tak, aby utrzymać ołówek z przodu, dzięki czemu może tworzyć linie lub "dostarczać" specjalne wiadomości.&lt;/p&gt; &lt;p&gt;Jest to idealny projekt do zapoznania się z podstawami robotyki i mechaniki.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Główne cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;STEM zabawka edukacyjna:&lt;/b&gt; Zapoznaje się z podstawami mechaniki i robotyki w zabawny sposób.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Interaktywny towarzysz:&lt;/b&gt; Może służyć jako zabawne robotyczne "zwierzę domowe" do ścigania.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Uniwersalne zastosowanie:&lt;/b&gt; Przydatne do dostarczania specjalnych wiadomości lub trzymania ołówka.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Rozwój umiejętności:&lt;/b&gt; Wspomaga myślenie techniczne i zdolności manualne podczas montażu.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Wzornictwo:&lt;/b&gt; Futurystyczny wygląd z czerwonym przezroczystym korpusem.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Parametry:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Wymiary opakowania: 16,9 x 21,5 x 7,5 cm&lt;/li&gt; &lt;li&gt;Waga opakowania: 0,4 kg&lt;/li&gt; &lt;li&gt;Wymiary produktu: 14 x 13 x 14,5 cm&lt;/li&gt; &lt;li&gt;Materiał: Tworzywo sztuczne, metal&lt;/li&gt; &lt;li&gt;Baterie: &lt;b&gt;2 x AA (brak&lt;/b&gt; w zestawie)&lt;/li&gt; &lt;li&gt;Zalecany wiek: &lt;b&gt;8+&lt;/b&gt;&lt;/li&gt; &lt;li&gt;Pakowane: Kolorowe pudełko kartonowe&lt;/li&gt; &lt;li&gt;Ważne informacje do pobrania &lt;b&gt;TUTAJ&lt;/b&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ten zestaw konstrukcyjny to doskonały wybór dla małych techników i przyszłych konstruktorów, którzy chcą wniknąć w świat robotyki.&lt;/p&gt; &lt;p&gt;Oferuje zabawny projekt, który rozwija myślenie techniczne, zdolności manualne i wprowadza na stół funkcjonalnego towarzysza robota.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 360w,https://a.allegroimg.com/s720/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 500w,https://a.allegroimg.com/original/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Płeć:&lt;/b&gt; dla dziewczynek i chłopców&lt;/li&gt;&lt;li&gt;&lt;b&gt;Marka:&lt;/b&gt; Bavytoy&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zestaw elektroniczny 8+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 360w,https://a.allegroimg.com/s720/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 500w,https://a.allegroimg.com/original/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Marka Dumel"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 360w,https://a.allegroimg.com/s720/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 500w,https://a.allegroimg.com/original/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Baterie 2 x AA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 360w,https://a.allegroimg.com/s720/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 500w,https://a.allegroimg.com/original/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Robotyczny chrząszcz Minimalny wiek dziecka 3"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s720/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/111dcd/6b46e2e5447890846feaf1d0a049/Connex-Robotyczny-chrzaszcz
+https://a.allegroimg.com/s1128/115bba/b37209db415fa15615febd82cb1f/Connex-Robotyczny-chrzaszcz-Marka-Dumel
+https://a.allegroimg.com/s1128/110ade/9a56c6c942bc9e6f96e9fdd93dc9/Connex-Robotyczny-chrzaszcz-Baterie-2-x-AA
+https://a.allegroimg.com/s1128/11e299/ec92eaec4d1a9ba75aea64d78ebd/Connex-Robotyczny-chrzaszcz-Minimalny-wiek-dziecka-3</t>
+  </si>
+  <si>
+    <t>od fonetip2023Tym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,1%</t>
+  </si>
+  <si>
+    <t>do zbudowania</t>
+  </si>
+  <si>
+    <t>Fonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
   </si>
   <si>
     <t>98,1%</t>
   </si>
   <si>
-    <t>2026-07-29T12:33:38Z</t>
+    <t>2026-10-09T07:28:56Z</t>
   </si>
   <si>
     <t>MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304</t>
   </si>
   <si>
     <t>MGA</t>
   </si>
   <si>
     <t>035051540304</t>
   </si>
   <si>
     <t>https://allegro.pl/produkt/zabawka-interaktywna-pixel-petz-dalmatynczyk-100-reakcji-mga-540304-8a451e95-acad-4c51-8ea2-81814f324468?offerId=18284679803</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-7d4c1 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-gmwjvqhlzzpg=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-2a882 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-hhaqsxzltqxr=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="2f8" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-uojqbhhulxun=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304&lt;/h2&gt; &lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:546px;max-height:645px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 645 / 546)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 304w,https://a.allegroimg.com/s720/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 546w,https://a.allegroimg.com/original/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 546w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="546px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Pixel Petz Dalmatyńczyk &lt;/b&gt;to doskonały wybór dla dzieci od 4 roku życia, który dostarczy wielu godzin radości i zabawy, stanowiąc innowacyjną propozycję dla małych miłośników zwierząt pragnących przeżyć niezapomniane chwile z wirtualnym pupilem.&lt;/p&gt; &lt;p&gt;Baterie: 2xAAA/LR03 1,5V (dołączono)&lt;/p&gt; &lt;p&gt;Wiek: 4+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2253px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2253)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 316w,https://a.allegroimg.com/s720/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 633w,https://a.allegroimg.com/s1024/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 901w,https://a.allegroimg.com/s1440/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 1267w,https://a.allegroimg.com/original/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 2253w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2253px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Wiek dziecka 4 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2235px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2235)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 314w,https://a.allegroimg.com/s720/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 628w,https://a.allegroimg.com/s1024/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 894w,https://a.allegroimg.com/s1440/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 1257w,https://a.allegroimg.com/original/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 2235w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2235px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Bohater / Bajka brak"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2251px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2251)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 316w,https://a.allegroimg.com/s720/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 633w,https://a.allegroimg.com/s1024/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 900w,https://a.allegroimg.com/s1440/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 1266w,https://a.allegroimg.com/original/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 2251w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2251px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2135px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2135)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 300w,https://a.allegroimg.com/s720/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 600w,https://a.allegroimg.com/s1024/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 854w,https://a.allegroimg.com/s1440/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 1200w,https://a.allegroimg.com/original/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 2135w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2135px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Kolor wielokolorowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2124px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2124)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 298w,https://a.allegroimg.com/s720/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 597w,https://a.allegroimg.com/s1024/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 849w,https://a.allegroimg.com/s1440/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 1194w,https://a.allegroimg.com/original/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 2124w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2124px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Wysokość produktu 16 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2560px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2560)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 360w,https://a.allegroimg.com/s720/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 720w,https://a.allegroimg.com/s1024/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 1024w,https://a.allegroimg.com/s1440/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 1440w,https://a.allegroimg.com/original/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 2560w" sizes="100vw" width="2560px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Certyfikaty, opinie, atesty CE"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="18d" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vizwlqsoqjbm=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="6d0" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-krfcanasgyfz=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-5c5c1 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==lVQdMtxwS8O-XFOeJooBSA==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="147" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-gvmwkbglfpox=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-fa0cb _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style="margin-top:-24px;margin-bottom:-24px;"&gt; &lt;div data-kgpvfpawwedr=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==4NBVRzqpTbqUByEekGqJDQ==BilYYdmzQ2GXBzMpK0cgwA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="64a" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.baseLight%22%5D" data-yidibtkxloyd=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304&lt;/h2&gt; &lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l mp4t_0_s _0d3bd_lpEk-"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:546px;max-height:645px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 645 / 546)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 304w,https://a.allegroimg.com/s720/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 546w,https://a.allegroimg.com/original/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304 546w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="546px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Pixel Petz Dalmatyńczyk &lt;/b&gt;to doskonały wybór dla dzieci od 4 roku życia, który dostarczy wielu godzin radości i zabawy, stanowiąc innowacyjną propozycję dla małych miłośników zwierząt pragnących przeżyć niezapomniane chwile z wirtualnym pupilem.&lt;/p&gt; &lt;p&gt;Baterie: 2xAAA/LR03 1,5V (dołączono)&lt;/p&gt; &lt;p&gt;Wiek: 4+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2253px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2253)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 316w,https://a.allegroimg.com/s720/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 633w,https://a.allegroimg.com/s1024/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 901w,https://a.allegroimg.com/s1440/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 1267w,https://a.allegroimg.com/original/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata 2253w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2253px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Wiek dziecka 4 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2235px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2235)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 314w,https://a.allegroimg.com/s720/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 628w,https://a.allegroimg.com/s1024/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 894w,https://a.allegroimg.com/s1440/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 1257w,https://a.allegroimg.com/original/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak 2235w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2235px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Bohater / Bajka brak"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2251px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2251)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 316w,https://a.allegroimg.com/s720/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 633w,https://a.allegroimg.com/s1024/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 900w,https://a.allegroimg.com/s1440/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 1266w,https://a.allegroimg.com/original/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik 2251w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2251px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2135px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2135)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 300w,https://a.allegroimg.com/s720/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 600w,https://a.allegroimg.com/s1024/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 854w,https://a.allegroimg.com/s1440/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 1200w,https://a.allegroimg.com/original/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy 2135w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2135px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Kolor wielokolorowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2124px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2124)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 298w,https://a.allegroimg.com/s720/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 597w,https://a.allegroimg.com/s1024/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 849w,https://a.allegroimg.com/s1440/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 1194w,https://a.allegroimg.com/original/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm 2124w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="2124px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Wysokość produktu 16 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2560px;max-height:2560px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2560 / 2560)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 360w,https://a.allegroimg.com/s720/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 720w,https://a.allegroimg.com/s1024/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 1024w,https://a.allegroimg.com/s1440/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 1440w,https://a.allegroimg.com/original/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE 2560w" sizes="100vw" width="2560px" alt="MGA zabawka interaktywna Pixel Petz piesek dalmatyńczyk 540304 Certyfikaty, opinie, atesty CE"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s720/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/11633f/195af08d4e008bb8d1877b3c2982/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304
 https://a.allegroimg.com/s1128/259386/491743bb41c4b4e99fd820ca3752/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kod-producenta-540304-EUC
 https://a.allegroimg.com/s1128/25e614/3c82a076429691f7af37e544fc10/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Marka-MGA
 https://a.allegroimg.com/s1128/25aa1c/ffa75a65406f937ee8ef2abcb4f5/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Rodzaj-do-programowania-i-kodowania
 https://a.allegroimg.com/s1128/2539c9/9fd5c74849d8822c1ebf79e1fb4d/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wiek-dziecka-4-lata
 https://a.allegroimg.com/s1128/257f0e/141bb7f045c489da6f64b75df597/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/251453/85edd0e5477482827b8a57a7bd1c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Material-plastik
 https://a.allegroimg.com/s1128/25ac93/987105354b1981e60c4430d17e3b/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Kolor-wielokolorowy
 https://a.allegroimg.com/s1128/25f3c5/784b56714df7877cb6ec22e28525/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/2592f7/2e8561bb48b0be24a04d97e0ad6c/MGA-zabawka-interaktywna-Pixel-Petz-piesek-dalmatynczyk-540304-Wysokosc-produktu-16-cm</t>
   </si>
   <si>
-    <t>2026-07-29T12:33:54Z</t>
-[...65 lines deleted...]
-    <t>76,9%</t>
+    <t>od AllegroRetailTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,2%Sklep sprzedawcy</t>
+  </si>
+  <si>
+    <t>Allegro Sp. z o.o.ul. Wierzbięcice 1B61-569 PoznańNIP: 5252674798KRS: 0000635012</t>
+  </si>
+  <si>
+    <t>98,2%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -774,446 +782,452 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2">
-        <v>18389549364</v>
+        <v>18145940296</v>
       </c>
       <c r="F2">
-        <v>4894680021341</v>
+        <v>8005125506323</v>
       </c>
       <c r="G2" t="s">
         <v>35</v>
       </c>
       <c r="H2">
-        <v>54.42</v>
+        <v>157.45</v>
       </c>
       <c r="J2" t="s">
         <v>36</v>
       </c>
+      <c r="K2" t="s">
+        <v>37</v>
+      </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2">
-        <v>4.88</v>
+        <v>4.83</v>
       </c>
       <c r="N2">
-        <v>8</v>
+        <v>1037</v>
       </c>
       <c r="O2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="Q2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="R2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S2">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="T2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="U2">
-        <v>0.15</v>
+        <v>1.86</v>
       </c>
       <c r="V2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="W2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Y2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Z2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AB2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2">
-        <v>2289</v>
+        <v>98</v>
       </c>
       <c r="AE2">
-        <v>43</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E3">
-        <v>18766092002</v>
+        <v>18842682435</v>
       </c>
       <c r="F3">
-        <v>3380743089355</v>
+        <v>3380743089027</v>
       </c>
       <c r="G3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H3">
-        <v>56.79</v>
+        <v>298.9</v>
       </c>
       <c r="J3" t="s">
         <v>36</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3">
-        <v>4.75</v>
+        <v>4.66</v>
       </c>
       <c r="N3">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="O3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S3">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="T3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="U3">
-        <v>0.155</v>
+        <v>0.1</v>
       </c>
       <c r="V3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="W3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y3" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="Z3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AB3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="AC3" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="AD3">
-        <v>13038</v>
+        <v>363</v>
       </c>
       <c r="AE3">
-        <v>268</v>
+        <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E4">
-        <v>18284679803</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>18905020650</v>
+      </c>
+      <c r="F4">
+        <v>6928819512115</v>
       </c>
       <c r="G4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H4">
-        <v>87.65</v>
+        <v>922.08</v>
       </c>
       <c r="J4" t="s">
         <v>36</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4">
-        <v>4.85</v>
+        <v>4.93</v>
       </c>
       <c r="N4">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="O4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="Q4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="R4" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="S4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="T4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="U4">
-        <v>0.3</v>
+        <v>1.5</v>
       </c>
       <c r="V4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="W4" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="Y4" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="Z4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AB4" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="AC4" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="AD4">
-        <v>13038</v>
+        <v>1220</v>
       </c>
       <c r="AE4">
-        <v>268</v>
+        <v>203</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="E5">
         <v>18073760797</v>
       </c>
       <c r="F5">
         <v>4894091388149</v>
       </c>
       <c r="G5" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="H5">
         <v>66.82</v>
       </c>
       <c r="J5" t="s">
         <v>36</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5">
         <v>5.0</v>
       </c>
       <c r="N5">
         <v>4</v>
       </c>
       <c r="O5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P5" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="Q5" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="R5" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="S5">
         <v>282</v>
       </c>
       <c r="T5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="U5">
         <v>0.37</v>
       </c>
       <c r="V5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="W5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Y5" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="Z5" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="AB5" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="AC5" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="AD5">
-        <v>3257</v>
+        <v>2775</v>
       </c>
       <c r="AE5">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D6" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E6">
-        <v>18640962214</v>
-[...2 lines deleted...]
-        <v>8590756018906</v>
+        <v>18284679803</v>
+      </c>
+      <c r="F6" t="s">
+        <v>87</v>
       </c>
       <c r="G6" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="H6">
-        <v>245.56</v>
+        <v>81.27</v>
       </c>
       <c r="J6" t="s">
         <v>36</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6">
-        <v>4.33</v>
+        <v>4.86</v>
       </c>
       <c r="N6">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="O6" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="P6" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="Q6" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="R6" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="S6">
         <v>4</v>
       </c>
       <c r="T6" t="s">
-        <v>41</v>
+        <v>42</v>
+      </c>
+      <c r="U6">
+        <v>0.3</v>
+      </c>
+      <c r="V6" t="s">
+        <v>43</v>
       </c>
       <c r="W6" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="Y6" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="Z6" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>46</v>
       </c>
       <c r="AB6" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="AC6" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="AD6">
-        <v>10</v>
+        <v>14542</v>
       </c>
       <c r="AE6">
-        <v>3</v>
+        <v>283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">