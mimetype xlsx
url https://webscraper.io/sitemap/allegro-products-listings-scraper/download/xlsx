--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -107,250 +107,261 @@
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
     <t>https://allegro.pl/kategoria/zabawki-elektroniczne-roboty-312449?miejsce-wysylki=czechy</t>
   </si>
   <si>
+    <t>Robot RC Fobos interaktywny, 40 cm mówiący po po czesku</t>
+  </si>
+  <si>
+    <t>Teddies</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/oferta/robot-rc-fobos-interaktywny-40-cm-mowiacy-po-po-czesku-18142683631</t>
+  </si>
+  <si>
+    <t>pln</t>
+  </si>
+  <si>
+    <t>-9%</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-51453 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a883q" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="012" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-rstdkybbgkkg=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-dd7c6 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-hdnnwgvfwwkz=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-zsqedanxahxi=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Robot FOBOS - kosmiczny przyjaciel i obrońca, który mówi po czesku, steruje robojazymem, strzela, tańczy i gra. Można nim sterować za pomocą pilota na podczerwień, zasięg wynosi do 30 m. Po uruchomieniu robota jego oczy zapalają się, słychać kosmiczne dźwięki, a następnie zaczyna po czesku. Fobos porusza ramionami, chodzi ruchem nóg - płynnie przesuwa się jak i obraca. Z FOBOSEM możesz zostać programistą. Korzystając z funkcji na kontrolerze, wybierasz różne kroki i dotrzymasz Ci towarzystwa nawet bez kontrolera. Zapamiętuje do 50 poleceń.&lt;/p&gt; &lt;p&gt;FOBOS jest również świetnym wojownikiem, ma do dyspozycji pięć pocisków i żaden wróg mu nie ucieknie. Dużą zaletą jest ładowanie za pomocą kabla USB. Robot jest gotowy do wykonywania poleceń po 3 godzinach ładowania.&lt;/p&gt; &lt;p&gt;Robot ma 19 funkcji, potrafi 70 komunikatów.&lt;/p&gt; &lt;p&gt;Bateria w pilocie zdalnego sterowania: 2 x 1.5V AA (brak w zestawie)&lt;/p&gt; &lt;p&gt;Rozmiar robota 40 cm, jest odpowiedni dla dzieci od 3 lat.&lt;/p&gt; &lt;p&gt;Wymiary opakowania 31 x 45 x 13 cm.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="ac9" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-tfcmefzlvgyc=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-jpkrrsayikah=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/1118cd/65f51d524e0e9893bef46d9e17bf/Robot-RC-Fobos-interaktywny-40-cm-mowiacy-po-po-czesku</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/1118cd/65f51d524e0e9893bef46d9e17bf/Robot-RC-Fobos-interaktywny-40-cm-mowiacy-po-po-czesku
+https://a.allegroimg.com/s1128/119f05/3e19459844ed92769b17ae7650d5/Robot-RC-Fobos-interaktywny-40-cm-mowiacy-po-po-czesku-Marka-Teddies
+https://a.allegroimg.com/s1128/11a65e/4bbd378e4418a110fc8233729a77/Robot-RC-Fobos-interaktywny-40-cm-mowiacy-po-po-czesku-Material-metal
+https://a.allegroimg.com/s1128/11d362/f750c4404688a78872a6c6d7ae60/Robot-RC-Fobos-interaktywny-40-cm-mowiacy-po-po-czesku-Kolor-zielony</t>
+  </si>
+  <si>
+    <t>od RCsaleFirma|poleca 96,6%Sklep sprzedawcy</t>
+  </si>
+  <si>
+    <t>NowyNowyoznacza Towar całkowicie nowy, kompletny, nieużywany bez jakichkolwiek wad lub defektów (np. rys, wgnieceń, minimalnych uszkodzeń). Towar znajduje się w opakowaniu (tam, gdzie ma to zastosowanie) które jest oryginalne, nieotwarte i nieuszkodzone wraz z nienaruszonymi zabezpieczeniami lub identyfikatorami producenta (takimi jak plomby na pudełkach czy metki na ubraniach).</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>zielony</t>
+  </si>
+  <si>
+    <t>metal</t>
+  </si>
+  <si>
+    <t>do programowania i kodowania</t>
+  </si>
+  <si>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyLadislav ŽákCírkvice 1928144 ZásmukyTIN: CZ7704240852</t>
+  </si>
+  <si>
+    <t>96,6%</t>
+  </si>
+  <si>
     <t>Silverlit Rescue Turtle, Interaktywny uroczy żółw,</t>
   </si>
   <si>
     <t>Silverlit</t>
   </si>
   <si>
     <t>https://allegro.pl/oferta/silverlit-rescue-turtle-interaktywny-uroczy-zolw-17390206902</t>
   </si>
   <si>
-    <t>pln</t>
-[...2 lines deleted...]
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-c007d _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a883q" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-pqqjfvpiewwo=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-e3992 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-echqgzwwfpzu=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-otobbrbqebah=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, EAN (GTIN) 4891813886341"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="ac9" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-fmunnrowplay=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wgiwoyreykja=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-470fb _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a883q" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="012" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-widplnlstaxv=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-445f1 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-wbkcngydqfck=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ozxxezyyvsca=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:800px;max-height:800px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 800 / 800)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 360w,https://a.allegroimg.com/s720/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 720w,https://a.allegroimg.com/s1024/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w,https://a.allegroimg.com/original/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik 800w" sizes="100vw" width="800px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Uroczy żółw, którym należy się zaopiekować. Pogłaszcz ją po główce, a ona będzie szczęśliwa. Musisz jej dać i zjeść, żeby nie była głodna. Kiedy będzie zadowolona, zniesie jaja, w których są małe żółwie lub zapali się jej cała skorupa. Jeśli będziesz się nią dobrze opiekować, zostanie twoją najlepszą przyjaciółką. Wymagane baterie 3x AAA (w zestawie).&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Żółw, który składa jaja – dołącz do zabawy pełnej niespodzianek&lt;/h1&gt; &lt;p&gt;Witamy w fascynującym świecie, w którym radość i odpowiedzialność łączą się w jedną wspaniałą przygodę! Przedstawiamy &lt;b&gt;uroczego żółwia&lt;/b&gt;, który &lt;b&gt;potrzebuje twojej pomocy&lt;/b&gt;, abyś czuł się dobrze. Z pomocą dzieci, które okażą jej czułość, żółw będzie mógł układać jajka, a z nich wyjdą urocze małe żółwiki! To nie tylko zabawka, to prawdziwy przyjaciel, który wprowadzi Twoje dziecko w świat troski i miłości.&lt;/p&gt; &lt;p&gt;Gdy tylko zaspokoisz potrzeby mamy żółwia, ona &lt;b&gt;magicznie składa jaja z małymi żółwiami&lt;/b&gt;, dzięki czemu każda chwila spędzona z nią stanie się niezapomniana.&lt;/p&gt; &lt;p&gt;Dzięki &lt;b&gt;interaktywnej funkcjonalności&lt;/b&gt; żółw reaguje na ponad 10 różnych sposobów, dzięki czemu każda zabawa jest wyjątkowa. &lt;b&gt;Wydaje urocze dźwięki i świeci kolorowym światłem&lt;/b&gt;, dzięki czemu dziecko nie będzie mogło oderwać od niego wzroku.&lt;/p&gt; &lt;p&gt;To świetne działanie rozwijające empatię i umiejętności opiekuńcze poprzez zabawę. Tworzenie więzi z żółwiem mamą to przeżycie, które na pewno na długo pozostanie w pamięci!&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zadbaj o to, aby żółw mama był najedzony, wypoczęty i szczęśliwy, a nagrodą będą małe żółwie, które wkrótce przyjdą na świat!&lt;/b&gt;&lt;/p&gt; &lt;h1&gt;Odkryj świat żółwiej magii&lt;/h1&gt; &lt;p&gt;W zestawie znajdziesz wszystko, co niezbędne do pielęgnacji żółwia mamy. Oprócz dużego żółwia w pudełku znajdują się &lt;b&gt;jaja z małymi żółwiami&lt;/b&gt;, gniazdo, karma i serduszko.&lt;/p&gt; &lt;p&gt;Dzięki temu dziecko może w pełni wcielić się w rolę opiekuna, a każde złożone jajko stanie się powodem do radości. Ponadto &lt;b&gt;żółw porusza się i wydaje dźwięki&lt;/b&gt;, dzięki czemu zabawa jest jeszcze bardziej ekscytująca!&lt;/p&gt; &lt;p&gt;To świetna zabawka przeznaczona &lt;b&gt;dla dzieci od 5 lat&lt;/b&gt;, która łączy naukę poprzez zabawę i rozwój umiejętności społecznych.&lt;/p&gt; &lt;p&gt;Niech żółw mama stanie się ulubionym towarzyszem Twojego dziecka, a każda chwila spędzona z nim będzie pełna magii i przygód!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:2000px;max-height:2000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 2000 / 2000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 360w,https://a.allegroimg.com/s720/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 720w,https://a.allegroimg.com/s1024/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1024w,https://a.allegroimg.com/s1440/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 1440w,https://a.allegroimg.com/original/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341 2000w" sizes="100vw" width="2000px" alt="Silverlit Rescue Turtle, Interaktywny uroczy żółw, EAN (GTIN) 4891813886341"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Wiek dziecka: &lt;b&gt;5&lt;/b&gt;&lt;b&gt;+;&lt;/b&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Bateria:&lt;/b&gt; 3 x AAA (baterie w zestawie)&lt;/p&gt;&lt;p&gt;&lt;b&gt;Kolor: &lt;/b&gt;fioletowy&lt;/p&gt;&lt;p&gt;&lt;b&gt;Właściwości produktu:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Funkcja:&lt;/b&gt; składa jajka, porusza się, wydaje dźwięki, świeci&lt;/li&gt;&lt;li&gt;&lt;b&gt;Reakcja:&lt;/b&gt; reaguje na więcej niż 10 sposobów&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;W zestawie:&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;żółw,&lt;/li&gt;&lt;li&gt;gniazdo,&lt;/li&gt;&lt;li&gt;żywność,&lt;/li&gt;&lt;li&gt;serce,&lt;/li&gt;&lt;li&gt;jajka z małymi żółwikami.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="ac9" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-qhxfpiqraelr=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vqlvrdrsafob=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/original/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/114f79/2450b0ca420285af15bcd4d5ee4f/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw
 https://a.allegroimg.com/s1128/118db1/7e7fc05c4f5f965b0e0299d90c3b/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Marka-Silverlit
 https://a.allegroimg.com/s1128/257fd2/be98afcc495d8ff89344b483ff46/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kolor-fioletowy
 https://a.allegroimg.com/s1128/25650a/75f70c624b32b3a319537a39edc8/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-EAN-GTIN-4891813886341
 https://a.allegroimg.com/s1128/2531ce/22e062154666a24c2d764d4b2caf/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Kod-producenta-88634
 https://a.allegroimg.com/s1128/2513a7/0ef2805c4eb2ae82555ed9926289/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Rodzaj-inny
 https://a.allegroimg.com/s1128/25d277/13a470c841f5b859d34618c5c813/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wiek-dziecka-5-lat
 https://a.allegroimg.com/s1128/25809a/e6736be247eb8e9b18ba9aa30c36/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/1184a7/f7bd500a4b0b94ebfa56ab322105/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Material-plastik
 https://a.allegroimg.com/s1128/118525/3f70cd734253b515d790bd96dfd4/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Certyfikaty-opinie-atesty-CE
 https://a.allegroimg.com/s1128/1174ea/720ca19543eea3f6f9d196b8ade9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Wysokosc-produktu-19-5-cm
 https://a.allegroimg.com/s1128/1198ad/9e84b97f4cff862c488f3a164a95/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Szerokosc-produktu-34-cm
 https://a.allegroimg.com/s1128/1152f3/dcf51c4a44e196c5c9b0f02cd74e/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Glebokosc-produktu-20-cm
 https://a.allegroimg.com/s1128/11204b/5b051dce4101b43f365d298227d9/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Efekty-dzwiekowe-ruchowe-swietlne
 https://a.allegroimg.com/s1128/11a150/d8acb18944648239da12cc296412/Silverlit-Rescue-Turtle-Interaktywny-uroczy-zolw-Funkcje-mozliwosc-programowania-zdalne-sterowanie</t>
   </si>
   <si>
     <t>od martina-vanovaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 98,4%</t>
   </si>
   <si>
-    <t>NowyNowyoznacza Towar całkowicie nowy, kompletny, nieużywany bez jakichkolwiek wad lub defektów (np. rys, wgnieceń, minimalnych uszkodzeń). Towar znajduje się w opakowaniu (tam, gdzie ma to zastosowanie) które jest oryginalne, nieotwarte i nieuszkodzone wraz z nienaruszonymi zabezpieczeniami lub identyfikatorami producenta (takimi jak plomby na pudełkach czy metki na ubraniach).</t>
-[...4 lines deleted...]
-  <si>
     <t>fioletowy</t>
   </si>
   <si>
     <t>plastik</t>
   </si>
   <si>
     <t>inny</t>
   </si>
   <si>
     <t>z kategorii Roboty
 Dane firmyMartina VáňováZávišice 9374221 ZávišiceTIN: 69578834</t>
   </si>
   <si>
     <t>98,4%</t>
   </si>
   <si>
-    <t>Lexibook Przenośny mini głośnik Harry Potter</t>
-[...31 lines deleted...]
-    <t>do programowania i kodowania</t>
+    <t>Robot RC Fobos Interaktywny PL</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/events/clicks?emission_unit_id=9fe5311e-22ee-4bff-abd2-d0b65ada996b&amp;emission_id=b843cda0-f239-4955-b514-3cc55a296d16&amp;type=OFFER&amp;ts=1775538124194&amp;redirect=https%3A%2F%2Fallegro.pl%2Foferta%2Frobot-rc-fobos-interaktywny-pl-18372832635%3Fbi_s%3Dads%26bi_m%3Dproductlisting%253Adesktop%253Acategory%26bi_c%3DMmM0OWI0YTMtMDM5Yi00YzZhLTk2NmUtYjMyYTZmZWY1OTk4AA%26bi_t%3Dape&amp;placement=productlisting:desktop:category&amp;sig=57d090bd428eb2fcc2bef25e533f4369</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-17d0f _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a883q" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="012" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-jjmtbwprihtr=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-371e3 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-zvlljxxjkgru=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-obdnkyqajdkx=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;RC Robot Fobos interaktywny PL&lt;/h1&gt; &lt;p&gt;&lt;b&gt;Robot Fobos &lt;/b&gt;może stać się kosmicznym przyjacielem dzieci od 3 lat, które mogą sterować nim zdalnie.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Funkcjonalność:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;pilot zdalnego sterowania, zasięg 30 m&lt;/li&gt; &lt;li&gt;Gra, strzela, tańczy, mówi po czesku&lt;/li&gt; &lt;li&gt;można zaprogramować własne polecenie, które wykona robot&lt;/li&gt; &lt;li&gt;potrafi 70 komunikatów, posiada 19 funkcji, zapamiętuje do 50 poleceń&lt;/li&gt; &lt;li&gt;robot ma do dyspozycji 5 pocisków, ładowanie za pomocą kabla USB w 3 godziny&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Zawartość opakowania:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;robot, 5 pocisków, pilot zdalnego sterowania&lt;/li&gt; &lt;li&gt;ładowarka, kabel USB, śrubokręt&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Kup dziecku aktywnego robota!&lt;/b&gt;&lt;/p&gt; &lt;p&gt;&lt;b&gt;Nadaje się&lt;/b&gt; dla dzieci &lt;b&gt;od 3. roku życia&lt;/b&gt;&lt;/p&gt; &lt;p&gt;Materiał: tworzywo sztuczne&lt;/p&gt; &lt;p&gt;Wysokość: 40 cm&lt;/p&gt; &lt;p&gt;Wielkość opakowania: 31 x 44 x 14 cm&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Wiek od:&lt;/b&gt; 3&lt;/li&gt;&lt;li&gt;&lt;b&gt;Sztuk w kartonie zbiorczym:&lt;/b&gt; 4 szt.&lt;/li&gt;&lt;li&gt;&lt;b&gt;Sztuk w kartonie standardowym:&lt;/b&gt; 1 szt.&lt;/li&gt;&lt;li&gt;&lt;b&gt;Gwarancja:&lt;/b&gt; 2 lata&lt;/li&gt;&lt;li&gt;&lt;b&gt;Rozmiar:&lt;/b&gt; Normalny&lt;/li&gt;&lt;li&gt;&lt;b&gt;Materiał:&lt;/b&gt; Inne&lt;/li&gt;&lt;li&gt;&lt;b&gt;Rodzaj:&lt;/b&gt; Model RC | Robot | Figurka | Robot interaktywny | Interaktywny&lt;/li&gt;&lt;li&gt;&lt;b&gt;Marka:&lt;/b&gt; Teddies&lt;/li&gt;&lt;li&gt;&lt;b&gt;Płeć:&lt;/b&gt; Unisex&lt;/li&gt;&lt;li&gt;&lt;b&gt;Wiek:&lt;/b&gt; Przedszkolak (3-5 lat)&lt;/li&gt;&lt;li&gt;&lt;b&gt;Tag frontendowy:&lt;/b&gt; Darmowa dostawa&lt;/li&gt;&lt;li&gt;&lt;b&gt;Tag filtrujący:&lt;/b&gt; Darmowa dostawa&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110577/14a26378495bb7949a8e8969c78c/Robot-RC-Fobos-Interaktywny-PL" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110577/14a26378495bb7949a8e8969c78c/Robot-RC-Fobos-Interaktywny-PL 360w,https://a.allegroimg.com/s720/110577/14a26378495bb7949a8e8969c78c/Robot-RC-Fobos-Interaktywny-PL 720w,https://a.allegroimg.com/s1024/110577/14a26378495bb7949a8e8969c78c/Robot-RC-Fobos-Interaktywny-PL 1024w,https://a.allegroimg.com/s1440/110577/14a26378495bb7949a8e8969c78c/Robot-RC-Fobos-Interaktywny-PL 1200w,https://a.allegroimg.com/original/110577/14a26378495bb7949a8e8969c78c/Robot-RC-Fobos-Interaktywny-PL 1200w" sizes="100vw" width="1200px" alt="Robot RC Fobos Interaktywny PL"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114ec1/4e7a94d84b41ac281bd383bb4849/Robot-RC-Fobos-Interaktywny-PL-Marka-Teddies" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114ec1/4e7a94d84b41ac281bd383bb4849/Robot-RC-Fobos-Interaktywny-PL-Marka-Teddies 360w,https://a.allegroimg.com/s720/114ec1/4e7a94d84b41ac281bd383bb4849/Robot-RC-Fobos-Interaktywny-PL-Marka-Teddies 720w,https://a.allegroimg.com/s1024/114ec1/4e7a94d84b41ac281bd383bb4849/Robot-RC-Fobos-Interaktywny-PL-Marka-Teddies 1024w,https://a.allegroimg.com/s1440/114ec1/4e7a94d84b41ac281bd383bb4849/Robot-RC-Fobos-Interaktywny-PL-Marka-Teddies 1200w,https://a.allegroimg.com/original/114ec1/4e7a94d84b41ac281bd383bb4849/Robot-RC-Fobos-Interaktywny-PL-Marka-Teddies 1200w" sizes="100vw" width="1200px" alt="Robot RC Fobos Interaktywny PL Marka Teddies"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11df36/702191d54bf09f8b14d7b8c38de1/Robot-RC-Fobos-Interaktywny-PL-Wiek-dziecka-8-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11df36/702191d54bf09f8b14d7b8c38de1/Robot-RC-Fobos-Interaktywny-PL-Wiek-dziecka-8-lat 360w,https://a.allegroimg.com/s720/11df36/702191d54bf09f8b14d7b8c38de1/Robot-RC-Fobos-Interaktywny-PL-Wiek-dziecka-8-lat 720w,https://a.allegroimg.com/s1024/11df36/702191d54bf09f8b14d7b8c38de1/Robot-RC-Fobos-Interaktywny-PL-Wiek-dziecka-8-lat 1024w,https://a.allegroimg.com/s1440/11df36/702191d54bf09f8b14d7b8c38de1/Robot-RC-Fobos-Interaktywny-PL-Wiek-dziecka-8-lat 1200w,https://a.allegroimg.com/original/11df36/702191d54bf09f8b14d7b8c38de1/Robot-RC-Fobos-Interaktywny-PL-Wiek-dziecka-8-lat 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Robot RC Fobos Interaktywny PL Wiek dziecka 8 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11a9e4/3eb6915f43968536641b7176d563/Robot-RC-Fobos-Interaktywny-PL-Waga-produktu-z-opakowaniem-jednostkowym-2-kg" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11a9e4/3eb6915f43968536641b7176d563/Robot-RC-Fobos-Interaktywny-PL-Waga-produktu-z-opakowaniem-jednostkowym-2-kg 360w,https://a.allegroimg.com/s720/11a9e4/3eb6915f43968536641b7176d563/Robot-RC-Fobos-Interaktywny-PL-Waga-produktu-z-opakowaniem-jednostkowym-2-kg 720w,https://a.allegroimg.com/s1024/11a9e4/3eb6915f43968536641b7176d563/Robot-RC-Fobos-Interaktywny-PL-Waga-produktu-z-opakowaniem-jednostkowym-2-kg 1024w,https://a.allegroimg.com/s1440/11a9e4/3eb6915f43968536641b7176d563/Robot-RC-Fobos-Interaktywny-PL-Waga-produktu-z-opakowaniem-jednostkowym-2-kg 1200w,https://a.allegroimg.com/original/11a9e4/3eb6915f43968536641b7176d563/Robot-RC-Fobos-Interaktywny-PL-Waga-produktu-z-opakowaniem-jednostkowym-2-kg 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Robot RC Fobos Interaktywny PL Waga produktu z opakowaniem jednostkowym 2 kg"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1136c6/5180841341698e12f8e15b4db37e/Robot-RC-Fobos-Interaktywny-PL-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1136c6/5180841341698e12f8e15b4db37e/Robot-RC-Fobos-Interaktywny-PL-Material-plastik 360w,https://a.allegroimg.com/s720/1136c6/5180841341698e12f8e15b4db37e/Robot-RC-Fobos-Interaktywny-PL-Material-plastik 720w,https://a.allegroimg.com/s1024/1136c6/5180841341698e12f8e15b4db37e/Robot-RC-Fobos-Interaktywny-PL-Material-plastik 1024w,https://a.allegroimg.com/s1440/1136c6/5180841341698e12f8e15b4db37e/Robot-RC-Fobos-Interaktywny-PL-Material-plastik 1200w,https://a.allegroimg.com/original/1136c6/5180841341698e12f8e15b4db37e/Robot-RC-Fobos-Interaktywny-PL-Material-plastik 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Robot RC Fobos Interaktywny PL Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11647c/1be780274692b70d7216675a4787/Robot-RC-Fobos-Interaktywny-PL-Certyfikaty-opinie-atesty-CE" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11647c/1be780274692b70d7216675a4787/Robot-RC-Fobos-Interaktywny-PL-Certyfikaty-opinie-atesty-CE 360w,https://a.allegroimg.com/s720/11647c/1be780274692b70d7216675a4787/Robot-RC-Fobos-Interaktywny-PL-Certyfikaty-opinie-atesty-CE 720w,https://a.allegroimg.com/s1024/11647c/1be780274692b70d7216675a4787/Robot-RC-Fobos-Interaktywny-PL-Certyfikaty-opinie-atesty-CE 1024w,https://a.allegroimg.com/s1440/11647c/1be780274692b70d7216675a4787/Robot-RC-Fobos-Interaktywny-PL-Certyfikaty-opinie-atesty-CE 1200w,https://a.allegroimg.com/original/11647c/1be780274692b70d7216675a4787/Robot-RC-Fobos-Interaktywny-PL-Certyfikaty-opinie-atesty-CE 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Robot RC Fobos Interaktywny PL Certyfikaty, opinie, atesty CE"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/113d2b/059e1c4b4269962ac6fd061227c9/Robot-RC-Fobos-Interaktywny-PL-Zasilanie-bateryjne" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/113d2b/059e1c4b4269962ac6fd061227c9/Robot-RC-Fobos-Interaktywny-PL-Zasilanie-bateryjne 360w,https://a.allegroimg.com/s720/113d2b/059e1c4b4269962ac6fd061227c9/Robot-RC-Fobos-Interaktywny-PL-Zasilanie-bateryjne 720w,https://a.allegroimg.com/s1024/113d2b/059e1c4b4269962ac6fd061227c9/Robot-RC-Fobos-Interaktywny-PL-Zasilanie-bateryjne 1024w,https://a.allegroimg.com/s1440/113d2b/059e1c4b4269962ac6fd061227c9/Robot-RC-Fobos-Interaktywny-PL-Zasilanie-bateryjne 1200w,https://a.allegroimg.com/original/113d2b/059e1c4b4269962ac6fd061227c9/Robot-RC-Fobos-Interaktywny-PL-Zasilanie-bateryjne 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Robot RC Fobos Interaktywny PL Zasilanie bateryjne"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e1fd/92bb25d84cb587472291c6ea6209/Robot-RC-Fobos-Interaktywny-PL-Baterie-zasadite" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e1fd/92bb25d84cb587472291c6ea6209/Robot-RC-Fobos-Interaktywny-PL-Baterie-zasadite 360w,https://a.allegroimg.com/s720/11e1fd/92bb25d84cb587472291c6ea6209/Robot-RC-Fobos-Interaktywny-PL-Baterie-zasadite 720w,https://a.allegroimg.com/s1024/11e1fd/92bb25d84cb587472291c6ea6209/Robot-RC-Fobos-Interaktywny-PL-Baterie-zasadite 1024w,https://a.allegroimg.com/s1440/11e1fd/92bb25d84cb587472291c6ea6209/Robot-RC-Fobos-Interaktywny-PL-Baterie-zasadite 1200w,https://a.allegroimg.com/original/11e1fd/92bb25d84cb587472291c6ea6209/Robot-RC-Fobos-Interaktywny-PL-Baterie-zasadite 1200w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1200px" alt="Robot RC Fobos Interaktywny PL Baterie zásadité"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1200px;max-height:1200px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1200 / 1200)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11594b/f8b245de4cf1bedc83301f892720/Robot-RC-Fobos-Interaktywny-PL-Wysokosc-produktu-40-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11594b/f8b245de4cf1bedc83301f892720/Robot-RC-Fobos-Interaktywny-PL-Wysokosc-produktu-40-cm 360w,https://a.allegroimg.com/s720/11594b/f8b245de4cf1bedc83301f892720/Robot-RC-Fobos-Interaktywny-PL-Wysokosc-produktu-40-cm 720w,https://a.allegroimg.com/s1024/11594b/f8b245de4cf1bedc83301f892720/Robot-RC-Fobos-Interaktywny-PL-Wysokosc-produktu-40-cm 1024w,https://a.allegroimg.com/s1440/11594b/f8b245de4cf1bedc83301f892720/Robot-RC-Fobos-Interaktywny-PL-Wysokosc-produktu-40-cm 1200w,https://a.allegroimg.com/original/11594b/f8b245de4cf1bedc83301f892720/Robot-RC-Fobos-Interaktywny-PL-Wysokosc-produktu-40-cm 1200w" sizes="100vw" width="1200px" alt="Robot RC Fobos Interaktywny PL Wysokość produktu 40 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="ac9" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vmzpjedlzdbg=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-izefyllcwhzu=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/110577/14a26378495bb7949a8e8969c78c/Robot-RC-Fobos-Interaktywny-PL</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/110577/14a26378495bb7949a8e8969c78c/Robot-RC-Fobos-Interaktywny-PL
+https://a.allegroimg.com/s1128/114ec1/4e7a94d84b41ac281bd383bb4849/Robot-RC-Fobos-Interaktywny-PL-Marka-Teddies
+https://a.allegroimg.com/s1128/11df36/702191d54bf09f8b14d7b8c38de1/Robot-RC-Fobos-Interaktywny-PL-Wiek-dziecka-8-lat
+https://a.allegroimg.com/s1128/11a9e4/3eb6915f43968536641b7176d563/Robot-RC-Fobos-Interaktywny-PL-Waga-produktu-z-opakowaniem-jednostkowym-2-kg
+https://a.allegroimg.com/s1128/1136c6/5180841341698e12f8e15b4db37e/Robot-RC-Fobos-Interaktywny-PL-Material-plastik
+https://a.allegroimg.com/s1128/11647c/1be780274692b70d7216675a4787/Robot-RC-Fobos-Interaktywny-PL-Certyfikaty-opinie-atesty-CE
+https://a.allegroimg.com/s1128/113d2b/059e1c4b4269962ac6fd061227c9/Robot-RC-Fobos-Interaktywny-PL-Zasilanie-bateryjne
+https://a.allegroimg.com/s1128/11e1fd/92bb25d84cb587472291c6ea6209/Robot-RC-Fobos-Interaktywny-PL-Baterie-zasadite
+https://a.allegroimg.com/s1128/11594b/f8b245de4cf1bedc83301f892720/Robot-RC-Fobos-Interaktywny-PL-Wysokosc-produktu-40-cm</t>
+  </si>
+  <si>
+    <t>od FantarioFirma|poleca 95,7%</t>
+  </si>
+  <si>
+    <t>biały</t>
   </si>
   <si>
     <t>z kategorii Do programowania i kodowania
-Dane firmyFAMICO, s.r.o.Hrusická 345, MIROŠOVICE251 66 SENOHRABYTIN: CZ27457494</t>
-[...36 lines deleted...]
-Dane firmyFonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
+Dane firmySUBVENTUM s.r.o.Kaprova 42/14, PRAHA 1 - STARÉ MĚSTO110 00 PRAHA 1TIN: CZ08239771</t>
+  </si>
+  <si>
+    <t>95,7%</t>
   </si>
   <si>
     <t>RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny</t>
   </si>
   <si>
     <t>Vevor</t>
   </si>
   <si>
     <t>https://allegro.pl/oferta/rc-robot-zabawka-dla-kota-dla-dzieciaka-mowiacy-tanczacy-dotyk-pilot-programowalny-16846377419</t>
   </si>
   <si>
-    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-52eef _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a883q" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-qqyisfxczkxv=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-f01d4 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-sjjghyiwfppe=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-skmpebulndzd=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1248px;max-height:272px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 272 / 1248)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 359w,https://a.allegroimg.com/s720/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 719w,https://a.allegroimg.com/s1024/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 1024w,https://a.allegroimg.com/s1440/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 1248w,https://a.allegroimg.com/original/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 1248w" sizes="100vw" width="1248px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Wysokość produktu 22 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 360w,https://a.allegroimg.com/s720/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 720w,https://a.allegroimg.com/s1024/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 1024w,https://a.allegroimg.com/s1440/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 1440w,https://a.allegroimg.com/original/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Marka Vevor"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;VEVOR RC Robot Zabawka dla kota&lt;/p&gt;&lt;p&gt;Nasza zabawka dla kota robota to najlepszy towarzysz zabaw — śpiewanie, taniec i interaktywne programowanie ze światłami LED, które inspirują kreatywność. Dzięki różnorodnym ruchom i niekończącej się zabawie, jest doskonałym wyborem na rodzinne więzi i niekończącą się radość. Ładowanie przez USB zapewnia ciągły czas zabawy.&lt;/p&gt;&lt;p&gt;Śpiew i tańce Zabawa&lt;/p&gt;&lt;p&gt;Inteligentne sterowanie&lt;/p&gt;&lt;p&gt;Programowalna zabawa&lt;/p&gt;&lt;p&gt;Ładowanie typu C&lt;/p&gt;&lt;p&gt;Świetny Prezent&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Specyfikacje&lt;/p&gt;&lt;p&gt;Numer modelu przedmiotu: 6602&lt;/p&gt;&lt;p&gt;Wiek: 3+&lt;/p&gt;&lt;p&gt;Żywotność baterii: 50 minut&lt;/p&gt;&lt;p&gt;Port ładowania: Type-C&lt;/p&gt;&lt;p&gt;Waga produktu: 1.32 funta/0.6 kg&lt;/p&gt;&lt;p&gt;Rozmiar produktu: 8.27 x 7.09 x 8.66 cala/210 x 180 x 220 mm&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 360w,https://a.allegroimg.com/s720/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 720w,https://a.allegroimg.com/s1024/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 1024w,https://a.allegroimg.com/s1440/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 1440w,https://a.allegroimg.com/original/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Rodzaj inny"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 360w,https://a.allegroimg.com/s720/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 720w,https://a.allegroimg.com/s1024/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 1024w,https://a.allegroimg.com/s1440/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 1440w,https://a.allegroimg.com/original/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Bogate doświadczenie&lt;/p&gt;&lt;p&gt;Ta zabawka dla kota robota RC jest pełna żywych ruchów, chwytliwych piosenek, uroczego wzoru przypominającego zwierzaka i przyciągających wzrok świateł LED - wszystko ma na celu zapewnienie dzieciom rozrywki i inspiracji.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Interaktywny czas odtwarzania&lt;/p&gt;&lt;p&gt;Dzięki dotykowi i zdalnemu sterowaniu, nasza zabawka dla kota robota ułatwia dzieciom zabawę i interakcję, przynosząc radość i zaangażowanie do ich dnia.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 360w,https://a.allegroimg.com/s720/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 720w,https://a.allegroimg.com/s1024/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 1024w,https://a.allegroimg.com/s1440/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 1440w,https://a.allegroimg.com/original/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Kod producenta 6602"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 360w,https://a.allegroimg.com/s720/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 720w,https://a.allegroimg.com/s1024/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 1024w,https://a.allegroimg.com/s1440/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 1440w,https://a.allegroimg.com/original/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Wiek dziecka 3 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Niekończąca się zabawa&lt;/p&gt;&lt;p&gt;Od leżenia, przez przewracanie i przytulanie, aż po machanie, ten kot-robot zdalnego sterowania ma szeroką gamę zabawnych ruchów, które zapewniają świeżość i ekscytującą zabawę każdego dnia.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Konfigurowalna gra&lt;/p&gt;&lt;p&gt;Dzieci mogą korzystać z trybu programowania, aby tworzyć własne, unikalne rutyny. Tak jak każde dziecko jest wyjątkowe, tak i ich inteligentny robot-kot może być!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 360w,https://a.allegroimg.com/s720/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 720w,https://a.allegroimg.com/s1024/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 1024w,https://a.allegroimg.com/s1440/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 1440w,https://a.allegroimg.com/original/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Bohater / Bajka brak"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 360w,https://a.allegroimg.com/s720/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 720w,https://a.allegroimg.com/s1024/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 1024w,https://a.allegroimg.com/s1440/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 1440w,https://a.allegroimg.com/original/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Idealny Prezent&lt;/p&gt;&lt;p&gt;Ten robot kot to nie tylko zabawka – to troskliwy towarzysz. Dzięki wygodnemu ładowaniu typu C możesz go zasilić w każdej chwili, więc nie musisz się martwić o wyczerpanie baterii.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Kreatywny towarzysz&lt;/p&gt;&lt;p&gt;Łącząc taniec, śpiew, dotyk i światła LED, ten robotyczny kot otwiera przed dziećmi świat zabawy i wyobraźni, pozwalając im odkrywać i cieszyć się dzieciństwem w pełni.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 360w,https://a.allegroimg.com/s720/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 720w,https://a.allegroimg.com/s1024/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 1024w,https://a.allegroimg.com/s1440/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 1440w,https://a.allegroimg.com/original/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Kolor wielokolorowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zawartość opakowania&lt;/p&gt;&lt;p&gt;1 x zabawka dla kota robota&lt;/p&gt;&lt;p&gt;1 x pilot zdalnego sterowania&lt;/p&gt;&lt;p&gt;1 x kabel ładujący&lt;/p&gt;&lt;p&gt;1 x instrukcja obsługi&lt;/p&gt;&lt;p&gt;Najważniejsze cechy&lt;/p&gt;&lt;p&gt;Zabawa w śpiewanie i tańczenie: ta zabawka dla kota robota RC jest pełna ruchów muzycznych i tanecznych. Odtwarza 5 piosenek i wykonuje 5 różnych tańców z dzieckiem. Jego urocze oczy LED dodają uroku. To fantastyczny wybór jako zabawny zwierzak lub zabawka edukacyjna. Przynieś go do domu, a z pewnością stanie się ukochanym towarzyszem dla dzieci!&lt;/p&gt;&lt;p&gt;Inteligentne sterowanie: steruj tą zabawką dla kota robota za pomocą dotyku lub pilota! Pogłaszcz jego głowę, aby usłyszeć urocze dźwięki i oglądać zabawne reakcje, tak jak prawdziwy kot. Pilot pozwala mu iść do przodu, popisywać się sztuczkami, robić pompki, siedzieć, stać, a nawet poruszać ogonem. To doskonały sposób, aby umilić i zaangażować czas rodzinny!&lt;/p&gt;&lt;p&gt;Programowalna zabawa: za pomocą pilota możesz zaprogramować zabawkę dla kota robota zdalnego sterowania, aby tańczył, poruszał się do przodu lub robił przewroty. To jak mieć prawdziwego kociaka do interakcji i cieszenia się.&lt;/p&gt;&lt;p&gt;Ładowanie typu C: Robot zdalnego sterowania kot posiada akumulator z portem USB, co ułatwia ładowanie za pomocą power banków, wtyczek lub komputerów. Został zaprojektowany z myślą o bezpiecznej, długotrwałej zabawie dzięki wysokiej jakości materiałowi z tworzywa ABS i gładkim krawędziom.&lt;/p&gt;&lt;p&gt;Świetny prezent: ten inteligentny kot robot to fantastyczny prezent dla dzieci! Jest przyjazny dla alergików, rozbudza kreatywność i wyobraźnię i jest idealny na każdą okazję, niezależnie od tego, czy są to wakacje, czy po prostu zabawna niespodzianka.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="ac9" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-cuexdejletip=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-eithkbnbwige=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+    <t>-8%</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-4dc7b _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a883q" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="012" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-cwlvrlmrvkft=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-c2bf5 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-aymisvkhjqsc=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vsqmvxadskjj=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1248px;max-height:272px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 272 / 1248)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 359w,https://a.allegroimg.com/s720/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 719w,https://a.allegroimg.com/s1024/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 1024w,https://a.allegroimg.com/s1440/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 1248w,https://a.allegroimg.com/original/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm 1248w" sizes="100vw" width="1248px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Wysokość produktu 22 cm"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 360w,https://a.allegroimg.com/s720/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 720w,https://a.allegroimg.com/s1024/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 1024w,https://a.allegroimg.com/s1440/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 1440w,https://a.allegroimg.com/original/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Marka Vevor"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;VEVOR RC Robot Zabawka dla kota&lt;/p&gt;&lt;p&gt;Nasza zabawka dla kota robota to najlepszy towarzysz zabaw — śpiewanie, taniec i interaktywne programowanie ze światłami LED, które inspirują kreatywność. Dzięki różnorodnym ruchom i niekończącej się zabawie, jest doskonałym wyborem na rodzinne więzi i niekończącą się radość. Ładowanie przez USB zapewnia ciągły czas zabawy.&lt;/p&gt;&lt;p&gt;Śpiew i tańce Zabawa&lt;/p&gt;&lt;p&gt;Inteligentne sterowanie&lt;/p&gt;&lt;p&gt;Programowalna zabawa&lt;/p&gt;&lt;p&gt;Ładowanie typu C&lt;/p&gt;&lt;p&gt;Świetny Prezent&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Specyfikacje&lt;/p&gt;&lt;p&gt;Numer modelu przedmiotu: 6602&lt;/p&gt;&lt;p&gt;Wiek: 3+&lt;/p&gt;&lt;p&gt;Żywotność baterii: 50 minut&lt;/p&gt;&lt;p&gt;Port ładowania: Type-C&lt;/p&gt;&lt;p&gt;Waga produktu: 1.32 funta/0.6 kg&lt;/p&gt;&lt;p&gt;Rozmiar produktu: 8.27 x 7.09 x 8.66 cala/210 x 180 x 220 mm&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 360w,https://a.allegroimg.com/s720/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 720w,https://a.allegroimg.com/s1024/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 1024w,https://a.allegroimg.com/s1440/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 1440w,https://a.allegroimg.com/original/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Rodzaj inny"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 360w,https://a.allegroimg.com/s720/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 720w,https://a.allegroimg.com/s1024/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 1024w,https://a.allegroimg.com/s1440/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 1440w,https://a.allegroimg.com/original/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Bogate doświadczenie&lt;/p&gt;&lt;p&gt;Ta zabawka dla kota robota RC jest pełna żywych ruchów, chwytliwych piosenek, uroczego wzoru przypominającego zwierzaka i przyciągających wzrok świateł LED - wszystko ma na celu zapewnienie dzieciom rozrywki i inspiracji.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Interaktywny czas odtwarzania&lt;/p&gt;&lt;p&gt;Dzięki dotykowi i zdalnemu sterowaniu, nasza zabawka dla kota robota ułatwia dzieciom zabawę i interakcję, przynosząc radość i zaangażowanie do ich dnia.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 360w,https://a.allegroimg.com/s720/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 720w,https://a.allegroimg.com/s1024/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 1024w,https://a.allegroimg.com/s1440/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 1440w,https://a.allegroimg.com/original/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Kod producenta 6602"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 360w,https://a.allegroimg.com/s720/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 720w,https://a.allegroimg.com/s1024/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 1024w,https://a.allegroimg.com/s1440/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 1440w,https://a.allegroimg.com/original/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Wiek dziecka 3 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Niekończąca się zabawa&lt;/p&gt;&lt;p&gt;Od leżenia, przez przewracanie i przytulanie, aż po machanie, ten kot-robot zdalnego sterowania ma szeroką gamę zabawnych ruchów, które zapewniają świeżość i ekscytującą zabawę każdego dnia.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Konfigurowalna gra&lt;/p&gt;&lt;p&gt;Dzieci mogą korzystać z trybu programowania, aby tworzyć własne, unikalne rutyny. Tak jak każde dziecko jest wyjątkowe, tak i ich inteligentny robot-kot może być!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 360w,https://a.allegroimg.com/s720/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 720w,https://a.allegroimg.com/s1024/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 1024w,https://a.allegroimg.com/s1440/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 1440w,https://a.allegroimg.com/original/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Bohater / Bajka brak"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 360w,https://a.allegroimg.com/s720/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 720w,https://a.allegroimg.com/s1024/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 1024w,https://a.allegroimg.com/s1440/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 1440w,https://a.allegroimg.com/original/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Idealny Prezent&lt;/p&gt;&lt;p&gt;Ten robot kot to nie tylko zabawka – to troskliwy towarzysz. Dzięki wygodnemu ładowaniu typu C możesz go zasilić w każdej chwili, więc nie musisz się martwić o wyczerpanie baterii.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Kreatywny towarzysz&lt;/p&gt;&lt;p&gt;Łącząc taniec, śpiew, dotyk i światła LED, ten robotyczny kot otwiera przed dziećmi świat zabawy i wyobraźni, pozwalając im odkrywać i cieszyć się dzieciństwem w pełni.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1600px;max-height:1600px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1600 / 1600)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 360w,https://a.allegroimg.com/s720/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 720w,https://a.allegroimg.com/s1024/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 1024w,https://a.allegroimg.com/s1440/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 1440w,https://a.allegroimg.com/original/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy 1600w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1600px" alt="RC Robot Zabawka dla Kota dla Dzieciaka Mówiący Tańczący Dotyk Pilot Programowalny Kolor wielokolorowy"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zawartość opakowania&lt;/p&gt;&lt;p&gt;1 x zabawka dla kota robota&lt;/p&gt;&lt;p&gt;1 x pilot zdalnego sterowania&lt;/p&gt;&lt;p&gt;1 x kabel ładujący&lt;/p&gt;&lt;p&gt;1 x instrukcja obsługi&lt;/p&gt;&lt;p&gt;Najważniejsze cechy&lt;/p&gt;&lt;p&gt;Zabawa w śpiewanie i tańczenie: ta zabawka dla kota robota RC jest pełna ruchów muzycznych i tanecznych. Odtwarza 5 piosenek i wykonuje 5 różnych tańców z dzieckiem. Jego urocze oczy LED dodają uroku. To fantastyczny wybór jako zabawny zwierzak lub zabawka edukacyjna. Przynieś go do domu, a z pewnością stanie się ukochanym towarzyszem dla dzieci!&lt;/p&gt;&lt;p&gt;Inteligentne sterowanie: steruj tą zabawką dla kota robota za pomocą dotyku lub pilota! Pogłaszcz jego głowę, aby usłyszeć urocze dźwięki i oglądać zabawne reakcje, tak jak prawdziwy kot. Pilot pozwala mu iść do przodu, popisywać się sztuczkami, robić pompki, siedzieć, stać, a nawet poruszać ogonem. To doskonały sposób, aby umilić i zaangażować czas rodzinny!&lt;/p&gt;&lt;p&gt;Programowalna zabawa: za pomocą pilota możesz zaprogramować zabawkę dla kota robota zdalnego sterowania, aby tańczył, poruszał się do przodu lub robił przewroty. To jak mieć prawdziwego kociaka do interakcji i cieszenia się.&lt;/p&gt;&lt;p&gt;Ładowanie typu C: Robot zdalnego sterowania kot posiada akumulator z portem USB, co ułatwia ładowanie za pomocą power banków, wtyczek lub komputerów. Został zaprojektowany z myślą o bezpiecznej, długotrwałej zabawie dzięki wysokiej jakości materiałowi z tworzywa ABS i gładkim krawędziom.&lt;/p&gt;&lt;p&gt;Świetny prezent: ten inteligentny kot robot to fantastyczny prezent dla dzieci! Jest przyjazny dla alergików, rozbudza kreatywność i wyobraźnię i jest idealny na każdą okazję, niezależnie od tego, czy są to wakacje, czy po prostu zabawna niespodzianka.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="ac9" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-szpwcnsqgwrl=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-jezkzuogglom=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/original/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny</t>
   </si>
   <si>
     <t>https://a.allegroimg.com/s1128/119096/125febda495ab56cb67caf159c26/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny
 https://a.allegroimg.com/s1128/11a4cf/0136cbb14bf19a3ebc7f4b021f13/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kod-producenta-6602
 https://a.allegroimg.com/s1128/11171d/3b45c6524e40b3eda9321f60e874/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Marka-Vevor
 https://a.allegroimg.com/s1128/11a2e1/04da199243bb9fb10c762689a5e5/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Rodzaj-inny
 https://a.allegroimg.com/s1128/11be57/3ac70f2f4a88a7ca6b8e3226182d/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wiek-dziecka-3-lata
 https://a.allegroimg.com/s1128/114b3e/829679b84c69b2fff1fc225ec16b/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Bohater-Bajka-brak
 https://a.allegroimg.com/s1128/112a96/5a0af82045a3b0f9dbb0c0ed4ec2/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Material-plastik
 https://a.allegroimg.com/s1128/117896/da7fd8dd4161ae54ae7bd6316024/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Kolor-wielokolorowy
 https://a.allegroimg.com/s1128/115169/365fce6e4342af91340c117666ce/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Wysokosc-produktu-22-cm
 https://a.allegroimg.com/s1128/11e61c/470c0b374d90b519898f451d9f95/RC-Robot-Zabawka-dla-Kota-dla-Dzieciaka-Mowiacy-Tanczacy-Dotyk-Pilot-Programowalny-Efekty-dzwiekowe-ruchowe-swietlne</t>
   </si>
   <si>
-    <t>od Oficjalny sklep VEVORFirma|poleca 98,8%Sklep sprzedawcy</t>
+    <t>od Oficjalny sklep VEVORFirma|poleca 98,7%Sklep sprzedawcy</t>
+  </si>
+  <si>
+    <t>wielokolorowy</t>
   </si>
   <si>
     <t>z kategorii Chodzące
 Dane firmyshenzhenshilijinchengmaoyiyouxiangongsifutianquyuanlingjiedaohualinshequbaguasilu61haobagualinggongyeyuanqu430dong402-3J518000 shenzhenshiTIN: 91440300MA5GKL6C35</t>
   </si>
   <si>
-    <t>Do zbudowania VTech Teryk - super Terizinozaur PL</t>
-[...21 lines deleted...]
-    <t>od iPLUTOFirma|poleca 86,8%</t>
+    <t>98,7%</t>
+  </si>
+  <si>
+    <t>Connex Kosmiczny robot sprzątający</t>
+  </si>
+  <si>
+    <t>Dumel</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/oferta/connex-kosmiczny-robot-sprzatajacy-18073760172</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-15721 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a883q" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="012" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-zutbwzqzizqi=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-79c1d _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-okletsqlufsx=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-ptewzxaabudt=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Connex Kosmiczny robot sprzątający&lt;/h2&gt; &lt;p&gt;Bavytoy.&lt;/p&gt; &lt;p&gt;Ten zestaw STEM "Space Cleaning Robot" (Robot kosmiczny do czyszczenia) to zabawny i pouczający projekt, w którym dzieci zbudują własnego robota z funkcją sprzątania.&lt;/p&gt; &lt;p&gt;Robot zbudowany jest na czarnej modułowej podstawce z kółkami i zawiera pomarańczowe i niebieskie elementy, w tym ruchome "oczy", macki i duże obracające się ramię czyszczące.&lt;/p&gt; &lt;p&gt;Zainspirowany prawdziwymi technologiami, montaż robota zapozna dzieci z podstawami mechaniki i motoryzacji.&lt;/p&gt; &lt;p&gt;Po podłączeniu obwodu robot rusza, a ramię się rozkręca.&lt;/p&gt; &lt;p&gt;Ten zestaw ma na celu rozwój umiejętności naukowych, technologicznych, inżynieryjnych i matematycznych (STEM).&lt;/p&gt; &lt;p&gt;&lt;b&gt;Główne cechy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;STEM zabawka edukacyjna:&lt;/b&gt; zapoznaje się z mechaniką, motoryzacją i technologiami robotycznymi.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Tworzenie własnego robota:&lt;/b&gt; Możliwość zbudowania unikalnego mechanizmu czyszczenia.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Nauka stosowana:&lt;/b&gt; Poznaj i odkryj technologie stosowane w świecie rzeczywistym, takie jak odkurzacze robotyczne.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Ruchome części:&lt;/b&gt; Obrotowe ramię czyszczące i konstrukcja jezdna.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Rozwój umiejętności:&lt;/b&gt; Wspomaga myślenie techniczne, zdolności manualne i zrozumienie złożonych systemów.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Parametry:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Wymiary opakowania: 21,5 x 17 x 7,5 cm&lt;/li&gt; &lt;li&gt;Waga opakowania: 0,4 kg&lt;/li&gt; &lt;li&gt;Wymiary produktu: 27 x 19 x 10 cm&lt;/li&gt; &lt;li&gt;Materiał: Tworzywo sztuczne, metal&lt;/li&gt; &lt;li&gt;Bateria: &lt;b&gt;1 x AA (brak&lt;/b&gt; w zestawie)&lt;/li&gt; &lt;li&gt;Zalecany wiek: &lt;b&gt;8+&lt;/b&gt;&lt;/li&gt; &lt;li&gt;Pakowane: Kolorowe pudełko kartonowe&lt;/li&gt; &lt;li&gt;Ważne informacje do pobrania &lt;b&gt;TUTAJ&lt;/b&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Ten zestaw jest idealny dla ciekawskich dzieci, które lubią roboty i chcą zrozumieć, jak działają technologie.&lt;/p&gt; &lt;p&gt;Świetnie sprawdzi się do rozwijania umiejętności konstrukcyjnych i poznawania zasad współczesnej robotyki.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 360w,https://a.allegroimg.com/s720/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 500w,https://a.allegroimg.com/original/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Płeć:&lt;/b&gt; dla dziewczynek i chłopców&lt;/li&gt;&lt;li&gt;&lt;b&gt;Marka:&lt;/b&gt; Bavytoy&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;Zestaw elektroniczny 8+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 360w,https://a.allegroimg.com/s720/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 500w,https://a.allegroimg.com/original/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Marka Dumel"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 360w,https://a.allegroimg.com/s720/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 500w,https://a.allegroimg.com/original/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Efekty dźwiękowe"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:500px;max-height:500px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 500 / 500)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 360w,https://a.allegroimg.com/s720/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 500w,https://a.allegroimg.com/original/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA 500w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="500px" alt="Connex Kosmiczny robot sprzątający Baterie 2 x AA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="ac9" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-wcxcewsrfyjh=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-cdqazexdezvn=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/1138bf/2fc6360744309006b3f865fd8272/Connex-Kosmiczny-robot-sprzatajacy
+https://a.allegroimg.com/s1128/111258/683c9a7842c2adebfe3e27d9fe25/Connex-Kosmiczny-robot-sprzatajacy-Marka-Dumel
+https://a.allegroimg.com/s1128/1164f5/7d7f05514262ba11cbe352f5b2f2/Connex-Kosmiczny-robot-sprzatajacy-Efekty-dzwiekowe
+https://a.allegroimg.com/s1128/1116f0/7cdb8e854ca6b41d8f1895c3d2b2/Connex-Kosmiczny-robot-sprzatajacy-Baterie-2-x-AA</t>
+  </si>
+  <si>
+    <t>od fonetip2023Firma|poleca 98,4%</t>
+  </si>
+  <si>
+    <t>do zbudowania</t>
   </si>
   <si>
     <t>z kategorii Do zbudowania
-Dane firmyApollo Multimedia s.r.o.Sluneční náměstí 2540/515800 Praha 5TIN: CZ27569047</t>
-[...2 lines deleted...]
-    <t>86,8%</t>
+Dane firmyFonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -765,425 +776,443 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2">
-        <v>17390206902</v>
+        <v>18142683631</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2">
-        <v>4891813886341</v>
+        <v>8592190855888</v>
       </c>
       <c r="G2">
-        <v>147.94</v>
+        <v>251.62</v>
+      </c>
+      <c r="H2">
+        <v>279.31</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
+      <c r="J2" t="s">
+        <v>35</v>
+      </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>3.92</v>
+        <v>4.62</v>
       </c>
       <c r="M2">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="N2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="S2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T2">
-        <v>0.5</v>
+        <v>2</v>
       </c>
       <c r="U2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="X2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Y2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AA2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AB2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC2">
-        <v>184</v>
+        <v>56</v>
       </c>
       <c r="AD2">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D3">
-        <v>18115192240</v>
+        <v>17390206902</v>
       </c>
       <c r="E3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F3">
-        <v>3380743092812</v>
+        <v>4891813886341</v>
       </c>
       <c r="G3">
-        <v>123.08</v>
+        <v>147.94</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
-        <v>3.5</v>
+        <v>3.92</v>
       </c>
       <c r="M3">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="N3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="R3">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="S3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T3">
-        <v>0.1</v>
+        <v>0.5</v>
       </c>
       <c r="U3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="X3" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="Y3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="AA3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="AB3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AC3">
-        <v>1352</v>
+        <v>183</v>
       </c>
       <c r="AD3">
-        <v>17</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="D4">
-        <v>18073760172</v>
+        <v>18372832635</v>
       </c>
       <c r="E4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F4">
-        <v>4894091388255</v>
+        <v>8592190855888</v>
       </c>
       <c r="G4">
-        <v>72.0</v>
+        <v>243.32</v>
       </c>
       <c r="I4" t="s">
         <v>34</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
-        <v>5</v>
+        <v>4.62</v>
       </c>
       <c r="M4">
-        <v>3</v>
+        <v>61</v>
       </c>
       <c r="N4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Q4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R4">
-        <v>267</v>
+        <v>12</v>
       </c>
       <c r="S4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T4">
-        <v>0.346</v>
+        <v>2</v>
       </c>
       <c r="U4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="X4" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="Y4" t="s">
-        <v>65</v>
+        <v>44</v>
       </c>
       <c r="AA4" t="s">
         <v>66</v>
       </c>
       <c r="AB4" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="AC4">
-        <v>3366</v>
+        <v>22</v>
       </c>
       <c r="AD4">
-        <v>55</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D5">
         <v>16846377419</v>
       </c>
       <c r="E5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="F5">
         <v>197988225263</v>
       </c>
       <c r="G5">
+        <v>141.32</v>
+      </c>
+      <c r="H5">
         <v>154.99</v>
       </c>
       <c r="I5" t="s">
         <v>34</v>
       </c>
+      <c r="J5" t="s">
+        <v>71</v>
+      </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
         <v>5</v>
       </c>
       <c r="M5">
         <v>4</v>
       </c>
       <c r="N5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="P5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="Q5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="R5">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="S5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="V5" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="X5" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="Y5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AA5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AB5" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="AC5">
-        <v>19396</v>
+        <v>20403</v>
       </c>
       <c r="AD5">
-        <v>252</v>
+        <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C6" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D6">
-        <v>18048761596</v>
+        <v>18073760172</v>
       </c>
       <c r="E6" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="F6">
-        <v>3417761950289</v>
+        <v>4894091388255</v>
       </c>
       <c r="G6">
-        <v>124.29</v>
+        <v>72.0</v>
       </c>
       <c r="I6" t="s">
         <v>34</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
+      <c r="L6">
+        <v>5</v>
+      </c>
+      <c r="M6">
+        <v>3</v>
+      </c>
       <c r="N6" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O6" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P6" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="Q6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="R6">
-        <v>1</v>
+        <v>267</v>
       </c>
       <c r="S6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="T6">
-        <v>0.39</v>
+        <v>0.346</v>
       </c>
       <c r="U6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="V6" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="X6" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="Y6" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="AA6" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="AB6" t="s">
-        <v>83</v>
+        <v>58</v>
       </c>
       <c r="AC6">
-        <v>1343</v>
+        <v>3455</v>
       </c>
       <c r="AD6">
-        <v>208</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">