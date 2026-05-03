--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -107,261 +107,267 @@
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>seller_info</t>
   </si>
   <si>
     <t>seller_trust_rate</t>
   </si>
   <si>
     <t>seller_upvoted_count</t>
   </si>
   <si>
     <t>seller_downvoted_total</t>
   </si>
   <si>
     <t>https://allegro.pl/kategoria/zabawki-elektroniczne-roboty-312449?miejsce-wysylki=czechy</t>
   </si>
   <si>
-    <t>Robot RC Fobos interaktywny, 40 cm mówiący po po czesku</t>
-[...5 lines deleted...]
-    <t>https://allegro.pl/oferta/robot-rc-fobos-interaktywny-40-cm-mowiacy-po-po-czesku-18142683631</t>
+    <t>Robot edukacyjny Lisciani do programowania z dźwiękiem i światłem</t>
+  </si>
+  <si>
+    <t>Lisciani</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/robot-edukacyjny-lisciani-do-programowania-z-dzwiekiem-i-swiatlem-2d9f5b7c-5bab-481b-93f0-35f0eeff9231?offerId=18462686291</t>
   </si>
   <si>
     <t>pln</t>
   </si>
   <si>
-    <t>-9%</t>
-[...17 lines deleted...]
-    <t>NowyNowyoznacza Towar całkowicie nowy, kompletny, nieużywany bez jakichkolwiek wad lub defektów (np. rys, wgnieceń, minimalnych uszkodzeń). Towar znajduje się w opakowaniu (tam, gdzie ma to zastosowanie) które jest oryginalne, nieotwarte i nieuszkodzone wraz z nienaruszonymi zabezpieczeniami lub identyfikatorami producenta (takimi jak plomby na pudełkach czy metki na ubraniach).</t>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Krok robot edukacyjny&lt;/h2&gt;&lt;p&gt;Lisciani&lt;/p&gt;&lt;p&gt;Robot edukacyjny tylko po polsku!&lt;/p&gt;&lt;p&gt;Unikalny robot edukacyjny Step to niesamowita nowa zabawka dla dzieci w wieku 3-8 lat. Jego nowoczesny design, estetyczne opakowanie, a przede wszystkim jego edukacyjny charakter to szereg zalet, które sprawiają, że jest to idealny prezent dla dziecka.&lt;/p&gt;&lt;p&gt;Robot Step to unikalny produkt technologiczny, który sprawia, że nauka jest wszystkim, tylko nie nudnym. Robot mówi, rysuje, opowiada ciekawe fakty i pyta zagadki. Uczy liter alfabetu i cyfr, a także omawia takie zagadnienia jak zwierzęta i środki transportu.&lt;/p&gt;&lt;p&gt;Poprzez interakcję z robotem dzieci uczą się poprzez słuchanie i jednoczesne kopiowanie rysunków, które stworzył robot.&lt;/p&gt;&lt;p&gt;Obsługa robota jest prosta i intuicyjna. Wystarczy wygodnie naładować zabawkę, podłączyć ramię rysunkowe, wybrać ciekawą kartę, włożyć ją do „oka” robota, a następnie postępować zgodnie z instrukcjami.&lt;/p&gt;&lt;p&gt;W skład zestawu wchodzą:&lt;/p&gt;&lt;p&gt;- robota z kablem ładującym i dwoma markerami&lt;/p&gt;&lt;p&gt;- karty z alfabetem (26 kart), cyframi (9 kart), tematami tematycznymi (30 kart) i quizami (5 kart).&lt;/p&gt;&lt;p&gt;Skuteczna nauka idzie w parze z aktywnością, śmiechem i zabawą. Wielopoziomowa, wciągająca edukacja pomaga rozbudzić dziecięcą ciekawość, co stymuluje ich entuzjazm do poznawania świata.&lt;/p&gt;&lt;p&gt;Nauka odbywa się poprzez działanie! Interaktywny Robot Step to nie tylko nauczyciel rysunku dla przedszkolaków, ale także wciągający przewodnik po interesujących ich tematach.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:385px;max-height:579px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 579 / 385)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem 239w,https://a.allegroimg.com/s720/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem 385w,https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem 385w" sizes="100vw" width="385px" alt="Robot edukacyjny Lisciani do programowania z dźwiękiem i światłem"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/114414/29bf7cb1453c840f8b78d8bc27e1/Robot-edukacyjny-Lisciani-do-programowania-z-dzwiekiem-i-swiatlem</t>
+  </si>
+  <si>
+    <t>od EurokingFirma|poleca 100%</t>
+  </si>
+  <si>
+    <t>Nowy</t>
   </si>
   <si>
     <t>kg</t>
   </si>
   <si>
-    <t>zielony</t>
-[...2 lines deleted...]
-    <t>metal</t>
+    <t>wielokolorowy</t>
+  </si>
+  <si>
+    <t>plastik</t>
   </si>
   <si>
     <t>do programowania i kodowania</t>
   </si>
   <si>
+    <t>119,82 zł  x 5 rat
+                z
+                sprawdź</t>
+  </si>
+  <si>
     <t>z kategorii Do programowania i kodowania
-Dane firmyLadislav ŽákCírkvice 1928144 ZásmukyTIN: CZ7704240852</t>
-[...43 lines deleted...]
-    <t>plastik</t>
+Dane firmyAntalon s.r.o.Mochovská 535/3819800 Praha 9TIN: CZ25960920</t>
+  </si>
+  <si>
+    <t>100%</t>
+  </si>
+  <si>
+    <t>Do programowania i kodowania Sphero Bolt</t>
+  </si>
+  <si>
+    <t>Sphero</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/do-programowania-i-kodowania-sphero-bolt-63b8d44e-587e-4332-8572-dc937fa4c334?offerId=18229426148</t>
+  </si>
+  <si>
+    <t>&lt;a name="container-description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-c67b7 _17d9e_Ww88Y msts_n7 card msts_pt mg9e_16 mvrt_16 mj7a_16 mh36_16 mg9e_24_l mvrt_24_l mj7a_24_l mh36_24_l a1b65" style=""&gt;&lt;h2 class="mp0t_ji munh_0 m3h2_0 mqu1_1j mgn2_21 mgn2_25_s m9qz_yo mryx_16 mgmw_wo mp4t_0 msts_n7" data-role="replaceable-title"&gt;Opis &lt;/h2&gt; &lt;div data-box-name="Description card" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==v8GgqMy9Qp-lQqTlwF0UTQ==" data-prototype-id="layout.container" data-prototype-version="9.0" data-civ="7ee" data-analytics-category="layout.container" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-frwonxwcfvqn=""&gt;&lt;a name="description-card"&gt;&lt;/a&gt;&lt;div class="opbox-sheet-wrapper m7er_k4 munh_56 m3h2_56 _17d9e_7VF-Y mjru_ua carousel-item" data-item=""&gt; &lt;div class="opbox-sheet opbox-sheet-b2856 _17d9e_Ww88Y msts_n7" style=""&gt; &lt;div data-vozgvoklbibw=""&gt;&lt;/div&gt;&lt;div data-box-name="Description" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==gbrCZxJ_RBSlSji1w8NOmA==" data-prototype-id="allegro.showoffer.description" data-prototype-version="0.8" data-civ="e87" data-analytics-enabled="" data-analytics-category="allegro.showoffer.description" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-lccvglnieaoe=""&gt;&lt;a name="description"&gt;&lt;/a&gt;&lt;div class="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mli8_k4 mgmw_wo msts_pt _0d3bd_K6Qpj" itemprop="description"&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Sphero BOLT - Inteligentna kula robota&lt;/h2&gt; &lt;p&gt;Sphero&lt;/p&gt; &lt;p&gt;&lt;b&gt;Sphero BOLT - inteligentna kula, zdalnie sterowana zabawka - przezroczysta:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- inteligentna zabawka robota, która zapewnia nieskończone możliwości bycia kreatywnym i zabawy podczas nauki&lt;/p&gt; &lt;p&gt;- możliwość programowania za pomocą aplikacji Sphero Edu na większości urządzeń mobilnych lub stacjonarnych&lt;/p&gt; &lt;p&gt;- odkrywaj niesamowite aktywności stworzone przez społeczność lub po prostu baw się i jedź&lt;/p&gt; &lt;p&gt;- charakterystyczny wyświetlacz matrycy LED 8x8 i zaawansowane czujniki oferują dużą ilość być kreatywnym w programowaniu&lt;/p&gt; &lt;p&gt;- wyświetlacz jest animowany i wyświetla dane w czasie rzeczywistym&lt;/p&gt; &lt;p&gt;- twórz gry i ucz się programowania za pomocą rysowania na ekranie, za pomocą bloków lub pisząc język JavaScript&lt;/p&gt; &lt;p&gt;- zaawansowane czujniki pozwalają monitorować prędkość, przyspieszenie i kierunek&lt;/p&gt; &lt;p&gt;- orientuj się i jedź za pomocą wbudowanego kompasu&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;p&gt;- Bluetooth Smart, aby uprościć połączenie z urządzeniem&lt;/p&gt; &lt;p&gt;- przezroczysta skorupa BOLTu jest trwała i wodoodporna, a jednocześnie pozwala zobaczyć, jak urządzenie działa w środku&lt;/p&gt; &lt;p&gt;- możliwość prostego programowania poleceń dla robota zarówno przez dzieci jak i doświadczonych programistów&lt;/p&gt; &lt;p&gt;- odległość połączenia wynosi maks. 30m&lt;/p&gt; &lt;p&gt;&lt;b&gt;Parametry techniczne:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- żyroskop&lt;/p&gt; &lt;p&gt;- akcelerometr&lt;/p&gt; &lt;p&gt;- magnetometr&lt;/p&gt; &lt;p&gt;- infrared&lt;/p&gt; &lt;p&gt;- czujnik światła&lt;/p&gt; &lt;p&gt;- Wyświetlacz matrycowy 8x8&lt;/p&gt; &lt;p&gt;-połączenie za pomocą Bluetooth Smart&lt;/p&gt; &lt;p&gt;- odległość łączenia 30m&lt;/p&gt; &lt;p&gt;- prędkość maksymalna 2m/s&lt;/p&gt; &lt;p&gt;- żywotność baterii 2 lub więcej godzin, ładowanie 6 godzin&lt;/p&gt; &lt;p&gt;- kompatybilność z iOS/Android&lt;/p&gt; &lt;p&gt;&lt;b&gt;Zestaw zawiera:&lt;/b&gt;&lt;/p&gt; &lt;p&gt;- Sphero BOLT&lt;/p&gt; &lt;p&gt;- ładowarka indukcyjna z kablem USB&lt;/p&gt; &lt;p&gt;- instrukcja&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:700px;max-height:700px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 700 / 700)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 359w,https://a.allegroimg.com/s720/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 700w,https://a.allegroimg.com/original/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero 700w" sizes="100vw" width="700px" alt="Do programowania i kodowania Sphero Bolt Marka Sphero"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:635px;max-height:713px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 713 / 635)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 320w,https://a.allegroimg.com/s720/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 635w,https://a.allegroimg.com/original/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat 635w" sizes="100vw" width="635px" alt="Do programowania i kodowania Sphero Bolt Wiek dziecka 7 lat +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-box-name="links divider" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==Wg1Mx-nWR2-fEiRkuhNZdA==" data-prototype-id="allegro.divider" data-prototype-version="1.0" data-civ="2a1" data-analytics-enabled="" data-analytics-category="allegro.divider" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-zhcgyjvsrncs=""&gt;&lt;a name="links-divider"&gt;&lt;/a&gt;&lt;hr class="mpof_z0 m7er_k4 mse2_1 m911_5r mefy_5r mnyp_5r mdwl_5r msts_me mp4t_8 mryx_8"&gt;&lt;/div&gt;&lt;div data-box-name="compliance links" data-box-id="US5_htlnSCCkl2L7MscaDQ==LUo64bt1RQOuwIphdVaomw==sx2lrxHNQUG4Wa7QQbUK8g==neU8znnkQ8a3h_CWa7YPBA==" data-prototype-id="allegro.showoffer.bottom.links" data-prototype-version="1.0" data-civ="e39" data-analytics-enabled="" data-analytics-category="allegro.showoffer.bottom.links" data-analytics-groups="%5B%22allegro.showproduct%22%2C%22allegro.oferta.base%22%2C%22showproduct.content%22%5D" data-vxvtysgvbzwc=""&gt;&lt;a name="compliance-links"&gt;&lt;/a&gt;&lt;div data-role="app-container"&gt;&lt;div class="mgn2_14 mp0t_0a mqu1_21 mgmw_wo mli8_k4"&gt;&lt;div&gt;&lt;a href="#responsible-entity" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Odpowiedzialność za produkt&lt;/a&gt;&lt;/div&gt;&lt;a href="#product-safety" class="mgn2_14 mp0t_0a mqu1_21 mj9z_5r mli8_k4 mqen_m6 lsaqd mgmw_xx _be9df_Zlgv1" data-analytics-clickable="true" rel="nofollow"&gt;Bezpieczeństwo, zgodność i ostrzeżenia&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/div&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/1128b4/925207294ef6b5a172129ed511c0/Do-programowania-i-kodowania-Sphero-Bolt</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/1128b4/925207294ef6b5a172129ed511c0/Do-programowania-i-kodowania-Sphero-Bolt
+https://a.allegroimg.com/s1128/110268/2278738e42dc8f256d41b09f4ef3/Do-programowania-i-kodowania-Sphero-Bolt-Marka-Sphero
+https://a.allegroimg.com/s1128/113e74/e6dd8d9c4980ae6f6265dce632b1/Do-programowania-i-kodowania-Sphero-Bolt-Wiek-dziecka-7-lat
+https://a.allegroimg.com/s1128/11c6fa/8e81e48f443cafb1c8ef6bbc6f85/Do-programowania-i-kodowania-Sphero-Bolt-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/1182d8/03bf974848d29796afb3a954f7e5/Do-programowania-i-kodowania-Sphero-Bolt-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/111b0e/04421f9448049ef969d7f2302512/Do-programowania-i-kodowania-Sphero-Bolt-Material-plastik
+https://a.allegroimg.com/s1128/110085/0ffc8ce04930924ab1d1c997f3f6/Do-programowania-i-kodowania-Sphero-Bolt-Kolor-bezbarwny
+https://a.allegroimg.com/s1128/11b4f4/40fc6d384eacb3fac541a8132325/Do-programowania-i-kodowania-Sphero-Bolt-Funkcje-zdalne-sterowanie
+https://a.allegroimg.com/s1128/110ce6/cf78137841558b3385dfa22e913f/Do-programowania-i-kodowania-Sphero-Bolt-Zasilanie-bateryjne
+https://a.allegroimg.com/s1128/11d975/9c1d54e74a78ab1dd61ba7c59252/Do-programowania-i-kodowania-Sphero-Bolt-Waga-produktu-z-opakowaniem-jednostkowym-0-15-kg
+https://a.allegroimg.com/s1128/116847/63146741415bac8929dbcb0e4c60/Do-programowania-i-kodowania-Sphero-Bolt-Kod-producenta-K002ROW
+https://a.allegroimg.com/s1128/118475/f199ca6941eba3e5d47422835055/Do-programowania-i-kodowania-Sphero-Bolt-Nazwa-Sroub</t>
+  </si>
+  <si>
+    <t>od iiPLUTOFirma|poleca 89,9%</t>
+  </si>
+  <si>
+    <t>bezbarwny</t>
+  </si>
+  <si>
+    <t>180,40 zł  x 5 rat
+                z
+                sprawdź</t>
+  </si>
+  <si>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyApollo Multimedia s.r.o.Sluneční náměstí 2540/515800 Praha 13TIN: CZ27569047</t>
+  </si>
+  <si>
+    <t>89,9%</t>
+  </si>
+  <si>
+    <t>Do programowania i kodowania Maxlife Pies zdalnie sterowany</t>
+  </si>
+  <si>
+    <t>Maxlife</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/pies-zdalnie-sterowany-maxlife-do-programowania-bialy-z-kontrola-glosowa-677c06e9-c17c-4933-81e1-7a2036f9dc97?offerId=17619099555</t>
+  </si>
+  <si>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h1&gt;Maxlife pies zdalnie sterowany MXRD-100 biały&lt;/h1&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Idealny prezent dla każdego dziecka, które marzy o własnym piesku. Interaktywna zabawka zdalnie sterowana i komendy głosowe, wykonuje sztuczki, tańczy i wypełnia czas pociechy mnóstwem radości.&lt;/h2&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;· Zabawka zdalnie sterowana z czytelnymi przyciskami obrazkowymi, które z łatwością poradzą sobie nawet młodsze, nie umiejące czytać dzieci.&lt;/p&gt; &lt;p&gt;· Robo pies szczeka, tańczy, wykonuje polecenia, porusza głową, merda ogonem.&lt;/p&gt; &lt;p&gt;· Możliwość samodzielnego zaprogramowania sekwencji.&lt;/p&gt; &lt;p&gt;· Regulacja głośności zabawki.&lt;/p&gt; &lt;p&gt;· Zabawka interaktywny piesek, rozbudzi w dziecku ciekawość i pozwoli mu na wiele radosnych chwil.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife 360w,https://a.allegroimg.com/s720/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife 720w,https://a.allegroimg.com/s1024/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife 1000w,https://a.allegroimg.com/original/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Marka Maxlife"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Pupil, którego nie trzeba wychodzić na spacer&lt;/h2&gt; &lt;p&gt;Piesek robot, to świetne rozwiązanie, gdy dziecko bardzo chce mieć zwierzątko, ale nie jest jeszcze na tyle odpowiedzialne, by zajmować się żywym stworzeniem. Zabawkowy pies ma przyjazny wygląd, chodzi na 4 łapach, szczeka. Merdzący ogonek i ruchy głową pozwalają jeszcze bardziej naśladować naturalnego psa.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata 360w,https://a.allegroimg.com/s720/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata 720w,https://a.allegroimg.com/s1024/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata 1000w,https://a.allegroimg.com/original/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Wiek dziecka 2 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Tańczący i szczekający piesek robot – prezent dla Twojego dziecka&lt;/h2&gt; &lt;p&gt;Pies robot to interaktywna zabawka, która zaskoczy malucha swoimi funkcjami. Można nim sterować głosowo, wydawać mu polecenia oraz za pilotami. Piesek reaguje na komendę „usiąść” i „położyć się”. Piesek potrafi również tańczyć w rytm muzyki, szczekać. Można go zaprogramować według własnych upodobań. Interaktywny pies będzie wspaniałym prezentem dla każdego, kto jest zafascynowany zwierzętami dziecka.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania 360w,https://a.allegroimg.com/s720/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania 720w,https://a.allegroimg.com/s1024/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania 1000w,https://a.allegroimg.com/original/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Rodzaj do programowania i kodowania"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Sterowanie głosowe i za pilota&lt;/h2&gt; &lt;p&gt;Przyciski na pilocie zostały wykonane w taki sposób, aby nawet najmłodsi poradzili sobie z ich obsługą – zamiast cyfr, czy napisy mają obrazki.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny 360w,https://a.allegroimg.com/s720/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny 720w,https://a.allegroimg.com/s1024/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny 1000w,https://a.allegroimg.com/original/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Bohater / Bajka Inny"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;prezent dla milusińskich&lt;/h2&gt; &lt;p&gt;Wybierając prezent dla dziecka warto kierować się tym, aby czerpało z niego radość. Stawiając na robo psa z pewnością wywołasz uśmiech na twarzy obdarowanego dziecka, które od teraz będzie mogło bawić się w opiekę nad psem, szkolenie, a Ty przy okazji możesz nauczyć je właściwego zachowania wobec zwierząt.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik 360w,https://a.allegroimg.com/s720/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik 720w,https://a.allegroimg.com/s1024/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik 1000w,https://a.allegroimg.com/original/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;p&gt;&lt;b&gt;Specyfikacja&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Marka: &lt;/b&gt;Maxlife&lt;/li&gt; &lt;li&gt;&lt;b&gt;Kolor: &lt;/b&gt;biały&lt;/li&gt; &lt;li&gt;&lt;b&gt;Pilot zdalnego sterowania:&lt;/b&gt; podczerwień&lt;/li&gt; &lt;li&gt;&lt;b&gt;Funkcja: &lt;/b&gt;sterowanie ruchami za pilotem polecenia "usiądź" i "połóż się"&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy 360w,https://a.allegroimg.com/s720/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy 720w,https://a.allegroimg.com/s1024/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy 1000w,https://a.allegroimg.com/original/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Kolor biały"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE 360w,https://a.allegroimg.com/s720/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE 720w,https://a.allegroimg.com/s1024/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE 1000w,https://a.allegroimg.com/original/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Certyfikaty, opinie, atesty CE"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne 360w,https://a.allegroimg.com/s720/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne 720w,https://a.allegroimg.com/s1024/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne 1000w,https://a.allegroimg.com/original/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Efekty dźwiękowe podświetlenie LED ruchowe świetlne"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie 360w,https://a.allegroimg.com/s720/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie 720w,https://a.allegroimg.com/s1024/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie 1000w,https://a.allegroimg.com/original/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Funkcje czujnik dotykowy kontrola głosowa możliwość programowania zdalne sterowanie"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA 360w,https://a.allegroimg.com/s720/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA 720w,https://a.allegroimg.com/s1024/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA 1000w,https://a.allegroimg.com/original/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Baterie 2x AAA"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe 360w,https://a.allegroimg.com/s720/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe 720w,https://a.allegroimg.com/s1024/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe 1000w,https://a.allegroimg.com/original/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Zasilanie akumulatorowe"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg 360w,https://a.allegroimg.com/s720/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg 720w,https://a.allegroimg.com/s1024/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg 1000w,https://a.allegroimg.com/original/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg 1000w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Waga produktu z opakowaniem jednostkowym 0.1 kg"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:1000px;max-height:1000px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 1000 / 1000)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577 360w,https://a.allegroimg.com/s720/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577 720w,https://a.allegroimg.com/s1024/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577 1000w,https://a.allegroimg.com/original/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577 1000w" sizes="100vw" width="1000px" alt="Do programowania i kodowania Maxlife Pies zdalnie sterowany Kod producenta OEM0200577"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/112428/6f9bbf1144ef8e998b33734d809e/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/112428/6f9bbf1144ef8e998b33734d809e/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany
+https://a.allegroimg.com/s1128/111664/cb26b70a4a8d85f386e188ca94b7/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Marka-Maxlife
+https://a.allegroimg.com/s1128/114cf6/cf0526d34453979e453ad268d19f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Wiek-dziecka-2-lata
+https://a.allegroimg.com/s1128/11edea/88b3f5614ebf9b94280f33ea5dbd/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/112108/1b68a8914f09b83ed431fc4b84b8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Bohater-Bajka-Inny
+https://a.allegroimg.com/s1128/112316/9a786d3b4a0a9f37410bfda10df3/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Material-plastik
+https://a.allegroimg.com/s1128/11321d/9132237f49d783a3fa56bb9d6c09/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kolor-bialy
+https://a.allegroimg.com/s1128/1111ad/d689b7634ead9033b6af1ab9af9f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Certyfikaty-opinie-atesty-CE
+https://a.allegroimg.com/s1128/11ccf3/98c5463a4484bdf2dbbaa5853281/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Efekty-dzwiekowe-podswietlenie-LED-ruchowe-swietlne
+https://a.allegroimg.com/s1128/11bfb8/07fa91a342f4807c57f2b80f1ffb/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Funkcje-czujnik-dotykowy-kontrola-glosowa-mozliwosc-programowania-zdalne-sterowanie
+https://a.allegroimg.com/s1128/116a7c/b533f3cc427289dc30553859f1e8/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Baterie-2x-AAA
+https://a.allegroimg.com/s1128/11df26/09a0f38c45d084d1b29c6f243e73/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Zasilanie-akumulatorowe
+https://a.allegroimg.com/s1128/11e396/27e4b34e4c23bed6e506556ac97a/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Waga-produktu-z-opakowaniem-jednostkowym-0-1-kg
+https://a.allegroimg.com/s1128/111db5/c583d5124a3882ed3251ad75972f/Do-programowania-i-kodowania-Maxlife-Pies-zdalnie-sterowany-Kod-producenta-OEM0200577</t>
+  </si>
+  <si>
+    <t>od iPLUTOFirma|poleca 87,3%</t>
+  </si>
+  <si>
+    <t>biały</t>
+  </si>
+  <si>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyApollo Multimedia s.r.o.Sluneční náměstí 2540/515800 Praha 5TIN: CZ27569047</t>
+  </si>
+  <si>
+    <t>87,3%</t>
+  </si>
+  <si>
+    <t>Lexibook mini robot pies</t>
+  </si>
+  <si>
+    <t>Lexibook</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/robot-piesek-lexibook-power-puppy-mini-bialo-niebieski-31e1eeb0-01e1-4c63-8061-8e28b1518ca1?offerId=18388658971</t>
+  </si>
+  <si>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;Lexibook mini robot pies&lt;/h2&gt; &lt;p&gt;Alltoys Lexibook&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/252de3/ef21842649bcbd0358ae77724787/Lexibook-mini-robot-pies</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/252de3/ef21842649bcbd0358ae77724787/Lexibook-mini-robot-pies
+https://a.allegroimg.com/s1128/11aa1a/ecc131174d989d171ca18121967a/Lexibook-mini-robot-pies-Marka-Lexibook
+https://a.allegroimg.com/s1128/11bbb1/719c43ad47108698ae18a8dc8ba7/Lexibook-mini-robot-pies-Rodzaj-do-programowania-i-kodowania
+https://a.allegroimg.com/s1128/11af92/8ce9424242f5906ba541c70e57fc/Lexibook-mini-robot-pies-Kolor-bialy
+https://a.allegroimg.com/s1128/25d9d3/5dfe309845a880774ffc5d3b66e7/Lexibook-mini-robot-pies-Certyfikaty-opinie-atesty-CE
+https://a.allegroimg.com/s1128/2528dc/d11f85d34988a7db8acdb4e1e1ae/Lexibook-mini-robot-pies-Efekty-swietlne
+https://a.allegroimg.com/s1128/25360f/d0092d5449a183543a6e321b90cb/Lexibook-mini-robot-pies-Waga-produktu-z-opakowaniem-jednostkowym-0-155-kg
+https://a.allegroimg.com/s1128/113f1f/7fa3e7394a80adf526d94d647011/Lexibook-mini-robot-pies-Bohater-Bajka-brak
+https://a.allegroimg.com/s1128/113972/08af493b4494aaf5dae336598f85/Lexibook-mini-robot-pies-Kod-producenta-4001167827956
+https://a.allegroimg.com/s1128/255462/f5461310419c8880f9cfa1773e8d/Lexibook-mini-robot-pies-Material-plastik</t>
+  </si>
+  <si>
+    <t>od BambuleczFirma|poleca 98,4%Sklep sprzedawcy</t>
+  </si>
+  <si>
+    <t>z kategorii Do programowania i kodowania
+Dane firmyAlltoys, spol. s r.o.Hráského 2231/2514800 PrahaTIN: CZ46982671</t>
+  </si>
+  <si>
+    <t>98,4%</t>
+  </si>
+  <si>
+    <t>MAGANA Triceratops RC</t>
+  </si>
+  <si>
+    <t>Mac Toys</t>
+  </si>
+  <si>
+    <t>https://allegro.pl/produkt/mac-toys-magana-rc-triceratops-a54b7186-e819-4c8a-921a-3d057ed981cf?offerId=18486167190</t>
+  </si>
+  <si>
+    <t>-8%</t>
+  </si>
+  <si>
+    <t>&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mgn2_16 _0d3bd_am0a-"&gt;&lt;h2&gt;MAGANA Triceratops RC&lt;/h2&gt; &lt;p&gt;MAGANA&lt;/p&gt; &lt;h2&gt;Triceratops RC – Zabawka, która zabierze Cię do prehistorii&lt;/h2&gt; &lt;p&gt;&lt;b&gt;Triceratops RC&lt;/b&gt; to fascynująca zabawka zdalnie sterowana, która ożywi jednego z najbardziej znanych roślinożernych dinozaurów. Ten trójrożny olbrzym to doskonała replika, która zachwyci wszystkich miłośników prehistorii.&lt;/p&gt; &lt;p&gt;&lt;b&gt;Co sprawia, że Triceratopse RC jest tak wyjątkowy:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Realistyczny wygląd:&lt;/b&gt; Zabawka jest szczegółowo wykonana, aby jak najwierniej naśladować prawdziwego Triceratopsa.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Ruch:&lt;/b&gt; Triceratops porusza się realistycznie, kroczy, otwiera usta.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Efekty dźwiękowe:&lt;/b&gt; Zabawka wydaje autentyczne dźwięki, które naśladują głośne ryczenie Triceratopsa.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Efekty świetlne:&lt;/b&gt; Oczy Triceratopsa zapalają się, co nadaje zabawce tajemniczy i drapieżny wygląd.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Pilot zdalnego sterowania:&lt;/b&gt; Za pomocą dołączonego kontrolera można sterować dinozaurem i pozwolić mu odkrywać jego otoczenie.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;b&gt;Dla kogo nadaje się Triceratops RC:&lt;/b&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;b&gt;Miłośnicy dinozaurów:&lt;/b&gt; Każde dziecko, które interesuje się dinozaurami, będzie zachwycone tą zabawką.&lt;/li&gt; &lt;li&gt;&lt;b&gt;Dzieci, które kochają zwierzęta:&lt;/b&gt; Triceratops to fascynujące stworzenie, które zainteresuje nawet dzieci, które nie lubią dinozaurów.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC 360w,https://a.allegroimg.com/s720/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC 615w,https://a.allegroimg.com/original/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC 615w" sizes="100vw" width="615px" alt="MAGANA Triceratops RC"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11eb88/1fa3099c4fcf907f6fe1be39432c/MAGANA-Triceratops-RC-Marka-Mac-Toys" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11eb88/1fa3099c4fcf907f6fe1be39432c/MAGANA-Triceratops-RC-Marka-Mac-Toys 360w,https://a.allegroimg.com/s720/11eb88/1fa3099c4fcf907f6fe1be39432c/MAGANA-Triceratops-RC-Marka-Mac-Toys 615w,https://a.allegroimg.com/original/11eb88/1fa3099c4fcf907f6fe1be39432c/MAGANA-Triceratops-RC-Marka-Mac-Toys 615w" sizes="100vw" width="615px" alt="MAGANA Triceratops RC Marka Mac Toys"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11b887/bef4d39c43f782d421a1b0c4e488/MAGANA-Triceratops-RC-Wiek-dziecka-3-lata" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11b887/bef4d39c43f782d421a1b0c4e488/MAGANA-Triceratops-RC-Wiek-dziecka-3-lata 360w,https://a.allegroimg.com/s720/11b887/bef4d39c43f782d421a1b0c4e488/MAGANA-Triceratops-RC-Wiek-dziecka-3-lata 615w,https://a.allegroimg.com/original/11b887/bef4d39c43f782d421a1b0c4e488/MAGANA-Triceratops-RC-Wiek-dziecka-3-lata 615w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="615px" alt="MAGANA Triceratops RC Wiek dziecka 3 lata +"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/113c98/3e49857349e29f0d49875cb19692/MAGANA-Triceratops-RC-Material-plastik" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/113c98/3e49857349e29f0d49875cb19692/MAGANA-Triceratops-RC-Material-plastik 360w,https://a.allegroimg.com/s720/113c98/3e49857349e29f0d49875cb19692/MAGANA-Triceratops-RC-Material-plastik 615w,https://a.allegroimg.com/original/113c98/3e49857349e29f0d49875cb19692/MAGANA-Triceratops-RC-Material-plastik 615w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="615px" alt="MAGANA Triceratops RC Materiał plastik"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/1196d3/0dca0b384ac58c4573d4d96d039b/MAGANA-Triceratops-RC-Efekty-swietlne" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/1196d3/0dca0b384ac58c4573d4d96d039b/MAGANA-Triceratops-RC-Efekty-swietlne 360w,https://a.allegroimg.com/s720/1196d3/0dca0b384ac58c4573d4d96d039b/MAGANA-Triceratops-RC-Efekty-swietlne 615w,https://a.allegroimg.com/original/1196d3/0dca0b384ac58c4573d4d96d039b/MAGANA-Triceratops-RC-Efekty-swietlne 615w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="615px" alt="MAGANA Triceratops RC Efekty świetlne"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11abe6/02bb0584404681fc4b5126a710b1/MAGANA-Triceratops-RC-Baterie-Ano" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11abe6/02bb0584404681fc4b5126a710b1/MAGANA-Triceratops-RC-Baterie-Ano 360w,https://a.allegroimg.com/s720/11abe6/02bb0584404681fc4b5126a710b1/MAGANA-Triceratops-RC-Baterie-Ano 615w,https://a.allegroimg.com/original/11abe6/02bb0584404681fc4b5126a710b1/MAGANA-Triceratops-RC-Baterie-Ano 615w" sizes="(min-width: 1200px) 560px, (min-width: 992px) 50vw, 100vw" width="615px" alt="MAGANA Triceratops RC Baterie Ano"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mpof_ki myre_zn myre_8v_l m389_6m_l"&gt;&lt;div class="mp4t_16_s mryx_16_s mr3m_1 mli2_1 mh85_56 mh85_0_l"&gt;&lt;div class="mg9e_8 mj7a_8 mg9e_0_s mvrt_0_s mj7a_0_s mh36_0_s mzmg_6m munh_16_l m3h2_16_l"&gt;&lt;div class="mp4t_0 mryx_0 munh_56 m3h2_56" style="max-width:615px;max-height:615px"&gt;&lt;div class="mp7g_oh" style="padding-top:calc(100% * 615 / 615)"&gt;&lt;button class="mg9e_0 mvrt_0 mj7a_0 mh36_0 mp4t_0 m3h2_0 mryx_0 munh_0 mqen_m6 mpof_z0 mx7m_0 m7er_k4 mse2_k4 msts_pt" data-analytics-interaction="true" data-analytics-interaction-label="zoomable-image-open" aria-disabled="true"&gt;&lt;img class="msub_k4 mupj_5k mjru_k4 mse2_k4 mp7g_f6 mq1m_0 mj7u_0 m7er_k4 lazyload mqen_m6 m31c_d8 m0ux_fp" src="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-src="https://a.allegroimg.com/original/11f44b/90896ecf411887d40c5ab78b4903/MAGANA-Triceratops-RC-Kod-producenta-P263888" srcset="https://assets.allegrostatic.com/metrum/metrum-placeholder/placeholder-405f0677c6.svg" data-srcset="https://a.allegroimg.com/s360/11f44b/90896ecf411887d40c5ab78b4903/MAGANA-Triceratops-RC-Kod-producenta-P263888 360w,https://a.allegroimg.com/s720/11f44b/90896ecf411887d40c5ab78b4903/MAGANA-Triceratops-RC-Kod-producenta-P263888 615w,https://a.allegroimg.com/original/11f44b/90896ecf411887d40c5ab78b4903/MAGANA-Triceratops-RC-Kod-producenta-P263888 615w" sizes="100vw" width="615px" alt="MAGANA Triceratops RC Kod producenta P263888"&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/original/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC</t>
+  </si>
+  <si>
+    <t>https://a.allegroimg.com/s1128/11cea4/a88a60e641fb86ec046dc1f944f1/MAGANA-Triceratops-RC
+https://a.allegroimg.com/s1128/11eb88/1fa3099c4fcf907f6fe1be39432c/MAGANA-Triceratops-RC-Marka-Mac-Toys
+https://a.allegroimg.com/s1128/11b887/bef4d39c43f782d421a1b0c4e488/MAGANA-Triceratops-RC-Wiek-dziecka-3-lata
+https://a.allegroimg.com/s1128/113c98/3e49857349e29f0d49875cb19692/MAGANA-Triceratops-RC-Material-plastik
+https://a.allegroimg.com/s1128/1196d3/0dca0b384ac58c4573d4d96d039b/MAGANA-Triceratops-RC-Efekty-swietlne
+https://a.allegroimg.com/s1128/11abe6/02bb0584404681fc4b5126a710b1/MAGANA-Triceratops-RC-Baterie-Ano
+https://a.allegroimg.com/s1128/11f44b/90896ecf411887d40c5ab78b4903/MAGANA-Triceratops-RC-Kod-producenta-P263888</t>
+  </si>
+  <si>
+    <t>od NejhrackaTym symbolem wyróżniamy najlepsze sklepy w Allegro. Gdy kupujesz od Super Sprzedawcy, masz pewność doskonałej obsługi klienta i udanych zakupów.|Firma|poleca 99%Sklep sprzedawcy</t>
   </si>
   <si>
     <t>inny</t>
   </si>
   <si>
     <t>z kategorii Roboty
-Dane firmyMartina VáňováZávišice 9374221 ZávišiceTIN: 69578834</t>
-[...112 lines deleted...]
-Dane firmyFonetip s.r.o.K Ochozi, 663593 01 Bystřice nad PernštejnemTIN: CZ27752861</t>
+Dane firmyPOMPO spol. s r.o.Lidická č.ev.48127351 UnhošťTIN: CZ25089595</t>
+  </si>
+  <si>
+    <t>99%</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -776,443 +782,443 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2">
-        <v>18142683631</v>
+        <v>18462686291</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2">
-        <v>8592190855888</v>
+        <v>8008324093922</v>
       </c>
       <c r="G2">
-        <v>251.62</v>
-[...2 lines deleted...]
-        <v>279.31</v>
+        <v>562.01</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>4.62</v>
+        <v>4.86</v>
       </c>
       <c r="M2">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="N2" t="s">
+        <v>35</v>
+      </c>
+      <c r="O2" t="s">
         <v>36</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>37</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>38</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2">
+        <v>1</v>
+      </c>
+      <c r="S2" t="s">
         <v>39</v>
       </c>
-      <c r="R2">
-[...2 lines deleted...]
-      <c r="S2" t="s">
+      <c r="T2">
+        <v>0.15</v>
+      </c>
+      <c r="U2" t="s">
         <v>40</v>
       </c>
-      <c r="T2">
-[...2 lines deleted...]
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>41</v>
       </c>
-      <c r="V2" t="s">
+      <c r="X2" t="s">
         <v>42</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>43</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>44</v>
       </c>
       <c r="AA2" t="s">
         <v>45</v>
       </c>
       <c r="AB2" t="s">
         <v>46</v>
       </c>
       <c r="AC2">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="AD2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>47</v>
       </c>
       <c r="C3" t="s">
         <v>48</v>
       </c>
       <c r="D3">
-        <v>17390206902</v>
+        <v>18229426148</v>
       </c>
       <c r="E3" t="s">
         <v>49</v>
       </c>
       <c r="F3">
-        <v>4891813886341</v>
+        <v>817961022619</v>
       </c>
       <c r="G3">
-        <v>147.94</v>
+        <v>846.19</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
-        <v>3.92</v>
+        <v>5</v>
       </c>
       <c r="M3">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="N3" t="s">
         <v>50</v>
       </c>
       <c r="O3" t="s">
         <v>51</v>
       </c>
       <c r="P3" t="s">
         <v>52</v>
       </c>
       <c r="Q3" t="s">
         <v>53</v>
       </c>
       <c r="R3">
         <v>5</v>
       </c>
       <c r="S3" t="s">
+        <v>39</v>
+      </c>
+      <c r="T3">
+        <v>0.15</v>
+      </c>
+      <c r="U3" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="V3" t="s">
         <v>54</v>
       </c>
       <c r="X3" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z3" t="s">
         <v>55</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="AA3" t="s">
         <v>56</v>
       </c>
-      <c r="AA3" t="s">
+      <c r="AB3" t="s">
         <v>57</v>
       </c>
-      <c r="AB3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC3">
-        <v>183</v>
+        <v>444</v>
       </c>
       <c r="AD3">
-        <v>3</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C4" t="s">
         <v>59</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4">
-        <v>18372832635</v>
+        <v>17619099555</v>
       </c>
       <c r="E4" t="s">
         <v>60</v>
       </c>
       <c r="F4">
-        <v>8592190855888</v>
+        <v>5907457734890</v>
       </c>
       <c r="G4">
-        <v>243.32</v>
+        <v>203.91</v>
       </c>
       <c r="I4" t="s">
         <v>34</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
-        <v>4.62</v>
+        <v>4.91</v>
       </c>
       <c r="M4">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="N4" t="s">
         <v>61</v>
       </c>
       <c r="O4" t="s">
         <v>62</v>
       </c>
       <c r="P4" t="s">
         <v>63</v>
       </c>
       <c r="Q4" t="s">
         <v>64</v>
       </c>
       <c r="R4">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="S4" t="s">
+        <v>39</v>
+      </c>
+      <c r="T4">
+        <v>0.1</v>
+      </c>
+      <c r="U4" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="V4" t="s">
         <v>65</v>
       </c>
       <c r="X4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="Y4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="AA4" t="s">
         <v>66</v>
       </c>
       <c r="AB4" t="s">
         <v>67</v>
       </c>
       <c r="AC4">
-        <v>22</v>
+        <v>1440</v>
       </c>
       <c r="AD4">
-        <v>1</v>
+        <v>214</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>68</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5">
-        <v>16846377419</v>
+        <v>18388658971</v>
       </c>
       <c r="E5" t="s">
         <v>70</v>
       </c>
       <c r="F5">
-        <v>197988225263</v>
+        <v>3380743089355</v>
       </c>
       <c r="G5">
-        <v>141.32</v>
-[...2 lines deleted...]
-        <v>154.99</v>
+        <v>63.88</v>
       </c>
       <c r="I5" t="s">
         <v>34</v>
       </c>
-      <c r="J5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
-        <v>5</v>
+        <v>4.75</v>
       </c>
       <c r="M5">
         <v>4</v>
       </c>
       <c r="N5" t="s">
+        <v>71</v>
+      </c>
+      <c r="O5" t="s">
         <v>72</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>73</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>74</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="R5">
+        <v>23</v>
+      </c>
+      <c r="S5" t="s">
+        <v>39</v>
+      </c>
+      <c r="T5">
+        <v>0.155</v>
+      </c>
+      <c r="U5" t="s">
+        <v>40</v>
+      </c>
+      <c r="V5" t="s">
+        <v>65</v>
+      </c>
+      <c r="X5" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA5" t="s">
         <v>75</v>
       </c>
-      <c r="R5">
-[...5 lines deleted...]
-      <c r="V5" t="s">
+      <c r="AB5" t="s">
         <v>76</v>
       </c>
-      <c r="X5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC5">
-        <v>20403</v>
+        <v>1030</v>
       </c>
       <c r="AD5">
-        <v>270</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D6">
+        <v>18486167190</v>
+      </c>
+      <c r="E6" t="s">
         <v>79</v>
       </c>
-      <c r="C6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6">
-        <v>4894091388255</v>
+        <v>8590439900290</v>
       </c>
       <c r="G6">
-        <v>72.0</v>
+        <v>59.74</v>
+      </c>
+      <c r="H6">
+        <v>65.06</v>
       </c>
       <c r="I6" t="s">
         <v>34</v>
       </c>
+      <c r="J6" t="s">
+        <v>80</v>
+      </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
         <v>5</v>
       </c>
       <c r="M6">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N6" t="s">
+        <v>81</v>
+      </c>
+      <c r="O6" t="s">
         <v>82</v>
       </c>
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>83</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>84</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="R6">
+        <v>20</v>
+      </c>
+      <c r="S6" t="s">
+        <v>39</v>
+      </c>
+      <c r="V6" t="s">
+        <v>41</v>
+      </c>
+      <c r="X6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y6" t="s">
         <v>85</v>
       </c>
-      <c r="R6">
-[...17 lines deleted...]
-      <c r="Y6" t="s">
+      <c r="AA6" t="s">
         <v>86</v>
       </c>
-      <c r="AA6" t="s">
+      <c r="AB6" t="s">
         <v>87</v>
       </c>
-      <c r="AB6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC6">
-        <v>3455</v>
+        <v>684</v>
       </c>
       <c r="AD6">
-        <v>57</v>
+        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">