--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_percentage</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -65,205 +65,211 @@
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>saved_count</t>
   </si>
   <si>
-    <t>https://www.asos.com/asos-design/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/prd/208910500#colourWayId-208910501</t>
-[...5 lines deleted...]
-    <t>ASOS DESIGN</t>
+    <t>https://www.asos.com/icecream/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/prd/209817261#colourWayId-209817262</t>
+  </si>
+  <si>
+    <t>ICECREAM factory made short sleeve worker shirt in indigo and red denim</t>
+  </si>
+  <si>
+    <t>ICECREAM</t>
+  </si>
+  <si>
+    <t>30%</t>
+  </si>
+  <si>
+    <t>gbp</t>
+  </si>
+  <si>
+    <t>Shirts by ICECREAM
+Spread collarButton placketShort sleevesChest pocketsContrast panelsBranded detailingRegular fitProduct Code: 153121300Machine wash according to instructions on care labelNon-stretch denim
+Main: 100% Cotton.Get the scoop on ICECREAM – the streetwear brand serving up bold graphics and skate-ready style with a premium edge. Founded by Pharrell Williams and NIGO, the pair use the label to support skaters with serious skills but limited opportunities. Delivering graphic-led designs, discover printed T-shirts, sweatshirts, varsity-style jackets and skate-inspired trousers influenced by fashion, music, and art. Scroll our ICECREAM at ASOS edit and level up your everyday rotation.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/icecream/cat/?cid=16608"&gt;&lt;strong&gt;ICECREAM&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Spread collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Chest pockets&lt;/li&gt;&lt;li&gt;Contrast panels&lt;/li&gt;&lt;li&gt;Branded detailing&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 153121300&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Non-stretch denim&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;Get the scoop on &lt;a href="https://www.asos.com/men/a-to-z-of-brands/icecream/cat/?cid=16608"&gt;&lt;strong&gt;ICECREAM&lt;/strong&gt;&lt;/a&gt; – the streetwear brand serving up bold graphics and skate-ready style with a premium edge. Founded by Pharrell Williams and NIGO, the pair use the label to support skaters with serious skills but limited opportunities. Delivering graphic-led designs, discover printed T-shirts, sweatshirts, varsity-style jackets and skate-inspired trousers influenced by fashion, music, and art. Scroll our ICECREAM at ASOS edit and level up your everyday rotation.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-1-indigo?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-1-indigo?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-4?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/209817261-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>INDIGO</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/only-sons/only-sons-lace-shirt-in-brown/prd/207921964#colourWayId-207921967</t>
+  </si>
+  <si>
+    <t>ONLY &amp; SONS lace shirt in brown</t>
+  </si>
+  <si>
+    <t>ONLY &amp; SONS</t>
+  </si>
+  <si>
+    <t>Shirts by ONLY &amp; SONS
+Revere collarButton placketShort sleevesRegular fitProduct Code: 141636486Machine wash according to instructions on care labelCrochet lace: lace-look fabric with a cut-work pattern
+Main: 80% Polyester, 20% Cotton.Bringing you classic menswear with a twist, ONLY &amp; SONS is all about elevating your fav’ everyday pieces. Serve some serious laidback looks with fresh white T-shirts and graphic-print tees or switch up your smart-casj ‘fit with patterned overshirts, jeans and tapered chinos. After layering made easy? Turn to our ONLY &amp; SONS at ASOS edit for jumpers, jackets and gilets that’ll have you officially entering your *cosy era.* We feel a wardrobe refresh coming...</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/only-sons/cat/?cid=19963"&gt;&lt;strong&gt;ONLY &amp;amp; SONS&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Revere collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 141636486&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Crochet lace: lace-look fabric with a cut-work pattern&lt;br&gt;&lt;br&gt;Main: 80% Polyester, 20% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;Bringing you classic menswear with a twist, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/only-sons/cat/?cid=19963"&gt;&lt;strong&gt;ONLY &amp;amp; SONS&lt;/strong&gt;&lt;/a&gt; is all about elevating your fav’ everyday pieces. Serve some serious laidback looks with fresh white T-shirts and graphic-print tees or switch up your smart-casj ‘fit with patterned overshirts, jeans and tapered chinos. After layering made easy? Turn to our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/only-sons/cat/?cid=19963"&gt;&lt;strong&gt;ONLY &amp;amp; SONS&lt;/strong&gt;&lt;/a&gt; at ASOS edit for jumpers, jackets and gilets that’ll have you officially entering your *cosy era.* We feel a wardrobe refresh coming...&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/only-sons-lace-shirt-in-brown/207921964-1-sepia?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/only-sons-lace-shirt-in-brown/207921964-1-sepia?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/only-sons-lace-shirt-in-brown/207921964-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/only-sons-lace-shirt-in-brown/207921964-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/only-sons-lace-shirt-in-brown/207921964-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>Sepia</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/carhartt-wip/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/prd/208960407#colourWayId-208960410</t>
+  </si>
+  <si>
+    <t>Carhartt WIP duck long sleeve shirt in green camo</t>
+  </si>
+  <si>
+    <t>Carhartt WIP</t>
   </si>
   <si>
     <t>50%</t>
-  </si>
-[...62 lines deleted...]
-    <t>Carhartt WIP</t>
   </si>
   <si>
     <t>Shirts by Carhartt WIP
 Spread collarButton placketLong sleevesChest pocketLogo patchRegular fitProduct Code: 148887025Machine wash according to instructions on care labelCanvas: a casual woven fabric, strong and durable
 Main: 100% Cotton.The youngest child of the Carhartt family, Carhartt WIP launched in London in 1989 with fresh ideas. Paying homage to its workwear roots, the brand serves utility designs with a side of laid-back cool – think logo T-shirts, cargo trousers, pullover jackets, shirts and sweatshirts. Shop our Carhartt WIP at ASOS edit if the above fits your aesthetic – and if you’re into accessorising, check out the brand’s beanies, backpacks and flight bags, too.</t>
   </si>
   <si>
     <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Spread collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Long sleeves&lt;/li&gt;&lt;li&gt;Chest pocket&lt;/li&gt;&lt;li&gt;Logo patch&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 148887025&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Canvas: a casual woven fabric, strong and durable&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;The youngest child of the Carhartt family, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt; launched in London in 1989 with fresh ideas. Paying homage to its workwear roots, the brand serves utility designs with a side of laid-back cool – think logo T-shirts, cargo trousers, pullover jackets, shirts and sweatshirts. Shop our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt; at ASOS edit if the above fits your aesthetic – and if you’re into accessorising, check out the brand’s beanies, backpacks and flight bags, too.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-1-green?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-1-green?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-2?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-3?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-4?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
   </si>
   <si>
     <t>Green</t>
   </si>
   <si>
     <t>https://www.asos.com/asos-design/asos-design-boxy-oversized-shirt-with-back-print-in-brown/prd/209873339#colourWayId-209873349</t>
   </si>
   <si>
     <t>ASOS DESIGN boxy oversized shirt with back print in brown</t>
   </si>
   <si>
+    <t>ASOS DESIGN</t>
+  </si>
+  <si>
     <t>75%</t>
   </si>
   <si>
     <t>Shirts by ASOS DESIGN
 Back printSpread collarButton placketLong sleevesChest pocketBoxy fitProduct Code: 153400204Plain-woven fabric
 Main: 100% Cotton.This is ASOS DESIGN – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.</t>
   </si>
   <si>
     <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Back print&lt;/li&gt;&lt;li&gt;Spread collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Long sleeves&lt;/li&gt;&lt;li&gt;Chest pocket&lt;/li&gt;&lt;li&gt;Boxy fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 153400204&lt;/p&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;This is &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt; – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/asos-design-boxy-oversized-shirt-with-back-print-in-brown/209873339-1-brown?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/asos-design-boxy-oversized-shirt-with-back-print-in-brown/209873339-1-brown?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/asos-design-boxy-oversized-shirt-with-back-print-in-brown/209873339-2?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/asos-design-boxy-oversized-shirt-with-back-print-in-brown/209873339-3?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/asos-design-boxy-oversized-shirt-with-back-print-in-brown/209873339-4?$n_320w$&amp;wid=317&amp;fit=constrain
 https://images.asos-media.com/products/asos-design-boxy-oversized-shirt-with-back-print-in-brown/209873339-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
   </si>
   <si>
     <t>BROWN</t>
   </si>
   <si>
-    <t>https://www.asos.com/no-problemo/no-problemo-red-logo-long-sleeve-cotton-oxford-shirt-in-grey-stripe/prd/209002217#colourWayId-209002219</t>
-[...26 lines deleted...]
-    <t>GREY STRIPE</t>
+    <t>https://www.asos.com/reclaimed-vintage/reclaimed-vintage-short-sleeve-boxy-shirt-with-blue-floral-print-detail-in-linen-look/prd/208725692#colourWayId-208725696</t>
+  </si>
+  <si>
+    <t>Reclaimed Vintage short sleeve boxy shirt with blue floral print detail in linen look</t>
+  </si>
+  <si>
+    <t>Reclaimed Vintage</t>
+  </si>
+  <si>
+    <t>40%</t>
+  </si>
+  <si>
+    <t>Shirts by Reclaimed Vintage
+Exclusive to ASOSAll-over printSpread collarButton placketDrop shouldersOversized fitProduct Code: 147791377Plain-woven fabric
+Base Fabric: 80% Cotton, 20% Linen.Combining innovative design and vintage style, our Reclaimed Vintage at ASOS edit serves up a mix of fresh and throwback looks across its two distinct collections. For handpicked vintage gems and customised pieces, look to Reclaimed Vintage Revived, or shop Reclaimed Vintage Inspired to discover original designs with a vintage twist. Expect everything from oversized hoodies and patterned shirts to jewellery and accessories for completing your look.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/reclaimed-vintage/cat/?cid=11248"&gt;&lt;strong&gt;Reclaimed Vintage&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Exclusive to ASOS&lt;/li&gt;&lt;li&gt;All-over print&lt;/li&gt;&lt;li&gt;Spread collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Drop shoulders&lt;/li&gt;&lt;li&gt;Oversized fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 147791377&lt;/p&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Base Fabric: 80% Cotton, 20% Linen.&lt;/div&gt;&lt;div class="F_yfF"&gt;Combining innovative design and vintage style, our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/reclaimed-vintage/cat/?cid=11248"&gt;&lt;strong&gt;Reclaimed Vintage&lt;/strong&gt;&lt;/a&gt; at ASOS edit serves up a mix of fresh and throwback looks across its two distinct collections. For handpicked vintage gems and customised pieces, look to &lt;a href="https://www.asos.com/men/a-to-z-of-brands/reclaimed-vintage/cat/?cid=11248"&gt;&lt;strong&gt;Reclaimed Vintage&lt;/strong&gt;&lt;/a&gt; Revived, or shop &lt;a href="https://www.asos.com/men/a-to-z-of-brands/reclaimed-vintage/cat/?cid=11248"&gt;&lt;strong&gt;Reclaimed Vintage&lt;/strong&gt;&lt;/a&gt; Inspired to discover original designs with a vintage twist. Expect everything from oversized hoodies and patterned shirts to jewellery and accessories for completing your look.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/reclaimed-vintage-short-sleeve-boxy-shirt-with-blue-floral-print-detail-in-linen-look/208725692-1-multi?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/reclaimed-vintage-short-sleeve-boxy-shirt-with-blue-floral-print-detail-in-linen-look/208725692-1-multi?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/reclaimed-vintage-short-sleeve-boxy-shirt-with-blue-floral-print-detail-in-linen-look/208725692-2?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/reclaimed-vintage-short-sleeve-boxy-shirt-with-blue-floral-print-detail-in-linen-look/208725692-3?$n_320w$&amp;wid=317&amp;fit=constrain
+https://images.asos-media.com/products/reclaimed-vintage-short-sleeve-boxy-shirt-with-blue-floral-print-detail-in-linen-look/208725692-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>multi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -639,272 +645,272 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2">
-        <v>148662783</v>
+        <v>153121300</v>
       </c>
       <c r="E2">
-        <v>14.0</v>
+        <v>98.0</v>
       </c>
       <c r="F2">
-        <v>28.0</v>
+        <v>140.0</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2">
-        <v>108</v>
+        <v>74</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" t="s">
         <v>29</v>
       </c>
       <c r="D3">
-        <v>141829398</v>
+        <v>141636486</v>
       </c>
       <c r="E3">
-        <v>16.8</v>
+        <v>25.2</v>
       </c>
       <c r="F3">
-        <v>28.0</v>
+        <v>36.0</v>
       </c>
       <c r="G3" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>33</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>34</v>
       </c>
-      <c r="P3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q3">
-        <v>509</v>
+        <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D4">
         <v>148887025</v>
       </c>
       <c r="E4">
         <v>72.5</v>
       </c>
       <c r="F4">
         <v>145.0</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4">
         <v>0</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
       <c r="O4" t="s">
         <v>42</v>
       </c>
       <c r="P4" t="s">
         <v>43</v>
       </c>
       <c r="Q4">
-        <v>128</v>
+        <v>113</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="D5">
         <v>153400204</v>
       </c>
       <c r="E5">
         <v>8.0</v>
       </c>
       <c r="F5">
         <v>32.0</v>
       </c>
       <c r="G5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5">
         <v>0</v>
       </c>
       <c r="L5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q5">
-        <v>251</v>
+        <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D6">
-        <v>149080827</v>
+        <v>147791377</v>
       </c>
       <c r="E6">
-        <v>57.0</v>
+        <v>19.79</v>
       </c>
       <c r="F6">
-        <v>114.0</v>
+        <v>32.99</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>56</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="Q6">
-        <v>55</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">