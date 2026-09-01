--- v3 (2026-07-22)
+++ v4 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_percentage</t>
   </si>
   <si>
@@ -68,224 +68,216 @@
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>saved_count</t>
   </si>
   <si>
-    <t>https://www.asos.com/santa-cruz/santa-cruz-outer-baseball-shirt-co-ord-in-navy/prd/209878687#colourWayId-209878693</t>
-[...8 lines deleted...]
-    <t>Santa Cruz</t>
+    <t>https://www.asos.com/asos-design/asos-design-oversized-shirt-with-palm-placement-print-in-beige/prd/208950574#colourWayId-208950578</t>
+  </si>
+  <si>
+    <t>2026-08-27T10:06:19Z</t>
+  </si>
+  <si>
+    <t>ASOS DESIGN oversized shirt with palm placement print in beige</t>
+  </si>
+  <si>
+    <t>ASOS DESIGN</t>
   </si>
   <si>
     <t>50%</t>
   </si>
   <si>
     <t>gbp</t>
-  </si>
-[...30 lines deleted...]
-    <t>ASOS DESIGN</t>
   </si>
   <si>
     <t>Shirts by ASOS DESIGN
 Tropical printSpread collarButton placketShort sleevesOversized fitProduct Code: 148854090Machine wash according to instructions on care labelPlain-woven fabric
 Main: 100% Cotton.This is ASOS DESIGN – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.</t>
   </si>
   <si>
     <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Tropical print&lt;/li&gt;&lt;li&gt;Spread collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Oversized fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 148854090&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;This is &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt; – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-1-beige?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
-    <t>https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-1-beige?$n_320w$&amp;wid=317&amp;fit=constrain
-[...2 lines deleted...]
-https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+    <t>https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-2?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-3?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-4?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-oversized-shirt-with-palm-placement-print-in-beige/208950574-1-beige?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
     <t>BEIGE</t>
   </si>
   <si>
-    <t>https://www.asos.com/icecream/icecream-factory-made-short-sleeve-worker-shirt-in-indigo-and-red-denim/prd/209817261#colourWayId-209817262</t>
-[...69 lines deleted...]
-  <si>
     <t>https://www.asos.com/carhartt-wip/carhartt-wip-detroit-back-print-shirt-in-light-blue/prd/206423236#colourWayId-206423246</t>
   </si>
   <si>
-    <t>2026-07-09T11:02:29Z</t>
+    <t>2026-08-27T10:05:34Z</t>
   </si>
   <si>
     <t>Carhartt WIP detroit back print shirt in light blue</t>
   </si>
   <si>
     <t>Carhartt WIP</t>
   </si>
   <si>
     <t>25%</t>
   </si>
   <si>
     <t>Shirts by Carhartt WIP
 Wardrobe worthyBranded designRevere collarButton placketShort sleevesRegular fitProduct Code: 135174651Machine wash according to instructions on care labelCotton: lightweight, soft and strong
 Main: 100% Cotton.The youngest child of the Carhartt family, Carhartt WIP launched in London in 1989 with fresh ideas. Paying homage to its workwear roots, the brand serves utility designs with a side of laid-back cool – think logo T-shirts, cargo trousers, pullover jackets, shirts and sweatshirts. Shop our Carhartt WIP at ASOS edit if the above fits your aesthetic – and if you’re into accessorising, check out the brand’s beanies, backpacks and flight bags, too.</t>
   </si>
   <si>
     <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Wardrobe worthy&lt;/li&gt;&lt;li&gt;Branded design&lt;/li&gt;&lt;li&gt;Revere collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 135174651&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Cotton: lightweight, soft and strong&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;The youngest child of the Carhartt family, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt; launched in London in 1989 with fresh ideas. Paying homage to its workwear roots, the brand serves utility designs with a side of laid-back cool – think logo T-shirts, cargo trousers, pullover jackets, shirts and sweatshirts. Shop our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt; at ASOS edit if the above fits your aesthetic – and if you’re into accessorising, check out the brand’s beanies, backpacks and flight bags, too.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-1-blue?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
-    <t>https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-1-blue?$n_320w$&amp;wid=317&amp;fit=constrain
-[...2 lines deleted...]
-https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-4?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+    <t>https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-2?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-3?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-4?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/carhartt-wip-detroit-back-print-shirt-in-light-blue/206423236-1-blue?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
     <t>BLUE</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/asos-design/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/prd/208910500#colourWayId-208910501</t>
+  </si>
+  <si>
+    <t>2026-08-27T10:05:38Z</t>
+  </si>
+  <si>
+    <t>ASOS DESIGN relaxed revere shirt with palm chest and back print in black</t>
+  </si>
+  <si>
+    <t>Shirts by ASOS DESIGN
+Revere collarButton placketShort sleevesPrint to chest and backRelaxed fitProduct Code: 148662783Machine wash according to instructions on care labelPlain-woven fabric
+Main: 100% Cotton.This is ASOS DESIGN – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Revere collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Print to chest and back&lt;/li&gt;&lt;li&gt;Relaxed fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 148662783&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;This is &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-design/cat/?cid=27871"&gt;&lt;strong&gt;ASOS DESIGN&lt;/strong&gt;&lt;/a&gt; – your go-to for all the latest trends, no matter who you are, where you’re from and what you’re up to. Exclusive to ASOS, our universal brand is here for you, and comes in Plus and Tall. Created by us, styled by you.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-2?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-3?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-4?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/asos-design-relaxed-revere-shirt-with-palm-chest-and-back-print-in-black/208910500-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>BLACK</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/mango/mango-short-sleeve-shirt-in-green-graphic-print/prd/208920663#colourWayId-208920664</t>
+  </si>
+  <si>
+    <t>2026-08-27T10:05:49Z</t>
+  </si>
+  <si>
+    <t>Mango short sleeve shirt in green graphic print</t>
+  </si>
+  <si>
+    <t>Mango</t>
+  </si>
+  <si>
+    <t>40%</t>
+  </si>
+  <si>
+    <t>Shirts by Mango
+All-over printRevere collarButton placketShort sleevesRegular fitProduct Code: 148708549Machine wash according to instructions on care labelPlain-woven fabric
+Main: 100% Viscose.Barcelona-born Mango future-proofs your wardrobe with its contemporary-cut denim, jersey and outerwear. Stock up on reworked classic pieces with the brand’s suit separates, polo shirts and T-shirts, or feel the benefit in padded and military jackets.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/mango/cat/?cid=8266"&gt;&lt;strong&gt;Mango&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;All-over print&lt;/li&gt;&lt;li&gt;Revere collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Short sleeves&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 148708549&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Plain-woven fabric&lt;br&gt;&lt;br&gt;Main: 100% Viscose.&lt;/div&gt;&lt;div class="F_yfF"&gt;Barcelona-born &lt;a href="https://www.asos.com/men/a-to-z-of-brands/mango/cat/?cid=8266"&gt;&lt;strong&gt;Mango&lt;/strong&gt;&lt;/a&gt; future-proofs your wardrobe with its contemporary-cut denim, jersey and outerwear. Stock up on reworked classic pieces with the brand’s suit separates, polo shirts and T-shirts, or feel the benefit in padded and military jackets.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-1-darkgreen?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-2?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-3?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-4?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-5?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/mango-short-sleeve-shirt-in-green-graphic-print/208920663-1-darkgreen?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>DARK GREEN</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/carhartt-wip/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/prd/208960407#colourWayId-208960410</t>
+  </si>
+  <si>
+    <t>2026-08-27T10:05:54Z</t>
+  </si>
+  <si>
+    <t>Carhartt WIP duck long sleeve shirt in green camo</t>
+  </si>
+  <si>
+    <t>Shirts by Carhartt WIP
+Spread collarButton placketLong sleevesChest pocketLogo patchRegular fitProduct Code: 148887025Machine wash according to instructions on care labelCanvas: a casual woven fabric, strong and durable
+Main: 100% Cotton.The youngest child of the Carhartt family, Carhartt WIP launched in London in 1989 with fresh ideas. Paying homage to its workwear roots, the brand serves utility designs with a side of laid-back cool – think logo T-shirts, cargo trousers, pullover jackets, shirts and sweatshirts. Shop our Carhartt WIP at ASOS edit if the above fits your aesthetic – and if you’re into accessorising, check out the brand’s beanies, backpacks and flight bags, too.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Spread collar&lt;/li&gt;&lt;li&gt;Button placket&lt;/li&gt;&lt;li&gt;Long sleeves&lt;/li&gt;&lt;li&gt;Chest pocket&lt;/li&gt;&lt;li&gt;Logo patch&lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 148887025&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Canvas: a casual woven fabric, strong and durable&lt;br&gt;&lt;br&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;The youngest child of the Carhartt family, &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt; launched in London in 1989 with fresh ideas. Paying homage to its workwear roots, the brand serves utility designs with a side of laid-back cool – think logo T-shirts, cargo trousers, pullover jackets, shirts and sweatshirts. Shop our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/carhartt/cat/?cid=6759"&gt;&lt;strong&gt;Carhartt WIP&lt;/strong&gt;&lt;/a&gt; at ASOS edit if the above fits your aesthetic – and if you’re into accessorising, check out the brand’s beanies, backpacks and flight bags, too.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-1-green?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-2?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-3?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-4?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-5?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/carhartt-wip-duck-long-sleeve-shirt-in-green-camo/208960407-1-green?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>Green</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -667,281 +659,272 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2">
-        <v>153407155</v>
+        <v>148854090</v>
       </c>
       <c r="F2">
-        <v>32.49</v>
+        <v>15.99</v>
       </c>
       <c r="G2">
-        <v>64.99</v>
+        <v>32.0</v>
       </c>
       <c r="H2" t="s">
         <v>22</v>
       </c>
       <c r="I2" t="s">
         <v>23</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
       <c r="Q2" t="s">
         <v>28</v>
       </c>
       <c r="R2">
-        <v>95</v>
+        <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>148854090</v>
+        <v>135174651</v>
       </c>
       <c r="F3">
-        <v>15.99</v>
+        <v>67.5</v>
       </c>
       <c r="G3">
-        <v>32.0</v>
+        <v>90.0</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="I3" t="s">
         <v>23</v>
       </c>
       <c r="J3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Q3" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E4">
-        <v>153121300</v>
+        <v>148662783</v>
       </c>
       <c r="F4">
-        <v>79.99</v>
+        <v>14.0</v>
       </c>
       <c r="G4">
-        <v>140.0</v>
+        <v>28.0</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="I4" t="s">
         <v>23</v>
       </c>
       <c r="J4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" t="s">
         <v>43</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>44</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>45</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
         <v>48</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>50</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5">
+        <v>148708549</v>
+      </c>
+      <c r="F5">
+        <v>29.99</v>
+      </c>
+      <c r="G5">
+        <v>49.99</v>
+      </c>
+      <c r="H5" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="I5" t="s">
         <v>23</v>
       </c>
       <c r="J5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M5" t="s">
+        <v>52</v>
+      </c>
+      <c r="N5" t="s">
         <v>53</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>54</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>55</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" t="s">
         <v>58</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>59</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="E6">
-        <v>135174651</v>
+        <v>148887025</v>
       </c>
       <c r="F6">
-        <v>67.5</v>
+        <v>72.5</v>
       </c>
       <c r="G6">
-        <v>90.0</v>
+        <v>145.0</v>
       </c>
       <c r="H6" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="I6" t="s">
         <v>23</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="M6" t="s">
+        <v>60</v>
+      </c>
+      <c r="N6" t="s">
+        <v>61</v>
+      </c>
+      <c r="O6" t="s">
+        <v>62</v>
+      </c>
+      <c r="P6" t="s">
         <v>63</v>
       </c>
-      <c r="N6" t="s">
+      <c r="Q6" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">