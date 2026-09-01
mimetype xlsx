--- v3 (2026-07-22)
+++ v4 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -77,220 +77,208 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>saved_count</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.asos.com/men/sale/shirts/cat/?cid=3136&amp;cr=4&amp;currentpricerange=5-185&amp;refine=attribute_925:61373</t>
   </si>
   <si>
-    <t>2026-07-09T10:55:59Z</t>
-[...11 lines deleted...]
-    <t>25%</t>
+    <t>2026-08-27T09:44:08Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/jack-jones/jack-jones-textured-print-shirt-in-sage-green/prd/210230914#colourWayId-210230919</t>
+  </si>
+  <si>
+    <t>Jack &amp; Jones textured print shirt in sage green</t>
+  </si>
+  <si>
+    <t>Jack &amp; Jones</t>
+  </si>
+  <si>
+    <t>30%</t>
   </si>
   <si>
     <t>gbp</t>
-  </si>
-[...33 lines deleted...]
-    <t>30%</t>
   </si>
   <si>
     <t>Shirts by Jack &amp; Jones
 Revere collar  Button placket  Short sleeves  Textured print  Regular fitProduct Code: 154767632Machine wash according to instructions on care labelMain: 60% Cotton, 40% Polyester.Founded in the 90s as a jeanswear brand, Danish label Jack &amp; Jones has since gone on to expand its sartorial offering to include everything from jumpers, jackets and T-shirts to shoes, underwear and accessories (alongside more of its flex-worthy denim, of course). Scroll the Jack &amp; Jones at ASOS edit to check out our latest drop of the brand’s laid-back pieces.</t>
   </si>
   <si>
     <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/jack-jones/cat/?cid=9828"&gt;&lt;strong&gt;Jack &amp;amp; Jones&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Revere collar  &lt;/li&gt;&lt;li&gt;Button placket  &lt;/li&gt;&lt;li&gt;Short sleeves  &lt;/li&gt;&lt;li&gt;Textured print  &lt;/li&gt;&lt;li&gt;Regular fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 154767632&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Main: 60% Cotton, 40% Polyester.&lt;/div&gt;&lt;div class="F_yfF"&gt;Founded in the 90s as a jeanswear brand, Danish label &lt;a href="https://www.asos.com/men/a-to-z-of-brands/jack-jones/cat/?cid=9828"&gt;&lt;strong&gt;Jack &amp;amp; Jones&lt;/strong&gt;&lt;/a&gt; has since gone on to expand its sartorial offering to include everything from jumpers, jackets and T-shirts to shoes, underwear and accessories (alongside more of its flex-worthy denim, of course). Scroll the &lt;a href="https://www.asos.com/men/a-to-z-of-brands/jack-jones/cat/?cid=9828"&gt;&lt;strong&gt;Jack &amp;amp; Jones&lt;/strong&gt;&lt;/a&gt; at ASOS edit to check out our latest drop of the brand’s laid-back pieces.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-1-seagrass?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
-    <t>https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-1-seagrass?$n_320w$&amp;wid=317&amp;fit=constrain
-[...3 lines deleted...]
-https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-5?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+    <t>https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-2?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-3?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-4?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-5?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-textured-print-shirt-in-sage-green/210230914-1-seagrass?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
     <t>Seagrass</t>
   </si>
   <si>
+    <t>2026-08-27T09:45:58Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/jack-jones/jack-jones-short-sleeve-slim-shirt-in-neutral-floral/prd/209688981#colourWayId-209688993</t>
+  </si>
+  <si>
+    <t>Jack &amp; Jones short sleeve slim shirt in neutral floral</t>
+  </si>
+  <si>
+    <t>33%</t>
+  </si>
+  <si>
+    <t>Shirts by Jack &amp; Jones
+Point collar  Button placket  Short sleeves  Chest pocket  Floral pattern  Slim fitProduct Code: 152463544Machine wash according to instructions on care labelMain: 100% Cotton.Founded in the 90s as a jeanswear brand, Danish label Jack &amp; Jones has since gone on to expand its sartorial offering to include everything from jumpers, jackets and T-shirts to shoes, underwear and accessories (alongside more of its flex-worthy denim, of course). Scroll the Jack &amp; Jones at ASOS edit to check out our latest drop of the brand’s laid-back pieces.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/shirts/cat/?cid=3602"&gt;&lt;strong&gt;Shirts&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/jack-jones/cat/?cid=9828"&gt;&lt;strong&gt;Jack &amp;amp; Jones&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Point collar  &lt;/li&gt;&lt;li&gt;Button placket  &lt;/li&gt;&lt;li&gt;Short sleeves  &lt;/li&gt;&lt;li&gt;Chest pocket  &lt;/li&gt;&lt;li&gt;Floral pattern  &lt;/li&gt;&lt;li&gt;Slim fit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 152463544&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Main: 100% Cotton.&lt;/div&gt;&lt;div class="F_yfF"&gt;Founded in the 90s as a jeanswear brand, Danish label &lt;a href="https://www.asos.com/men/a-to-z-of-brands/jack-jones/cat/?cid=9828"&gt;&lt;strong&gt;Jack &amp;amp; Jones&lt;/strong&gt;&lt;/a&gt; has since gone on to expand its sartorial offering to include everything from jumpers, jackets and T-shirts to shoes, underwear and accessories (alongside more of its flex-worthy denim, of course). Scroll the &lt;a href="https://www.asos.com/men/a-to-z-of-brands/jack-jones/cat/?cid=9828"&gt;&lt;strong&gt;Jack &amp;amp; Jones&lt;/strong&gt;&lt;/a&gt; at ASOS edit to check out our latest drop of the brand’s laid-back pieces.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/jack-jones-short-sleeve-slim-shirt-in-neutral-floral/209688981-1-whiteaop?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/jack-jones-short-sleeve-slim-shirt-in-neutral-floral/209688981-2?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-short-sleeve-slim-shirt-in-neutral-floral/209688981-3?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-short-sleeve-slim-shirt-in-neutral-floral/209688981-4?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-short-sleeve-slim-shirt-in-neutral-floral/209688981-5?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/jack-jones-short-sleeve-slim-shirt-in-neutral-floral/209688981-1-whiteaop?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>White AOP</t>
+  </si>
+  <si>
     <t>https://www.asos.com/men/underwear-socks/socks/cat/?cid=16329&amp;currentpricerange=0-55&amp;refine=base_colour:4</t>
   </si>
   <si>
-    <t>2026-07-09T10:59:23Z</t>
-[...5 lines deleted...]
-    <t>adidas Training 3 pack ankle socks in black</t>
+    <t>2026-08-27T09:47:02Z</t>
+  </si>
+  <si>
+    <t>https://www.asos.com/adidas-performance/adidas-running-essentials-trainer-socks-in-black-3-pack/prd/209211047#colourWayId-209211054</t>
+  </si>
+  <si>
+    <t>adidas Running essentials trainer socks in black 3 pack</t>
   </si>
   <si>
     <t>adidas performance</t>
   </si>
   <si>
-    <t>50%</t>
+    <t>15%</t>
   </si>
   <si>
     <t>Underwear &amp; Socks by adidas performance
-Add them to your top drawerPack of threeBranded designRibbed cuffsAnkle-length cutProduct Code: 121110181Machine wash according to instructions on care labelSoft, stretchy knit
-[...17 lines deleted...]
-    <t>2026-07-09T11:00:16Z</t>
+Pack of threeRibbed cuffsadidas brandingLow cutProduct Code: 150008515Machine wash according to instructions on care labelSoft, stretchy knit
+Main: 60% Cotton, 37% Polyethylene, 2% Elastane, 1% Polyamide.adidas performance needs no introduction. The brand’s famous 3-Stripes can be seen on the track, field and in the latest streetwear trends. Scroll the adidas performance at ASOS edit to get your fix, from fresh trainers from the iconic Superstar, Stan Smith, Gazelle and Continental 80 collections to archive-inspired adidas Originals tracksuits, T-shirts and sweatshirts. And if you’re in need of some fresh kit, then cop yourself some sweat-wicking shorts, vests and compression tights from adidas Performance.</t>
+  </si>
+  <si>
+    <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by adidas performance&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;adidas branding&lt;/li&gt;&lt;li&gt;Low cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 150008515&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 60% Cotton, 37% Polyethylene, 2% Elastane, 1% Polyamide.&lt;/div&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/a-to-z-of-brands/adidas/cat/?cid=7113"&gt;&lt;strong&gt;adidas performance&lt;/strong&gt;&lt;/a&gt; needs no introduction. The brand’s famous 3-Stripes can be seen on the track, field and in the latest streetwear trends. Scroll the &lt;a href="https://www.asos.com/men/a-to-z-of-brands/adidas/cat/?cid=7113"&gt;&lt;strong&gt;adidas performance&lt;/strong&gt;&lt;/a&gt; at ASOS edit to get your fix, from fresh trainers from the iconic Superstar, Stan Smith, Gazelle and Continental 80 collections to archive-inspired adidas Originals tracksuits, T-shirts and sweatshirts. And if you’re in need of some fresh kit, then cop yourself some sweat-wicking shorts, vests and compression tights from adidas Performance.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211047-1-blackblackwhite?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211047-2?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211047-3?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211047-1-blackblackwhite?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
+  </si>
+  <si>
+    <t>black/black/white</t>
+  </si>
+  <si>
+    <t>2026-08-27T09:47:42Z</t>
   </si>
   <si>
     <t>https://www.asos.com/4505/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/prd/209774374#colourWayId-209774379</t>
   </si>
   <si>
     <t>4505 Icon running socks with arch support and anti bacterial finish in black</t>
   </si>
   <si>
-    <t>28%</t>
+    <t>21%</t>
   </si>
   <si>
     <t>Underwear &amp; Socks by 4505
 Pack of threeRibbed cuffsLogo detailMid cutThis product has been treated to resist bacterial odoursProduct Code: 152934749Machine wash according to instructions on care labelSoft, stretchy knit
 Main: 97% Polyamide, 3% Elastane.Flex your own way in activewear from our resident sportswear brand 4505. From gym gear to fitness aids our edit is the place to be. Keep cool on leg day by scrolling sweat-wicking shorts and joggers – or give your upper body a boost with T-shirts and vests in a range of trend-led prints and workout-ready fabrics. Whatever you’re doing to keep fit, our 4505 edit is here to provide the kit.</t>
   </si>
   <si>
     <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-4505/cat/?cid=27791"&gt;&lt;strong&gt;4505&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Logo detail&lt;/li&gt;&lt;li&gt;Mid cut&lt;/li&gt;&lt;li&gt;This product has been treated to resist bacterial odours&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 152934749&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 97% Polyamide, 3% Elastane.&lt;/div&gt;&lt;div class="F_yfF"&gt;Flex your own way in activewear from our resident sportswear brand &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-4505/cat/?cid=27791"&gt;&lt;strong&gt;4505&lt;/strong&gt;&lt;/a&gt;. From gym gear to fitness aids our edit is the place to be. Keep cool on leg day by scrolling sweat-wicking shorts and joggers – or give your upper body a boost with T-shirts and vests in a range of trend-led prints and workout-ready fabrics. Whatever you’re doing to keep fit, our &lt;a href="https://www.asos.com/men/a-to-z-of-brands/asos-4505/cat/?cid=27791"&gt;&lt;strong&gt;4505&lt;/strong&gt;&lt;/a&gt; edit is here to provide the kit.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/209774374-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
-    <t>https://images.asos-media.com/products/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/209774374-1-black?$n_320w$&amp;wid=317&amp;fit=constrain
-[...1 lines deleted...]
-https://images.asos-media.com/products/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/209774374-3?$n_320w$&amp;wid=317&amp;fit=constrain</t>
+    <t>https://images.asos-media.com/products/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/209774374-2?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/209774374-3?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/4505-icon-running-socks-with-arch-support-and-anti-bacterial-finish-in-black/209774374-1-black?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
-    <t>2026-07-09T11:00:51Z</t>
+    <t>2026-08-27T09:48:09Z</t>
   </si>
   <si>
     <t>https://www.asos.com/adidas-performance/adidas-running-essentials-trainer-socks-in-black-3-pack/prd/209211242#colourWayId-209211255</t>
-  </si>
-[...4 lines deleted...]
-    <t>15%</t>
   </si>
   <si>
     <t>Underwear &amp; Socks by adidas performance
 Pack of threeBranded designRibbed cuffsLow cutProduct Code: 150008481Machine wash according to instructions on care labelSoft, stretchy knit
 Main: 57% Cotton, 40% Polyethylene, 2% Elastane, 1% Polyamide.</t>
   </si>
   <si>
     <t>&lt;div class="accordion-item-module_content__7cZ5o"&gt;&lt;div class="F_yfF"&gt;&lt;a href="https://www.asos.com/men/underwear-socks/cat/?cid=4030"&gt;&lt;strong&gt;Underwear &amp;amp; Socks&lt;/strong&gt;&lt;/a&gt; by adidas performance&lt;br&gt;&lt;ul&gt;&lt;li&gt;Pack of three&lt;/li&gt;&lt;li&gt;Branded design&lt;/li&gt;&lt;li&gt;Ribbed cuffs&lt;/li&gt;&lt;li&gt;Low cut&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;p class="Jk9Oz"&gt;Product Code: 150008481&lt;/p&gt;&lt;div class="F_yfF"&gt;Machine wash according to instructions on care label&lt;/div&gt;&lt;div class="F_yfF"&gt;Soft, stretchy knit&lt;br&gt;&lt;br&gt;Main: 57% Cotton, 40% Polyethylene, 2% Elastane, 1% Polyamide.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-1-blackblackwhite?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
   <si>
-    <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-1-blackblackwhite?$n_320w$&amp;wid=317&amp;fit=constrain
-[...4 lines deleted...]
-    <t>black/black/white</t>
+    <t>https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-2?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-3?$n_1920w$&amp;wid=1926&amp;fit=constrain
+https://images.asos-media.com/products/adidas-running-essentials-trainer-socks-in-black-3-pack/209211242-1-blackblackwhite?$n_1920w$&amp;wid=1926&amp;fit=constrain</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -681,326 +669,326 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="C2" t="s">
         <v>22</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2">
-        <v>154268205</v>
+        <v>154767632</v>
       </c>
       <c r="G2">
-        <v>24.0</v>
+        <v>17.5</v>
       </c>
       <c r="H2">
-        <v>32.0</v>
+        <v>25.0</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>2.2</v>
+        <v>4.5</v>
       </c>
       <c r="M2">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2" t="s">
         <v>29</v>
       </c>
       <c r="Q2" t="s">
         <v>30</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
       <c r="S2">
-        <v>538</v>
+        <v>214</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
         <v>34</v>
       </c>
       <c r="E3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F3">
+        <v>152463544</v>
+      </c>
+      <c r="G3">
+        <v>11.99</v>
+      </c>
+      <c r="H3">
+        <v>18.0</v>
+      </c>
+      <c r="I3" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
         <v>4.0</v>
       </c>
       <c r="M3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N3" t="s">
+        <v>36</v>
+      </c>
+      <c r="O3" t="s">
         <v>37</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>38</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>39</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>40</v>
       </c>
-      <c r="R3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S3">
-        <v>958</v>
+        <v>242</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>43</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>44</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>45</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4">
+        <v>150008515</v>
+      </c>
+      <c r="G4">
+        <v>8.49</v>
+      </c>
+      <c r="H4">
+        <v>10.0</v>
+      </c>
+      <c r="I4" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
-        <v>4.7</v>
+        <v>4.8</v>
       </c>
       <c r="M4">
-        <v>28</v>
+        <v>122</v>
       </c>
       <c r="N4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O4" t="s">
         <v>48</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>49</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>50</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>51</v>
       </c>
-      <c r="R4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S4">
-        <v>169</v>
+        <v>207</v>
       </c>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" t="s">
         <v>53</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E5">
         <v>4505</v>
       </c>
       <c r="F5">
         <v>152934749</v>
       </c>
       <c r="G5">
-        <v>9.99</v>
+        <v>10.99</v>
       </c>
       <c r="H5">
         <v>14.0</v>
       </c>
       <c r="I5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
         <v>4.7</v>
       </c>
       <c r="M5">
         <v>3</v>
       </c>
       <c r="N5" t="s">
+        <v>56</v>
+      </c>
+      <c r="O5" t="s">
         <v>57</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>58</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>59</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="R5" t="s">
         <v>60</v>
       </c>
-      <c r="R5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
-        <v>301</v>
+        <v>371</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" t="s">
         <v>62</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F6">
         <v>150008481</v>
       </c>
       <c r="G6">
         <v>8.49</v>
       </c>
       <c r="H6">
         <v>10.0</v>
       </c>
       <c r="I6" t="s">
-        <v>65</v>
+        <v>46</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
-        <v>4.0</v>
+        <v>4.9</v>
       </c>
       <c r="M6">
-        <v>4</v>
+        <v>116</v>
       </c>
       <c r="N6" t="s">
+        <v>63</v>
+      </c>
+      <c r="O6" t="s">
+        <v>64</v>
+      </c>
+      <c r="P6" t="s">
+        <v>65</v>
+      </c>
+      <c r="Q6" t="s">
         <v>66</v>
       </c>
-      <c r="O6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R6" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="S6">
-        <v>348</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">