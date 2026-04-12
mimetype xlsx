--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>manufacturer</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
@@ -98,550 +98,482 @@
   <si>
     <t>technical_data_html</t>
   </si>
   <si>
     <t>energy_consumption_html</t>
   </si>
   <si>
     <t>colour_and_upholstery_html</t>
   </si>
   <si>
     <t>equipment_html</t>
   </si>
   <si>
     <t>seller</t>
   </si>
   <si>
     <t>seller_rating</t>
   </si>
   <si>
     <t>seller_address</t>
   </si>
   <si>
     <t>https://www.autoscout24.com/lst/ford/mondeo?sort=standard&amp;desc=0&amp;ustate=N%2CU&amp;atype=C&amp;cy=D%2CA%2CI%2CB%2CNL%2CE%2CL%2CF&amp;fregfrom=2021&amp;damaged_listing=exclude&amp;source=homepage_search-mask</t>
   </si>
   <si>
-    <t>https://www.autoscout24.com/offers/ford-mondeo-autom-pts-kamera-navi-sihzg-1-hand-diesel-silver-c3655ee0-5930-4188-aa1d-57e49dea4702?sort=standard&amp;desc=0&amp;position=105&amp;source_otp=t20&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t20&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
-[...2 lines deleted...]
-    <t>Autom. PTS Kamera Navi Sihzg 1.Hand</t>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-sw-full-hybrid-st-line-business-automatica-electric-gasoline-blue-4d877e4d-0164-46b7-af0a-0ace4e3a4617?sort=standard&amp;desc=0&amp;position=81&amp;source_otp=nfm&amp;source=listpage_search-results&amp;order_bucket=0&amp;boost_level=t50&amp;applied_boost_level=t50&amp;relevance_adjustment=sponsored&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>SW full hybrid ST-Line Business Automatica</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Mondeo</t>
   </si>
   <si>
     <t>eur</t>
   </si>
   <si>
-    <t>217,000 km</t>
+    <t>38,400 km</t>
+  </si>
+  <si>
+    <t>Electric/Gasoline</t>
+  </si>
+  <si>
+    <t>Automatic</t>
+  </si>
+  <si>
+    <t>138 kW (188 hp)</t>
+  </si>
+  <si>
+    <t>08/2021</t>
+  </si>
+  <si>
+    <t>Dealer</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_8749c9a5-dd12-419d-80b9-776f417e7f8d.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_8749c9a5-dd12-419d-80b9-776f417e7f8d.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_35e8f1c7-1e04-4a42-9f07-00d48cdc995c.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_298abcb8-cc49-4cb2-99b6-d830faa9f72d.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_b0fb1f13-c071-4c78-b0e8-d3dec27fd3e3.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_3e60994d-639c-44ea-8d5b-54cc594c3108.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_943847fa-f12d-4f90-ba56-1bf890cc9e65.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_9ae812eb-6c51-4b0b-bdf0-a91c98465835.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_94d11367-b168-4c82-a72b-5fc3c9ab9ce4.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_0211cf46-40ba-40d7-9397-2e9b7a400d56.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_092cee88-1e05-49f0-9b5f-1031e03e3ea3.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_487e29ee-9bd5-4948-bb47-865e3b896b77.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_9e9f24a8-4e37-4eb1-8551-e2a747fa0ab4.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_554c1457-be52-4bd5-85b7-fed7aa8e4cd7.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_e9bdfb24-ea9b-4e38-b95d-9f87830df2b8.jpg
+https://prod.pictures.autoscout24.net/listing-images/4d877e4d-0164-46b7-af0a-0ace4e3a4617_d249d784-cdf2-488c-b86a-20e4d815fde9.jpg</t>
+  </si>
+  <si>
+    <t>Gruppovis è presente sul territorio di Varese e Milano con le sedi di Saronno, Castellanza, Varese, Lainate e Gallarate dal 1961.
+Dato il nostro ampio parco auto, la vettura che stai visualizzando potrebbe trovarsi in una sede diversa da quella più vicina a te.
+Vuoi vederla dal vivo? Prenota il tuo appuntamento. Contattaci ora al +39 3440270504 – anche whatsapp.
+Perché scegliere Gruppovis?
+AUTO CERTIFICATE: Tutte le nostre vetture superano rigorosi controlli di qualità e, dove previsto, godono delle certificazioni ufficiali dell'usato Ford, come il programma Ford Approved.	
+FINANZIAMENTI: Piani finanziari personalizzabili in base alle tue esigenze, anche con una rata contenuta, zero anticipo e/o maxi rata finale come ad esempio Idea Ford Usato.	
+TEST DRIVE: Disponibile su tutte le vetture, previo appuntamento.	
+ASSISTENZA: Siamo al tuo fianco anche dopo l'acquisto con le nostre officine autorizzate.
+CONTATTACI al +39 3440270504 – anche whatsapp - o scrivi a vendite@gruppovis.it per prenotare un appuntamento in una delle nostre sedi.
+Nonostante l'amore e la cura per le nostre auto, ci possono essere delle incongruenze nella pubblicazione automatica delle dotazioni. Per questo motivo tali annunci non costituiscono un accordo formale e ogni particolare relativo al veicolo verrà verificato in fase contrattuale.
+Visita il nostro sito www.fordgruppovis.it , troverai oltre 200 veicoli usati e Km0 in pronta consegna!
+Benvenuto in Gruppovis: dove la tradizione incontra la fiducia.
+Quando scegli la tua prossima auto cerchi più di un semplice veicolo: cerchi sicurezza. Come Dealer Ufficiale Ford, Ford Pro e Mazda operativo nelle province di Varese e Milano, portiamo con noi un'eredità di oltre 60 anni di esperienza al servizio del cliente. Siamo una presenza concreta e riconoscibile, scegliere Gruppovis vuol dire entrare a far parte di una storia di successo, affidandosi a professionisti che uniscono la solidità del passato alla visione del futuro. Acquista in Gruppovis con la tranquillità di essere in buone mani.
+Accessori
+Bracciolo anterioreControllo Elettronico StabilitàControllo Velocità di CrocieraRetrovisori Regolabili ElettricamenteRetrovisori Ripiegabili ElettricamenteVolante regolabile</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Gruppovis&lt;/strong&gt; è presente sul territorio di Varese e Milano con le sedi di Saronno, Castellanza, Varese, Lainate e Gallarate dal 1961.&lt;br&gt;&lt;br&gt;Dato il nostro ampio parco auto, la vettura che stai visualizzando potrebbe trovarsi in una sede diversa da quella più vicina a te.&lt;br&gt;&lt;br&gt;Vuoi vederla dal vivo? Prenota il tuo appuntamento. Contattaci ora al +39 3440270504 – &lt;strong&gt;anche whatsapp&lt;/strong&gt;.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Perché scegliere Gruppovis?&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;	&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;AUTO CERTIFICATE&lt;/strong&gt;: Tutte le nostre vetture superano rigorosi controlli di qualità e, dove previsto, godono delle certificazioni ufficiali dell'usato Ford, come il programma &lt;strong&gt;Ford Approved&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;FINANZIAMENTI&lt;/strong&gt;: Piani finanziari personalizzabili in base alle tue esigenze, anche con una rata contenuta, zero anticipo e/o maxi rata finale come ad esempio &lt;strong&gt;Idea Ford Usato&lt;/strong&gt;.&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;TEST DRIVE&lt;/strong&gt;: Disponibile su tutte le vetture, previo appuntamento.&lt;/li&gt;&lt;/ul&gt;	&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;ASSISTENZA&lt;/strong&gt;: Siamo al tuo fianco anche dopo l'acquisto con le nostre officine autorizzate.&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;CONTATTACI al +39 3440270504 – &lt;strong&gt;anche whatsapp - &lt;/strong&gt;o scrivi a vendite@gruppovis.it per prenotare un appuntamento in una delle nostre sedi.&lt;br&gt;&lt;br&gt;Nonostante l'amore e la cura per le nostre auto, ci possono essere delle incongruenze nella pubblicazione automatica delle dotazioni. Per questo motivo tali annunci non costituiscono un accordo formale e ogni particolare relativo al veicolo verrà verificato in fase contrattuale.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Visita il nostro sito www.fordgruppovis.it , troverai oltre 200 veicoli usati e Km0 in pronta consegna!&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Benvenuto in Gruppovis: dove la tradizione incontra la fiducia.&lt;br&gt;&lt;br&gt;Quando scegli la tua prossima auto cerchi più di un semplice veicolo: cerchi sicurezza. Come Dealer Ufficiale Ford, Ford Pro e Mazda operativo nelle province di Varese e Milano, portiamo con noi un'eredità di oltre 60 anni di esperienza al servizio del cliente. Siamo una presenza concreta e riconoscibile, scegliere Gruppovis vuol dire entrare a far parte di una storia di successo, affidandosi a professionisti che uniscono la solidità del passato alla visione del futuro. Acquista in Gruppovis con la tranquillità di essere in buone mani.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Accessori&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Bracciolo anteriore&lt;/li&gt;&lt;li&gt;Controllo Elettronico Stabilità&lt;/li&gt;&lt;li&gt;Controllo Velocità di Crociera&lt;/li&gt;&lt;li&gt;Retrovisori Regolabili Elettricamente&lt;/li&gt;&lt;li&gt;Retrovisori Ripiegabili Elettricamente&lt;/li&gt;&lt;li&gt;Volante regolabile&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;-804018187&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;12 months&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;38,400 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;08/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;138 kW (188 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,999 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,716 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d-TEMP&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Regular/Benzine E10 91&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.40&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1.00 g/km (comb.)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Power consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;4&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blue&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blu Metallizzato&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Metallic&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Automatic climate control&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Gruppovis Spa</t>
+  </si>
+  <si>
+    <t>Via E.H.Grieg 49, 
+ 21047 Saronno - Varese - Va, IT</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-kombi-titanium-tdi150-auto-led-nav-el-ahk-diesel-grey-48251c05-9c70-417b-be89-e6252fadce6d?sort=standard&amp;desc=0&amp;position=142&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Kombi Titanium TDi150 Auto LED/NAV/el.AHK</t>
+  </si>
+  <si>
+    <t>61,998 km</t>
   </si>
   <si>
     <t>Diesel</t>
   </si>
   <si>
-    <t>Automatic</t>
-[...1 lines deleted...]
-  <si>
     <t>110 kW (150 hp)</t>
   </si>
   <si>
-    <t>02/2021</t>
-[...41 lines deleted...]
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;217,000 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;02/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+    <t>04/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_d3086de5-5bba-4fe6-9f66-904b2a085aec.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_d3086de5-5bba-4fe6-9f66-904b2a085aec.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_f71dd2aa-48a4-402b-a296-d247abdd3df5.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_e9421fc6-6d80-4295-8827-466302fe74cd.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_6c7da367-8736-4530-89fc-acb53c49d7d1.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_a18fe8b6-3397-448f-a921-71879228d437.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_5b38d59d-0ba4-4955-9bd5-aa192b98cfb2.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_0ad04953-48a5-4d4b-a2fd-e1253bf6e011.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_8820958a-264d-4c28-9a3b-ae0a3bed31c7.jpg
+https://prod.pictures.autoscout24.net/listing-images/48251c05-9c70-417b-be89-e6252fadce6d_7cea20ba-2856-4058-ae58-c9e581c0d401.jpg</t>
+  </si>
+  <si>
+    <t>Leasingrücklauf aus 1.Hand
+Tüv neu
+Service neu
+Sonderausstattung:
+adaptiver LED Scheinwerfer, adaptiver Tempomat, Sitzheizung, heizbare Frontscheibe, Navigation Touchscreen, DAB Soundsystem, elektrische Heckklappe, elektrisch schwenkbare Anhängekupplung, Business-Paket 2, Lackierung Magnetic-Grau Metallic, LM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel), Verglasung hinten abgedunkelt (Privacy Glass)
+Weitere Ausstattung:
+Aktive Geräuschkompensation, Ambiente-Beleuchtung (Multicolor-LED), Antischlupfregelung (ASR) + ABS, Audiobedienung am Lenkrad, Außenspiegel elektr. anklappbar, Außenspiegel elektr. verstell- und heizbar, Außenspiegel Wagenfarbe, Blinkleuchte in Außenspiegel integriert, Coming-Home-Lichtfunktion, Dachreling (Aluminium), Einstiegschienen vorn, Elektr. Bremskraftverteilung (EBD), Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder), Fahrassistenz-System: Notbrems-Assistent, Fahrassistenz-System: Park-Assistent (Active Park Assist), Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor, Fahrassistenz-System: Verkehrsschildassistent, Farbdisplay (10,1 Zoll), Fensterheber elektrisch vorn + hinten mit Komfortschließung, Fensterrahmen mit Chromblenden (Chromblendensatz), Fernentriegelung Heckklappe/-Deckel, FordPass Connect inkl. eCall, Fußmatten Teppich, Fußraumleuchte vorn, Gepäckraumabdeckung / Rollo, Getriebe Automatik - Typ: 8F40 (8-Stufen), Innenraumfilter: Pollenfilter, Innenspiegel mit Abblendautomatik, Intelligent Protection System (IPS), Isofix-Aufnahmen für Kindersitz, Karosserie: 5-türig, Kindersicherung elektrisch, Klimaautomatik 2-Zonen, Kopfstützen vorn 4-fach verstellbar, Lendenwirbelstütze vorn, Lenkrad mit Schaltwippen, Lenksäule (Lenkrad) höhen-/längsverstellbar, Leseleuchte vorn, Leseleuchten im Fond, Mittelarmlehne hinten, Modellpflege, Motor 2,0 Ltr. - 110 kW EcoBlue KAT, My Key (2. Fahrzeugschlüssel programmierbar), Parkbremse elektrisch, Parkpilotsystem vorn und hinten, Raucher-Paket, Reifen-Reparaturkit, Reifendruck-Kontrollsystem, Rücksitzlehne geteilt/klappbar (60:40), Schadstoffarm nach Abgasnorm Euro 6d-TEMP, Schalt-/Wählhebelgriff Leder, Scheinwerfer-Assistent mit Tag-/Nachtsensor, Seitenschweller Wagenfarbe, Sitz vorn links höhenverstellbar, Sitz vorn rechts höhenverstellbar, Sitz vorn rechts verstellbar (4-fach), Sitzheizung vorn, Sonnenblende links mit Spiegel (beleuchtet), Sonnenblende rechts mit Spiegel (beleuchtet), Sportsitze, Sprachsteuerung und Bluetooth-Schnittstelle, Start/Stop-Anlage, Steckdose (12V-Anschluß) im Koffer-/Laderaum, Türgriffe außen lackiert, Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle, Warnanlage für Sicherheitsgurte hinten, Zierleisten unterhalb Seitenscheiben Chrom-Dekor</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Leasingrücklauf aus 1.Hand&lt;br&gt;Tüv neu&lt;br&gt;Service neu&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Sonderausstattung:&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;adaptiver LED Scheinwerfer, adaptiver Tempomat, Sitzheizung, heizbare Frontscheibe, Navigation Touchscreen, DAB Soundsystem, elektrische Heckklappe, elektrisch schwenkbare Anhängekupplung, Business-Paket 2, Lackierung Magnetic-Grau Metallic, LM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel), Verglasung hinten abgedunkelt (Privacy Glass)&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Weitere Ausstattung:&lt;/strong&gt;&lt;br&gt;Aktive Geräuschkompensation, Ambiente-Beleuchtung (Multicolor-LED), Antischlupfregelung (ASR) + ABS, Audiobedienung am Lenkrad, Außenspiegel elektr. anklappbar, Außenspiegel elektr. verstell- und heizbar, Außenspiegel Wagenfarbe, Blinkleuchte in Außenspiegel integriert, Coming-Home-Lichtfunktion, Dachreling (Aluminium), Einstiegschienen vorn, Elektr. Bremskraftverteilung (EBD), Fahrassistenz-System: Berganfahr-Assistent (Hill-Holder), Fahrassistenz-System: Notbrems-Assistent, Fahrassistenz-System: Park-Assistent (Active Park Assist), Fahrassistenz-System: Spurhalteassistent mit Müdigkeitserkennungs-Sensor, Fahrassistenz-System: Verkehrsschildassistent, Farbdisplay (10,1 Zoll), Fensterheber elektrisch vorn + hinten mit Komfortschließung, Fensterrahmen mit Chromblenden (Chromblendensatz), Fernentriegelung Heckklappe/-Deckel, FordPass Connect inkl. eCall, Fußmatten Teppich, Fußraumleuchte vorn, Gepäckraumabdeckung / Rollo, Getriebe Automatik - Typ: 8F40 (8-Stufen), Innenraumfilter: Pollenfilter, Innenspiegel mit Abblendautomatik, Intelligent Protection System (IPS), Isofix-Aufnahmen für Kindersitz, Karosserie: 5-türig, Kindersicherung elektrisch, Klimaautomatik 2-Zonen, Kopfstützen vorn 4-fach verstellbar, Lendenwirbelstütze vorn, Lenkrad mit Schaltwippen, Lenksäule (Lenkrad) höhen-/längsverstellbar, Leseleuchte vorn, Leseleuchten im Fond, Mittelarmlehne hinten, Modellpflege, Motor 2,0 Ltr. - 110 kW EcoBlue KAT, My Key (2. Fahrzeugschlüssel programmierbar), Parkbremse elektrisch, Parkpilotsystem vorn und hinten, Raucher-Paket, Reifen-Reparaturkit, Reifendruck-Kontrollsystem, Rücksitzlehne geteilt/klappbar (60:40), Schadstoffarm nach Abgasnorm Euro 6d-TEMP, Schalt-/Wählhebelgriff Leder, Scheinwerfer-Assistent mit Tag-/Nachtsensor, Seitenschweller Wagenfarbe, Sitz vorn links höhenverstellbar, Sitz vorn rechts höhenverstellbar, Sitz vorn rechts verstellbar (4-fach), Sitzheizung vorn, Sonnenblende links mit Spiegel (beleuchtet), Sonnenblende rechts mit Spiegel (beleuchtet), Sportsitze, Sprachsteuerung und Bluetooth-Schnittstelle, Start/Stop-Anlage, Steckdose (12V-Anschluß) im Koffer-/Laderaum, Türgriffe außen lackiert, Vorrüstung Mobiltelefon/Handy mit Bluetooth-/USB-Schnittstelle, Warnanlage für Sicherheitsgurte hinten, Zierleisten unterhalb Seitenscheiben Chrom-Dekor&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;81168&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8566/BJB&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;61,998 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;04/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
   </si>
   <si>
     <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,995 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;4&lt;/dd&gt;</t>
   </si>
   <si>
-    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d-TEMP&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;4.90&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;130.00 g/km (comb.)&lt;/dd&gt;</t>
-[...231 lines deleted...]
-    <t>75,000 km</t>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;130 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;MAGNETIC Grau&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system self-steering&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;Sound system&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive Cruise Control&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Alarm system&lt;/li&gt;&lt;li&gt;Blind spot monitor&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Distance warning system&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Full-LED headlights&lt;/li&gt;&lt;li&gt;Glare-free high beam headlights&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Cargo barrier&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Summer tyres&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Trailer hitch&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Autohaus Leuna GmbH</t>
+  </si>
+  <si>
+    <t>Carl-Bosch- Str.  2, 
+ 06237 Leuna, DE</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-2-0-titanium-navipdctempomatdab-gasoline-blue-e4882c10-6d91-4949-8943-eb73c630e28d?sort=standard&amp;desc=0&amp;position=231&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>2.0 Titanium Navi|PDC|Tempomat|DAB</t>
+  </si>
+  <si>
+    <t>40,085 km</t>
+  </si>
+  <si>
+    <t>Gasoline</t>
   </si>
   <si>
     <t>103 kW (140 hp)</t>
   </si>
   <si>
-    <t>03/2021</t>
-[...100 lines deleted...]
-*Lithium-Ionen-Akkumulator (43 Ah / 12V)
+    <t>03/2022</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/e4882c10-6d91-4949-8943-eb73c630e28d_9fb2bc19-6dfd-424e-afdc-508948f3f352.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Besondere Ausstattung 
+letzter Service im März 2025 bei KM 33006
+Bluetooth Freisprecheinrichtung
+DAB Digitalradio
+Fernlichtassistent
+Geschwindigkeitsbegrenzer
+Innenspiegel automatisch abblendend
+KeyFree-System
+Klimaautomatik 2-Zonen
+LM-Felgen 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel)
+Parkpilotsystem vorn und hinten
+Tagfahrlicht LED
+Tempomat
+ Weitere Ausstattung 
+2-Zonen Klimaautomatik
+ABS / ASR / ESP
+Adaptive Parkassistent (Active Park Assist)
+Aktive Geräuschkompensation
+Ambiente-Beleuchtung Multicolor
+Apple CarPlay &amp; Android Auto
+Außenspiegel elektrisch anklappbar
+Außenspiegel elektrisch verstell- und beheizbar
+Automatikgetriebe E-CVT
+Begrüßungslicht
+Bergabfahrhilfe
+Berganfahrhilfe
+Coming-Home / Leaving-Home Funktion
+Elektr. Bremskraftverteilung
+Elektrische Fensterheber vorn und hinten
+Elektrische Heckklappenentriegelung
+Elektrische Parkbremse
+Frontscheibe beheizbar
+Frontscheibe beheizbar
+Isofix
+Keyless Entry &amp; Start (KeyFree-System)
+Keyless Start
+Lederlenkrad Multifunktion
+Lendenwirbelstütze
+Lenkrad beheizbar
+LM-Felgen
+Mittelarmlehne vorne und hinten
+Navigationssystem Ford mit AppLink
+Notbremsassistent
+Regensensor
+Reifendruckkontrolle
+Rekuperation (Smart Regenerative Charging)
+Rücksitzbank geteilt klappbar
+Servolenkung elektrisch
+Sitzheizung vorn
+Sportsitze
+Spurhalteassistent mit Müdigkeitserkennung
+Start-Stop-System
+Verkehrsschilderkennung
+Zentralverriegelung mit Funk
+ Finanzierungsbeispiel 
+Monatliche Finanzierungsrate:  198,00 EUR 
+Laufzeit: 48 Monate
+Effektiver Jahreszins: 5,99 %
+Sollzins (gebunden für die gesamte Laufzeit): 5,83 %
+Zu finanzierender Kaufpreis: 21.970,00 EUR
+Anzahlung: 4.394,00 EUR
+Schlussrate: 11.534,25 EUR
+Gesamtkreditbetrag: 17.576,00 EUR
+Zu zahlender Gesamtbetrag: 21.038,25 EUR
+Hierbei handelt es sich um ein repräsentatives 2/3- Beispiel gem. § 6a PAngV. Ein unverbindliches, freibleibendes Angebot der Santander Consumer Bank AG, Santander-Platz 1, 41061 Mönchengladbach, für Privatkunden, für die das Autohaus als ungebundener Vermittler beratend tätig ist.
+Bonität vorausgesetzt.
+Inzahlungnahme aller Fabrikate und Modelle! Änderungen und Zwischenverkauf vorbehalten! Die Fahrzeugbeschreibung dient lediglich der allg. Identifizierung des Fahrzeuges und stellt keine Zusicherung im kaufrechtlichen Sinne dar. Die Angaben erheben nicht den Anspruch auf Vollständigkeit. Die gemachten Angaben/Beschreibungen sind unverbindlich und dienen nicht als zugesicherte Eigenschaften. Der Verkäufer übernimmt keine Haftung für Tipp u. Datenübermittlungsfehler. Ausstattungen sind ggfs. gesondert zu prüfen. Die detaillierte Ausstattung und weitere Angebote finden Sie auf autohaus24.de!
 </t>
   </si>
   <si>
-    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Sehr sparsamer Hybrid-Benzin Kombi aus Zweitbesitz mit vollständigem Serviceheft + neuem ARBÖ-Gutachten und toller Ausstattung! &lt;/strong&gt;&lt;br&gt;AUTOMATIK, 2-Zonen-Klimaautomatik, FULL-LED-Scheinwerfer mit LED-Licht, NAVIGATION mit grossem Farbbildschirm, "FRONT-RADAR" (Kollisionswarnsystem mit aktivem Bremseingriff), Spurhalteassistent mit aktivem Lenkeingriff, Lokaler-Gefahrenassistent, Fernstart-Assistent, Verkehrszeichenassistent, Keyless Go &amp;amp; Drive, Diebstahlsicherung, DAB-Radioanlage mit Bordmonitor + Touchscreen, Sprachbefehlsteuerung, Freisprecheinrichtung, Fahrer-Informationssystem, Einparkhilfe vorne + hinten, Rückfahrkamera, Komfortsitze vorne, Standheizung, Sitzheizung vorne + hinten, Lenkradheizung, Multifunkt.-Lederlenkrad, Tempomat + Tempobegrenzer, Bordcomputer, Regen-/ &amp;amp; Lichtsensor, Ambientebeleuchtung, Fernlichtassistent, Coming-Home-Funktion, LED-Rückleuchten, Müdigkeitswarnsystem, ZSchW., Isofix, MAL., LWR., ASR., ESP., RDK., ECO-Taste, Mobile-Apps, WLAN-Internet, Ford-Pass-Connect, SYNC-3.4, Notruf-Assistent, Alu-Dachreling, elektr. anklappbare Außenspiegel, 4x elektr. Fenster, abgedunkelte Seiten- u. Heckscheibe ab B-Säule, beheizbare Windschutzscheibe, Kopfairbags vorne+hinten, Knieairbag, 17" Alufelgen;&lt;br&gt;&lt;br&gt;&lt;br&gt;FINANZIERUNGSANGEBOTE ZU TOPKONDITIONEN!! Eintausch möglich !&lt;br&gt;Gebrauchtwagenkauf auf Nummer sicher! Mit Garantie!&lt;br&gt;Bis zu 3 Jahre Garantie gegen einen kleinen Aufpreis möglich!&lt;br&gt;ZUSTELLUNG IN GANZ ÖSTERREICH MÖGLICH!!&lt;br&gt;Weitere 100 Fahrzeuge finden Sie auf unserer Homepage! "Der KFZ-Fachbetrieb seit fast 40 Jahren"&lt;br&gt;Irrtümer, Eingabefehler und Ausstattungsabweichungen vorbehalten!&lt;br&gt;&lt;br&gt;&lt;strong&gt;Serienausstattungen:&lt;/strong&gt; &lt;br&gt; *Bremsenergierückgewinnung&lt;br&gt;&lt;br&gt;*Garantie 2 Jahre&lt;br&gt;&lt;br&gt;*Gepäckraumbeleuchtung&lt;br&gt;&lt;br&gt;*Türgriffe in Wagenfarbe&lt;br&gt;&lt;br&gt;*Heckscheibe beheizbar&lt;br&gt;&lt;br&gt;*Lederschaltknauf&lt;br&gt;&lt;br&gt;*Außenspiegel in Wagenfarbe&lt;br&gt;&lt;br&gt;*Pollenfilter&lt;br&gt;&lt;br&gt;*Bergabfahrassistent&lt;br&gt;&lt;br&gt;*LED-Rückleuchten&lt;br&gt;&lt;br&gt;*Reifenreparaturset&lt;br&gt;&lt;br&gt;*12-Volt-Anschluss im Gepäckraum&lt;br&gt;&lt;br&gt;*Akustisches Fahrzeugwarnsystem (AVAS)&lt;br&gt;&lt;br&gt;*Dachkonsole mit Brillenablagefach&lt;br&gt;&lt;br&gt;*E-Call&lt;br&gt;&lt;br&gt;*FordPass Connect&lt;br&gt;&lt;br&gt;*MyKey-Schlüsselsystem - individuell programmierbarer Zweitschlüssel&lt;br&gt;&lt;br&gt;*Tür-Kindersicherung, elektrisch&lt;br&gt;&lt;br&gt;*Vordersitze, individuell und variabel beheizbar&lt;br&gt;&lt;br&gt;*Kartentasche an Fahrer- und Beifahrersitzrückenlehne&lt;br&gt;&lt;br&gt;*Fahrersitz 4-fach manuell einstellbar&lt;br&gt;&lt;br&gt;*Feststellbremse, elektronisch&lt;br&gt;&lt;br&gt;*Ford Easy Fuel (Komfort-Tankverschluss und Fehlbetankungschutz)&lt;br&gt;&lt;br&gt;*Zweiter Fahrzeugschlüssel mit Fernbedienung für Zentralverriegelung, klappbar&lt;br&gt;&lt;br&gt;*Intelligenter Geschwindigkeitsbegrenzer (Intelligent Speed Assist)&lt;br&gt;&lt;br&gt;*Verkehrsschild-Erkennungssystem&lt;br&gt;&lt;br&gt;*Beifahrersitz 2-fach manuell einstellbar&lt;br&gt;&lt;br&gt;*Instrumentenbeleuchtung, regelbar&lt;br&gt;&lt;br&gt;*Regeneratives Bremssystem&lt;br&gt;&lt;br&gt;*Beifahrersitz 4fach manuell einstellbar (vor/zurück, hinauf/hinunter)&lt;br&gt;&lt;br&gt;*Umluftheizung&lt;br&gt;&lt;br&gt;*Zigarettenanzünder und Aschenbecher&lt;br&gt;&lt;br&gt;*3 Kopfstützen hinten, höhenverstellbar&lt;br&gt;&lt;br&gt;*Dachhimmel aus Webstoff, hell&lt;br&gt;&lt;br&gt;*Ford Key-Free System (schlüsselfreies Ent- und Verriegeln)&lt;br&gt;&lt;br&gt;*LED Bremsleuchte&lt;br&gt;&lt;br&gt;*Lenkradsäule, manuell verstellbar&lt;br&gt;&lt;br&gt;*Seitenschweller in Wagenfarbe lackiert&lt;br&gt;&lt;br&gt;*Intelligentes Sicherheits-System IPS (Intelligent Protection System)&lt;br&gt;&lt;br&gt;*12V Steckdose vorn&lt;br&gt;&lt;br&gt;*Allergiegetesteter Innenraum&lt;br&gt;&lt;br&gt;*Ambientebeleuchtung (mehrfarbig)&lt;br&gt;&lt;br&gt;*Anhängerstabilisierung (TSA)&lt;br&gt;&lt;br&gt;*Chrom-Dekor-Umrandung der Seitenscheiben&lt;br&gt;&lt;br&gt;*Einstiegszierleisten, vorn in Chrom-Dekor&lt;br&gt;&lt;br&gt;*Ford Power-Startfunktion (schlüsselfreies Starten über den Ford Power Startknopf)&lt;br&gt;&lt;br&gt;*Frontgrill in Hochglanz-Design&lt;br&gt;&lt;br&gt;*Frontsitze, Sport&lt;br&gt;&lt;br&gt;*Gepäckraumabdeckung, herausnehmbar, hinter der 2. Sitzreihe&lt;br&gt;&lt;br&gt;*Halogen Scheinwerfer mit Scheinwerfer-Abblendlicht mit Ausschaltverzögerung&lt;br&gt;&lt;br&gt;*Heckklappe/Kofferraumdeckel manuell&lt;br&gt;&lt;br&gt;*Heckscheibenwischer, Intervallschaltung&lt;br&gt;&lt;br&gt;*Kopfstütze 4-fach verstellbar&lt;br&gt;&lt;br&gt;*Kühlergrill oben mit Chromstreben&lt;br&gt;&lt;br&gt;*Leselampen in 2. Sitzreihe&lt;br&gt;&lt;br&gt;*Raucher-Paket inkl. 12 V Zigarettenanzünder&lt;br&gt;&lt;br&gt;*Rücksitzbank und -lehne umklappbar; 60:40 geteilt&lt;br&gt;&lt;br&gt;*Stoßstange hinten, unten in Wagenfarbe&lt;br&gt;&lt;br&gt;*Stoßstange vorn in Wagenfarbe&lt;br&gt;&lt;br&gt;*Teppichfußmatten Premium, vorn und hinten&lt;br&gt;&lt;br&gt;*Befestigungspunkte, 2. Sitzreihe für Gepäckraumnetz&lt;br&gt;&lt;br&gt;*Oberer Frontgrill in Hochglanz-Design&lt;br&gt;&lt;br&gt;*Stoßstange Oberseite, vorn in Wagenfarbe&lt;br&gt;&lt;br&gt;*Stoßstange Unterseite, hinten in Wagenfarbe&lt;br&gt;&lt;br&gt;*Verzurrösen im Gepäckraumboden (6)&lt;br&gt;&lt;br&gt;*Active Noise Control&lt;br&gt;&lt;br&gt;*Scheinwerfer mit Projektorlinsen&lt;br&gt;&lt;br&gt;*Schriftzug Hybrid am Kofferraum&lt;br&gt;&lt;br&gt;*Hybrid-Badge (Kofferraum, Fahrer- und Beifahrertür)&lt;br&gt;&lt;br&gt;*Lithium-Ionen-Akkumulator (43 Ah / 12V)&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-7fdd39c2.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
-[...80 lines deleted...]
- 49134 Wallenhorst, DE</t>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt; Besondere Ausstattung &lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;letzter Service im März 2025 bei KM 33006&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Bluetooth Freisprecheinrichtung&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;DAB Digitalradio&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Fernlichtassistent&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Geschwindigkeitsbegrenzer&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Innenspiegel automatisch abblendend&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;KeyFree-System&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Klimaautomatik 2-Zonen&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;LM-Felgen&lt;/strong&gt; 7x17 (10x2-Speichen, Premium-Lackierung, Luster-Nickel)&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Parkpilotsystem vorn und hinten&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Tagfahrlicht LED&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Tempomat&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt; Weitere Ausstattung &lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;2-Zonen Klimaautomatik&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;ABS / ASR / ESP&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Adaptive Parkassistent (Active Park Assist)&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Aktive Geräuschkompensation&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Ambiente-Beleuchtung Multicolor&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Apple CarPlay &amp;amp; Android Auto&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Außenspiegel elektrisch anklappbar&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Außenspiegel elektrisch verstell- und beheizbar&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Automatikgetriebe E-CVT&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Begrüßungslicht&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Bergabfahrhilfe&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Berganfahrhilfe&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Coming-Home / Leaving-Home Funktion&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Elektr. Bremskraftverteilung&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Elektrische Fensterheber vorn und hinten&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Elektrische Heckklappenentriegelung&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Elektrische Parkbremse&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Frontscheibe beheizbar&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Frontscheibe beheizbar&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Isofix&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Keyless Entry &amp;amp; Start (KeyFree-System)&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Keyless Start&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Lederlenkrad Multifunktion&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Lendenwirbelstütze&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Lenkrad beheizbar&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;LM-Felgen&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Mittelarmlehne vorne und hinten&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Navigationssystem Ford mit AppLink&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Notbremsassistent&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Regensensor&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Reifendruckkontrolle&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Rekuperation (Smart Regenerative Charging)&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Rücksitzbank geteilt klappbar&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Servolenkung elektrisch&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Sitzheizung vorn&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Sportsitze&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Spurhalteassistent mit Müdigkeitserkennung&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Start-Stop-System&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Verkehrsschilderkennung&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Zentralverriegelung mit Funk&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt; Finanzierungsbeispiel &lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Monatliche Finanzierungsrate: &lt;strong&gt; 198,00 EUR &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Laufzeit: 48 Monate&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Effektiver Jahreszins: 5,99 %&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Sollzins (gebunden für die gesamte Laufzeit): 5,83 %&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Zu finanzierender Kaufpreis: 21.970,00 EUR&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Anzahlung: 4.394,00 EUR&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Schlussrate: 11.534,25 EUR&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Gesamtkreditbetrag: 17.576,00 EUR&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Zu zahlender Gesamtbetrag: 21.038,25 EUR&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;br&gt;Hierbei handelt es sich um ein repräsentatives 2/3- Beispiel gem. § 6a PAngV. Ein unverbindliches, freibleibendes Angebot der &lt;strong&gt;Santander Consumer Bank AG, Santander-Platz 1, 41061 Mönchengladbach&lt;/strong&gt;, für Privatkunden, für die das Autohaus als ungebundener Vermittler beratend tätig ist.&lt;br&gt;Bonität vorausgesetzt.&lt;br&gt;Inzahlungnahme &lt;strong&gt;aller&lt;/strong&gt; Fabrikate und Modelle! Änderungen und Zwischenverkauf vorbehalten! Die Fahrzeugbeschreibung dient lediglich der allg. Identifizierung des Fahrzeuges und stellt keine Zusicherung im kaufrechtlichen Sinne dar. Die Angaben erheben nicht den Anspruch auf Vollständigkeit. Die gemachten Angaben/Beschreibungen sind unverbindlich und dienen nicht als zugesicherte Eigenschaften. Der Verkäufer übernimmt keine Haftung für Tipp u. Datenübermittlungsfehler. Ausstattungen sind ggfs. gesondert zu prüfen. Die detaillierte Ausstattung und weitere Angebote finden Sie auf &lt;strong&gt;autohaus24.de&lt;/strong&gt;!&lt;br&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Sedan&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;15021137&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;40,085 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;03/2022&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;04/2027&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;103 kW (140 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,999 cc&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Gasoline&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;142 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blue&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Blazer-Blau&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;CD player&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>autohaus24</t>
+  </si>
+  <si>
+    <t>Dieselstr. 3, 
+ 85386 Eching, DE</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-sw-titanium-business-2-0-diesel-150cv-diesel-grey-ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2?sort=standard&amp;desc=0&amp;position=24&amp;source_otp=t30&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t30&amp;applied_boost_level=t30&amp;relevance_adjustment=boost&amp;boosting_product=mia</t>
+  </si>
+  <si>
+    <t>SW Titanium Business 2.0 Diesel 150CV</t>
+  </si>
+  <si>
+    <t>75,776 km</t>
+  </si>
+  <si>
+    <t>05/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_036551d2-f600-47a1-b87d-758a53e9db8a.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_036551d2-f600-47a1-b87d-758a53e9db8a.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_d41882d0-5306-4e1d-a4d8-33acfae3d42a.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_4543ab5c-71b1-4469-b49a-dbf65170d10d.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_2cb16153-f75e-4ecf-9a4b-1ec5ecdb1ef5.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_cdae9d79-bad5-4982-b2ef-086ac8f611ce.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_a084fdd5-84a0-40f9-bf01-95aa85d61696.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_e4b28abe-6d4d-4242-9403-05bf9d43c1c0.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_3712e743-2f85-4348-b6e8-e9b912fe2656.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_b1c35ea0-9ec7-48ee-9bd3-1f2f19e450fc.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_e9768791-b446-4004-9ffa-21c916fb0df6.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_1ad3ef4c-bbc3-48fa-9725-453922a7f370.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_38a7ddfa-540a-4483-86cb-4a68793bdbc3.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_8a3a56e1-9b76-465b-945f-623b0261ccb6.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_305b37eb-ad6e-4e18-a534-34bf9059bffd.jpg
+https://prod.pictures.autoscout24.net/listing-images/ae2cd8ac-4d15-48d4-b924-7ef9297bc5c2_603eb1cd-7295-4681-a694-006bcbf4ba11.png/120x90.jpg</t>
+  </si>
+  <si>
+    <t>Fino a 3000€ di VANTAGGI (scade il 9/4/2026) e 14 giorni per provare la tua prossima auto!
+ promo 3000€ vantaggi soggetta alla sottoscrizione di un finanziamento con servizi assicurativi¹. Contattaci per saperne di più e scoprire tutte le promozioni disponibili
+  I vantaggi dell'usato brumbrum:
+ - MIGLIOR PREZZO IN ITALIA: Acquista al miglior prezzo. Se la trovi a meno, ti rimborsiamo la differenza.²
+- PERMUTA SMART: Con l’acquisto di un’auto brumbrum, puoi permutare il tuo usato in modo chiaro, veloce e trasparente.
+ - CONSEGNA DOVE VUOI: Ritira in Factory a Reggio Emilia, a Cinisello Balsamo o ricevi l’auto a domicilio.
+ - CONTROLLI SCRUPOLOSI: Oltre 300 controlli su meccanica, carrozzeria, elettronica e sicurezza nella nostra Factory di Reggio Emilia
+ - SODDISFATTO O RIMBORSATO: 14 giorni per provarla. Se non sei soddisfatto, rimborso 100%. Inclusi 12 mesi di garanzia, estendibili fino a 3 anni.
+- FINANZIAMENTO: Fino al 100% dell’importo con partner selezionati. 
+Le nostre auto si trovano a Reggio Emilia e Cinisello Balsamo, contattaci per sapere dove si trova o compra comodamente online
+Note:
+¹ Per clienti privati salvo approvazione dei nostri partner finanziari. Richiedi il documento IEBCC (Informazioni Europee di Base sul Credito ai Consumatori) per prendere visione di tutte le condizioni economiche, contrattuali e assicurative
+² Le caratteristiche delle auto usate fanno riferimento a marca, modello, allestimento e accessori, mese e anno di immatricolazione, Km, tipologia di motore, grado di usura e colore</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;strong&gt;Fino a 3000€ di VANTAGGI (scade il 9/4/2026) e 14 giorni per provare la tua prossima auto!&lt;/strong&gt;&lt;br&gt; promo 3000€ vantaggi soggetta alla sottoscrizione di un finanziamento con servizi assicurativi¹. Contattaci per saperne di più e scoprire tutte le promozioni disponibili&lt;br&gt;&lt;br&gt; &lt;hr&gt; &lt;strong&gt;I vantaggi dell'usato brumbrum:&lt;/strong&gt;&lt;br&gt; &lt;strong&gt;- MIGLIOR PREZZO IN ITALIA:&lt;/strong&gt; Acquista al miglior prezzo. Se la trovi a meno, ti rimborsiamo la differenza.²&lt;br&gt;&lt;strong&gt;- PERMUTA SMART: &lt;/strong&gt;Con l’acquisto di un’auto brumbrum, puoi permutare il tuo usato in modo chiaro, veloce e trasparente.&lt;br&gt;&lt;strong&gt; - CONSEGNA DOVE VUOI: &lt;/strong&gt;Ritira in Factory a Reggio Emilia, a Cinisello Balsamo o ricevi l’auto a domicilio.&lt;br&gt; &lt;strong&gt;- CONTROLLI SCRUPOLOSI: &lt;/strong&gt;Oltre 300 controlli su meccanica, carrozzeria, elettronica e sicurezza nella nostra Factory di Reggio Emilia&lt;br&gt; &lt;strong&gt;- SODDISFATTO O RIMBORSATO: &lt;/strong&gt;14 giorni per provarla. Se non sei soddisfatto, rimborso 100%. Inclusi 12 mesi di garanzia, estendibili fino a 3 anni.&lt;br&gt;&lt;strong&gt;- FINANZIAMENTO: &lt;/strong&gt;Fino al 100% dell’importo con partner selezionati. &lt;br&gt;Le nostre auto si trovano a Reggio Emilia e Cinisello Balsamo, contattaci per sapere dove si trova o compra comodamente online&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;hr&gt;Note:&lt;br&gt;¹ Per clienti privati salvo approvazione dei nostri partner finanziari. Richiedi il documento IEBCC (Informazioni Europee di Base sul Credito ai Consumatori) per prendere visione di tutte le condizioni economiche, contrattuali e assicurative&lt;br&gt;² Le caratteristiche delle auto usate fanno riferimento a marca, modello, allestimento e accessori, mese e anno di immatricolazione, Km, tipologia di motore, grado di usura e colore&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;BR560545&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;12 months&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;75,776 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;05/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Power&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;110 kW (150 hp)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gearbox&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Automatic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Engine size&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1,997 cc&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Gears&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Cylinders&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Empty weight&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;1,615 kg&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d-TEMP&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Diesel&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel consumption&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;p&gt;5.70&lt;!-- --&gt; l/100 km (comb.)&lt;/p&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;126.00 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grigio&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Cloth&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Rear airbag&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels&lt;/li&gt;&lt;li&gt;Catalytic Converter&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>brumbrum - Reggio Emilia</t>
+  </si>
+  <si>
+    <t>Via Enzo Lazzaretti, 8, 
+ 42122 Reggio Emilia RE, IT</t>
+  </si>
+  <si>
+    <t>https://www.autoscout24.com/offers/ford-mondeo-hybrid-st-line-electric-gasoline-grey-b407cc2c-e314-4cc8-beef-a41a5e5231f5?sort=standard&amp;desc=0&amp;position=292&amp;source_otp=t10&amp;source=listpage_search-results&amp;order_bucket=unknown&amp;boost_level=t10&amp;applied_boost_level=t10&amp;relevance_adjustment=organic&amp;boosting_product=none</t>
+  </si>
+  <si>
+    <t>Hybrid ST-Line</t>
+  </si>
+  <si>
+    <t>36,295 km</t>
+  </si>
+  <si>
+    <t>11/2021</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_213590e2-7520-42d4-bc86-bba0a175eed0.jpg</t>
+  </si>
+  <si>
+    <t>https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_213590e2-7520-42d4-bc86-bba0a175eed0.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_0eda4967-0012-44a5-acbb-99869c676bed.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_86093c0b-c076-4e5f-b8fd-46f7e450f2bd.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_3ef4c3c9-fa20-49b9-8e79-8b9ec708d316.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_b2865d8c-c996-4c74-98cc-0f28a1699010.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_738cffcb-860f-440f-a8ea-9e4b792725c2.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_6dea5413-8bc7-4bdc-a634-830cd19d5635.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_179d35c7-47d8-44cc-9676-cc113672c217.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_ee6f0453-5dfa-4025-810e-c68ec1cce0ad.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_a8de12cc-79d3-4a6d-a7a7-461188f68296.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_24dd474b-c794-4c1a-b0a7-8aa630fc523e.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_363b0a89-bfc7-4609-9170-7136bf35b1bb.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_bf62a89d-d8b9-46a6-b0c5-904be0b02fef.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_ff00d2d7-2719-4ec4-91ac-dcb306ce680c.jpg
+https://prod.pictures.autoscout24.net/listing-images/b407cc2c-e314-4cc8-beef-a41a5e5231f5_5581d779-3c09-4ef2-9eb4-fdad5703d582.jpg</t>
+  </si>
+  <si>
+    <t>Fahrzeug-Nummer: MC70813  Hybrid Benzin  Pakete
+ Winterpaket  Raucherpaket  Sicht-Paket  Komfort
+ Klimaautomatik 2 Zonen  El. Fensterheber 4-fach  Elektrische Sitzverstellung  Sitzheizung (4x)  Tempo-Begrenzer  Zentralverriegelung m.FB  Frontscheibe heizbar  Lenkrad beheizt  Lenkradverstellung  Lichtsensor  Spiegel elektrisch klappbar  Rückfahrkamera  Elektronische Parkbremse  Anfahrassistent  Blendfreies Fernlicht  Keyless Entry  Innenspiegel autom.abblendend  Coming-Home-Lichtfunktion  Lendenwirbelstütze vorn  Power KeyFree-Startfunktion  Sicherheit
+ Window/Kopfairbags  ESP (el. Stabilitäts Programm)  Elektronische Wegfahrsperre  Außentemperaturanzeige  Reifendruckkontrolle  Totwinkel-Assistent  Spurhalteassistent  Müdigkeitswarnsystem  LED-Tagfahrlicht  Notrufsystem  Notbremsassistent  Blendfreies Fernlicht  Intelligent Protection System (IPS)  Knieairbag Fahrerseite  Exterieur
+ Alufelgen 18 Zoll  Einparkhilfe vo + hi  Nebelscheinwerfer  Privacy-Verglasung  Dachreling  Abbiegelicht  Heckklappe elektrisch  Interieur
+ Sitzbezug / Polsterung: Alcantara/Leder  Innenfarbe Schwarz  Becherhalter  Geteilte Rückbank  Isofix-System  Kopfstützen hinten  Mittelarmlehne  Sitzhöhenverstellung  5 Sitzplätze  Armlehne(n)  Lendenwirbelstütze(n) verstellbar  Laderaumabdeckung  Ambiente-Beleuchtung  Media
+ Navigationssystem  DAB digitaler Radioempfang  CD-Player, CD-Wechsler, Radio mit MP3-Option  Bluetooth Anbindung  Touchscreen  FordPass Connect inkl. eCall  Schaltung
+ Automatikgetriebe  Technik
+ ABS  Traktionskontrolle  Tempo-Begrenzer  Servo-Lenkung  Bordcomputer  Pollen-/Mikrofilter  Sprachbedienung  Schadstoffklasse Euro 6d  Schaltlenkrad  Scheibenbremse  230V-Steckdose  Partikelfilter  Umweltplakette grün  Motor-Start-Stopp-Funktion  Verkehrsschilder-Assistent  Anhänger-Stabilisierungs-Programm (TSA)  Rußpartikelfilter  Sportive
+ Sport-Fahrwerk  Sport-Sitz(e)  Allgemein
+ Scheckheftgepflegt  Garantie  Nichtraucherfahrzeug  Sonstiges
+ HU/AU neu  Unfallfrei  Deutschland  CO2 Effizienzklasse (gewichtet): E  Weitere Informationen
+ Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe  Elektromotor 88 kW (Hybridantrieb)  Fahrassistenz-System: Park-Assistent (Active Park Assist)  Hybrid 138 kW (Motor 2  KeyFree-System  
+ Änderungen, Zwischenverkauf und Irrtümer sind ausdrücklich vorbehalten. Die Beschreibung dient der allgemeinen Identifizierung des Fahrzeuges und stellt keine Gewährleistung im kaufrechtlichen Sinne dar. Fahrzeugabbildung zeigt Sonderausstattungen. Bildliche Darstellungen können vom Auslieferungsstand abweichen. Ausschlaggebend ist die Beschreibung gemäß Kaufvertrag</t>
+  </si>
+  <si>
+    <t>&lt;div class="ExpandableDetailsSection_childContainer__FBt_o ExpandableDetailsSection_childContainer_collapsed__U2BE3" aria-hidden="true" style="--collapsed-height: 242px;"&gt;&lt;div class="SellerNotesSection_content__te2EB"&gt;&lt;ul&gt;&lt;li&gt;Fahrzeug-Nummer: MC70813&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Hybrid Benzin&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Pakete&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Winterpaket&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Raucherpaket&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Sicht-Paket&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Komfort&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Klimaautomatik 2 Zonen&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;El. Fensterheber 4-fach&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Elektrische Sitzverstellung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Sitzheizung (4x)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Tempo-Begrenzer&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Zentralverriegelung m.FB&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Frontscheibe heizbar&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Lenkrad beheizt&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Lenkradverstellung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Lichtsensor&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Spiegel elektrisch klappbar&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Rückfahrkamera&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Elektronische Parkbremse&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Anfahrassistent&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Blendfreies Fernlicht&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Keyless Entry&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Innenspiegel autom.abblendend&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Coming-Home-Lichtfunktion&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Lendenwirbelstütze vorn&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Power KeyFree-Startfunktion&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Sicherheit&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Window/Kopfairbags&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;ESP (el. Stabilitäts Programm)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Elektronische Wegfahrsperre&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Außentemperaturanzeige&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Reifendruckkontrolle&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Totwinkel-Assistent&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Spurhalteassistent&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Müdigkeitswarnsystem&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;LED-Tagfahrlicht&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Notrufsystem&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Notbremsassistent&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Blendfreies Fernlicht&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Intelligent Protection System (IPS)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Knieairbag Fahrerseite&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Exterieur&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Alufelgen 18 Zoll&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Einparkhilfe vo + hi&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Nebelscheinwerfer&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Privacy-Verglasung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Dachreling&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Abbiegelicht&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Heckklappe elektrisch&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Interieur&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Sitzbezug / Polsterung: Alcantara/Leder&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Innenfarbe Schwarz&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Becherhalter&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Geteilte Rückbank&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Isofix-System&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Kopfstützen hinten&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Mittelarmlehne&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Sitzhöhenverstellung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;5 Sitzplätze&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Armlehne(n)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Lendenwirbelstütze(n) verstellbar&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Laderaumabdeckung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Ambiente-Beleuchtung&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Media&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Navigationssystem&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;DAB digitaler Radioempfang&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;CD-Player, CD-Wechsler, Radio mit MP3-Option&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Bluetooth Anbindung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Touchscreen&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;FordPass Connect inkl. eCall&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Schaltung&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Automatikgetriebe&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Technik&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Traktionskontrolle&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Tempo-Begrenzer&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Servo-Lenkung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Bordcomputer&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Pollen-/Mikrofilter&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Sprachbedienung&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Schadstoffklasse Euro 6d&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Schaltlenkrad&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Scheibenbremse&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;230V-Steckdose&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Partikelfilter&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Umweltplakette grün&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Motor-Start-Stopp-Funktion&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Verkehrsschilder-Assistent&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Anhänger-Stabilisierungs-Programm (TSA)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Rußpartikelfilter&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Sportive&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Sport-Fahrwerk&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Sport-Sitz(e)&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Allgemein&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Scheckheftgepflegt&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Garantie&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Nichtraucherfahrzeug&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Sonstiges&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;HU/AU neu&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Unfallfrei&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Deutschland&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;CO2 Effizienzklasse (gewichtet): E&lt;/li&gt;&lt;/ul&gt;  &lt;strong&gt;Weitere Informationen&lt;/strong&gt;&lt;br&gt; &lt;ul&gt;&lt;li&gt;Außenspiegel mit Einparkfunktion/Rückwärtsparkhilfe&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Elektromotor 88 kW (Hybridantrieb)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Fahrassistenz-System: Park-Assistent (Active Park Assist)&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;Hybrid 138 kW (Motor 2&lt;/li&gt;&lt;/ul&gt;  &lt;ul&gt;&lt;li&gt;KeyFree-System&lt;/li&gt;&lt;/ul&gt;  &lt;br&gt; &lt;strong&gt;Änderungen, Zwischenverkauf und Irrtümer sind ausdrücklich vorbehalten. Die Beschreibung dient der allgemeinen Identifizierung des Fahrzeuges und stellt keine Gewährleistung im kaufrechtlichen Sinne dar. Fahrzeugabbildung zeigt Sonderausstattungen. Bildliche Darstellungen können vom Auslieferungsstand abweichen. Ausschlaggebend ist die Beschreibung gemäß Kaufvertrag&lt;/strong&gt;&lt;/div&gt;&lt;/div&gt;&lt;button aria-label="See more" aria-expanded="false" class="scr-button scr-button--inverted ExpandableDetailsSection_expandButton__Jir5n ExpandableDetailsSection_expandButton_collapsed__si_mh" type="button"&gt;See more&lt;svg color="currentColor" class="ExpandableDetailsSection_chevron__LuSGn" viewBox="0 0 24 24"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#chevron_up"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Body type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Station Wagon&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Vehicle type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Used&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Drivetrain&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Front Wheel Drive&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Seats&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;5&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Doors&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Country version&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Germany&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Offer Number&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;MC70813&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Model code&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;8566/BRO&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Warranty&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;12 months&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Mileage&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;&lt;div class="Carpass_carpassLink__qhOc1"&gt;&lt;span&gt;36,295 km&lt;/span&gt;&lt;/div&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;First registration&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;11/2021&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;General inspection&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;New&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Previous owner&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;1&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Full service history&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Yes&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Non-smoker vehicle&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Yes&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emission class&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Euro 6d&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Emissions sticker&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;4 (Green)&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Fuel type&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electric/Gasoline&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Other fuel types&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Electricity&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;CO₂-emissions&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;142 g/km (comb.)&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Grey&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Manufacturer colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Magnetic-grau&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Paint&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Metallic&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R"&gt;Upholstery colour&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01"&gt;Black&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_lastItem__ObUNO"&gt;Upholstery&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;Part leather&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#seat"&gt;&lt;/use&gt;&lt;/svg&gt;Comfort &amp;amp; Convenience&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Air conditioning&lt;/li&gt;&lt;li&gt;Armrest&lt;/li&gt;&lt;li&gt;Automatic climate control, 2 zones&lt;/li&gt;&lt;li&gt;Cruise control&lt;/li&gt;&lt;li&gt;Electric tailgate&lt;/li&gt;&lt;li&gt;Electrical side mirrors&lt;/li&gt;&lt;li&gt;Electrically adjustable seats&lt;/li&gt;&lt;li&gt;Electrically heated windshield&lt;/li&gt;&lt;li&gt;Heated steering wheel&lt;/li&gt;&lt;li&gt;Hill Holder&lt;/li&gt;&lt;li&gt;Keyless central door lock&lt;/li&gt;&lt;li&gt;Leather steering wheel&lt;/li&gt;&lt;li&gt;Light sensor&lt;/li&gt;&lt;li&gt;Lumbar support&lt;/li&gt;&lt;li&gt;Multi-function steering wheel&lt;/li&gt;&lt;li&gt;Navigation system&lt;/li&gt;&lt;li&gt;Park Distance Control&lt;/li&gt;&lt;li&gt;Parking assist system camera&lt;/li&gt;&lt;li&gt;Parking assist system sensors front&lt;/li&gt;&lt;li&gt;Parking assist system sensors rear&lt;/li&gt;&lt;li&gt;Power windows&lt;/li&gt;&lt;li&gt;Rain sensor&lt;/li&gt;&lt;li&gt;Rear seat heating&lt;/li&gt;&lt;li&gt;Seat heating&lt;/li&gt;&lt;li&gt;Split rear seats&lt;/li&gt;&lt;li&gt;Start-stop system&lt;/li&gt;&lt;li&gt;Tinted windows&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#radio"&gt;&lt;/use&gt;&lt;/svg&gt;Entertainment &amp;amp; Media&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;Android Auto&lt;/li&gt;&lt;li&gt;Apple CarPlay&lt;/li&gt;&lt;li&gt;Bluetooth&lt;/li&gt;&lt;li&gt;CD player&lt;/li&gt;&lt;li&gt;Digital radio&lt;/li&gt;&lt;li&gt;Hands-free equipment&lt;/li&gt;&lt;li&gt;MP3&lt;/li&gt;&lt;li&gt;On-board computer&lt;/li&gt;&lt;li&gt;Radio&lt;/li&gt;&lt;li&gt;USB&lt;/li&gt;&lt;li&gt;WLAN / WiFi hotspot&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#umbrella"&gt;&lt;/use&gt;&lt;/svg&gt;Safety &amp;amp; Security&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG"&gt;&lt;ul&gt;&lt;li&gt;ABS&lt;/li&gt;&lt;li&gt;Adaptive headlights&lt;/li&gt;&lt;li&gt;Blind spot monitor&lt;/li&gt;&lt;li&gt;Central door lock&lt;/li&gt;&lt;li&gt;Central door lock with remote control&lt;/li&gt;&lt;li&gt;Daytime running lights&lt;/li&gt;&lt;li&gt;Driver drowsiness detection&lt;/li&gt;&lt;li&gt;Driver-side airbag&lt;/li&gt;&lt;li&gt;Electronic stability control&lt;/li&gt;&lt;li&gt;Emergency brake assistant&lt;/li&gt;&lt;li&gt;Emergency system&lt;/li&gt;&lt;li&gt;Fog lights&lt;/li&gt;&lt;li&gt;Glare-free high beam headlights&lt;/li&gt;&lt;li&gt;Head airbag&lt;/li&gt;&lt;li&gt;High beam assist&lt;/li&gt;&lt;li&gt;Immobilizer&lt;/li&gt;&lt;li&gt;Isofix&lt;/li&gt;&lt;li&gt;Lane departure warning system&lt;/li&gt;&lt;li&gt;LED Daytime Running Lights&lt;/li&gt;&lt;li&gt;Passenger-side airbag&lt;/li&gt;&lt;li&gt;Power steering&lt;/li&gt;&lt;li&gt;Side airbag&lt;/li&gt;&lt;li&gt;Speed limit control system&lt;/li&gt;&lt;li&gt;Tire pressure monitoring system&lt;/li&gt;&lt;li&gt;Traction control&lt;/li&gt;&lt;li&gt;Traffic sign recognition&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;&lt;dt class="DataGrid_defaultDtStyle__soJ6R DataGrid_fontBold__RqU01 DataGrid_lastItem__ObUNO"&gt;&lt;svg color="currentColor" class="EquipmentSection_svg__vZvUf" viewBox="0 0 24 24" aria-hidden="true"&gt;&lt;use xlink:href="/assets/as24-search-funnel/icons/icons-sprite-e4cdc918.svg#plus_in_circle"&gt;&lt;/use&gt;&lt;/svg&gt;Extras&lt;/dt&gt;&lt;dd class="DataGrid_defaultDdStyle__3IYpG DataGrid_lastItem__ObUNO"&gt;&lt;ul&gt;&lt;li&gt;Alloy wheels (18")&lt;/li&gt;&lt;li&gt;Ambient lighting&lt;/li&gt;&lt;li&gt;Automatically dimming interior mirror&lt;/li&gt;&lt;li&gt;Electronic parking brake&lt;/li&gt;&lt;li&gt;Emergency tyre repair kit&lt;/li&gt;&lt;li&gt;Particle filter&lt;/li&gt;&lt;li&gt;Roof rack&lt;/li&gt;&lt;li&gt;Shift paddles&lt;/li&gt;&lt;li&gt;Smoker's package&lt;/li&gt;&lt;li&gt;Sport seats&lt;/li&gt;&lt;li&gt;Sport suspension&lt;/li&gt;&lt;li&gt;Summer tyres&lt;/li&gt;&lt;li&gt;Touch screen&lt;/li&gt;&lt;li&gt;Voice Control&lt;/li&gt;&lt;li&gt;Winter package&lt;/li&gt;&lt;/ul&gt;&lt;/dd&gt;</t>
+  </si>
+  <si>
+    <t>Autohaus Rumpel und Stark GmbH</t>
+  </si>
+  <si>
+    <t>Ölbergstraße 4, 
+ 97294 Unterpleichfeld, DE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1053,51 +985,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>9500</v>
+        <v>20900</v>
       </c>
       <c r="G2" t="s">
         <v>32</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2" t="s">
         <v>33</v>
       </c>
       <c r="J2" t="s">
         <v>34</v>
       </c>
       <c r="K2" t="s">
         <v>35</v>
       </c>
       <c r="L2" t="s">
         <v>36</v>
       </c>
       <c r="M2" t="s">
         <v>37</v>
       </c>
       <c r="N2" t="s">
         <v>38</v>
       </c>
@@ -1136,363 +1068,363 @@
       </c>
       <c r="Z2">
         <v>4.5</v>
       </c>
       <c r="AA2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
         <v>52</v>
       </c>
       <c r="D3" t="s">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3">
-        <v>20990</v>
+        <v>22599</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
       <c r="I3" t="s">
         <v>53</v>
       </c>
       <c r="J3" t="s">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="K3" t="s">
         <v>35</v>
       </c>
       <c r="L3" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="M3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N3" t="s">
         <v>38</v>
       </c>
       <c r="O3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="Q3" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="R3" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="S3" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="T3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="U3" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="V3" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="W3" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="X3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Y3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="Z3">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="AA3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4">
-        <v>22290</v>
+        <v>21970</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N4" t="s">
         <v>38</v>
       </c>
       <c r="O4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="P4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="Q4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="R4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="S4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="T4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="U4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="V4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="W4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="X4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Y4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="Z4">
         <v>3.5</v>
       </c>
       <c r="AA4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5">
-        <v>19790</v>
+        <v>13990</v>
       </c>
       <c r="G5" t="s">
         <v>32</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J5" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
         <v>35</v>
       </c>
       <c r="L5" t="s">
-        <v>88</v>
+        <v>55</v>
       </c>
       <c r="M5" t="s">
         <v>89</v>
       </c>
       <c r="N5" t="s">
         <v>38</v>
       </c>
       <c r="O5" t="s">
         <v>90</v>
       </c>
       <c r="P5" t="s">
         <v>91</v>
       </c>
       <c r="Q5" t="s">
         <v>92</v>
       </c>
       <c r="R5" t="s">
         <v>93</v>
       </c>
       <c r="S5" t="s">
         <v>94</v>
       </c>
       <c r="T5" t="s">
         <v>95</v>
       </c>
       <c r="U5" t="s">
         <v>96</v>
       </c>
       <c r="V5" t="s">
         <v>97</v>
       </c>
       <c r="W5" t="s">
         <v>98</v>
       </c>
       <c r="X5" t="s">
         <v>99</v>
       </c>
       <c r="Y5" t="s">
         <v>100</v>
       </c>
       <c r="Z5">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="AA5" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>102</v>
       </c>
       <c r="C6" t="s">
         <v>103</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
-        <v>18700</v>
+        <v>24990</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
       <c r="I6" t="s">
         <v>104</v>
       </c>
       <c r="J6" t="s">
         <v>34</v>
       </c>
       <c r="K6" t="s">
         <v>35</v>
       </c>
       <c r="L6" t="s">
         <v>36</v>
       </c>
       <c r="M6" t="s">
         <v>105</v>
       </c>
       <c r="N6" t="s">
         <v>38</v>
       </c>
       <c r="O6" t="s">
         <v>106</v>
       </c>
       <c r="P6" t="s">
         <v>107</v>
       </c>
       <c r="Q6" t="s">
         <v>108</v>
       </c>
       <c r="R6" t="s">
         <v>109</v>
       </c>
       <c r="S6" t="s">
         <v>110</v>
       </c>
       <c r="T6" t="s">
         <v>111</v>
       </c>
       <c r="U6" t="s">
+        <v>45</v>
+      </c>
+      <c r="V6" t="s">
         <v>112</v>
       </c>
-      <c r="V6" t="s">
+      <c r="W6" t="s">
         <v>113</v>
       </c>
-      <c r="W6" t="s">
+      <c r="X6" t="s">
         <v>114</v>
       </c>
-      <c r="X6" t="s">
+      <c r="Y6" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="Z6">
         <v>5</v>
       </c>
       <c r="AA6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">