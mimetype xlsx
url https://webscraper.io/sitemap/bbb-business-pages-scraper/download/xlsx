--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -135,93 +135,93 @@
     <t xml:space="preserve">Pann Home Services, Inc. </t>
   </si>
   <si>
     <t>General Contractor</t>
   </si>
   <si>
     <t>(617) 864-2625</t>
   </si>
   <si>
     <t>Pann Home Services provides plumbing, heating, cooling, remodeling, and carpentry services. The company offers plumbing repairs, drain and sewer services, heating and cooling system maintenance, and remodeling projects such as kitchen and bathroom updates. Pann Home Services assists clients with same-day service availability, upfront pricing, and service calls. Additionally, they provide video camera inspections, interior drain cleaning, water filtration, air conditioning repairs, and new system installations. Their service area includes Boston, North Shore, South Shore, and Metro West regions. The business provides services to residential and commercial customers.</t>
   </si>
   <si>
     <t>https://www.pannhomeservices.com</t>
   </si>
   <si>
     <t>https://www.facebook.com/PannHomeServices
 https://twitter.com/PannHomeService
 https://www.linkedin.com/company/pannhomeservices/about/
 https://www.instagram.com/pannhomeservices/
 https://www.youtube.com/@pannhomeservicesremodeling</t>
   </si>
   <si>
     <t>247 Salem StreetWoburn, MA 01801-2004</t>
   </si>
   <si>
-    <t>https://www.bbb.org/us/mn/shakopee/profile/plumber/mechanical-plus-inc-0704-1000013081</t>
-[...22 lines deleted...]
-  <si>
     <t>https://www.bbb.org/us/mi/grand-rapids/profile/plumber/mcdonald-plumbing-inc-0372-17000229</t>
   </si>
   <si>
     <t>0372-17000229</t>
   </si>
   <si>
     <t xml:space="preserve">McDonald Plumbing Inc. </t>
   </si>
   <si>
     <t>(616) 698-6771</t>
   </si>
   <si>
     <t>We are a complete plumbing company. We offer sewer and water installations, repair of sewers and water service, full service department. McDonald Plumbing Inc states they offer plumbing</t>
   </si>
   <si>
     <t>https://www.mcdonaldplumbing.com</t>
   </si>
   <si>
     <t>7791 Eastern Ave SEGrand Rapids, MI 49508-7218</t>
+  </si>
+  <si>
+    <t>https://www.bbb.org/us/az/buckeye/profile/plumber/dwaynes-plumbing-1126-1000088982</t>
+  </si>
+  <si>
+    <t>1126-1000088982</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dwayne's Plumbing </t>
+  </si>
+  <si>
+    <t>(602) 686-9020</t>
+  </si>
+  <si>
+    <t>This business offers water installation and light plumbing services.</t>
+  </si>
+  <si>
+    <t>https://www.ethicalcommunity.org/dwaynesplumbing</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/Dwaynes-Plumbing-LLC-106440341691200</t>
+  </si>
+  <si>
+    <t>Buckeye, AZ 85396-1403</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -713,108 +713,108 @@
         <v>38</v>
       </c>
       <c r="L4">
         <v>42.489582</v>
       </c>
       <c r="M4">
         <v>-71.131065</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
+      <c r="F5">
+        <v>5</v>
+      </c>
       <c r="G5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H5" t="s">
         <v>43</v>
       </c>
       <c r="I5" t="s">
         <v>44</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>45</v>
       </c>
-      <c r="K5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>44.79425</v>
+        <v>42.869957</v>
       </c>
       <c r="M5">
-        <v>-93.53461</v>
+        <v>-85.62837</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" t="s">
         <v>47</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6">
+        <v>0</v>
+      </c>
+      <c r="H6" t="s">
         <v>50</v>
       </c>
-      <c r="F6">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>51</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>52</v>
       </c>
       <c r="K6" t="s">
         <v>53</v>
       </c>
       <c r="L6">
-        <v>42.869957</v>
+        <v>33.65345</v>
       </c>
       <c r="M6">
-        <v>-85.62837</v>
+        <v>-112.417061</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">