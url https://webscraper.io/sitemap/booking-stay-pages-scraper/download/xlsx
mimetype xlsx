--- v0 (2026-04-05)
+++ v1 (2026-04-28)
@@ -56,227 +56,237 @@
   <si>
     <t>preferred-badge</t>
   </si>
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
-    <t>https://www.booking.com/hotel/es/casa-tao-madrid.html</t>
-[...31 lines deleted...]
-    <t>Apartamento Wanda Ifema con Parking y Gym</t>
+    <t>https://www.booking.com/hotel/es/fantastica-casa-con-jardin-madrid.html</t>
+  </si>
+  <si>
+    <t>Fantástica casa con jardín</t>
   </si>
   <si>
     <t>Very Good</t>
   </si>
   <si>
-    <t>Staff 9.1
-Facilities 8.9
+    <t>Staff 8.4
+Facilities 8.4
 Cleanliness 8.9
-Comfort 8.6
-[...2 lines deleted...]
-Free Wifi 5.0</t>
+Comfort 8.8
+Value for money 8.2
+Location 8.8</t>
   </si>
   <si>
     <t>The entire place is yours
-538 ft² size
-[...41 lines deleted...]
-Private parking
+431 ft² size
 Private bathroom
 Free Wifi
 Air conditioning
 Non-smoking rooms
+Shower
 Kitchen
-Fitness center
+Family rooms
 Terrace</t>
   </si>
   <si>
-    <t>Calle de Carlos Fernández Casado, 36, 28055 Madrid, Spain</t>
-[...21 lines deleted...]
-Location 6.5
+    <t>Calle del General Aranaz 54, 28027 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/697069658.webp?k=32c21c05c854f703cea81d65df7bd8e65260eca73db70d19dafda7264f5c06a4&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: Fantástica casa con jardín in Madrid offers a sun terrace and a garden. Guests enjoy free WiFi, air-conditioning, and a fully equipped kitchenette.
+Convenient Facilities: The apartment features a private check-in and check-out service, an outdoor seating area, and family rooms. Additional amenities include a terrace, patio, dining area, and a TV.
+Prime Location: Located 2.7 mi from IFEMA, 3.7 mi from Santiago Bernabéu Stadium and the Prado Museum, and 4.3 mi from El Retiro Park and the Thyssen-Bornemisza Museum. Adolfo Suarez Madrid-Barajas Airport is 3.7 mi away.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/room007-ventura-hostel.html</t>
+  </si>
+  <si>
+    <t>room00 Ventura Hostel</t>
+  </si>
+  <si>
+    <t>Staff 9.0
+Facilities 8.3
+Cleanliness 8.4
+Comfort 8.3
+Value for money 8.6
+Location 9.5
+Free Wifi 8.6</t>
+  </si>
+  <si>
+    <t>Excellent Breakfast
+Restaurant
+Private bathroom
+Free Wifi
+Air conditioning
+Facilities for disabled guests
+Non-smoking rooms
+Shower
+Family rooms
+Terrace</t>
+  </si>
+  <si>
+    <t>Ventura de la Vega, 5, Madrid City Center, 28014 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/695433522.webp?k=91f35c46af7949a0c02f5b73ebf066e45e96f66b1a4eed30b3e37dd4b090db26&amp;o=</t>
+  </si>
+  <si>
+    <t>Located just 1312 feet from Puerta del Sol, room00 Ventura Hostel offers air-conditioned rooms with free high-speed WiFi. It features an on-site bar and restaurant.
+Rooms are decorated in white and feature cartoon-like drawings on the walls. All dorm rooms include individual lockers, reading lights and a bag for your belongings, while the double rooms also have a wardrobe and TV. Each room has its own bathroom with free toiletries. Bed linen and towels are provided, as well as a Nordic cover.
+Staff at the 24-hour reception can help with tourist information, luggage storage and airport transfers.
+Madrid’s vibrant La Latina district, with its winding streets and tapas bars, is located nearby. San Miguel Market offers a range of fresh Spanish delicacies and is a 15-minute walk away. Plaza Santa Ana and Gran Vía are also nearby. Located just 400 mtres from Puerta del Sol.
+Plaza Mayor, El Retiro Park and El Prado Museum, among other sights, are all within a 10-minute walk.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/toc-hostel-madrid.html</t>
+  </si>
+  <si>
+    <t>Toc Hostel Madrid</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>Staff 9.1
+Facilities 8.7
+Cleanliness 8.8
+Comfort 8.7
+Value for money 8.8
+Location 9.7
+Free Wifi 9.2</t>
+  </si>
+  <si>
+    <t>Very Good Breakfast
+Shuttle service
+Private bathroom
+Free Wifi
+Air conditioning
+Facilities for disabled guests
+Non-smoking rooms
+Shower
+Family rooms
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>Plaza de Celenque, 3 , Madrid City Center, 28013 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/583303729.webp?k=f8704e5f55af5819c62d1a1067aca08f0e34b0cf5add629cc2b1d088afc433e4&amp;o=</t>
+  </si>
+  <si>
+    <t>Toc Hostel Madrid is located in central Madrid, just 394 feet from Puerta del Sol Square. This stylish, modern hostel offers smart, air-conditioned rooms with free WiFi.
+At Toc Hostel you can book private rooms or a bed in a shared dormitory. The rooms and dorms feature attractive décor with parquet floors and light wood furniture.
+The property has a bar where they hold themed parties, and there is a games room where you can play pool for free.
+Staff at the 24-hour reception can provide information about what to see and do in Madrid. There are numerous shops, bars and restaurants in the surrounding streets, and Plaza Mayor Square is 820 feet away.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/madrid-deluxe.html</t>
+  </si>
+  <si>
+    <t>Madrid Paseo de la Castellana</t>
+  </si>
+  <si>
+    <t>Staff 8.2
+Facilities 8.6
+Cleanliness 8.1
+Comfort 8.5
+Value for money 8.2
+Location 8.9
 Free Wifi 8.8</t>
   </si>
   <si>
-    <t>Apartments
+    <t>The entire place is yours
+474 ft² size
+Pet friendly
+Private bathroom
 Balcony
 Free Wifi
-Air conditioning
-[...1 lines deleted...]
-Bathtub
+View
 Kitchen
-Family rooms
-[...42 lines deleted...]
-Hostal Maria Ronda is located 6 minutes’ walk from Carabanchel Metro Station. Atocha Train Station can be reached in around 30 minutes by Metro, and Madrid Barajas Airport is a 25-minute drive.</t>
+Private pool
+Terrace</t>
+  </si>
+  <si>
+    <t>Sor Ángela de la Cruz, Tetuan, 28020 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/125032587.webp?k=be14f36f72ecabf8588da53262504a86ff8ac441e19a92bfef7b53f62ffaac10&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: Madrid Paseo de la Castellana offers a comfortable apartment in Madrid. Guests enjoy free WiFi, a elevator, and a terrace with city views. The property includes a balcony, patio, and private pool.
+Convenient Amenities: The apartment features a fully equipped kitchenette, washing machine, and dishwasher. Additional amenities include a work desk, dining area, and parquet floors. Free toiletries and a hairdryer are provided for added comfort.
+Prime Location: Santiago Bernabéu Stadium is a 14-minute walk away. Nearby attractions include Chamartin Railway Station (1.6 mi), Gran Via (3.1 mi), and Plaza Mayor (4.3 mi). Adolfo Suarez Madrid-Barajas Airport is 8.7 mi from the property.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/casa-tao-madrid.html</t>
+  </si>
+  <si>
+    <t>Hostel 18</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>Staff 6.2
+Facilities 6.0
+Cleanliness 6.3
+Comfort 6.0
+Value for money 6.5
+Location 7.3
+Free Wifi 7.0</t>
+  </si>
+  <si>
+    <t>Calle Avila 18, Tetuan, Tetuan, 28020 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/348144180.webp?k=ac2887cb047be93f3ac806eb95fe4aff3b63f311d21d031bbe67b1b04b597a0c&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Hostel 18 in Madrid offers free WiFi, air-conditioning, and parquet floors. Each room includes a kitchenette, washing machine, and private entrance.
+Convenient Facilities: Guests benefit from private and express check-in and check-out services, a 24-hour front desk, and daily housekeeping. A shared kitchen and dining area enhance the stay.
+Prime Location: Santiago Bernabéu Stadium is a 12-minute walk away. Nearby attractions include Chamartin Railway Station (2.2 mi) and Gran Via (2.5 mi). Adolfo Suarez Madrid-Barajas Airport is 9.3 mi from the hostel.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -640,197 +650,212 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2">
-        <v>5.4</v>
+        <v>8.1</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2">
-        <v>1222</v>
+        <v>16</v>
       </c>
       <c r="F2">
-        <v>7.2</v>
+        <v>8.8</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
+      <c r="K2" t="s">
+        <v>18</v>
+      </c>
       <c r="L2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="N2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C3">
-        <v>8.5</v>
+        <v>8.3</v>
       </c>
       <c r="D3" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="E3">
-        <v>62</v>
+        <v>5914</v>
+      </c>
+      <c r="F3">
+        <v>9.5</v>
       </c>
       <c r="G3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J3" t="s">
         <v>24</v>
       </c>
       <c r="K3" t="s">
         <v>25</v>
       </c>
       <c r="L3" t="s">
         <v>26</v>
       </c>
       <c r="M3" t="s">
         <v>27</v>
       </c>
       <c r="N3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
         <v>30</v>
       </c>
       <c r="C4">
-        <v>9.2</v>
+        <v>8.7</v>
       </c>
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4">
-        <v>302</v>
+        <v>4827</v>
+      </c>
+      <c r="F4">
+        <v>9.7</v>
       </c>
       <c r="G4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J4" t="s">
         <v>32</v>
       </c>
       <c r="K4" t="s">
         <v>33</v>
       </c>
       <c r="L4" t="s">
         <v>34</v>
       </c>
       <c r="M4" t="s">
         <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" t="s">
         <v>38</v>
       </c>
       <c r="C5">
-        <v>5.2</v>
+        <v>8.1</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5">
-        <v>39</v>
+        <v>54</v>
+      </c>
+      <c r="F5">
+        <v>8.9</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="J5" t="s">
         <v>39</v>
       </c>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" t="s">
         <v>45</v>
       </c>
       <c r="C6">
-        <v>8.9</v>
+        <v>5.4</v>
       </c>
       <c r="D6" t="s">
         <v>46</v>
       </c>
       <c r="E6">
-        <v>1378</v>
+        <v>1213</v>
+      </c>
+      <c r="F6">
+        <v>7.3</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>