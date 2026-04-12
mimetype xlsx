--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -71,255 +71,246 @@
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=hotel&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;soz=1&amp;lang_changed=1&amp;nflt=price%3DUSD-min-200-1&amp;selected_currency=USD</t>
   </si>
   <si>
-    <t>https://www.booking.com/hotel/es/room007-ventura-hostel.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=22&amp;hapos=263&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=89eb2c4cbeb4035d&amp;srepoch=1772691580&amp;all_sr_blocks=47211932_88209751_0_2_0%2C47211902_416891820_0_2_0&amp;highlighted_blocks=47211932_88209751_0_2_0%2C47211902_416891820_0_2_0&amp;matching_block_id=47211932_88209751_0_2_0&amp;sr_pri_blocks=47211932_88209751_0_2_0__26197%2C47211902_416891820_0_2_0__34975&amp;from=searchresults</t>
-[...5 lines deleted...]
-    <t>Very Good</t>
+    <t>https://www.booking.com/hotel/es/modern-bright-1-bedroom-1-bathroom-chamberi.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=12&amp;hapos=12&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=ce3f563b1603034c&amp;srepoch=1775823401&amp;all_sr_blocks=1538590902_427592355_2_0_0&amp;highlighted_blocks=1538590902_427592355_2_0_0&amp;matching_block_id=1538590902_427592355_2_0_0&amp;sr_pri_blocks=1538590902_427592355_2_0_0__86345&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Modern bright - 1 bedroom 1 bathroom - Chamberí</t>
+  </si>
+  <si>
+    <t>Good</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Staff 9.0
-[...10 lines deleted...]
-Air conditioning
+    <t>Staff 8.0
+Facilities 7.0
+Cleanliness 8.2
+Comfort 7.2
+Value for money 7.2
+Location 9.3
+Free Wifi 5.0</t>
+  </si>
+  <si>
+    <t>Apartments
 Private bathroom
-24-hour front desk
-[...39 lines deleted...]
-Kitchen
 Free Wifi
 Air conditioning
-Private bathroom
+Kitchen
 Non-smoking rooms
+Washing machine
+City view
 Heating
 Elevator</t>
   </si>
   <si>
-    <t>de Fernando Garrido, 28015 Madrid, Spain</t>
-[...25 lines deleted...]
-Free Wifi 10</t>
+    <t>Calle de Galileo 26, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/786850045.webp?k=dee3075a803389a89145fc96d68cddd86af42f53a1580d01f7168693dfdbe732&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: Modern bright - 1 bedroom 1 bathroom - Chamberí in Madrid offers free WiFi and a elevator for easy access. The apartment includes a washing machine, private bathroom, and a fully equipped kitchen with a refrigerator, microwave, stovetop, toaster, and coffee machine.
+Convenient Amenities: Guests can enjoy air-conditioning, a dining table, and a wardrobe. Additional amenities include a hairdryer, electric kettle, and kitchenware. The property features a city view and is equipped with a washing machine and a private bathroom.
+Prime Location: Located 8.1 mi from Adolfo Suarez Madrid-Barajas Airport, the apartment is a short walk from Plaza de España Metro Station (14 minutes) and Temple of Debod (0.8 mi). Nearby attractions include Gran Via (16-minute walk) and Puerta del Sol (1.8 mi).</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/apartamentos-econostay-sol.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=5&amp;hapos=103&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=ce3f563b1603034c&amp;srepoch=1775823398&amp;all_sr_blocks=1362064302_408517185_0_0_0&amp;highlighted_blocks=1362064302_408517185_0_0_0&amp;matching_block_id=1362064302_408517185_0_0_0&amp;sr_pri_blocks=1362064302_408517185_0_0_0__85041&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Apartamentos EconoStay Sol</t>
+  </si>
+  <si>
+    <t>Fair</t>
+  </si>
+  <si>
+    <t>Staff 6.1
+Facilities 5.9
+Cleanliness 5.9
+Comfort 6.0
+Value for money 6.2
+Location 8.7
+Free Wifi 8.1</t>
   </si>
   <si>
     <t>Apartments
-Kitchen
-Washing machine
+Balcony
+Private bathroom
 Free Wifi
-Balcony
-[...80 lines deleted...]
-Free WifiIn all areas • 380 Mbps
+View
 Air conditioning
 Kitchen
-Shower
 Non-smoking rooms
+Family rooms
+Washing machine</t>
+  </si>
+  <si>
+    <t>Calle de Barcelona, Madrid City Center, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/648507922.webp?k=f5063775954692a5d6f7c60216bf0f67a27473151379408c3c172f2df766dd93&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Apartamentos EconoStay Sol in Madrid offers family rooms with private bathrooms. Each apartment includes air-conditioning, a balcony, washing machine, kitchen, and TV. Free WiFi is available throughout the property.
+Convenient Location: Located in the city center, the apartment is a short walk from the Prado Museum (13-minute walk), Gran Via Metro Station (1969 feet), and Plaza Mayor (1640 feet). Nearby attractions include the Royal Palace of Madrid (0.9 mi) and Mercado San Miguel (8-minute walk).
+Additional Services: Reception staff speak English and Spanish, providing assistance to guests. The property is 8.1 mi from Adolfo Suarez Madrid-Barajas Airport.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/madrid-airport-apartments.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=6&amp;hapos=79&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=ce3f563b1603034c&amp;srepoch=1775823390&amp;all_sr_blocks=335927501_166965377_4_0_0&amp;highlighted_blocks=335927501_166965377_4_0_0&amp;matching_block_id=335927501_166965377_4_0_0&amp;sr_pri_blocks=335927501_166965377_4_0_0__93673&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Madrid Airport Apartments</t>
+  </si>
+  <si>
+    <t>Staff 7.1
+Facilities 7.3
+Cleanliness 7.6
+Comfort 7.5
+Value for money 7.2
+Location 7.7
+Free Wifi 7.4</t>
+  </si>
+  <si>
+    <t>Apartments
+Private parking
+Outdoor swimming pool
+Private bathroom
+Free WifiIn all areas • 331 Mbps
+Air conditioning
+Kitchen
+Bathtub
+Private pool
+Non-smoking rooms</t>
+  </si>
+  <si>
+    <t>Calle de la Pirra 44, San Blas, 28022 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/153780257.webp?k=a2154628b5d39d031ce43fdd097899461479431016e797ce173143d3be717db3&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Madrid Airport Apartments in Madrid offers a fitness center, garden, seasonal outdoor swimming pool, and free WiFi. Guests enjoy a public bath, fitness room, elevator, family rooms, and a children's playground.
+Modern Amenities: Each apartment features a private bathroom, air-conditioning, kitchenette, washing machine, and a dining area. Additional amenities include a coffee machine, dishwasher, microwave, TV, and sofa.
+Prime Location: Located 2.5 mi from Adolfo Suarez Madrid-Barajas Airport, the property is near IFEMA (3.1 mi), Thyssen-Bornemisza Museum (7.5 mi), and El Retiro Park (7.5 mi). Guests appreciate the connectivity to the airport, nearby shops, and convenient location.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/myhousespain-con-parking-junto-a-ifema-y-barajas.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=8&amp;hapos=58&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=ce3f563b1603034c&amp;srepoch=1775823375&amp;all_sr_blocks=1305888001_428304384_4_0_0&amp;highlighted_blocks=1305888001_428304384_4_0_0&amp;matching_block_id=1305888001_428304384_4_0_0&amp;sr_pri_blocks=1305888001_428304384_4_0_0__95268&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>MyHouseSpain - Con parking junto a IFEMA y Barajas</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>Staff 8.9
+Facilities 8.8
+Cleanliness 9.0
+Comfort 8.8
+Value for money 8.4
+Location 8.9
+Free Wifi 7.5</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+Free on-site parking
+Swimming pool
+Private bathroom
+Free Wifi
+Air conditioning
+Kitchen
+Private pool
+Washing machine
 Flat-screen TV</t>
   </si>
   <si>
-    <t>17 Calle del Norte Bajo derecha, Madrid City Center, 28015 Madrid, Spain</t>
-[...7 lines deleted...]
-Local Attractions: Nearby points of interest include Plaza Mayor (16-minute walk), Puerta del Sol (0.8 mi), and the Thyssen-Bornemisza Museum (1.3 mi). The Temple of Debod and Mercado San Miguel are also within 0.7 mi. Guests appreciate the convenient location and the friendly host.</t>
+    <t>59 Calle de Deyanira, San Blas, 28022 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/611431871.webp?k=1b89c51f4ef5b1ea6412ef34b673a37936e9c2f0ce2f17c77f148e3be0f04080&amp;o=</t>
+  </si>
+  <si>
+    <t>Modern Comforts: MyHouseSpain in Madrid offers a one-bedroom apartment with free WiFi, air-conditioning, and a private pool. The kitchenette includes a refrigerator, microwave, oven, stovetop, and tea and coffee maker.
+Convenient Facilities: Guests benefit from free on-site private parking, a elevator, and a washing machine. The apartment features a living room with a TV, work desk, and hairdryer.
+Prime Location: Located 3 mi from IFEMA and 2.5 mi from Adolfo Suarez Madrid-Barajas Airport, the property is near attractions such as the Thyssen-Bornemisza Museum (7.5 mi) and El Retiro Park (7.5 mi). Highly rated by guests.</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/apartamento-2-dormitorios-cerca-del-wizink.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-04-20&amp;checkout=2026-04-26&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=8&amp;hapos=106&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-200-1&amp;srpvid=ce3f563b1603034c&amp;srepoch=1775823398&amp;all_sr_blocks=892197601_359483143_2_0_0&amp;highlighted_blocks=892197601_359483143_2_0_0&amp;matching_block_id=892197601_359483143_2_0_0&amp;sr_pri_blocks=892197601_359483143_2_0_0__54347&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Apartamento 2 dormitorios cerca del Wizink</t>
+  </si>
+  <si>
+    <t>Very Poor</t>
+  </si>
+  <si>
+    <t>Staff 3.9
+Facilities 3.6
+Cleanliness 3.6
+Comfort 3.8
+Value for money 3.8
+Location 5.8</t>
+  </si>
+  <si>
+    <t>The entire place is yours
+431 ft² size
+Private bathroom
+Kitchen</t>
+  </si>
+  <si>
+    <t>5 Calle Concepción Bahamonde, Salamanca, 28028 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/383124145.webp?k=85874e611bd407f166b52aa41a758dd75120d2b33fb185729487380de87ced51&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Apartamento 2 dormitorios cerca del Wizink in Madrid offers a two-bedroom apartment with a kitchenette and a fully equipped kitchen. The property includes one bathroom, ensuring a pleasant stay for all guests.
+Convenient Location: Located 2 mi from the Thyssen-Bornemisza Museum, 2.1 mi from El Retiro Park and the Prado Museum, and 2.1 mi from the Gran Via Metro Station. Santiago Bernabéu Stadium and Gran Via are 2.5 mi away, while Puerta de Atocha and Reina Sofia Museum are 2.6 mi from the apartment.
+Local Attractions: Guests can explore nearby attractions such as Plaza Mayor (3.1 mi) and Puerta del Sol (3.7 mi). Adolfo Suarez Madrid-Barajas Airport is 6.2 mi from the property.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -698,287 +689,287 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2">
-        <v>8.3</v>
+        <v>7.5</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2">
-        <v>5975</v>
+        <v>10</v>
       </c>
       <c r="G2">
-        <v>9.5</v>
+        <v>9.3</v>
       </c>
       <c r="H2">
-        <v>708</v>
+        <v>1009</v>
       </c>
       <c r="I2">
-        <v>835</v>
+        <v>1207</v>
       </c>
       <c r="J2" t="s">
         <v>22</v>
       </c>
       <c r="K2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N2" t="s">
         <v>23</v>
       </c>
       <c r="O2" t="s">
         <v>24</v>
       </c>
       <c r="P2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" t="s">
         <v>26</v>
       </c>
       <c r="R2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" t="s">
         <v>29</v>
       </c>
       <c r="D3">
-        <v>9.1</v>
+        <v>5.6</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="G3">
-        <v>9.3</v>
+        <v>8.7</v>
       </c>
       <c r="H3">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="I3">
-        <v>1095</v>
+        <v>1080</v>
       </c>
       <c r="J3" t="s">
         <v>22</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="N3" t="s">
         <v>31</v>
       </c>
       <c r="O3" t="s">
         <v>32</v>
       </c>
       <c r="P3" t="s">
         <v>33</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
         <v>37</v>
       </c>
       <c r="D4">
-        <v>6.8</v>
+        <v>7.1</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="F4">
-        <v>35</v>
+        <v>1491</v>
       </c>
       <c r="G4">
-        <v>9.4</v>
+        <v>7.7</v>
       </c>
       <c r="H4">
-        <v>1063</v>
+        <v>1095</v>
       </c>
       <c r="I4">
-        <v>1159</v>
+        <v>1190</v>
       </c>
       <c r="J4" t="s">
         <v>22</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="N4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>40</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" t="s">
         <v>44</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>8.5</v>
+      </c>
+      <c r="E5" t="s">
         <v>45</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>8692</v>
+        <v>30</v>
       </c>
       <c r="G5">
-        <v>9.6</v>
+        <v>8.9</v>
       </c>
       <c r="H5">
-        <v>564</v>
+        <v>1113</v>
       </c>
       <c r="I5">
-        <v>619</v>
+        <v>1202</v>
       </c>
       <c r="J5" t="s">
         <v>22</v>
       </c>
       <c r="K5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N5" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" t="s">
         <v>47</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>48</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>49</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="R5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
         <v>52</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>2.5</v>
+      </c>
+      <c r="E6" t="s">
         <v>53</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="G6">
-        <v>9.4</v>
+        <v>5.8</v>
       </c>
       <c r="H6">
-        <v>902</v>
+        <v>635</v>
       </c>
       <c r="I6">
-        <v>990</v>
+        <v>690</v>
       </c>
       <c r="J6" t="s">
         <v>22</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="N6" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" t="s">
         <v>55</v>
       </c>
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>56</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>57</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="R6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">