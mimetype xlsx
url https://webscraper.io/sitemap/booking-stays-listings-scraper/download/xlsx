--- v3 (2026-07-02)
+++ v4 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
@@ -71,264 +71,266 @@
   <si>
     <t>preferred-badge</t>
   </si>
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
-    <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-06-22&amp;checkout=2026-06-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-170-1</t>
-[...11 lines deleted...]
-    <t>Good</t>
+    <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-100-1</t>
+  </si>
+  <si>
+    <t>2026-08-05T06:38:38Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/generator-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=20&amp;hapos=143&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=34342e84896d0048&amp;srepoch=1785911884&amp;all_sr_blocks=309284401_139595413_0_2_0%2C309284401_139595413_0_2_0&amp;highlighted_blocks=309284401_139595413_0_2_0%2C309284401_139595413_0_2_0&amp;matching_block_id=309284401_139595413_0_2_0&amp;sr_pri_blocks=309284401_139595413_0_2_0__11088%2C309284401_139595413_0_2_0__11088&amp;from_sustainable_property_sr=1&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Generator Madrid</t>
+  </si>
+  <si>
+    <t>Very Good</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Staff 7.7
-[...4 lines deleted...]
-Location 7.8
+    <t>Staff 8.7
+Facilities 8.1
+Cleanliness 8.2
+Comfort 8.2
+Value for money 8.1
+Location 9.6
+Free Wifi 8.1</t>
+  </si>
+  <si>
+    <t>Good Breakfast
+Free Wifi
+Private parking
+Pet friendly
+Non-smoking rooms
+Restaurant
+Facilities for disabled guests
+Family rooms
+Private bathroom
+Air conditioning</t>
+  </si>
+  <si>
+    <t>Calle San Bernardo, 2, Madrid City Center, 28013 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/335022959.webp?k=57e9b021c36789d4ed89dc8798da8d9f458e2610d928b5803b05f69f71ad612f&amp;o=</t>
+  </si>
+  <si>
+    <t>Generator Madrid offers accommodations 1-minute walk from Gran Via. It features a roof-top terrace with a bar and 2 hot tubs.
+The hostel features an industrial décor at the shared areas such as the lounge where guests can watch TV, read or listen to the daily Deejay sessions.
+Bright rooms in Generator Madrid have an avant-garde style mixing classic and modern elements, they offer dormitory or private rooms. They all include an private bathroom with shower and air-conditioning.
+Dormitory rooms feature bunk beds with USB port, night light, a stocking net and a private locker. Bed linen are included and towels can be rented at the reception.
+Standard Twin and Family rooms come with different bed configurations and a private bathroom with free toiletries, towels and hairdryer.
+Breakfast is served every day at the property, different options are available. There is an American- Mexican restaurant at the property where cultural activities take place daily.
+Other facilities include a private parking and a luggage storage for a surcharge.
+Plaza Mayor is 2461 feet from Generator Madrid while the Royal Palace is 984 feet away.
+The nearest metro station is Santo Domingo, metro line 2. Madrid- Barajas airport is 14 mi away.</t>
+  </si>
+  <si>
+    <t>2026-08-05T06:38:57Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/atocha-suites.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=1&amp;hapos=1&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=34342e84896d0048&amp;srepoch=1785911893&amp;all_sr_blocks=47303914_441835588_2_2_0&amp;highlighted_blocks=47303914_441835588_2_2_0&amp;matching_block_id=47303914_441835588_2_2_0&amp;sr_pri_blocks=47303914_441835588_2_2_0__34091&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Mola Suites</t>
+  </si>
+  <si>
+    <t>Staff 8.3
+Facilities 7.7
+Cleanliness 8.1
+Comfort 8.2
+Value for money 7.8
+Location 9.5
+Free Wifi 8.6</t>
+  </si>
+  <si>
+    <t>Apartments
+Breakfast
+Free Wifi
+Non-smoking rooms
+Airport shuttle
+Facilities for disabled guests
+Family rooms
+Hot tub
+Private bathroom
+Air conditioning</t>
+  </si>
+  <si>
+    <t>Atocha, 16, Madrid City Center, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/18774692.webp?k=9353b36971a03826dd37f72742af745801011c60d27b35b94f0224ec391cbfe0&amp;o=</t>
+  </si>
+  <si>
+    <t>Located just 656 feet from Madrid’s Plaza Mayor, and 984 feet from the Puerta del Sol, Mola Suites offers stylish, air-conditioned apartments. It offers free WiFi, and great views of the city.
+The bright apartments have modern white décor with colorful finishes and unique contemporary pictures. Each one has a spacious lounge with sofas and a flat-screen TV.
+The kitchenettes are equipped with a microwave, dishwasher and washing machine.
+In the area surrounding Mola Suites, there are many shops, restaurants and bars. La Latina district is just 2 minutes’ walk away and is the site of the famous El Rastro Flea Market every Sunday.
+The Prado, Thyssen and Reina Sofia museums are all within a 15-minute walk. Atocha Train Station can also be reached in 15 minutes’ walk.</t>
+  </si>
+  <si>
+    <t>2026-08-05T06:40:26Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/bluesock-hostels-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=24&amp;hapos=147&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=34342e84896d0048&amp;srepoch=1785911884&amp;all_sr_blocks=359056101_118487066_1_2_0%2C359056101_118487066_1_2_0&amp;highlighted_blocks=359056101_118487066_1_2_0%2C359056101_118487066_1_2_0&amp;matching_block_id=359056101_118487066_1_2_0&amp;sr_pri_blocks=359056101_118487066_1_2_0__12815%2C359056101_118487066_1_2_0__12815&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Room Gran Vía</t>
+  </si>
+  <si>
+    <t>Staff 9.1
+Facilities 8.5
+Cleanliness 8.5
+Comfort 8.5
+Value for money 8.8
+Location 9.7
+Free Wifi 8.6</t>
+  </si>
+  <si>
+    <t>Good Breakfast
+Free Wifi
+Family rooms
+Private bathroom
+Air conditioning
+Shower
+Flat-screen TV
+City view
+24-hour front desk
+Key card access</t>
+  </si>
+  <si>
+    <t>6 Calle Gran Vía, Madrid City Center, 28013 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/528781206.webp?k=2a48266ec519a4772a4070357579672a7e57a56fe7d36468d38c7f3aa2900c99&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Room Gran Vía in Madrid offers family rooms with private bathrooms, air-conditioning, and parquet floors. Each room includes a shower, hairdryer, TV, sofa, electric kettle, and wardrobe.
+Essential Facilities: Guests enjoy free WiFi, a elevator, 24-hour front desk, tour desk, and a buffet breakfast. Additional amenities include a city view, shared bathroom, and a tour desk.
+Prime Location: Located in the city center, the hostel is a 5-minute walk from Gran Via Metro Station and near attractions such as Thyssen-Bornemisza Museum (2297 feet) and Plaza Mayor (13-minute walk). Adolfo Suarez Madrid-Barajas Airport is 7.5 mi away.
+Guest Satisfaction: Highly rated for its cleanliness, value for money, and safety of the location.</t>
+  </si>
+  <si>
+    <t>2026-08-05T06:40:59Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/habitaciones-en-luisa.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=9&amp;hapos=132&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=34342e84896d0048&amp;srepoch=1785911884&amp;all_sr_blocks=1432044903_414767300_2_0_0&amp;highlighted_blocks=1432044903_414767300_2_0_0&amp;matching_block_id=1432044903_414767300_2_0_0&amp;sr_pri_blocks=1432044903_414767300_2_0_0__35536&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Habitaciones en Luisa</t>
+  </si>
+  <si>
+    <t>Pleasant</t>
+  </si>
+  <si>
+    <t>Staff 7.3
+Facilities 6.9
+Cleanliness 7.0
+Comfort 7.3
+Value for money 6.8
+Location 8.5
 Free Wifi 7.5</t>
   </si>
   <si>
     <t>Apartments
 Free Wifi
-Private bathroom
-[...36 lines deleted...]
-344 ft² size
+Shower
+Washing machine
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>Calle de Luisa Fernanda, 20, Moncloa-Aravaca, 28008 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/694134651.webp?k=ff7147e9cc82973a99d2ed61888fbd20b82e73e5807ed0b8c180bf10cffcbcd3&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Habitaciones en Luisa in Madrid offers aparthotel-style accommodations with free WiFi, a shared kitchen, and a dining area. Each unit includes a washing machine, tea and coffee maker, hairdryer, refrigerator, microwave, shower, and a work desk.
+Convenient Facilities: Guests can enjoy a shared bathroom, electric kettle, kitchenware, stovetop, toaster, and a TV. Additional amenities include a wardrobe, ensuring a comfortable stay.
+Prime Location: Located 1969 feet from Plaza de España Metro Station and less than 0.6 mi from Gran Via, the aparthotel is a short walk from Temple of Debod (3 minutes) and Royal Palace of Madrid (14 minutes). Adolfo Suarez Madrid-Barajas Airport is 8.1 mi away.</t>
+  </si>
+  <si>
+    <t>2026-08-05T06:38:44Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/nova-rooms.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=8&amp;hapos=106&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=34342e84896d0048&amp;srepoch=1785911881&amp;all_sr_blocks=1451770202_416524718_2_0_0&amp;highlighted_blocks=1451770202_416524718_2_0_0&amp;matching_block_id=1451770202_416524718_2_0_0&amp;sr_pri_blocks=1451770202_416524718_2_0_0__32401&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Nova Rooms</t>
+  </si>
+  <si>
+    <t>Staff 6.7
+Facilities 6.7
+Cleanliness 7.0
+Comfort 7.1
+Value for money 6.9
+Location 6.9
+Free Wifi 7.5</t>
+  </si>
+  <si>
+    <t>Apartments
 Free Wifi
 Non-smoking rooms
-Private bathroom
-Kitchen
+Family rooms
+Balcony
 Air conditioning
-Shower</t>
-[...140 lines deleted...]
-Gran Via, famous for shopping and its theaters, is 1312 feet from the hostel. Chueca and Tribunal metro stations are within a 5-minute walk of the hostel.</t>
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>Calle de Avefría, 26, Carabanchel, 28025 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/708951053.webp?k=1047394030e4742002d965589cc7b56ab1715991a1d2f970ab15ef7176dcaa63&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Nova Rooms in Madrid offers a spacious apartment with free WiFi, air-conditioning, and a shared bathroom. Each unit features a balcony, work desk, and TV, ensuring a pleasant stay.
+Convenient Facilities: Guests can enjoy family rooms, providing ample space for relaxation and comfort. The reception staff speak English, Spanish, and French, catering to a diverse range of visitors.
+Prime Location: Located 3 mi from Plaza Mayor and Puerta de Atocha, the apartment is also close to the Royal Palace, Mercado San Miguel, and Gran Via. Adolfo Suarez Madrid-Barajas Airport is 12 mi away.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -713,299 +715,296 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>7.3</v>
+        <v>8.1</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
-        <v>69</v>
+        <v>11960</v>
       </c>
       <c r="H2">
-        <v>7.8</v>
+        <v>9.6</v>
       </c>
       <c r="I2">
-        <v>700</v>
+        <v>256</v>
       </c>
       <c r="J2">
-        <v>762</v>
+        <v>309</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
       <c r="S2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
         <v>8.0</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G3">
-        <v>1</v>
+        <v>2686</v>
       </c>
       <c r="H3">
-        <v>10</v>
+        <v>9.5</v>
       </c>
       <c r="I3">
-        <v>783</v>
+        <v>393</v>
       </c>
       <c r="J3">
-        <v>851</v>
+        <v>786</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" t="s">
         <v>34</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>35</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>36</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
         <v>39</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>40</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4">
-        <v>7.2</v>
+        <v>8.5</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4">
-        <v>19</v>
+        <v>16669</v>
       </c>
       <c r="H4">
-        <v>8.2</v>
+        <v>9.7</v>
       </c>
       <c r="I4">
-        <v>654</v>
+        <v>295</v>
       </c>
       <c r="J4">
-        <v>711</v>
+        <v>384</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" t="s">
         <v>42</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>43</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>44</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
         <v>47</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>48</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5">
+        <v>6.4</v>
+      </c>
+      <c r="F5" t="s">
         <v>49</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
-        <v>178</v>
+        <v>54</v>
       </c>
       <c r="H5">
-        <v>8.7</v>
+        <v>8.5</v>
       </c>
       <c r="I5">
-        <v>651</v>
+        <v>410</v>
       </c>
       <c r="J5">
-        <v>713</v>
+        <v>443</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="O5" t="s">
+        <v>50</v>
+      </c>
+      <c r="P5" t="s">
         <v>51</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>52</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="R5" t="s">
         <v>53</v>
       </c>
-      <c r="R5" t="s">
+      <c r="S5" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" t="s">
         <v>56</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>57</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>8.6</v>
+        <v>6.6</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="G6">
-        <v>8667</v>
-[...2 lines deleted...]
-        <v>9.6</v>
+        <v>248</v>
       </c>
       <c r="I6">
-        <v>805</v>
+        <v>373</v>
       </c>
       <c r="J6">
-        <v>947</v>
+        <v>406</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O6" t="s">
+        <v>58</v>
+      </c>
+      <c r="P6" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q6" t="s">
         <v>60</v>
       </c>
-      <c r="P6" t="s">
+      <c r="R6" t="s">
         <v>61</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="S6" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">