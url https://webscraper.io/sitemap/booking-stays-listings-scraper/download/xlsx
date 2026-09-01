--- v4 (2026-08-12)
+++ v5 (2026-09-01)
@@ -74,263 +74,236 @@
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-100-1</t>
   </si>
   <si>
-    <t>2026-08-05T06:38:38Z</t>
-[...8 lines deleted...]
-    <t>Very Good</t>
+    <t>2026-08-25T06:09:25Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/room007-chueca.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=9&amp;hapos=157&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=8f152ada28d1029f&amp;srepoch=1787637995&amp;all_sr_blocks=88240410_88211665_0_2_0%2C88240410_88211665_0_2_0&amp;highlighted_blocks=88240410_88211665_0_2_0%2C88240410_88211665_0_2_0&amp;matching_block_id=88240410_88211665_0_2_0&amp;sr_pri_blocks=88240410_88211665_0_2_0__8804%2C88240410_88211665_0_2_0__8804&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Room Chueca</t>
+  </si>
+  <si>
+    <t>Excellent</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Staff 8.7
-[...5 lines deleted...]
-Free Wifi 8.1</t>
+    <t>Staff, 9.4, Average rating out of 10Staff 9.4
+Facilities, 8.6, Average rating out of 10Facilities 8.6
+Cleanliness, 8.7, Average rating out of 10Cleanliness 8.7
+Comfort, 8.7, Average rating out of 10Comfort 8.7
+Value for money, 8.9, Average rating out of 10Value for money 8.9
+Location, 9.6, Average rating out of 10Location 9.6
+Free Wifi, 8.8, Average rating out of 10Free Wifi 8.8</t>
   </si>
   <si>
     <t>Good Breakfast
 Free Wifi
-Private parking
-[...2 lines deleted...]
-Restaurant
 Facilities for disabled guests
 Family rooms
 Private bathroom
-Air conditioning</t>
-[...34 lines deleted...]
-Free Wifi 8.6</t>
+Air conditioning
+Terrace
+Shower
+Flat-screen TV
+City view</t>
+  </si>
+  <si>
+    <t>Hortaleza, 74, Madrid City Center, 28004 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/265528339.webp?k=bb0c571b81104703babb46559afb25ea6d8a9215fa18f6109e603727ea1368cb&amp;o=</t>
+  </si>
+  <si>
+    <t>Room Chueca is set between Madrid’s fashionable Chueca and Malasaña neighborhoods. Located 328 feet from Chueca Metro Station, this hostel features free Wi-Fi.
+Dormitory rooms are equipped with bunk beds, while private rooms have single or double beds. Bed linen and towels are provided, as well as free toiletries. All rooms and dormitories include a bathroom with a shower.
+Breakfast, lunch and dinner are available at the bar-restaurant.
+The neighboring streets offer restaurants, stylish bars and shops. The lively pedestrian zone, Fuencarral Street, is a 2-minute walk from the property and San Anton Market is 820 feet away. Staff can advise you on activities in Madrid, and organize social activities for guests.
+Gran Via, famous for shopping and its theaters, is 1312 feet from the hostel. Chueca and Tribunal metro stations are within a 5-minute walk of the hostel.</t>
+  </si>
+  <si>
+    <t>2026-08-25T06:10:04Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/apartamentos-smartrenting-universidad.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=13&amp;hapos=63&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=8f152ada28d1029f&amp;srepoch=1787637967&amp;all_sr_blocks=814254901_343824169_2_0_0&amp;highlighted_blocks=814254901_343824169_2_0_0&amp;matching_block_id=814254901_343824169_2_0_0&amp;sr_pri_blocks=814254901_343824169_2_0_0__32049&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Apartamentos SmartRenting Tribunal</t>
+  </si>
+  <si>
+    <t>Pleasant</t>
+  </si>
+  <si>
+    <t>Staff, 6.7, Average rating out of 10Staff 6.7
+Facilities, 6.2, Average rating out of 10Facilities 6.2
+Cleanliness, 6.8, Average rating out of 10Cleanliness 6.8
+Comfort, 6.5, Average rating out of 10Comfort 6.5
+Value for money, 6.5, Average rating out of 10Value for money 6.5
+Location, 9.1, Average rating out of 10Location 9.1
+Free Wifi, 6.9, Average rating out of 10Free Wifi 6.9</t>
   </si>
   <si>
     <t>Apartments
-Breakfast
 Free Wifi
 Non-smoking rooms
-Airport shuttle
-[...40 lines deleted...]
-Family rooms
+Balcony
 Private bathroom
 Air conditioning
-Shower
-[...40 lines deleted...]
-Free Wifi
+Kitchen
 Shower
 Washing machine
 Flat-screen TV</t>
   </si>
   <si>
-    <t>Calle de Luisa Fernanda, 20, Moncloa-Aravaca, 28008 Madrid, Spain</t>
-[...45 lines deleted...]
-Prime Location: Located 3 mi from Plaza Mayor and Puerta de Atocha, the apartment is also close to the Royal Palace, Mercado San Miguel, and Gran Via. Adolfo Suarez Madrid-Barajas Airport is 12 mi away.</t>
+    <t>26 Calle de Fuencarral, Madrid City Center, 28004 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/336731197.webp?k=3014499c232873ecaab34f0523a6db0888f984bca0250c1dcaffae87732cc6b3&amp;o=</t>
+  </si>
+  <si>
+    <t>Central Location: Apartamentos SmartRenting Tribunal in Madrid offers a central location with Gran Via Metro Station just a four-minute walk away and Gran Via less than about 0.6 miles distant. Nearby attractions include the Thyssen-Bornemisza Museum (a 13-minute walk) and Plaza Mayor (a 12-minute walk).
+Comfortable Amenities: Each apartment features free WiFi, air conditioning, a private bathroom with a shower, a fully equipped kitchen, and a TV. Additional amenities include a balcony with city views, a washing machine, and reception staff who speak English and Spanish.
+Nearby Attractions: Guests can explore the Prado Museum (an 18-minute walk), Mercado San Miguel (about 0.75 miles), and Puerta del Sol (around 2,300 feet). Adolfo Suarez Madrid-Barajas Airport is about 8 miles from the property.</t>
+  </si>
+  <si>
+    <t>2026-08-25T06:06:49Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/b-habitacion-comoda-en-piso-amplio.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=3&amp;hapos=151&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=8f152ada28d1029f&amp;srepoch=1787637995&amp;all_sr_blocks=1332876401_405796081_2_0_0&amp;highlighted_blocks=1332876401_405796081_2_0_0&amp;matching_block_id=1332876401_405796081_2_0_0&amp;sr_pri_blocks=1332876401_405796081_2_0_0__27259&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Habitaciones cómodas en piso amplio</t>
+  </si>
+  <si>
+    <t>Disappointing</t>
+  </si>
+  <si>
+    <t>Staff, 4.9, Average rating out of 10Staff 4.9
+Facilities, 4.6, Average rating out of 10Facilities 4.6
+Cleanliness, 4.8, Average rating out of 10Cleanliness 4.8
+Comfort, 4.6, Average rating out of 10Comfort 4.6
+Value for money, 4.3, Average rating out of 10Value for money 4.3
+Location, 5.8, Average rating out of 10Location 5.8</t>
+  </si>
+  <si>
+    <t>Calle de Leñeros, 30, Tetuan, 28039 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/630426912.webp?k=e296a9099fd51d0e8bbf8273bda08a80a4a847192c27e18dda5eb34ccd8fc36f&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Habitaciones cómodas en piso amplio in Madrid offers a guest house experience with spacious floors. Each room includes a bath, shower, wardrobe, and a terrace for relaxation.
+Modern Amenities: Guests can enjoy a shared bathroom, hairdryer, slippers, dining area, and kitchenware. The reception staff speak English and Spanish, ensuring a comfortable stay.
+Prime Location: Santiago Bernabéu Stadium is 1.2 mi away, while Chamartin Railway Station and Plaza de España Metro Station are 2.5 mi distant. Gran Via and Plaza Mayor are 3.7 mi from the property. Adolfo Suarez Madrid-Barajas Airport is 9.9 mi away.</t>
+  </si>
+  <si>
+    <t>2026-08-25T06:06:55Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/modular-rooms-hotels.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=21&amp;hapos=46&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=8f152ada28d1029f&amp;srepoch=1787637958&amp;all_sr_blocks=688347303_279537802_0_0_0&amp;highlighted_blocks=688347303_279537802_0_0_0&amp;matching_block_id=688347303_279537802_0_0_0&amp;sr_pri_blocks=688347303_279537802_0_0_0__34249&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Modular Rooms</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>Staff, 8.4, Average rating out of 10Staff 8.4
+Facilities, 8.1, Average rating out of 10Facilities 8.1
+Cleanliness, 8.3, Average rating out of 10Cleanliness 8.3
+Comfort, 8.2, Average rating out of 10Comfort 8.2
+Value for money, 8.3, Average rating out of 10Value for money 8.3
+Location, 9.2, Average rating out of 10Location 9.2
+Free Wifi, 7.9, Average rating out of 10Free Wifi 7.9</t>
+  </si>
+  <si>
+    <t>calle de la Espada 4 calle de la Espada 4, Madrid City Center, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/668736896.webp?k=3cd60b6af9bb85117a8159a9f73e5346d74a86454473b8412bf9703c5cdd0886&amp;o=</t>
+  </si>
+  <si>
+    <t>Modular Rooms in Madrid: Modular Rooms offers a hostel experience in the heart of Madrid. Guests enjoy free WiFi, air conditioning, and private check-in and check-out services.
+Comfortable Accommodations: Rooms feature kitchenettes, private bathrooms, and soundproofing. Additional amenities include streaming services, work desks, and interconnected rooms.
+Convenient Location: Located about 2,600 feet from Mercado San Miguel and an 8-minute walk to Plaza Mayor. Nearby attractions include Puerta del Sol and the Prado Museum. Adolfo Suárez Madrid-Barajas Airport is about 9 miles away.
+Guest Services: The hostel provides a lounge, public bath, 24-hour front desk, shared kitchen, evening entertainment, and daily housekeeping. Guests appreciate the convenient location, room cleanliness, and attentive staff.</t>
+  </si>
+  <si>
+    <t>2026-08-25T06:07:08Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/hostel-44.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=3&amp;hapos=201&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=8f152ada28d1029f&amp;srepoch=1787638000&amp;all_sr_blocks=1697326701_441532111_1_0_0%2C1697326701_441532111_1_0_0&amp;highlighted_blocks=1697326701_441532111_1_0_0%2C1697326701_441532111_1_0_0&amp;matching_block_id=1697326701_441532111_1_0_0&amp;sr_pri_blocks=1697326701_441532111_1_0_0__5855%2C1697326701_441532111_1_0_0__5855&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Hostel Thirty One</t>
+  </si>
+  <si>
+    <t>Poor</t>
+  </si>
+  <si>
+    <t>Staff, 4.6, Average rating out of 10Staff 4.6
+Facilities, 4.3, Average rating out of 10Facilities 4.3
+Cleanliness, 4.6, Average rating out of 10Cleanliness 4.6
+Comfort, 4.3, Average rating out of 10Comfort 4.3
+Value for money, 5.0, Average rating out of 10Value for money 5.0
+Location, 5.4, Average rating out of 10Location 5.4</t>
+  </si>
+  <si>
+    <t>Calle Juan Bautista de Toledo, 31, 28002 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/900946894.webp?k=85745f312085502b68da4e5823960b8c6bd47a01765793192a8b3f001847e812&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: Hostel Thirty One in Madrid offers free WiFi and air-conditioning. Each room includes a private bathroom with free toiletries. Guests can enjoy a shared kitchen equipped with a microwave, electric kettle, and dining area.
+Convenient Facilities: The hostel provides a dining table and shower facilities. Additional amenities include a microwave, electric kettle, and free toiletries. Reception staff speak Spanish, ensuring smooth communication.
+Prime Location: Located 1.4 mi from Santiago Bernabéu Stadium and 5.6 mi from Adolfo Suarez Madrid-Barajas Airport. Nearby attractions include Thyssen-Bornemisza Museum (2.6 mi), Prado Museum (2.8 mi), and Plaza Mayor (3.7 mi).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -715,286 +688,280 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>8.1</v>
+        <v>8.6</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
-        <v>11960</v>
+        <v>8597</v>
       </c>
       <c r="H2">
         <v>9.6</v>
       </c>
       <c r="I2">
-        <v>256</v>
+        <v>205</v>
       </c>
       <c r="J2">
-        <v>309</v>
+        <v>267</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
       <c r="S2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>8.0</v>
+        <v>6.4</v>
       </c>
       <c r="F3" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G3">
-        <v>2686</v>
+        <v>252</v>
       </c>
       <c r="H3">
-        <v>9.5</v>
+        <v>9.1</v>
       </c>
       <c r="I3">
-        <v>393</v>
+        <v>374</v>
       </c>
       <c r="J3">
-        <v>786</v>
+        <v>406</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="P3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="Q3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="R3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="S3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E4">
-        <v>8.5</v>
+        <v>4.0</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="G4">
-        <v>16669</v>
+        <v>50</v>
       </c>
       <c r="H4">
-        <v>9.7</v>
+        <v>5.8</v>
       </c>
       <c r="I4">
-        <v>295</v>
+        <v>318</v>
       </c>
       <c r="J4">
-        <v>384</v>
+        <v>343</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="O4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Q4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="R4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="S4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E5">
-        <v>6.4</v>
+        <v>8.0</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G5">
-        <v>54</v>
+        <v>1976</v>
       </c>
       <c r="H5">
-        <v>8.5</v>
+        <v>9.2</v>
       </c>
       <c r="I5">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="J5">
-        <v>443</v>
+        <v>483</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="O5" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="P5" t="s">
         <v>51</v>
       </c>
       <c r="Q5" t="s">
         <v>52</v>
       </c>
       <c r="R5" t="s">
         <v>53</v>
       </c>
       <c r="S5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>55</v>
       </c>
       <c r="C6" t="s">
         <v>56</v>
       </c>
       <c r="D6" t="s">
         <v>57</v>
       </c>
       <c r="E6">
-        <v>6.6</v>
+        <v>3.0</v>
       </c>
       <c r="F6" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="G6">
-        <v>248</v>
+        <v>7</v>
+      </c>
+      <c r="H6">
+        <v>5.4</v>
       </c>
       <c r="I6">
-        <v>373</v>
+        <v>137</v>
       </c>
       <c r="J6">
-        <v>406</v>
+        <v>148</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="P6" t="s">
         <v>59</v>
       </c>
       <c r="Q6" t="s">
         <v>60</v>
       </c>
       <c r="R6" t="s">
         <v>61</v>
       </c>
       <c r="S6" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>