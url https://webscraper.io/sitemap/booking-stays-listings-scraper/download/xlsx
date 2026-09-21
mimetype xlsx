--- v5 (2026-09-01)
+++ v6 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>score</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>location_score</t>
   </si>
   <si>
@@ -74,236 +74,277 @@
   <si>
     <t>star_rating</t>
   </si>
   <si>
     <t>squares_rating</t>
   </si>
   <si>
     <t>score_by_category</t>
   </si>
   <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>https://www.booking.com/searchresults.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ss=Madrid&amp;ssne=Madrid&amp;ssne_untouched=Madrid&amp;highlighted_hotels=91584&amp;efdco=1&amp;lang=en-us&amp;src=searchresults&amp;dest_id=-390625&amp;dest_type=city&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;group_adults=2&amp;no_rooms=1&amp;group_children=0&amp;nflt=price%3DUSD-min-100-1</t>
   </si>
   <si>
-    <t>2026-08-25T06:09:25Z</t>
-[...2 lines deleted...]
-    <t>https://www.booking.com/hotel/es/room007-chueca.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=9&amp;hapos=157&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=8f152ada28d1029f&amp;srepoch=1787637995&amp;all_sr_blocks=88240410_88211665_0_2_0%2C88240410_88211665_0_2_0&amp;highlighted_blocks=88240410_88211665_0_2_0%2C88240410_88211665_0_2_0&amp;matching_block_id=88240410_88211665_0_2_0&amp;sr_pri_blocks=88240410_88211665_0_2_0__8804%2C88240410_88211665_0_2_0__8804&amp;from=searchresults</t>
+    <t>2026-09-08T12:54:27Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/generator-madrid.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=20&amp;hapos=167&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=273159fb52fa074d&amp;srepoch=1788871803&amp;all_sr_blocks=309284401_139595413_0_2_0%2C309284401_139595413_0_2_0&amp;highlighted_blocks=309284401_139595413_0_2_0%2C309284401_139595413_0_2_0&amp;matching_block_id=309284401_139595413_0_2_0&amp;sr_pri_blocks=309284401_139595413_0_2_0__11421%2C309284401_139595413_0_2_0__11421&amp;from_sustainable_property_sr=1&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Generator Madrid</t>
+  </si>
+  <si>
+    <t>Very Good</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Staff, 8.7, Average rating out of 10Staff 8.7
+Facilities, 8.1, Average rating out of 10Facilities 8.1
+Cleanliness, 8.2, Average rating out of 10Cleanliness 8.2
+Comfort, 8.2, Average rating out of 10Comfort 8.2
+Value for money, 8.1, Average rating out of 10Value for money 8.1
+Location, 9.6, Average rating out of 10Location 9.6
+Free Wifi, 8.3, Average rating out of 10Free Wifi 8.3</t>
+  </si>
+  <si>
+    <t>Good Breakfast
+Restaurant
+Private parking
+Private bathroom
+Free Wifi
+Pet friendly
+Non-smoking rooms
+Family rooms
+Air conditioning
+Bath</t>
+  </si>
+  <si>
+    <t>Calle San Bernardo, 2, Madrid City Center, 28013 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/335022959.webp?k=57e9b021c36789d4ed89dc8798da8d9f458e2610d928b5803b05f69f71ad612f&amp;o=</t>
+  </si>
+  <si>
+    <t>Generator Madrid offers accommodations 1-minute walk from Gran Via. It features a roof-top terrace with a bar and 2 hot tubs.
+The hostel features an industrial décor at the shared areas such as the lounge where guests can watch TV, read or listen to the daily Deejay sessions.
+Bright rooms in Generator Madrid have an avant-garde style mixing classic and modern elements, they offer dormitory or private rooms. They all include an private bathroom with shower and air-conditioning.
+Dormitory rooms feature bunk beds with USB port, night light, a stocking net and a private locker. Bed linen are included and towels can be rented at the reception.
+Standard Twin and Family rooms come with different bed configurations and a private bathroom with free toiletries, towels and hairdryer.
+Breakfast is served every day at the property, different options are available. There is an American- Mexican restaurant at the property where cultural activities take place daily.
+Other facilities include a private parking and a luggage storage for a surcharge.
+Plaza Mayor is 2461 feet from Generator Madrid while the Royal Palace is 984 feet away.
+The nearest metro station is Santo Domingo, metro line 2. Madrid- Barajas airport is 14 mi away.</t>
+  </si>
+  <si>
+    <t>2026-09-08T12:54:32Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/mundo-pepe.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=3&amp;hapos=150&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=273159fb52fa074d&amp;srepoch=1788871803&amp;all_sr_blocks=1517469503_423464882_3_0_0&amp;highlighted_blocks=1517469503_423464882_3_0_0&amp;matching_block_id=1517469503_423464882_3_0_0&amp;sr_pri_blocks=1517469503_423464882_3_0_0__37227&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Mundo Pepe Vallecas</t>
+  </si>
+  <si>
+    <t>Very Poor</t>
+  </si>
+  <si>
+    <t>Staff, 4.1, Average rating out of 10Staff 4.1
+Facilities, 3.6, Average rating out of 10Facilities 3.6
+Cleanliness, 3.8, Average rating out of 10Cleanliness 3.8
+Comfort, 3.8, Average rating out of 10Comfort 3.8
+Value for money, 4.2, Average rating out of 10Value for money 4.2
+Location, 4.3, Average rating out of 10Location 4.3</t>
+  </si>
+  <si>
+    <t>Apartments
+Balcony
+Free Wifi
+Air conditioning
+Kitchen
+Terrace
+Washing machine
+Flat-screen TV</t>
+  </si>
+  <si>
+    <t>C. del Puerto del Rey, 3 Calle Puerto del Rey 3, Segunda Planta, 28038 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/769042610.webp?k=7e75136a56588b3c190196df93a70bf1b99642ace5ba8bdc21c53c518ad5dbf3&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Living Space: Mundo Pepe Vallecas in Madrid offers a spacious apartment with a terrace and free WiFi. The property includes air conditioning, a kitchenette, balcony, washing machine, and TV.
+Convenient Facilities: Guests can enjoy a shared bathroom and parking. The apartment is located about 7 miles from Adolfo Suarez Madrid-Barajas Airport.
+Local Attractions: Puerta de Atocha and Almudena Grandes Train Station are about 2.4 miles away, while the Reina Sofia Museum and El Retiro Park are about 2.5 miles distant. Other points of interest include the Prado Museum (about 2.6 miles) and Plaza Mayor (about 3.7 miles).</t>
+  </si>
+  <si>
+    <t>2026-09-08T12:57:05Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/apartamentos-econostay-sol.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=25&amp;hapos=50&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=273159fb52fa074d&amp;srepoch=1788871725&amp;all_sr_blocks=1362064302_408517185_0_0_0&amp;highlighted_blocks=1362064302_408517185_0_0_0&amp;matching_block_id=1362064302_408517185_0_0_0&amp;sr_pri_blocks=1362064302_408517185_0_0_0__31701&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>Apartamentos EconoStay Sol</t>
+  </si>
+  <si>
+    <t>Pleasant</t>
+  </si>
+  <si>
+    <t>Staff, 6.4, Average rating out of 10Staff 6.4
+Facilities, 6.1, Average rating out of 10Facilities 6.1
+Cleanliness, 6.1, Average rating out of 10Cleanliness 6.1
+Comfort, 6.5, Average rating out of 10Comfort 6.5
+Value for money, 6.3, Average rating out of 10Value for money 6.3
+Location, 8.6, Average rating out of 10Location 8.6
+Free Wifi, 8.5, Average rating out of 10Free Wifi 8.5</t>
+  </si>
+  <si>
+    <t>Apartments
+Balcony
+Private bathroom
+Free Wifi
+View
+Non-smoking rooms
+Family rooms
+Air conditioning
+Kitchen
+Washing machine</t>
+  </si>
+  <si>
+    <t>Calle de Barcelona, Madrid City Center, 28012 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/648507922.webp?k=f5063775954692a5d6f7c60216bf0f67a27473151379408c3c172f2df766dd93&amp;o=</t>
+  </si>
+  <si>
+    <t>Central Madrid Location: Apartamentos EconoStay Sol in Madrid offers a city center location with Plaza Mayor a 6-minute walk away, Mercado San Miguel 2297 feet nearby, and Gran Via Metro Station a 7-minute walk. The Royal Palace of Madrid is 0.9 mi from the property.
+Comfortable Accommodations: The apartment features family rooms with private bathrooms, air-conditioning, balconies, washing machines, kitchens, and TVs. Free WiFi is available throughout the stay.
+Nearby Attractions: Guests can explore the Thyssen-Bornemisza Museum less than 0.6 mi away, Puerta del Sol a 2-minute walk, and Gran Via less than 0.6 mi. Santiago Bernabéu Stadium is 3.1 mi from the property. Adolfo Suarez Madrid-Barajas Airport is 8.1 mi distant.</t>
+  </si>
+  <si>
+    <t>2026-09-08T12:57:50Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/room007-chueca.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=14&amp;hapos=161&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=273159fb52fa074d&amp;srepoch=1788871803&amp;all_sr_blocks=88240410_88211665_0_2_0%2C88240410_88211665_0_2_0&amp;highlighted_blocks=88240410_88211665_0_2_0%2C88240410_88211665_0_2_0&amp;matching_block_id=88240410_88211665_0_2_0&amp;sr_pri_blocks=88240410_88211665_0_2_0__8708%2C88240410_88211665_0_2_0__8708&amp;from=searchresults</t>
   </si>
   <si>
     <t>Room Chueca</t>
   </si>
   <si>
     <t>Excellent</t>
-  </si>
-[...1 lines deleted...]
-    <t>usd</t>
   </si>
   <si>
     <t>Staff, 9.4, Average rating out of 10Staff 9.4
 Facilities, 8.6, Average rating out of 10Facilities 8.6
 Cleanliness, 8.7, Average rating out of 10Cleanliness 8.7
 Comfort, 8.7, Average rating out of 10Comfort 8.7
 Value for money, 8.9, Average rating out of 10Value for money 8.9
 Location, 9.6, Average rating out of 10Location 9.6
 Free Wifi, 8.8, Average rating out of 10Free Wifi 8.8</t>
   </si>
   <si>
     <t>Good Breakfast
+Private bathroom
 Free Wifi
+Family rooms
+Air conditioning
+Shower
 Facilities for disabled guests
-Family rooms
-[...1 lines deleted...]
-Air conditioning
 Terrace
-Shower
 Flat-screen TV
 City view</t>
   </si>
   <si>
     <t>Hortaleza, 74, Madrid City Center, 28004 Madrid, Spain</t>
   </si>
   <si>
-    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/265528339.webp?k=bb0c571b81104703babb46559afb25ea6d8a9215fa18f6109e603727ea1368cb&amp;o=</t>
+    <t>https://q-xx.bstatic.com/xdata/images/hotel/608x352/265528339.webp?k=bb0c571b81104703babb46559afb25ea6d8a9215fa18f6109e603727ea1368cb&amp;o=</t>
   </si>
   <si>
     <t>Room Chueca is set between Madrid’s fashionable Chueca and Malasaña neighborhoods. Located 328 feet from Chueca Metro Station, this hostel features free Wi-Fi.
 Dormitory rooms are equipped with bunk beds, while private rooms have single or double beds. Bed linen and towels are provided, as well as free toiletries. All rooms and dormitories include a bathroom with a shower.
 Breakfast, lunch and dinner are available at the bar-restaurant.
 The neighboring streets offer restaurants, stylish bars and shops. The lively pedestrian zone, Fuencarral Street, is a 2-minute walk from the property and San Anton Market is 820 feet away. Staff can advise you on activities in Madrid, and organize social activities for guests.
 Gran Via, famous for shopping and its theaters, is 1312 feet from the hostel. Chueca and Tribunal metro stations are within a 5-minute walk of the hostel.</t>
   </si>
   <si>
-    <t>2026-08-25T06:10:04Z</t>
-[...17 lines deleted...]
-Free Wifi, 6.9, Average rating out of 10Free Wifi 6.9</t>
+    <t>2026-09-08T12:50:28Z</t>
+  </si>
+  <si>
+    <t>https://www.booking.com/hotel/es/estudio-de-tres-camas-con-2-ventanas-al-exterior.html?label=madrid-ydUWDk8B2nMNzURgc1xa3wS379670021504%3Apl%3Ata%3Ap1%3Ap2%3Aac%3Aap%3Aneg%3Afi%3Atikwd-299489057253%3Alp9198488%3Ali%3Adec%3Adm%3Appccp%3DUmFuZG9tSVYkc2RlIyh9YfpWGnRw6lOGdE15X_QAcTg&amp;sid=5fb86f8f0d21a058f1f2866b806ce705&amp;aid=1610682&amp;ucfs=1&amp;arphpl=1&amp;checkin=2026-12-22&amp;checkout=2026-12-27&amp;dest_id=-390625&amp;dest_type=city&amp;group_adults=2&amp;req_adults=2&amp;no_rooms=1&amp;group_children=0&amp;req_children=0&amp;hpos=8&amp;hapos=58&amp;sr_order=popularity&amp;nflt=price%3DUSD-min-100-1&amp;srpvid=273159fb52fa074d&amp;srepoch=1788871743&amp;all_sr_blocks=1395310401_411438185_2_2_0&amp;highlighted_blocks=1395310401_411438185_2_2_0&amp;matching_block_id=1395310401_411438185_2_2_0&amp;sr_pri_blocks=1395310401_411438185_2_2_0__37960&amp;from=searchresults</t>
+  </si>
+  <si>
+    <t>habitación de 2 camas con 2 ventanas al exterior y TV en casa compartida</t>
+  </si>
+  <si>
+    <t>Good</t>
+  </si>
+  <si>
+    <t>Staff, 8.5, Average rating out of 10Staff 8.5
+Facilities, 7.4, Average rating out of 10Facilities 7.4
+Cleanliness, 7.7, Average rating out of 10Cleanliness 7.7
+Comfort, 7.9, Average rating out of 10Comfort 7.9
+Value for money, 7.9, Average rating out of 10Value for money 7.9
+Location, 8.8, Average rating out of 10Location 8.8
+Free Wifi, 10, Average rating out of 10Free Wifi 10</t>
   </si>
   <si>
     <t>Apartments
+Breakfast
 Free Wifi
+Pet friendly
 Non-smoking rooms
-Balcony
-Private bathroom
+Family rooms
+View
 Air conditioning
-Kitchen
-[...108 lines deleted...]
-Prime Location: Located 1.4 mi from Santiago Bernabéu Stadium and 5.6 mi from Adolfo Suarez Madrid-Barajas Airport. Nearby attractions include Thyssen-Bornemisza Museum (2.6 mi), Prado Museum (2.8 mi), and Plaza Mayor (3.7 mi).</t>
+Terrace
+Kitchen</t>
+  </si>
+  <si>
+    <t>Calle del Laurel, 15, Arganzuela, 28005 Madrid, Spain</t>
+  </si>
+  <si>
+    <t>https://r-xx.bstatic.com/xdata/images/hotel/608x352/671458647.webp?k=65f2e5f69e339d54a39a5ddb00201f3c644dc1874c9ff6a80abbbaaeac139ee3&amp;o=</t>
+  </si>
+  <si>
+    <t>Comfortable Accommodations: The apartment offers two bedrooms and two windows facing the garden and terrace. Guests enjoy free WiFi, air-conditioning, and a fully equipped kitchen.
+Modern Amenities: The property includes a washing machine, sofa bed, and a shared bathroom. Additional features include a terrace, kitchenette, and TV.
+Convenient Location: Located in Madrid, the apartment is a 17-minute walk from Puerta de Atocha and 0.9 mi from Reina Sofia Museum. Nearby attractions include Plaza Mayor and Mercado San Miguel.
+Nearby Transport: Adolfo Suarez Madrid-Barajas Airport is 8.7 mi away. Gran Via Metro Station is 2.4 mi from the property.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -688,290 +729,296 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>8.6</v>
+        <v>8.1</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
-        <v>8597</v>
+        <v>12049</v>
       </c>
       <c r="H2">
         <v>9.6</v>
       </c>
       <c r="I2">
-        <v>205</v>
+        <v>266</v>
       </c>
       <c r="J2">
-        <v>267</v>
+        <v>324</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
       <c r="R2" t="s">
         <v>28</v>
       </c>
       <c r="S2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3">
-        <v>6.4</v>
+        <v>2.7</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
       <c r="G3">
-        <v>252</v>
+        <v>73</v>
       </c>
       <c r="H3">
-        <v>9.1</v>
+        <v>4.3</v>
       </c>
       <c r="I3">
-        <v>374</v>
+        <v>433</v>
       </c>
       <c r="J3">
-        <v>406</v>
+        <v>476</v>
       </c>
       <c r="K3" t="s">
         <v>24</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3" t="s">
         <v>35</v>
       </c>
       <c r="Q3" t="s">
         <v>36</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" t="s">
         <v>40</v>
       </c>
       <c r="D4" t="s">
         <v>41</v>
       </c>
       <c r="E4">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="H4">
-        <v>5.8</v>
+        <v>8.6</v>
       </c>
       <c r="I4">
-        <v>318</v>
+        <v>369</v>
       </c>
       <c r="J4">
-        <v>343</v>
+        <v>405</v>
       </c>
       <c r="K4" t="s">
         <v>24</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
+      <c r="P4" t="s">
+        <v>44</v>
+      </c>
       <c r="Q4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E5">
-        <v>8.0</v>
+        <v>8.6</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G5">
-        <v>1976</v>
+        <v>8551</v>
       </c>
       <c r="H5">
-        <v>9.2</v>
+        <v>9.6</v>
       </c>
       <c r="I5">
-        <v>400</v>
+        <v>203</v>
       </c>
       <c r="J5">
-        <v>483</v>
+        <v>266</v>
       </c>
       <c r="K5" t="s">
         <v>24</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="P5" t="s">
+        <v>53</v>
       </c>
       <c r="Q5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="R5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="S5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E6">
-        <v>3.0</v>
+        <v>7.6</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G6">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>5.4</v>
+        <v>78</v>
       </c>
       <c r="I6">
-        <v>137</v>
+        <v>442</v>
       </c>
       <c r="J6">
-        <v>148</v>
+        <v>485</v>
       </c>
       <c r="K6" t="s">
         <v>24</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="O6" t="s">
-        <v>59</v>
+        <v>61</v>
+      </c>
+      <c r="P6" t="s">
+        <v>62</v>
       </c>
       <c r="Q6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="R6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="S6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">