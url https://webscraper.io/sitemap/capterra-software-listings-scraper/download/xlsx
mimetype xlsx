--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
@@ -92,387 +92,312 @@
   <si>
     <t>features_rating</t>
   </si>
   <si>
     <t>pricing_html</t>
   </si>
   <si>
     <t>pricing_rating</t>
   </si>
   <si>
     <t>integrations</t>
   </si>
   <si>
     <t>support_html</t>
   </si>
   <si>
     <t>support_rating</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.capterra.com/network-monitoring-software/</t>
   </si>
   <si>
-    <t>https://www.capterra.com/p/93512/VMware-Horizon/</t>
+    <t>https://www.capterra.com/p/13803/N-central/</t>
   </si>
   <si>
     <t>Network Monitoring Software</t>
   </si>
   <si>
-    <t>vSphere</t>
-[...21 lines deleted...]
-    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Consistent stability and reliability&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;34&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users report stability and reliability deliver minimal downtime, dependable performance, and strong support for critical workloads.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Ilario Magni" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Ilario M&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;ICT Infrastructure Manager&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Stability, options, features, wide knowledge base on 3rd party partner&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;High overall pricing&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;69%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;77&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users comment pricing is steep, with extra costs for features and add-ons, limiting accessibility for smaller businesses.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Robust cluster management capabilities&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;32&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find cluster management simplifies high availability, resource balancing, and centralized control for complex environments.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="jesus venegas" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;jesus V&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Server Administrator&lt;!-- --&gt;, &lt;!-- --&gt;501 - 1,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The dashboard to management our clusters is very easy to see and very light to load a lot of data in the dashboards.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Sluggish and incomplete web client&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;52%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;52&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some reviewers report the web client is slow, buggy, and lacks full functionality compared to previous desktop versions.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive datacenter virtualization platform&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;97%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;31&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe cloud and datacenter as enabling efficient virtualization, centralized management, and flexible resource allocation.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Complex and costly licensing&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;82%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;33&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate licensing is expensive, confusing, and difficult to manage, especially for smaller organizations.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Owen Mettam" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe5e2ef5a505d900afd3462c665ca2a4fc270295183574690d7f8a85b6875a7ef.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe5e2ef5a505d900afd3462c665ca2a4fc270295183574690d7f8a85b6875a7ef.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe5e2ef5a505d900afd3462c665ca2a4fc270295183574690d7f8a85b6875a7ef.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Owen M&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Technical Consulting Engineer&lt;!-- --&gt;, &lt;!-- --&gt;10,001+ employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The new pricing and licensing scheme makes it difficult to use this product.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+    <t>N-central</t>
+  </si>
+  <si>
+    <t>N-central Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>N-central is a remote monitoring and management (RMM) platform that helps manage, automate, and secure IT infrastructure at scale. It features endpoint management, patching capabilities, and advanced security operations with a security-first approach. The platform's Infinity Core technology allows for customization, faster endpoint targeting, and streamlined policy deployment.
+N-central includes built-in vulnerability management alongside patching and advanced security capabilities including EDR, XDR, and MDR to address cyber threats. The system supports cloud asset management and AI-driven automation with drag-and-drop scripting functionality.
+The platform maintains an open ecosystem with integrations across various software partners, enabling users to create custom workflows. N-central delivers unified endpoint management, patch and vulnerability management, security management, and automation tools that work together to provide IT management with flexibility and precision.Read more</t>
+  </si>
+  <si>
+    <t>NinjaOne
+N-sight RMM
+ManageEngine OpManager MSP
+SuperOps</t>
+  </si>
+  <si>
+    <t>Per User, Per Month</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;N-central&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past year&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden  mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-1  w-full h-full transition-all duration-300 shadow-none"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 143 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full select-none font-sans group" style="height: 240px;"&gt;&lt;svg width="100%" height="100%" class="overflow-visible" aria-label="Company size chart"&gt;&lt;g&gt;&lt;text x="37" y="200" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="155" x2="100%" y2="155" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="155" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;25%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="110" x2="100%" y2="110" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="110" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;50%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="65" x2="100%" y2="65" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="65" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;75%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="20" x2="100%" y2="20" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="20" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;100%&lt;/text&gt;&lt;/g&gt;&lt;svg x="45" y="0" width="calc(100% - 55px)" height="240"&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="0%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="16.666666666666668%" overflow="visible"&gt;&lt;rect y="20" width="8" height="39.599999999999994" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="59.599999999999994" width="8" height="140.4" fill="#44AEFF"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="16.666666666666668%" y="220" text-anchor="middle" font-size="12" font-weight="600" fill="hsl(var(--neutral-99))" class="fill-neutral-900"&gt;&lt;tspan x="16.666666666666668%" dy="0"&gt;Small&lt;/tspan&gt;&lt;tspan x="16.666666666666668%" dy="16"&gt;business&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="33.333333333333336%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="50%" overflow="visible"&gt;&lt;rect y="20" width="8" height="153" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="173" width="8" height="27" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="50%" y="220" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="50%" dy="0"&gt;Midsize&lt;/tspan&gt;&lt;tspan x="50%" dy="16"&gt;businesses&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="66.66666666666667%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="83.33333333333334%" overflow="visible"&gt;&lt;rect y="20" width="8" height="165.6" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="185.6" width="8" height="14.4" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="83.33333333333334%" y="228" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="83.33333333333334%" dy="0"&gt;Enterprise&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 143 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;49%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col md:flex-row items-center gap-6"&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative"&gt;&lt;svg width="156" height="156" viewBox="0 0 156 156"&gt;&lt;defs&gt;&lt;filter id="shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="0" stdDeviation="2" flood-opacity="0.3"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 78 0 A 78 78 0 0 1 82.89766052328643 155.8460848174052 L 79.46511212235065 101.287290329993 A 23.33333333333333 23.33333333333333 0 0 0 78 54.66666666666667 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 82.89766052328643 155.8460848174052 A 78 78 0 0 1 7.4234899076504774 111.21078474207565 L 56.88736877579288 87.93485013651835 A 23.33333333333333 23.33333333333333 0 0 0 79.46511212235065 101.287290329993 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 7.4234899076504774 111.21078474207565 A 78 78 0 0 1 0.1539151825948153 82.89766052328649 L 54.712709670007 79.46511212235066 A 23.33333333333333 23.33333333333333 0 0 0 56.88736877579288 87.93485013651835 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 0.1539151825948153 82.89766052328649 A 78 78 0 0 1 3.817591728978016 53.89667443875411 L 55.808681286446415 70.78960346458456 A 23.33333333333333 23.33333333333333 0 0 0 54.712709670007 79.46511212235066 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 3.817591728978016 53.89667443875411 A 78 78 0 0 1 77.99999999999999 0 L 78 54.66666666666667 A 23.33333333333333 23.33333333333333 0 0 0 55.808681286446415 70.78960346458456 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="78" cy="78" r="23.33333333333333" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 112.642px; top: 60.4085px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;49.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 36.2086px; top: 105.611px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;19.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 12.9251px; top: 74.6003px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Consulting&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;6.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 11.7329px; top: 55.6498px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Customer Services &amp;amp; Support&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;6.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 32.2189px; top: 21.0098px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;20.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 600;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 60, 110); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;49%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;49.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 111, 193); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;19%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;19.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(68, 174, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Consulting&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;6%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Consulting&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;6.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(121, 199, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Customer Services &amp;amp; Support&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;6%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Customer Services &amp;amp; Support&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;6.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(185, 228, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;20%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;20.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full max-w-[370px]"&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 143 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1  gap-6 h-full"&gt;&lt;div class=" relative flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative flex-shrink-0"&gt;&lt;svg width="140" height="140" viewBox="0 0 140 140"&gt;&lt;defs&gt;&lt;filter id="desktop-shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="2" stdDeviation="4" flood-opacity="0.1"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 70 0 A 70 70 0 1 1 25.38 123.936 A 10 10 0 0 1 38.129 108.526 A 50 50 0 1 0 70 20 A 10 10 0 0 1 70 0 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 25.38 123.936 A 70 70 0 0 1 13.369 28.855 A 10 10 0 0 1 29.549 40.611 A 50 50 0 0 0 38.129 108.526 A 10 10 0 0 1 25.38 123.936 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 13.369 28.855 A 70 70 0 0 1 32.492 10.897 A 10 10 0 0 1 43.209 27.784 A 50 50 0 0 0 29.549 40.611 A 10 10 0 0 1 13.369 28.855 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 32.492 10.897 A 70 70 0 0 1 52.592 2.199 A 10 10 0 0 1 57.566 21.571 A 50 50 0 0 0 43.209 27.784 A 10 10 0 0 1 32.492 10.897 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 52.592 2.199 A 70 70 0 0 1 70 0 A 10 10 0 0 1 70 20 A 50 50 0 0 0 57.566 21.571 A 10 10 0 0 1 52.592 2.199 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="70" cy="70" r="50" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 60, 110); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;61%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 111, 193); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Computer &amp;amp; Network Security&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;24%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(68, 174, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Hospital &amp;amp; Health Care&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;6%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(121, 199, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Computer Networking&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;5%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(185, 228, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Other&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;4%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive remote support capabilities&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;86%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;35&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe remote access as reliable, facilitating seamless troubleshooting, automation, and support for distributed users.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Peter Graham" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe2f2b32e8990d0b746255561c8d02f5dd9493a96b8ed6e4eba01b28d089372f9.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe2f2b32e8990d0b746255561c8d02f5dd9493a96b8ed6e4eba01b28d089372f9.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2Fe2f2b32e8990d0b746255561c8d02f5dd9493a96b8ed6e4eba01b28d089372f9.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Peter G&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Service Delivery Manager&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;A rock solid and dependable platform for the management of systems, a robust remote access system with is stable and secure&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Inconsistent and slow customer support&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;52%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;46&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some users report customer support is difficult to reach, slow to resolve issues, and often lacks effective communication.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="David Sisselman" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;David S&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;President&lt;!-- --&gt;, &lt;!-- --&gt;1 employee.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Additionally, working with N-Able is a miserable experience, whether it's on the sales, provisioning, customer service, or technical support side.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Centralized multi-device management platform&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;92%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;25&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate device management is streamlined, enabling efficient oversight of diverse client environments and assets.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Carlos Barrueto" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F4ca792cdb87b34ed176fe16facec30fcaf94e1ababf895039e7e0d1df43d3576.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F4ca792cdb87b34ed176fe16facec30fcaf94e1ababf895039e7e0d1df43d3576.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F4ca792cdb87b34ed176fe16facec30fcaf94e1ababf895039e7e0d1df43d3576.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Carlos B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Technitian&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Excellent choice for MSP that want managing of servers, clients, network devices alike with intune, backup, 365 integration.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Limited and complex reporting tools&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;76%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;29&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers find reporting features insufficient, with slow performance, limited customization, and difficult report creation processes.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Zachary Herberger" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Zachary H&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Systems Administrator&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Certain administrative tasks or simple reports are also non-existent and/or require manual work to produce.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Virtual Machine Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;57&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;78.95% of 57 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track and manage virtual machines (VMs) running on physical host machines&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Data Migration&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.7&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;50&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;76.00% of 50 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Move from one database to another, or upgrade the version of database software being used&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;50&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;72.00% of 50 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Configuration Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;42&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;80.95% of 42 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Identify component attributes like servers, hardware, software, and manage relationships across all services &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Version Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;34&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;55.88% of 34 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track revisions and updates made to files and navigate between different versions&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Namespace Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;26&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;50.00% of 26 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Prevent naming collisions across files, folders and systems&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 23 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;vSphere 23 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;107&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;99.07% of 107 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;N-central offers robust remote monitoring and management, helping you track device health and spot issues quickly. Reviewers appreciate its reliability, time-saving nature, and comprehensive metrics, though some mention setup complexity and occasional alerting or agent problems.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;105&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;95.24% of 105 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With remote access/control, you can easily support users from anywhere. Users think it’s reliable, simple to deploy, and packed with helpful tools, but some report occasional connectivity issues and wish for smoother agent performance and mobile device access.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;104&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;91.35% of 104 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Patch management gives you flexible, automated control over updates for Windows and third-party apps. Reviewers appreciate its reliability, customization, and automation, but some mention inconsistent reporting, missed patches, and a need for better labeling and third-party support.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;86&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;87.21% of 86 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Maintenance Scheduling&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;81&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;86.42% of 81 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Schedule predetermined or ad hoc maintenance services and labor requests&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.2&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;65&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;93.85% of 65 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 142 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;N-central 142 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Bandwidth Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Measure the actual bandwidth available on a local network (LAN or WiFi)&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Configuration Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify component attributes like servers, hardware, software, and manage relationships across all services &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Cleansing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Removes data that is incomplete, inaccurate, or irrelevant from a dataset&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Discovery&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Discover and connect variety of data sources to the application for analysis&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Ability to handle large datasets&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Migration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Move from one database to another, or upgrade the version of database software being used&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dedicated Virtual Resources&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Offers dedicated resources like RAM, CPU, bandwidth, and storage for managing hosting, software installation, and other operations.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;High Volume Processing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Process and analyze large volume of data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Load Balancing&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Process of distributing a set of tasks over a set of resources, with the aim of making their overall processing more efficient&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;ML Algorithm Library&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Share, track, and store machine learning models and data.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Model Training&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Process of testing an ML algorithm by feeding it training data to learn from&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Observe and track the demand, usage, progress or quality of a system, product, or user&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Namespace Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevent naming collisions across files, folders and systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Performance Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Organize and manage the accomplishments and development of employees or performance of applications or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Server Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Templates&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Sample files or documents that could be customized as needed or used as is&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Version Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hid</t>
-[...17 lines deleted...]
-    <t>Action1
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly/Malware Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify and flag unusual behaviors and malicious software&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anti Virus&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevents, detects and removes malware&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;App Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Download applications that can be internally saved&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage the process of evaluating documents or requests submitted for approval&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Lifecycle Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage assets throughout their lifecycle to optimize profit&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Backup&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Data is backed up automatically to prevent data loss&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;3.9&lt;!-- --&gt; (&lt;!-- --&gt;183&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Basic&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;1.75&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.9&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;183&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 3.9 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;3.9&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 183 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>1Password
+Acronis Cyber Protect Cloud
+AlertOps
+Automox
+Autotask PSA
+Auvik
+BrightGauge
+Cisco Meraki
+CloudBlue
+Computicate PSA
+ConnectWise PSA
+DeskDay
+DNSFilter
+HaloPSA
+Hudu
+Huntress
+ilert
+IT Glue
+ITBoost
+Liongard
+Microsoft 365
+Microsoft Intune
+MSP Manager
+ScalePad Backup Radar
+ScalePad Lifecycle Manager
+SentinelOne
+SIGNL4
+ThreatLocker
+TOPdesk
+vCIOToolbox
+Xurrent</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;3.9&lt;!-- --&gt; (&lt;!-- --&gt;185&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fb770e219-49a7-4970-b909-ca635f1315da.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.9&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;185&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 3.9 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;3.9&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 185 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/144309/Atera/</t>
+  </si>
+  <si>
+    <t>Atera</t>
+  </si>
+  <si>
+    <t>Atera Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Iru
 ManageEngine Endpoint Central
-Atera
-[...10 lines deleted...]
-    <t>&lt;div class="flex justify justify-between md:flex-row flex-col"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-3"&gt;NinjaOne&lt;!-- --&gt;'s interface&lt;/h2&gt;&lt;div class="mb-6 md:mb-8"&gt;&lt;div class="text-typo-30 text-neutral-90 max-w-3xl"&gt;&lt;div class=""&gt;&lt;p class="mb-4 last:mb-0"&gt;The interface is structured to provide fast access with minimal training. Reviews highlight its intuitive layout, clear navigation, and automation-friendly design. Some mention limited customization in dashboards and reporting as a minor friction point. &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="self-center mb-6 md:mb-0"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base font-semibold" data-prefetch-blocked="true" type="button"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="14" height="14" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link inline ml-2" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-1"&gt;&lt;div style="all:unset"&gt;&lt;div&gt;&lt;div class="flex flex-col md:flex-row items-center gap-4"&gt;&lt;div class="flex flex-row md:flex-col gap-3 overflow-x-auto md:overflow-y-auto w-auto md:w-[120px] flex-shrink-0 order-last md:order-first mt-3 md:mt-0 no-scrollbar"&gt;&lt;div class="flex-shrink-0 relative w-[62px] h-[47px] md:w-[116px] md:h-[87px]"&gt;&lt;button class="w-full h-full rounded-lg overflow-hidden border-2 transition-all relative border-primary-80" type="button"&gt;&lt;div class="relative w-full h-full"&gt;&lt;img alt="Thumbnail 0" loading="lazy" decoding="async" data-nimg="fill" class="object-cover" sizes="(max-width: 768px) 58px, (min-width: 769px) 85px" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=32&amp;amp;q=75 32w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=48&amp;amp;q=75 48w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=64&amp;amp;q=75 64w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=96&amp;amp;q=75 96w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=128&amp;amp;q=75 128w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=256&amp;amp;q=75 256w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=384&amp;amp;q=75 384w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=3840&amp;amp;q=75" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;span class="absolute inset-0 flex items-center justify-center pointer-events-none"&gt;&lt;span class="w-6 h-6 md:w-8 md:h-8 rounded-full bg-white flex items-center justify-center border border-primary-80 shadow-sm"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-play w-3 h-3 md:w-4 md:h-4 text-primary-80 ml-0.5" aria-hidden="true"&gt;&lt;path d="M5 5a2 2 0 0 1 3.008-1.728l11.997 6.998a2 2 0 0 1 .003 3.458l-12 7A2 2 0 0 1 5 19z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="flex-shrink-0 relative w-[62px] h-[47px] md:w-[116px] md:h-[87px]"&gt;&lt;button class="w-full h-full rounded-lg overflow-hidden border-2 transition-all relative border-neutral-60 hover:border-neutral-50" type="button"&gt;&lt;div class="relative w-full h-full"&gt;&lt;img alt="Thumbnail 1" loading="lazy" decoding="async" data-nimg="fill" class="object-cover" sizes="(max-width: 768px) 58px, (min-width: 769px) 85px" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=32&amp;amp;q=60&amp;amp;ch=Width%2CDPR 32w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=48&amp;amp;q=60&amp;amp;ch=Width%2CDPR 48w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=64&amp;amp;q=60&amp;amp;ch=Width%2CDPR 64w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=96&amp;amp;q=60&amp;amp;ch=Width%2CDPR 96w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=128&amp;amp;q=60&amp;amp;ch=Width%2CDPR 128w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=256&amp;amp;q=60&amp;amp;ch=Width%2CDPR 256w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=384&amp;amp;q=60&amp;amp;ch=Width%2CDPR 384w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=640&amp;amp;q=60&amp;amp;ch=Width%2CDPR 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=750&amp;amp;q=60&amp;amp;ch=Width%2CDPR 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=828&amp;amp;q=60&amp;amp;ch=Width%2CDPR 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1080&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1200&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1920&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=2048&amp;amp;q=60&amp;amp;ch=Width%2CDPR 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=3840&amp;amp;q=60&amp;amp;ch=Width%2CDPR 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/efd077e3-c01f-4c8d-86bb-e7a02350568c.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=3840&amp;amp;q=60&amp;amp;ch=Width%2CDPR" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;/div&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="flex-shrink-0 relative w-[62px] h-[47px] md:w-[116px] md:h-[87px]"&gt;&lt;button class="w-full h-full rounded-lg overflow-hidden border-2 transition-all relative border-neutral-60 hover:border-neutral-50" type="button"&gt;&lt;div class="relative w-full h-full"&gt;&lt;img alt="Thumbnail 2" loading="lazy" decoding="async" data-nimg="fill" class="object-cover" sizes="(max-width: 768px) 58px, (min-width: 769px) 85px" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=32&amp;amp;q=60&amp;amp;ch=Width%2CDPR 32w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=48&amp;amp;q=60&amp;amp;ch=Width%2CDPR 48w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=64&amp;amp;q=60&amp;amp;ch=Width%2CDPR 64w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=96&amp;amp;q=60&amp;amp;ch=Width%2CDPR 96w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=128&amp;amp;q=60&amp;amp;ch=Width%2CDPR 128w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=256&amp;amp;q=60&amp;amp;ch=Width%2CDPR 256w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=384&amp;amp;q=60&amp;amp;ch=Width%2CDPR 384w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=640&amp;amp;q=60&amp;amp;ch=Width%2CDPR 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=750&amp;amp;q=60&amp;amp;ch=Width%2CDPR 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=828&amp;amp;q=60&amp;amp;ch=Width%2CDPR 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1080&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1200&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1920&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=2048&amp;amp;q=60&amp;amp;ch=Width%2CDPR 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=3840&amp;amp;q=60&amp;amp;ch=Width%2CDPR 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2b8bacd-fad1-4874-b229-203988b617a2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=3840&amp;amp;q=60&amp;amp;ch=Width%2CDPR" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;/div&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="flex-shrink-0 relative w-[62px] h-[47px] md:w-[116px] md:h-[87px]"&gt;&lt;button class="w-full h-full rounded-lg overflow-hidden border-2 transition-all relative border-neutral-60 hover:border-neutral-50" type="button"&gt;&lt;div class="relative w-full h-full"&gt;&lt;img alt="Thumbnail 3" loading="lazy" decoding="async" data-nimg="fill" class="object-cover" sizes="(max-width: 768px) 58px, (min-width: 769px) 85px" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=32&amp;amp;q=60&amp;amp;ch=Width%2CDPR 32w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=48&amp;amp;q=60&amp;amp;ch=Width%2CDPR 48w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=64&amp;amp;q=60&amp;amp;ch=Width%2CDPR 64w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=96&amp;amp;q=60&amp;amp;ch=Width%2CDPR 96w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=128&amp;amp;q=60&amp;amp;ch=Width%2CDPR 128w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=256&amp;amp;q=60&amp;amp;ch=Width%2CDPR 256w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=384&amp;amp;q=60&amp;amp;ch=Width%2CDPR 384w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=640&amp;amp;q=60&amp;amp;ch=Width%2CDPR 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=750&amp;amp;q=60&amp;amp;ch=Width%2CDPR 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=828&amp;amp;q=60&amp;amp;ch=Width%2CDPR 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1080&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1200&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1920&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=2048&amp;amp;q=60&amp;amp;ch=Width%2CDPR 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=3840&amp;amp;q=60&amp;amp;ch=Width%2CDPR 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/58dce274-9031-4750-b228-c53635d356d2.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=3840&amp;amp;q=60&amp;amp;ch=Width%2CDPR" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;/div&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="flex-shrink-0 relative w-[62px] h-[47px] md:w-[116px] md:h-[87px]"&gt;&lt;button class="w-full h-full rounded-lg overflow-hidden border-2 transition-all relative border-neutral-60 hover:border-neutral-50" type="button"&gt;&lt;div class="relative w-full h-full"&gt;&lt;img alt="Thumbnail 4" loading="lazy" decoding="async" data-nimg="fill" class="object-cover" sizes="(max-width: 768px) 58px, (min-width: 769px) 85px" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=32&amp;amp;q=60&amp;amp;ch=Width%2CDPR 32w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=48&amp;amp;q=60&amp;amp;ch=Width%2CDPR 48w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=64&amp;amp;q=60&amp;amp;ch=Width%2CDPR 64w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=96&amp;amp;q=60&amp;amp;ch=Width%2CDPR 96w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=128&amp;amp;q=60&amp;amp;ch=Width%2CDPR 128w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=256&amp;amp;q=60&amp;amp;ch=Width%2CDPR 256w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=384&amp;amp;q=60&amp;amp;ch=Width%2CDPR 384w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=640&amp;amp;q=60&amp;amp;ch=Width%2CDPR 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=750&amp;amp;q=60&amp;amp;ch=Width%2CDPR 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=828&amp;amp;q=60&amp;amp;ch=Width%2CDPR 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1080&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1200&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=1920&amp;amp;q=60&amp;amp;ch=Width%2CDPR 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=2048&amp;amp;q=60&amp;amp;ch=Width%2CDPR 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=3840&amp;amp;q=60&amp;amp;ch=Width%2CDPR 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/ae2e122e-825a-4912-81a6-adab067b1d73.png?auto=format%2Ccompress&amp;amp;fit=max&amp;amp;w=3840&amp;amp;q=60&amp;amp;ch=Width%2CDPR" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;div class="absolute inset-0 bg-neutral-80 opacity-70"&gt;&lt;/div&gt;&lt;div class="absolute inset-0 flex items-center justify-center"&gt;&lt;p class="text-white text-lg font-bold"&gt;2+&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="relative w-full"&gt;&lt;div class="relative rounded-lg overflow-hidden border border-neutral-30 bg-neutral-10 cursor-pointer w-full pb-[70.00%]"&gt;&lt;div class="absolute top-0 left-0 w-full h-full"&gt;&lt;img alt="Product video" fetchpriority="high" loading="eager" decoding="sync" data-nimg="fill" class="object-cover" sizes="(max-width: 768px) 100vw, (max-width: 1200px) 70vw, 800px" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimg.youtube.com%2Fvi%2FJbCF0xUhE6A%2F0.jpg&amp;amp;w=3840&amp;amp;q=75" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;div class="absolute inset-0 bg-black bg-opacity-30 flex items-center justify-center pointer-events-none"&gt;&lt;div class="w-16 h-16 rounded-full bg-white flex items-center justify-center border-2 border-primary-80"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-play w-6 h-6 text-primary-80 ml-1" aria-hidden="true"&gt;&lt;path d="M5 5a2 2 0 0 1 3.008-1.728l11.997 6.998a2 2 0 0 1 .003 3.458l-12 7A2 2 0 0 1 5 19z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex-1 order-2"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="flex items-center mb-2 md:mb-4"&gt;&lt;div class="flex-shrink-0 mr-4"&gt;&lt;img alt="Barkha Bali" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F01aEipPjzl8t5po8nMGzWw%2F60202b8309b9f5bf4fccc09585d23a4d%2FBarkha_Bali_Tech_Selection_Gurgaon.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F01aEipPjzl8t5po8nMGzWw%2F60202b8309b9f5bf4fccc09585d23a4d%2FBarkha_Bali_Tech_Selection_Gurgaon.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F01aEipPjzl8t5po8nMGzWw%2F60202b8309b9f5bf4fccc09585d23a4d%2FBarkha_Bali_Tech_Selection_Gurgaon.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div&gt;&lt;p class="text-typo-10 md:text-typo-30 font-semibold text-neutral-100"&gt;Barkha Bali&lt;/p&gt;&lt;p class="text-typo-0 md:text-typo-10 text-neutral-80"&gt;Content Writer&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 md:text-typo-20 text-neutral-99 mb-2 md:mb-6"&gt;NinjaOne’s layout supports quick task execution for remote monitoring and help desk workflows. New staff can navigate the system with minimal guidance, reducing onboarding time and avoiding support errors tied to complex configurations.&lt;/p&gt;&lt;div class="rounded-lg bg-white p-4"&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Ease of Use&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;282&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.7 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.7&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 282 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+Action1
+Pulseway</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;Atera&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 2 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden  mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-1  w-full h-full transition-all duration-300 shadow-none"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 115 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full select-none font-sans group" style="height: 240px;"&gt;&lt;svg width="100%" height="100%" class="overflow-visible" aria-label="Company size chart"&gt;&lt;g&gt;&lt;text x="37" y="200" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="155" x2="100%" y2="155" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="155" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;25%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="110" x2="100%" y2="110" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="110" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;50%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="65" x2="100%" y2="65" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="65" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;75%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="20" x2="100%" y2="20" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="20" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;100%&lt;/text&gt;&lt;/g&gt;&lt;svg x="45" y="0" width="calc(100% - 55px)" height="240"&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="0%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="16.666666666666668%" overflow="visible"&gt;&lt;rect y="20" width="8" height="57.599999999999994" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="77.6" width="8" height="122.4" fill="#44AEFF"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="16.666666666666668%" y="220" text-anchor="middle" font-size="12" font-weight="600" fill="hsl(var(--neutral-99))" class="fill-neutral-900"&gt;&lt;tspan x="16.666666666666668%" dy="0"&gt;Small&lt;/tspan&gt;&lt;tspan x="16.666666666666668%" dy="16"&gt;business&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="33.333333333333336%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="50%" overflow="visible"&gt;&lt;rect y="20" width="8" height="151.2" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="171.2" width="8" height="28.8" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="50%" y="220" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="50%" dy="0"&gt;Midsize&lt;/tspan&gt;&lt;tspan x="50%" dy="16"&gt;businesses&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="66.66666666666667%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="83.33333333333334%" overflow="visible"&gt;&lt;rect y="20" width="8" height="149.4" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="169.4" width="8" height="30.6" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="83.33333333333334%" y="228" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="83.33333333333334%" dy="0"&gt;Enterprise&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 115 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;47%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col md:flex-row items-center gap-6"&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative"&gt;&lt;svg width="156" height="156" viewBox="0 0 156 156"&gt;&lt;defs&gt;&lt;filter id="shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="0" stdDeviation="2" flood-opacity="0.3"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 78 0 A 78 78 0 0 1 92.61574253768654 154.61840555683773 L 82.37223067366692 100.92003585033606 A 23.33333333333333 23.33333333333333 0 0 0 78 54.66666666666667 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 92.61574253768654 154.61840555683773 A 78 78 0 0 1 28.2809287996022 138.10003293651155 L 63.126773572530574 95.97864233143508 A 23.33333333333333 23.33333333333333 0 0 0 82.37223067366692 100.92003585033606 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 28.2809287996022 138.10003293651155 A 78 78 0 0 1 9.648078956578644 115.57678657993378 L 57.55284413230986 89.24091906237335 A 23.33333333333333 23.33333333333333 0 0 0 63.126773572530574 95.97864233143508 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 9.648078956578644 115.57678657993378 A 78 78 0 0 1 1.3815944431622853 92.61574253768656 L 55.07996414966394 82.37223067366692 A 23.33333333333333 23.33333333333333 0 0 0 57.55284413230986 89.24091906237335 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 1.3815944431622853 92.61574253768656 A 78 78 0 0 1 77.99999999999999 0 L 78 54.66666666666667 A 23.33333333333333 23.33333333333333 0 0 0 55.07996414966394 82.37223067366692 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="78" cy="78" r="23.33333333333333" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 112.442px; top: 57.2318px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;47.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 49.3997px; top: 111.075px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;14.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 22.9607px; top: 94.2961px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Engineering&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;6.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 14.3287px; top: 79.1627px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Consulting&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;5.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 22.9607px; top: 29.7039px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;28.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 600;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 60, 110); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;47%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;47.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 111, 193); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;14%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;14.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(68, 174, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Engineering&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;6%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Engineering&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;6.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(121, 199, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Consulting&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;5%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Consulting&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;5.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(185, 228, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;28%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;28.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full w-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Frequency of use&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 115 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;Use the software Daily&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;70%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center"&gt;&lt;div class="w-[136px] h-[136px] mb-2 relative"&gt;&lt;canvas width="138" height="138" class="w-full h-full" style="width: 138px; height: 138px;"&gt;&lt;/canvas&gt;&lt;/div&gt;&lt;div class="flex flex-wrap justify-center gap-4"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;span class="inline-block w-2 h-2 rounded-full" style="background-color: rgb(68, 174, 255);"&gt;&lt;/span&gt;&lt;span class="text-typo-10 text-neutral-99"&gt;Daily&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;span class="inline-block w-2 h-2 rounded-full" style="background-color: rgb(103, 103, 103);"&gt;&lt;/span&gt;&lt;span class="text-typo-10 text-neutral-99"&gt;Weekly&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;span class="inline-block w-2 h-2 rounded-full" style="background-color: rgb(163, 163, 163);"&gt;&lt;/span&gt;&lt;span class="text-typo-10 text-neutral-99"&gt;Monthly&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full relative"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;div class="text-typo-10 font-semibold"&gt;Top use cases&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 115 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="space-y-3"&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99 font-semibold text-right"&gt;IT Management&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 57%; background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;IT Management&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;57% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 font-semibold"&gt;57%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Remote Monitoring and Management&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 37%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Remote Monitoring and Management&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;37% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;37%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Remote Support&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 36%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Remote Support&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;36% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;36%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Help Desk&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 33%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Help Desk&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;33% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;33%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Managed Service Providers (MSP)&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 32%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Managed Service Providers (MSP)&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;32% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;32%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-2"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full "&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 115 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 lg:grid-cols-12 gap-6 h-full"&gt;&lt;div class="lg:col-span-7 relative flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative flex-shrink-0"&gt;&lt;svg width="140" height="140" viewBox="0 0 140 140"&gt;&lt;defs&gt;&lt;filter id="desktop-shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="2" stdDeviation="4" flood-opacity="0.1"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 70 0 A 70 70 0 1 1 2.199 87.408 A 10 10 0 0 1 21.571 82.434 A 50 50 0 1 0 70 20 A 10 10 0 0 1 70 0 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 2.199 87.408 A 70 70 0 0 1 4.916 44.231 A 10 10 0 0 1 23.511 51.594 A 50 50 0 0 0 21.571 82.434 A 10 10 0 0 1 2.199 87.408 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 4.916 44.231 A 70 70 0 0 1 28.855 13.369 A 10 10 0 0 1 40.611 29.549 A 50 50 0 0 0 23.511 51.594 A 10 10 0 0 1 4.916 44.231 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 28.855 13.369 A 70 70 0 0 1 48.369 3.426 A 10 10 0 0 1 54.549 22.447 A 50 50 0 0 0 40.611 29.549 A 10 10 0 0 1 28.855 13.369 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 48.369 3.426 A 70 70 0 0 1 70 0 A 10 10 0 0 1 70 20 A 50 50 0 0 0 54.549 22.447 A 10 10 0 0 1 48.369 3.426 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="70" cy="70" r="50" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 60, 110); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;71%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 111, 193); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Computer &amp;amp; Network Security&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;10%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(68, 174, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Hospital &amp;amp; Health Care&lt;/s</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Streamlined software deployment workflow&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;28&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users report deployment is simple, fast, and requires minimal effort to manage client systems.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Inconsistent speed and responsiveness&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;65%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;31&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users comment performance and speed issues occur, with slow response times and occasional interface delays.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="SUNATHA JAIMUNG" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;SUNATHA J&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;General Manager&lt;!-- --&gt;, &lt;!-- --&gt;1,001 - 5,000 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;There are drawbacks such as delay in the performance of the remote access when connected to some networks.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive IT process automation&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;21&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe automation features as time-saving, reducing manual tasks and boosting overall productivity.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Sydney Bernice" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Freviews.capterra.com%2Fcdn%2Fprofile-images%2Flinkedin%2F9af5c5e13d400c3d5e5c708cfe0e6e2da2054a57c65e50b31460e830db6a9b0d.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Sydney B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Information Technology Engineer&lt;!-- --&gt;, &lt;!-- --&gt;10,001+ employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Atera uses AI technology to automate and streamline IT operations thus saving time and eliminating manual work and repetitive tasks.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Effortless initial configuration process&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;100%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;21&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate setup is straightforward, quick, and enables immediate use across multiple devices.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Allegra Wegesin" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Allegra W&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Managing several companies at once is simpler with the way the site is setup, it's all really clear.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex justify justify-between md:flex-row flex-col"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-3"&gt;Atera&lt;!-- --&gt;'s interface&lt;/h2&gt;&lt;div class="mb-6 md:mb-8"&gt;&lt;div class="text-typo-30 text-neutral-90 max-w-3xl"&gt;&lt;div class=""&gt;&lt;p class="mb-4 last:mb-0"&gt;Atera’s interface is seen as being easy to navigate and quick to set up, especially for remote monitoring and ticketing. However, reviewers note that some UI elements feel outdated or slow, and the lack of dark mode is uncomfortable during extended use.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="self-center mb-6 md:mb-0"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base font-semibold" data-prefetch-blocked="true" type="button"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="14" height="14" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link inline ml-2" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-1"&gt;&lt;div style="all:unset"&gt;&lt;div data-testid="media-gallery" class="flex gap-6 relative sm:flex-row flex-col-reverse"&gt;&lt;div class="relative sm:h-auto sm:w-[116px]"&gt;&lt;div data-testid="mediaItems" class="h-full w-full [scrollbar-width:none] [&amp;amp;::-webkit-scrollbar]:hidden overflow-y-auto flex flex-col sm:gap-4"&gt;&lt;div class="relative aspect-[4/3] w-full"&gt;&lt;img alt="" loading="lazy" decoding="async" data-nimg="fill" class="cursor-pointer rounded-lg object-fill transition-all border-2 border-primary-80" sizes="100vw" srcset="https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 640w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 750w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 828w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 1080w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 1200w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 1920w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 2048w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 3840w" src="https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;div class="absolute top-1/2 left-1/2 -translate-x-1/2 -translate-y-1/2"&gt;&lt;div type="button" class="e1xzmg0z byb7w84 sli6p0m bg-primary-0 border-1 h-[32px] w-[32px] rounded-full p-2 undefined"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 34 34" fill="none"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M8.86716 3.23714C9.34876 2.9742 9.93552 2.99522 10.3971 3.29194L29.0638 15.2919C29.493 15.5679 29.7526 16.0433 29.7526 16.5537C29.7526 17.0641 29.493 17.5395 29.0638 17.8155L10.3971 29.8155C9.93552 30.1122 9.34876 30.1332 8.86716 29.8703C8.38554 29.6074 8.08594 29.1024 8.08594 28.5537V4.55372C8.08594 4.00499 8.38554 3.5 8.86716 3.23714ZM11.0859 7.30122V25.8062L25.4788 16.5537L11.0859 7.30122Z" fill="#1C6FD1"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="relative aspect-[4/3] w-full"&gt;&lt;img alt="Atera AI powered IT" loading="lazy" decoding="async" data-nimg="fill" class="cursor-pointer rounded-lg object-fill transition-all border-2 border-neutral-60 hover:border-neutral-50" sizes="100vw" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/85c3e6f7-a521-4c1b-9e39-2f35ab11d0c3.png 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/85c3e6f7-a521-4c1b-9e39-2f35ab11d0c3.png 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/85c3e6f7-a521-4c1b-9e39-2f35ab11d0c3.png 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/85c3e6f7-a521-4c1b-9e39-2f35ab11d0c3.png 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/85c3e6f7-a521-4c1b-9e39-2f35ab11d0c3.png 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/85c3e6f7-a521-4c1b-9e39-2f35ab11d0c3.png 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/85c3e6f7-a521-4c1b-9e39-2f35ab11d0c3.png 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/85c3e6f7-a521-4c1b-9e39-2f35ab11d0c3.png 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/85c3e6f7-a521-4c1b-9e39-2f35ab11d0c3.png" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;/div&gt;&lt;div class="relative aspect-[4/3] w-full"&gt;&lt;img alt="Atera IT automations" loading="lazy" decoding="async" data-nimg="fill" class="cursor-pointer rounded-lg object-fill transition-all border-2 border-neutral-60 hover:border-neutral-50" sizes="100vw" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/2fe72431-6627-4bee-9533-f2b5626638bc.png 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/2fe72431-6627-4bee-9533-f2b5626638bc.png 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/2fe72431-6627-4bee-9533-f2b5626638bc.png 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/2fe72431-6627-4bee-9533-f2b5626638bc.png 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/2fe72431-6627-4bee-9533-f2b5626638bc.png 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/2fe72431-6627-4bee-9533-f2b5626638bc.png 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/2fe72431-6627-4bee-9533-f2b5626638bc.png 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/2fe72431-6627-4bee-9533-f2b5626638bc.png 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/2fe72431-6627-4bee-9533-f2b5626638bc.png" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;/div&gt;&lt;div class="relative aspect-[4/3] w-full"&gt;&lt;img alt="Atera real time monitoring and alerts" loading="lazy" decoding="async" data-nimg="fill" class="cursor-pointer rounded-lg object-fill transition-all border-2 border-neutral-60 hover:border-neutral-50" sizes="100vw" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/6e25ed7c-f5a2-4b12-8357-ed212d53e522.png 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/6e25ed7c-f5a2-4b12-8357-ed212d53e522.png 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/6e25ed7c-f5a2-4b12-8357-ed212d53e522.png 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/6e25ed7c-f5a2-4b12-8357-ed212d53e522.png 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/6e25ed7c-f5a2-4b12-8357-ed212d53e522.png 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/6e25ed7c-f5a2-4b12-8357-ed212d53e522.png 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/6e25ed7c-f5a2-4b12-8357-ed212d53e522.png 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/6e25ed7c-f5a2-4b12-8357-ed212d53e522.png 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/6e25ed7c-f5a2-4b12-8357-ed212d53e522.png" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;/div&gt;&lt;div class="hover:border-neutral-99 relative aspect-[4/3] cursor-pointer rounded-lg hover:border hover:border-solid w-full"&gt;&lt;img alt="Atera helpdesk and ticketing" loading="lazy" decoding="async" data-nimg="fill" class="rounded-lg object-cover" sizes="100vw" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/5a0a57a8-98fd-4dad-98b9-cff3cb2efa6b.png 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/5a0a57a8-98fd-4dad-98b9-cff3cb2efa6b.png 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/5a0a57a8-98fd-4dad-98b9-cff3cb2efa6b.png 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/5a0a57a8-98fd-4dad-98b9-cff3cb2efa6b.png 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/5a0a57a8-98fd-4dad-98b9-cff3cb2efa6b.png 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/5a0a57a8-98fd-4dad-98b9-cff3cb2efa6b.png 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/5a0a57a8-98fd-4dad-98b9-cff3cb2efa6b.png 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/5a0a57a8-98fd-4dad-98b9-cff3cb2efa6b.png 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/5a0a57a8-98fd-4dad-98b9-cff3cb2efa6b.png" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;div class="bg-neutral-80 typo-20 absolute inset-0 flex items-center justify-center rounded-lg bg-opacity-70 text-lg font-bold text-white"&gt;1+&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button data-testid="selectedMedia" type="button" class="relative flex-1 rounded-lg hover:border-neutral-80 hover:border"&gt;&lt;div class="rounded-2xs relative overflow-hidden aspect-[4/3]"&gt;&lt;img alt="" decoding="async" data-nimg="fill" class="object-cover max-h-[499px]" sizes="100vw" srcset="https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 640w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 750w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 828w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 1080w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 1200w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 1920w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 2048w, https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg 3840w" src="https://i.ytimg.com/vi/N5hkxSoujI0/mqdefault.jpg" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;div class="absolute top-1/2 left-1/2 -translate-x-1/2 -translate-y-1/2"&gt;&lt;div type="button" class="e1xzmg0z byb7w84 sli6p0m bg-primary-0 border-1 h-[75px] w-[75px] rounded-full p-2 undefined"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="34" height="34" viewBox="0 0 34 34" fill="none"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M8.86716 3.23714C9.34876 2.9742 9.93552 2.99522 10.3971 3.29194L29.0638 15.2919C29.493 15.5679 29.7526 16.0433 29.7526 16.5537C29.7526 17.0641 29.493 17.5395 29.0638 17.8155L10.3971 29.8155C9.93552 30.1122 9.34876 30.1332 8.86716 29.8703C8.38554 29.6074 8.08594 29.1024 8.08594 28.5537V4.55372C8.08594 4.00499 8.38554 3.5 8.86716 3.23714ZM11.0859 7.30122V25.8062L25.4788 16.5537L11.0859 7.30122Z" fill="#1C6FD1"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex-1 order-2"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="flex items-center mb-2 md:mb-4"&gt;&lt;div class="flex-shrink-0 mr-4"&gt;&lt;img alt="David Jani" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div&gt;&lt;p class="text-typo-10 md:text-typo-30 font-semibold text-neutral-100"&gt;David Jani&lt;/p&gt;&lt;p class="text-typo-0 md:text-typo-10 text-neutral-80"&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 md:text-typo-20 text-neutral-99 mb-2 md:mb-6"&gt;If your team works long hours in the console, expect a low learning curve and smooth remote workflows. However, visual fatigue can prove a concern. Reviewers frequently mention the absence of dark mode and occasional sluggishness when managing large device volumes.&lt;/p&gt;&lt;div class="rounded-lg bg-white p-4"&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Ease of Use&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;443&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.6 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.6&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 443 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div class="flex gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-4 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Key features&lt;/h2&gt;&lt;div class=""&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div dir="ltr" data-orientation="horizontal" class="w-full"&gt;&lt;div class="flex flex-col lg:flex-row lg:gap-8"&gt;&lt;div class="lg:max-w-[823px]"&gt;&lt;div class="mb-2 lg:mb-6"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center gap-3"&gt;&lt;div class="flex items-center gap-1 lg:hidden"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-question-mark h-3 w-3 text-neutral-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M9.09 9a3 3 0 0 1 5.83 1c0 2-3 3-3 3"&gt;&lt;/path&gt;&lt;path d="M12 17h.01"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-0 text-neutral-90"&gt;View by:&lt;/span&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md"&gt;&lt;p&gt;These features have been rated as most important by users based on their reviews.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="hidden lg:flex lg:items-center lg:gap-3"&gt;&lt;span class="text-typo-20 text-neutral-90"&gt;View by:&lt;/span&gt;&lt;/div&gt;&lt;div class="w-full overflow-x-auto pb-4 no-scrollbar lg:pb-0"&gt;&lt;div dir="ltr" class="relative overflow-hidden max-w-[600px] w-[90vw] !overflow-visible" style="position: relative; --radix-scroll-area-corner-width: 0px; --radix-scroll-area-corner-height: 0px;"&gt;&lt;style&gt;[data-radix-scroll-area-viewport]{scrollbar-width:none;-ms-overflow-style:none;-webkit-overflow-scrolling:touch;}[data-radix-scroll-area-viewport]::-webkit-scrollbar{display:none}&lt;/style&gt;&lt;div data-radix-scroll-area-viewport="" class="h-full w-full rounded-[inherit] !overflow-visible" style="overflow: hidden scroll;"&gt;&lt;div style="min-width: 100%; display: table;"&gt;&lt;div role="tablist" aria-orientation="horizontal" class="items-center justify-center rounded-md text-muted-foreground bg-transparent p-0 h-auto inline-flex min-w-max" tabindex="0" data-orientation="horizontal" style="outline: none;"&gt;&lt;button type="button" role="tab" aria-selected="true" aria-controls="highest-tab" data-state="active" id="highest-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="1496856634" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;Highest Rated&lt;/button&gt;&lt;button type="button" role="tab" aria-selected="false" aria-controls="advanced-tab" data-state="inactive" id="advanced-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="-32992851" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;Advanced Features&lt;/button&gt;&lt;button type="button" role="tab" aria-selected="false" aria-controls="new-tab" data-state="inactive" id="new-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="-1426658143" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;New Features&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mb-6 mt-4 lg:hidden"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 bg-[#ffffff] border border-[#e6e6e6] text-base cursor-pointer mb-8" data-evt-id="1012289269" data-evt-name="ppl_cta"&gt;&lt;div class="px-4 py-4 space-y-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="text-[#1c6fd1] font-medium cursor-pointer"&gt;Get Advice&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-phone w-4 h-4 text-[#1c6fd1]" aria-hidden="true"&gt;&lt;path d="M13.832 16.568a1 1 0 0 0 1.213-.303l.355-.465A2 2 0 0 1 17 15h3a2 2 0 0 1 2 2v3a2 2 0 0 1-2 2A18 18 0 0 1 2 4a2 2 0 0 1 2-2h3a2 2 0 0 1 2 2v3a2 2 0 0 1-.8 1.6l-.468.351a1 1 0 0 0-.292 1.233 14 14 0 0 0 6.392 6.384"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;p class="text-[#585858]"&gt;We can help you find the software with the features you need.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="flex items-center mb-2 md:mb-4"&gt;&lt;div class="flex-shrink-0 mr-4"&gt;&lt;img alt="Barkha Bali" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F01aEipPjzl8t5po8nMGzWw%2F60202b8309b9f5bf4fccc09585d23a4d%2FBarkha_Bali_Tech_Selection_Gurgaon.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F01aEipPjzl8t5po8nMGzWw%2F60202b8309b9f5bf4fccc09585d23a4d%2FBarkha_Bali_Tech_Selection_Gurgaon.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F01aEipPjzl8t5po8nMGzWw%2F60202b8309b9f5bf4fccc09585d23a4d%2FBarkha_Bali_Tech_Selection_Gurgaon.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div&gt;&lt;p class="text-typo-10 md:text-typo-30 font-semibold text-neutral-100"&gt;Barkha Bali&lt;/p&gt;&lt;p class="text-typo-0 md:text-typo-10 text-neutral-80"&gt;Content Writer&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 md:text-typo-20 text-neutral-99 mb-2 md:mb-6"&gt;NinjaOne’s top-rated features work together to streamline remote IT operations. Automated patching, real-time visibility, and secure remote access help teams reduce downtime, respond faster, and manage endpoints without constant manual intervention.&lt;/p&gt;&lt;div class="rounded-lg bg-white p-4"&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F803a0498-8e27-4565-a80f-af93af1c6fc1.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;282&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.5 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.5&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 282 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden lg:block text-typo-10 text-neutral-80 mb-8 max-w-4xl mx-auto"&gt;The NinjaOne features below were rated highest by reviewers. Our commentary is based on reviewer sentiment and collective feedback from all published reviews.&lt;/p&gt;&lt;div class="mt-0 block" role="tabpanel" id="highest-tab" aria-labelledby="highest-trigger" aria-hidden="false"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote monitoring &amp;amp; management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.6&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;27&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;27 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Technicians can monitor endpoints across operating systems with minimal effort. This feature saves time and reduces travel by enabling remote troubleshooting from a single dashboard.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote access/control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;72&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;72 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Supports secure, fast sessions across Windows, Mac, and Linux. Stability and ease of use stand out, especially when integrated with TeamViewer and Splashtop. Remote support becomes straightforward and reliable.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/escalation&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;31&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;31 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Configurable alerts and escalation paths help teams avoid issues. This feature improves response time and ensures critical problems are flagged without manual oversight.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;56&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;56 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Automates updates for endpoints and servers, reducing manual work. Flexible policies and seamless Windows patching simplify approval workflows and integrate well with tools like InTune. &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;37&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;37 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Provides visibility into server health and performance. This helps IT teams proactively manage uptime and detect issues before they escalate.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-time monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;35&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;35 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Delivers continuous insights into system status. It supports faster troubleshooting and helps maintain operational stability across distributed environments. &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-6"&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm"&gt;See all 201 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-0 hidden" role="tabpanel" id="advanced-tab" aria-labelledby="advanced-trigger" aria-hidden="true"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Advanced automations&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Enables technicians to create multi-step workflows using custom scripts and triggers. These automations can be scheduled or event-based, helping teams reduce manual tasks, enforce policies, and respond to system changes in real time.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Compound conditions&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Allows users to define granular monitoring rules using multiple conditions. This helps IT teams detect nuanced issues, like CPU spikes only during business hours, and tailor alerts to match specific operational thresholds.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;AI-assisted patch approvals&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Uses AI to recommend patch actions based on historical behavior and system context. This helps reduce decision fatigue, speeds up patch cycles, and minimizes the risk of applying unnecessary or disruptive updates.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote background mode&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Lets technicians perform maintenance tasks, like script execution or service restarts, without interrupting end users. It supports silent troubleshooting and reduces downtime during business hours.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-6"&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm"&gt;See all 201 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-0 hidden" role="tabpanel" id="new-tab" aria-labelledby="new-trigger" aria-hidden="true"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex just</t>
-[...64 lines deleted...]
-    <t xml:space="preserve">&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div dir="ltr" data-orientation="horizontal" class="w-full"&gt;&lt;div class="flex flex-col lg:flex-row lg:gap-8"&gt;&lt;div class="lg:max-w-[823px]"&gt;&lt;div class="mb-2 lg:mb-6"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center gap-3"&gt;&lt;div class="flex items-center gap-1 lg:hidden"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-question-mark h-3 w-3 text-neutral-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M9.09 9a3 3 0 0 1 5.83 1c0 2-3 3-3 3"&gt;&lt;/path&gt;&lt;path d="M12 17h.01"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-0 text-neutral-90"&gt;View by:&lt;/span&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md"&gt;&lt;p&gt;These features have been rated as most important by users based on their reviews.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="hidden lg:flex lg:items-center lg:gap-3"&gt;&lt;span class="text-typo-20 text-neutral-90"&gt;View by:&lt;/span&gt;&lt;/div&gt;&lt;div class="w-full overflow-x-auto pb-4 no-scrollbar lg:pb-0"&gt;&lt;div dir="ltr" class="relative overflow-hidden max-w-[600px] w-[90vw] !overflow-visible" style="position: relative; --radix-scroll-area-corner-width: 0px; --radix-scroll-area-corner-height: 0px;"&gt;&lt;style&gt;[data-radix-scroll-area-viewport]{scrollbar-width:none;-ms-overflow-style:none;-webkit-overflow-scrolling:touch;}[data-radix-scroll-area-viewport]::-webkit-scrollbar{display:none}&lt;/style&gt;&lt;div data-radix-scroll-area-viewport="" class="h-full w-full rounded-[inherit] !overflow-visible" style="overflow: hidden scroll;"&gt;&lt;div style="min-width: 100%; display: table;"&gt;&lt;div role="tablist" aria-orientation="horizontal" class="items-center justify-center rounded-md text-muted-foreground bg-transparent p-0 h-auto inline-flex min-w-max" tabindex="0" data-orientation="horizontal" style="outline: none;"&gt;&lt;button type="button" role="tab" aria-selected="true" aria-controls="highest-tab" data-state="active" id="highest-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="1496856634" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;Highest Rated&lt;/button&gt;&lt;button type="button" role="tab" aria-selected="false" aria-controls="lowest-tab" data-state="inactive" id="lowest-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="1914958586" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;Lowest Rated&lt;/button&gt;&lt;button type="button" role="tab" aria-selected="false" aria-controls="advanced-tab" data-state="inactive" id="advanced-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="-32992851" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;Advanced Features&lt;/button&gt;&lt;button type="button" role="tab" aria-selected="false" aria-controls="new-tab" data-state="inactive" id="new-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="-1426658143" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;New Features&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mb-6 mt-4 lg:hidden"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 bg-[#ffffff] border border-[#e6e6e6] text-base cursor-pointer mb-8" data-evt-id="1012289269" data-evt-name="ppl_cta"&gt;&lt;div class="px-4 py-4 space-y-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="text-[#1c6fd1] font-medium cursor-pointer"&gt;Get Advice&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-phone w-4 h-4 text-[#1c6fd1]" aria-hidden="true"&gt;&lt;path d="M13.832 16.568a1 1 0 0 0 1.213-.303l.355-.465A2 2 0 0 1 17 15h3a2 2 0 0 1 2 2v3a2 2 0 0 1-2 2A18 18 0 0 1 2 4a2 2 0 0 1 2-2h3a2 2 0 0 1 2 2v3a2 2 0 0 1-.8 1.6l-.468.351a1 1 0 0 0-.292 1.233 14 14 0 0 0 6.392 6.384"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;p class="text-[#585858]"&gt;We can help you find the software with the features you need.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="flex items-center mb-2 md:mb-4"&gt;&lt;div class="flex-shrink-0 mr-4"&gt;&lt;img alt="David Jani" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div&gt;&lt;p class="text-typo-10 md:text-typo-30 font-semibold text-neutral-100"&gt;David Jani&lt;/p&gt;&lt;p class="text-typo-0 md:text-typo-10 text-neutral-80"&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 md:text-typo-20 text-neutral-99 mb-2 md:mb-6"&gt;Atera’s top-rated features work together to give IT teams real-time visibility, faster response times, and greater control over remote environments, without needing to toggle between tools or wait for manual updates.&lt;/p&gt;&lt;div class="rounded-lg bg-white p-4"&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;405&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.3 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.3&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 405 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden lg:block text-typo-10 text-neutral-80 mb-8 max-w-4xl mx-auto"&gt;These Atera features were rated highest by reviewers. Our commentary reflects sentiment, insights, and collective feedback from verified reviews.&lt;/p&gt;&lt;div class="mt-0 block" role="tabpanel" id="highest-tab" aria-labelledby="highest-trigger" aria-hidden="false"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-time reporting&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.7&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;24&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;24 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Enables up-to-the-minute insights into system health. It helps users identify and resolve issues before they escalate, supporting proactive monitoring and faster decision-making.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-time updates&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;20&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;20 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Keeps technicians informed with immediate visibility into system changes, alerts, and performance metrics. Reduces downtime and enable quick action without manual refreshes.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Activity dashboard&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;23&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;23 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Centralizes key metrics and system activity in a single, customizable view. Users rely on this dashboard to track tickets, monitor device health, and manage workloads efficiently across multiple clients or departments.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Unattended access&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;61&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;61 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Supports after-hours maintenance, software updates, and troubleshooting without requiring end-user presence. Reviewers highlight its flexibility, permission controls, and secure Splashtop integration.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote access/control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;157&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;157 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Supports remote device management at scale across locations using integrations with tools such as Splashtop, AnyDesk, and TeamViewer. Users value the ability to support unlimited machines and resolve issues remotely, though some note occasional instability.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-6"&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm"&gt;See all 157 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-0 hidden" role="tabpanel" id="lowest-tab" aria-labelledby="lowest-trigger" aria-hidden="true"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Email management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;2.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;21&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;21 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Manage, store, and organize emails within the system or via third-party apps.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Self-service portal&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;35&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;35 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Online portal through which end users can access the system, manage tasks, or obtain information.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Network monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.2&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;22&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;22 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Tracks and surfaces data on the health of servers and other network components.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Workflow configuration&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;3.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;23&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.6&lt;!-- --&gt; (&lt;!-- --&gt;399&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="text-typo-30 text-neutral-90 mb-4"&gt;&lt;p class="mb-4 last:mb-0"&gt;Atera’s IT suite starts at $149 per technician, per month or $1,788 annually, while the MSP suite starts at $129 per technician, per month. Both include unlimited endpoints. Entry prices are higher than the SMB help desk software average of $82 per user, per month, but some buyers may benefit from pricing that scales by technician, not device.&lt;/p&gt;&lt;/div&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/144309/Atera/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Pro &lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;129.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Remote Management, Automations &amp;amp; Scripting&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Windows Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Remote Monitoring and Alerts&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Patch Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Remote Access Using Splashtop (up to 2 concurrent sessions)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;API Access&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Reports&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Helpdesk &amp;amp; Ticket Automation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Support Addresses (up to 5)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Customer Support Portal&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;SLA and Automated Time Tracking&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;File View&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Contracts &amp;amp; Invoicing&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Azure AD Integration&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Audit Log&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Mobile App (iOS &amp;amp; Android)&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Growth&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;179.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Mac and Linux Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Remote Access&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Splashtop Concurrent Sessions (unlimited)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Support Addresses (up to 10)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Advanced Analytics&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Asset Types (up to 5)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;File Transfer (up to 15GB per month)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Extended Retention Audit Log&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Integrations with QuickBooks Online &amp;amp; Xero&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;CSV QuickBooks Desktop Export&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Power&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;209.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Per User&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Analytics&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Support Addresses (unlimited)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Asset Types (up to 20)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;File Transfer (up to 50GB per month)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Audit Log - 1 Year Retention&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Data Recovery&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;399&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.6 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.6&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 399 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.5&lt;!-- --&gt; (&lt;!-- --&gt;411&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdacd0af6-7ea8-4ce0-a12e-5cb4ff7a8377.jpeg&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;411&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.5 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.5&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 411 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/135453/Datadog-Cloud-Monitoring/</t>
+  </si>
+  <si>
+    <t>Datadog</t>
+  </si>
+  <si>
+    <t>Datadog Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>ManageEngine Log360
+groundcover
+New Relic
+ManageEngine EventLog Analyzer</t>
+  </si>
+  <si>
+    <t>Other, Per Month</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;Datadog&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 2 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden  mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-1  w-full h-full transition-all duration-300 shadow-none"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 119 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full select-none font-sans group" style="height: 240px;"&gt;&lt;svg width="100%" height="100%" class="overflow-visible" aria-label="Company size chart"&gt;&lt;g&gt;&lt;text x="37" y="200" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="155" x2="100%" y2="155" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="155" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;25%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="110" x2="100%" y2="110" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="110" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;50%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="65" x2="100%" y2="65" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="65" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;75%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="20" x2="100%" y2="20" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="20" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;100%&lt;/text&gt;&lt;/g&gt;&lt;svg x="45" y="0" width="calc(100% - 55px)" height="240"&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="0%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="16.666666666666668%" overflow="visible"&gt;&lt;rect y="20" width="8" height="88.2" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="108.2" width="8" height="91.8" fill="#44AEFF"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="16.666666666666668%" y="220" text-anchor="middle" font-size="12" font-weight="600" fill="hsl(var(--neutral-99))" class="fill-neutral-900"&gt;&lt;tspan x="16.666666666666668%" dy="0"&gt;Small&lt;/tspan&gt;&lt;tspan x="16.666666666666668%" dy="16"&gt;business&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="33.333333333333336%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="50%" overflow="visible"&gt;&lt;rect y="20" width="8" height="140.4" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="160.4" width="8" height="39.6" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="50%" y="220" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="50%" dy="0"&gt;Midsize&lt;/tspan&gt;&lt;tspan x="50%" dy="16"&gt;businesses&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="66.66666666666667%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="83.33333333333334%" overflow="visible"&gt;&lt;rect y="20" width="8" height="131.4" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="151.4" width="8" height="48.6" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="83.33333333333334%" y="228" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="83.33333333333334%" dy="0"&gt;Enterprise&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 119 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;Engineering&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;42%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col md:flex-row items-center gap-6"&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative"&gt;&lt;svg width="156" height="156" viewBox="0 0 156 156"&gt;&lt;defs&gt;&lt;filter id="shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="0" stdDeviation="2" flood-opacity="0.3"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 78 0 A 78 78 0 0 1 115.57678657993381 146.35192104342136 L 89.24091906237337 98.44715586769014 A 23.33333333333333 23.33333333333333 0 0 0 78 54.66666666666667 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 115.57678657993381 146.35192104342136 A 78 78 0 0 1 3.817591728978016 53.89667443875411 L 55.808681286446415 70.78960346458456 A 23.33333333333333 23.33333333333333 0 0 0 89.24091906237337 98.44715586769014 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 3.817591728978016 53.89667443875411 A 78 78 0 0 1 14.89667443875409 32.152750321187106 L 59.122936797917895 64.2850107798423 A 23.33333333333333 23.33333333333333 0 0 0 55.808681286446415 70.78960346458456 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 14.89667443875409 32.152750321187106 A 78 78 0 0 1 24.60532573756229 21.140447061129898 L 62.02723419499727 60.99073202683373 A 23.33333333333333 23.33333333333333 0 0 0 59.122936797917895 64.2850107798423 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 24.60532573756229 21.140447061129898 A 78 78 0 0 1 77.99999999999999 0 L 78 54.66666666666667 A 23.33333333333333 23.33333333333333 0 0 0 62.02723419499727 60.99073202683373 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="78" cy="78" r="23.33333333333333" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 111.075px; top: 49.3997px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Engineering&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;42.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 29.7039px; top: 101.039px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;38.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 16.8557px; top: 38.9978px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;5.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 23.9944px; top: 28.4935px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Research &amp;amp; Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;3.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 43.3484px; top: 14.8913px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;12.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 600;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 60, 110); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;Engineering&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;42%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Engineering&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;42.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 111, 193); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;38%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;38.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(68, 174, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;5%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;5.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(121, 199, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Research &amp;amp; Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;3%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Research &amp;amp; Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;3.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(185, 228, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;12%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;12.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full w-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Frequency of use&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 119 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;Use the software Daily&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;73%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col items-center"&gt;&lt;div class="w-[136px] h-[136px] mb-2 relative"&gt;&lt;canvas width="138" height="138" class="w-full h-full" style="width: 138px; height: 138px;"&gt;&lt;/canvas&gt;&lt;/div&gt;&lt;div class="flex flex-wrap justify-center gap-4"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;span class="inline-block w-2 h-2 rounded-full" style="background-color: rgb(68, 174, 255);"&gt;&lt;/span&gt;&lt;span class="text-typo-10 text-neutral-99"&gt;Daily&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;span class="inline-block w-2 h-2 rounded-full" style="background-color: rgb(103, 103, 103);"&gt;&lt;/span&gt;&lt;span class="text-typo-10 text-neutral-99"&gt;Weekly&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;span class="inline-block w-2 h-2 rounded-full" style="background-color: rgb(163, 163, 163);"&gt;&lt;/span&gt;&lt;span class="text-typo-10 text-neutral-99"&gt;Monthly&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full relative"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;div class="text-typo-10 font-semibold"&gt;Top use cases&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 119 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="space-y-3"&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99 font-semibold text-right"&gt;Log Analysis&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 44%; background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Log Analysis&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;44% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 font-semibold"&gt;44%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Dashboard&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 39%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Dashboard&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;39% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;39%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Observability&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 34%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Observability&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;34% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;34%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Server Monitoring&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 31%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Server Monitoring&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;31% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;31%&lt;/span&gt;&lt;/div&gt;&lt;div class="grid grid-cols-[1fr,2fr,auto] gap-4 items-center"&gt;&lt;span class="text-typo-0 text-neutral-99  text-right"&gt;Cloud Management&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 w-full h-2 rounded-sm overflow-hidden cursor-pointer transition-all duration-200 hover:scale-y-[1.2]" style="background-color: rgb(230, 230, 230);"&gt;&lt;div class="h-full rounded-l-sm transition-all duration-200 hover:brightness-110" style="width: 27%; background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex items-center gap-2 mb-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0" style="background-color: rgb(102, 102, 102);"&gt;&lt;/div&gt;&lt;p class="text-typo-10 font-semibold"&gt;Cloud Management&lt;/p&gt;&lt;/div&gt;&lt;p class="text-typo-10 ml-5"&gt;27% of reviewers&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="text-typo-0 text-neutral-99 "&gt;27%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-2"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full "&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 119 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 lg:grid-cols-12 gap-6 h-full"&gt;&lt;div class="lg:col-span-7 relative flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative flex-shrink-0"&gt;&lt;svg width="140" height="140" viewBox="0 0 140 140"&gt;&lt;defs&gt;&lt;filter id="desktop-shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="2" stdDeviation="4" flood-opacity="0.1"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 70 0 A 70 70 0 0 1 126.631 111.145 A 10 10 0 0 1 110.451 99.389 A 50 50 0 0 0 70 20 A 10 10 0 0 1 70 0 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 126.631 111.145 A 70 70 0 0 1 13.369 111.145 A 10 10 0 0 1 29.549 99.389 A 50 50 0 0 0 110.451 99.389 A 10 10 0 0 1 126.631 111.145 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 13.369 111.145 A 70 70 0 0 1 13.369 28.855 A 10 10 0 0 1 29.549 40.611 A 50 50 0 0 0 29.549 99.389 A 10 10 0 0 1 13.369 111.145 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 13.369 28.855 A 70 70 0 0 1 40.195 6.662 A 10 10 0 0 1 48.711 24.759 A 50 50 0 0 0 29.549 40.611 A 10 10 0 0 1 13.369 28.855 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 40.195 6.662 A 70 70 0 0 1 70 0 A 10 10 0 0 1 70 20 A 50 50 0 0 0 48.711 24.759 A 10 10 0 0 1 40.195 6.662 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="70" cy="70" r="50" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 60, 110); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;35%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 111, 193); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Financial Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;30%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(68, 174, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Computer Software&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Robust multi-platform monitoring tools&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;86%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;66&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users comment monitoring supports diverse environments, integrates well, and enables quick detection of performance problems.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Juan Bolcan" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fcdn0.capterra-static.com%2Fprofile-images%2Flinkedin%2F3fd068c9ca089c2ffd0215cdd8daab44.jpeg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fcdn0.capterra-static.com%2Fprofile-images%2Flinkedin%2F3fd068c9ca089c2ffd0215cdd8daab44.jpeg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fcdn0.capterra-static.com%2Fprofile-images%2Flinkedin%2F3fd068c9ca089c2ffd0215cdd8daab44.jpeg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Juan B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;CEO&lt;!-- --&gt;, &lt;!-- --&gt;1 employee.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;I am able to centrally monitor and analyze all my systems, applications and services, allowing me to make quick and informed decisions on any incidents or poor performance.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Complex and expensive pricing model&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;67%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;63&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate pricing is confusing, costly at scale, and difficult for smaller organizations to manage.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Isak Persson" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Isak P&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Developer&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The most significant drawback is its price, which may be expensive for small businesses or organizations.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Highly customizable dashboard views&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;87%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;47&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe dashboards as flexible, user-friendly, and effective for tracking key metrics and issues.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Angel Fuente" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Angel F&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Manager&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;I love the customizable dashboards and the variety of integrations available.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive real-time analytics platform&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;91%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;23&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most users report insights and analytics offer detailed, real-time visibility for troubleshooting infrastructure and applications.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="David Collins" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;David C&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Director of IT&lt;!-- --&gt;, &lt;!-- --&gt;2 - 10 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Datadog has improved our insights and visibility into database and virtual machine performance.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex justify justify-between md:flex-row flex-col"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-3"&gt;Datadog&lt;!-- --&gt;'s interface&lt;/h2&gt;&lt;div class="mb-6 md:mb-8"&gt;&lt;div class="text-typo-30 text-neutral-90 max-w-3xl"&gt;&lt;div class=""&gt;&lt;p class="mb-4 last:mb-0"&gt;Datadog’s interface supports fast data retrieval and real-time monitoring. However, users report that its dense layout and rigid syntax can make navigation and dashboard customization challenging. While search and filter tools are responsive, setup can slow workflows for new users. &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-1"&gt;&lt;div style="all:unset"&gt;&lt;div data-testid="media-gallery" class="flex gap-6 relative sm:flex-row flex-col-reverse"&gt;&lt;div class="relative sm:h-auto sm:w-[116px]"&gt;&lt;div data-testid="mediaItems" class="h-full w-full [scrollbar-width:none] [&amp;amp;::-webkit-scrollbar]:hidden overflow-y-auto flex flex-col sm:gap-4"&gt;&lt;div class="relative aspect-[4/3] w-full"&gt;&lt;img alt="" loading="lazy" decoding="async" data-nimg="fill" class="cursor-pointer rounded-lg object-fill transition-all border-2 border-primary-80" sizes="100vw" srcset="https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 640w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 750w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 828w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 1080w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 1200w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 1920w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 2048w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 3840w" src="https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;div class="absolute top-1/2 left-1/2 -translate-x-1/2 -translate-y-1/2"&gt;&lt;div type="button" class="e1xzmg0z byb7w84 sli6p0m bg-primary-0 border-1 h-[32px] w-[32px] rounded-full p-2 undefined"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 34 34" fill="none"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M8.86716 3.23714C9.34876 2.9742 9.93552 2.99522 10.3971 3.29194L29.0638 15.2919C29.493 15.5679 29.7526 16.0433 29.7526 16.5537C29.7526 17.0641 29.493 17.5395 29.0638 17.8155L10.3971 29.8155C9.93552 30.1122 9.34876 30.1332 8.86716 29.8703C8.38554 29.6074 8.08594 29.1024 8.08594 28.5537V4.55372C8.08594 4.00499 8.38554 3.5 8.86716 3.23714ZM11.0859 7.30122V25.8062L25.4788 16.5537L11.0859 7.30122Z" fill="#1C6FD1"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="relative aspect-[4/3] w-full"&gt;&lt;img alt="Datadog's infrastructure overview" loading="lazy" decoding="async" data-nimg="fill" class="cursor-pointer rounded-lg object-fill transition-all border-2 border-neutral-60 hover:border-neutral-50" sizes="100vw" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/80303cda-3d84-49db-ace9-5457f4e2e1a4.png 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/80303cda-3d84-49db-ace9-5457f4e2e1a4.png 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/80303cda-3d84-49db-ace9-5457f4e2e1a4.png 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/80303cda-3d84-49db-ace9-5457f4e2e1a4.png 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/80303cda-3d84-49db-ace9-5457f4e2e1a4.png 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/80303cda-3d84-49db-ace9-5457f4e2e1a4.png 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/80303cda-3d84-49db-ace9-5457f4e2e1a4.png 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/80303cda-3d84-49db-ace9-5457f4e2e1a4.png 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/80303cda-3d84-49db-ace9-5457f4e2e1a4.png" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;/div&gt;&lt;div class="relative aspect-[4/3] w-full"&gt;&lt;img alt="Datadog's Logging without Limits product " loading="lazy" decoding="async" data-nimg="fill" class="cursor-pointer rounded-lg object-fill transition-all border-2 border-neutral-60 hover:border-neutral-50" sizes="100vw" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/a49e28cc-1aa3-4921-a7f9-da73c20c0a2d.jpeg 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/a49e28cc-1aa3-4921-a7f9-da73c20c0a2d.jpeg 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/a49e28cc-1aa3-4921-a7f9-da73c20c0a2d.jpeg 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/a49e28cc-1aa3-4921-a7f9-da73c20c0a2d.jpeg 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/a49e28cc-1aa3-4921-a7f9-da73c20c0a2d.jpeg 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/a49e28cc-1aa3-4921-a7f9-da73c20c0a2d.jpeg 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/a49e28cc-1aa3-4921-a7f9-da73c20c0a2d.jpeg 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/a49e28cc-1aa3-4921-a7f9-da73c20c0a2d.jpeg 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/a49e28cc-1aa3-4921-a7f9-da73c20c0a2d.jpeg" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;/div&gt;&lt;div class="relative aspect-[4/3] w-full"&gt;&lt;img alt="Datadog's network dashboard" loading="lazy" decoding="async" data-nimg="fill" class="cursor-pointer rounded-lg object-fill transition-all border-2 border-neutral-60 hover:border-neutral-50" sizes="100vw" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2d64257-ca8b-4d5e-93fc-73288ccaddb9.jpeg 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2d64257-ca8b-4d5e-93fc-73288ccaddb9.jpeg 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2d64257-ca8b-4d5e-93fc-73288ccaddb9.jpeg 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2d64257-ca8b-4d5e-93fc-73288ccaddb9.jpeg 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2d64257-ca8b-4d5e-93fc-73288ccaddb9.jpeg 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2d64257-ca8b-4d5e-93fc-73288ccaddb9.jpeg 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2d64257-ca8b-4d5e-93fc-73288ccaddb9.jpeg 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2d64257-ca8b-4d5e-93fc-73288ccaddb9.jpeg 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/b2d64257-ca8b-4d5e-93fc-73288ccaddb9.jpeg" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;/div&gt;&lt;div class="hover:border-neutral-99 relative aspect-[4/3] cursor-pointer rounded-lg hover:border hover:border-solid w-full"&gt;&lt;img alt="Datadog’s SaaS-based infrastructure monitoring " loading="lazy" decoding="async" data-nimg="fill" class="rounded-lg object-cover" sizes="100vw" srcset="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/bbe0b859-e9c6-4e23-a124-a5411d6eb354.jpeg 640w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/bbe0b859-e9c6-4e23-a124-a5411d6eb354.jpeg 750w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/bbe0b859-e9c6-4e23-a124-a5411d6eb354.jpeg 828w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/bbe0b859-e9c6-4e23-a124-a5411d6eb354.jpeg 1080w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/bbe0b859-e9c6-4e23-a124-a5411d6eb354.jpeg 1200w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/bbe0b859-e9c6-4e23-a124-a5411d6eb354.jpeg 1920w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/bbe0b859-e9c6-4e23-a124-a5411d6eb354.jpeg 2048w, https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/bbe0b859-e9c6-4e23-a124-a5411d6eb354.jpeg 3840w" src="https://gdm-catalog-fmapi-prod.imgix.net/ProductScreenshot/bbe0b859-e9c6-4e23-a124-a5411d6eb354.jpeg" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;div class="bg-neutral-80 typo-20 absolute inset-0 flex items-center justify-center rounded-lg bg-opacity-70 text-lg font-bold text-white"&gt;2+&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button data-testid="selectedMedia" type="button" class="relative flex-1 rounded-lg hover:border-neutral-80 hover:border"&gt;&lt;div class="rounded-2xs relative overflow-hidden aspect-[4/3]"&gt;&lt;img alt="" decoding="async" data-nimg="fill" class="object-cover max-h-[499px]" sizes="100vw" srcset="https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 640w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 750w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 828w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 1080w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 1200w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 1920w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 2048w, https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg 3840w" src="https://i.ytimg.com/vi/yjtrDOEHH-Q/mqdefault.jpg" style="position: absolute; height: 100%; width: 100%; inset: 0px; color: transparent;"&gt;&lt;div class="absolute top-1/2 left-1/2 -translate-x-1/2 -translate-y-1/2"&gt;&lt;div type="button" class="e1xzmg0z byb7w84 sli6p0m bg-primary-0 border-1 h-[75px] w-[75px] rounded-full p-2 undefined"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="34" height="34" viewBox="0 0 34 34" fill="none"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M8.86716 3.23714C9.34876 2.9742 9.93552 2.99522 10.3971 3.29194L29.0638 15.2919C29.493 15.5679 29.7526 16.0433 29.7526 16.5537C29.7526 17.0641 29.493 17.5395 29.0638 17.8155L10.3971 29.8155C9.93552 30.1122 9.34876 30.1332 8.86716 29.8703C8.38554 29.6074 8.08594 29.1024 8.08594 28.5537V4.55372C8.08594 4.00499 8.38554 3.5 8.86716 3.23714ZM11.0859 7.30122V25.8062L25.4788 16.5537L11.0859 7.30122Z" fill="#1C6FD1"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex-1 order-2"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="flex items-center mb-2 md:mb-4"&gt;&lt;div class="flex-shrink-0 mr-4"&gt;&lt;img alt="David Jani" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div&gt;&lt;p class="text-typo-10 md:text-typo-30 font-semibold text-neutral-100"&gt;David Jani&lt;/p&gt;&lt;p class="text-typo-0 md:text-typo-10 text-neutral-80"&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 md:text-typo-20 text-neutral-99 mb-2 md:mb-6"&gt;Teams working with large log volumes appreciate Datadog’s speed, but navigating dashboards and configuring filters can feel unintuitive without prior experience. Reviewers say it takes time to master the layout, especially when tailoring views to specific service metrics.&lt;/p&gt;&lt;div class="rounded-lg bg-white p-4"&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Ease of Use&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;352&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.3 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.3&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 352 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-4 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Key features&lt;/h2&gt;&lt;div class=""&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Alerts/Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;23&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;69.57% of 23 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;16&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;87.50% of 16 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Incident Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;10&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;70.00% of 10 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Manage and track all disruptions and incidents &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;On Call Scheduling&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.6&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;10&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;80.00% of 10 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track and organize on-call shifts&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Service Level Agreement (SLA) Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;10&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;90.00% of 10 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Set and monitor service level agreements to ensure timely response and resolution&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Mobile Access&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;9&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;55.56% of 9 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Access software remotely via mobile devices&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 57 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;OpsGenie 57 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div dir="ltr" data-orientation="horizontal" class="w-full"&gt;&lt;div class="flex flex-col lg:flex-row lg:gap-8"&gt;&lt;div class="lg:max-w-[823px]"&gt;&lt;div class="mb-2 lg:mb-6"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center gap-3"&gt;&lt;div class="flex items-center gap-1 lg:hidden"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-question-mark h-3 w-3 text-neutral-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M9.09 9a3 3 0 0 1 5.83 1c0 2-3 3-3 3"&gt;&lt;/path&gt;&lt;path d="M12 17h.01"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-0 text-neutral-90"&gt;View by:&lt;/span&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md"&gt;&lt;p&gt;These features have been rated as most important by users based on their reviews.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="hidden lg:flex lg:items-center lg:gap-3"&gt;&lt;span class="text-typo-20 text-neutral-90"&gt;View by:&lt;/span&gt;&lt;/div&gt;&lt;div class="w-full overflow-x-auto pb-4 no-scrollbar lg:pb-0"&gt;&lt;div dir="ltr" class="relative overflow-hidden max-w-[600px] w-[90vw] !overflow-visible" style="position: relative; --radix-scroll-area-corner-width: 0px; --radix-scroll-area-corner-height: 0px;"&gt;&lt;style&gt;[data-radix-scroll-area-viewport]{scrollbar-width:none;-ms-overflow-style:none;-webkit-overflow-scrolling:touch;}[data-radix-scroll-area-viewport]::-webkit-scrollbar{display:none}&lt;/style&gt;&lt;div data-radix-scroll-area-viewport="" class="h-full w-full rounded-[inherit] !overflow-visible" style="overflow: hidden scroll;"&gt;&lt;div style="min-width: 100%; display: table;"&gt;&lt;div role="tablist" aria-orientation="horizontal" class="items-center justify-center rounded-md text-muted-foreground bg-transparent p-0 h-auto inline-flex min-w-max" tabindex="0" data-orientation="horizontal" style="outline: none;"&gt;&lt;button type="button" role="tab" aria-selected="true" aria-controls="highest-tab" data-state="active" id="highest-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="1496856634" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;Highest Rated&lt;/button&gt;&lt;button type="button" role="tab" aria-selected="false" aria-controls="advanced-tab" data-state="inactive" id="advanced-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="-32992851" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;Advanced Features&lt;/button&gt;&lt;button type="button" role="tab" aria-selected="false" aria-controls="new-tab" data-state="inactive" id="new-trigger" class="inline-flex items-center justify-center text-sm font-medium ring-offset-background transition-all focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:pointer-events-none disabled:opacity-50 rounded-full border border-neutral-95 text-neutral-99 hover:border-neutral-95 hover:bg-neutral-30 px-4 py-2 data-[state=active]:bg-primary-10 data-[state=active]:border-primary-80 data-[state=active]:text-primary-80 data-[state=active]:shadow-none mr-3 whitespace-nowrap" data-evt-id="-1426658143" data-evt-name="engagement_filter" tabindex="-1" data-orientation="horizontal" data-radix-collection-item=""&gt;New Features&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mb-6 mt-4 lg:hidden"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 bg-[#ffffff] border border-[#e6e6e6] text-base cursor-pointer mb-8" data-evt-id="1012289269" data-evt-name="ppl_cta"&gt;&lt;div class="px-4 py-4 space-y-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="text-[#1c6fd1] font-medium cursor-pointer"&gt;Get Advice&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-phone w-4 h-4 text-[#1c6fd1]" aria-hidden="true"&gt;&lt;path d="M13.832 16.568a1 1 0 0 0 1.213-.303l.355-.465A2 2 0 0 1 17 15h3a2 2 0 0 1 2 2v3a2 2 0 0 1-2 2A18 18 0 0 1 2 4a2 2 0 0 1 2-2h3a2 2 0 0 1 2 2v3a2 2 0 0 1-.8 1.6l-.468.351a1 1 0 0 0-.292 1.233 14 14 0 0 0 6.392 6.384"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;p class="text-[#585858]"&gt;We can help you find the software with the features you need.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="flex items-center mb-2 md:mb-4"&gt;&lt;div class="flex-shrink-0 mr-4"&gt;&lt;img alt="David Jani" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fimages.ctfassets.net%2Fpx6a31ta05xu%2F2LFMMWvFyOg48I9X56euNm%2Fa61447f4ab87f67c491885b53c297643%2FDavid_Jani.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div&gt;&lt;p class="text-typo-10 md:text-typo-30 font-semibold text-neutral-100"&gt;David Jani&lt;/p&gt;&lt;p class="text-typo-0 md:text-typo-10 text-neutral-80"&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="text-typo-10 md:text-typo-20 text-neutral-99 mb-2 md:mb-6"&gt;Datadog’s top-rated features streamline incident response and observability. Fast log querying, real-time alerts, and multi-channel notifications help teams stay ahead of disruptions and maintain visibility across complex cloud environments.&lt;/p&gt;&lt;div class="rounded-lg bg-white p-4"&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;341&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.5 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.5&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 341 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden lg:block text-typo-10 text-neutral-80 mb-8 max-w-4xl mx-auto"&gt;The Datadog features below were rated the highest by our reviewers. Our commentary is based on reviewer sentiment and collective feedback from reviews published on Capterra.&lt;/p&gt;&lt;div class="mt-0 block" role="tabpanel" id="highest-tab" aria-labelledby="highest-trigger" aria-hidden="false"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.4&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;65&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;65 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Real-time notifications in Datadog deliver immediate alerts when thresholds are exceeded, helping teams respond quickly to incidents. Reviewers value integrations with PagerDuty, Slack, Teams, and email, plus the ability to target users and embed alerts into workflows.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Log Analysis &lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;37&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;37 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Datadog supports debugging and incident investigation by aggregating logs and connecting them with APM traces. Reviewers value fast querying and filtering without needing specialized syntax.  &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring &lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;83&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;83 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Teams can use Datadog to track performance changes across applications, servers, and cloud environments in real time to catch issues instantly and reduce downtime. Reviewers mention Live Tailing and Core Web Vitals tracking as useful, though some note delays for specific metrics.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-6"&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm"&gt;See all 159 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-0 hidden" role="tabpanel" id="advanced-tab" aria-labelledby="advanced-trigger" aria-hidden="true"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Workflow automation  &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Automate recurring tasks and incident responses using predefined logic. Teams can trigger actions based on alerts or thresholds, reducing manual effort and improving response time across cloud-native environments.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Custom events&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Enables deeper correlation and alerting by allowing teams to define and track custom events. This supports more granular observability and helps surface issues that standard metrics may overlook.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;File integrity monitoring &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track changes to critical files and directories to detect unauthorized modifications. This feature supports compliance efforts and helps identify potential security breaches in real time.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Workload protection &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Secure workloads across Linux, Windows, Kubernetes, Docker, and AWS Fargate. It provides runtime threat detection and visibility into containerized environments, helping teams maintain secure operations.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-6"&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm"&gt;See all 159 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-0 hidden" role="tabpanel" id="new-tab" aria-labelledby="new-trigger" aria-hidden="true"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;LLM observability &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Visualizes the execution flow of AI agents, showing decision paths, tool usage, and retrieval steps. Helps teams debug non-deterministic agent behavior across frameworks like LangGraph and CrewAI. (Released June 2025)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Automated analysis &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Surfaces performance issues in real time using continuous profiling. Offers actionable insights without requiring deep code expertise, helping teams resolve problems faster. (Released June 2025)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30 md:border-b-0"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 cursor-help" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Longer term log centralization &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;0 reviewers rated this feature&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Data Dog’s Flex Frozen tier stores logs for up to seven years in fully managed storage. This supports in-place searchability, without data rehydration, streamlining audits and long-term analytics. (Released June 2025)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="mt-6"&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm"&gt;See all 159 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-xl bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto translate-x-full"&gt;&lt;div class="pb-6 pt-8 px-6"&gt;&lt;p class="text-left text-lg font-semibold text-foreground"&gt;All key features (159)&lt;/p&gt;&lt;/div&gt;&lt;div class="px-6"&gt;&lt;div class="mb-6"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Calendar Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and manage schedules and meetings via an integrated calendar&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Chat/Messaging&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Communicate using direct chat or messages within the system&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Collaboration Tools&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Provides a channel for team members to share media files, communicate, and work together&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Communications Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Record and track all relevant internal and external communications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Contact Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage, organize, and store contact information&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Corrective and Preventive Actions (CAPA)&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Investigate and take action at root cause or error in processes to prevent recurring issues&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;CPU Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor performance details involving CPU/memory utilization&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Customizable Fields&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Customize data fields to support various needs and use cases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard Creation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Creation and customization of dashboards&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Disaster Recovery&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan and implement business continuity measures in case of unforeseen events&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Email Alerts&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Receive </t>
-[...120 lines deleted...]
-    <t>Shortlist</t>
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search key features" aria-label="Search key features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="item-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left hover:no-underline py-4" aria-expanded="true"&gt;&lt;h3 class="text-typo-30 font-medium text-neutral-100 pr-2"&gt;Access Controls/Permissions&lt;/h3&gt;&lt;svg</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.1&lt;!-- --&gt; (&lt;!-- --&gt;296&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="text-typo-30 text-neutral-90 mb-4"&gt;&lt;p class="mb-4 last:mb-0"&gt;Datadog’s entry-level plan starts at $15 per host, per month, billed annually—below the average SMB budget of $30–$60 per user. A free version supports up to 5 hosts with 1-day metric retention. Pricing scales with data volume, feature usage, and host count. No fixed seat minimums are listed. A free trial is available. &lt;/p&gt;&lt;/div&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Version&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/135453/Datadog-Cloud-Monitoring/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Pro&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;15.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;500+ Integrations Included&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Container Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Events&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Single sign-on with SAML&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Testing for Outliers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;SCIM&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 sr-only"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Custom Metrics&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;button type="button" class="text-neutral-99 text-center font-semibold font-sans text-[14px] leading-[20px] tracking-normal  mt-1 ml-1 focus:outline-none flex items-center gap-1"&gt;Show more&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus w-4 h-4" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Enterprise&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;23.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Machine Learning&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Anomaly Detection&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt; Forecast Insights&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;IP Allowlist&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Unlimited Alerts&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Insights and Correlation Engine&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;DevSecOps Pro&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;22.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Cloud Security Posture Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Vulnerability Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Case Management&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Workflow&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;DevSecOps Enterprise&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;34.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;System File Integrity Monitoring&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Data Security&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Monitor cloud workloads&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex items-center justify-center gap-4 mt-6"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-9 text-[14px] leading-[20px] text-primary-80 p-2" disabled="" aria-label="Previous page"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-chevron-left h-4 w-4 text-neutral-40" aria-hidden="true"&gt;&lt;path d="m15 18-6-6 6-6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="flex gap-2" role="tablist"&gt;&lt;button class="w-8 h-8 flex items-center justify-center focus:outline-none rounded-sm transition-all bg-neutral-0 border border-neutral-99" role="tab" aria-selected="true" aria-label="Go to page 1"&gt;&lt;div class="w-1.5 h-1.5 rounded-full transition-colors bg-neutral-99"&gt;&lt;/div&gt;&lt;/button&gt;&lt;button class="w-8 h-8 flex items-center justify-center focus:outline-none rounded-sm transition-all hover:bg-neutral-10" role="tab" aria-selected="false" aria-label="Go to page 2"&gt;&lt;div class="w-1.5 h-1.5 rounded-full transition-colors bg-neutral-60"&gt;&lt;/div&gt;&lt;/button&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-9 text-[14px] leading-[20px] text-primary-80 p-2" aria-label="Next page"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-chevron-right h-4 w-4 text-neutral-99" aria-hidden="true"&gt;&lt;path d="m9 18 6-6-6-6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;296&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.1 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 296 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.3&lt;!-- --&gt; (&lt;!-- --&gt;289&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F680c6e55-5ae3-4b54-8408-36deb18d3660.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.3&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;289&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.3 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.3&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 289 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/152564/Endpoint-Protection-Platform/</t>
+  </si>
+  <si>
+    <t>SentinelOne</t>
+  </si>
+  <si>
+    <t>SentinelOne Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Designed with Fortune 500 and Global 2000 companies in mind, SentinelOne is a leading autonomous cybersecurity platform specializing in AI-powered endpoint protection. It prevents, detects, and responds to threats in real time—without human intervention. The Singularity Platform delivers deep visibility and automated defense across endpoints, cloud workloads, containers, IoT, and identity systems. Trusted by over 9,250 organizations, SentinelOne is recognized as a Gartner Magic Quadrant Leader and a top performer in MITRE ATT&amp;CK evaluations. With seamless deployment, intuitive management, and powerful integrations, SentinelOne empowers security teams to reduce complexity, accelerate response, and stay ahead of evolving threats.Read more</t>
+  </si>
+  <si>
+    <t>ManageEngine Endpoint Central
+Jamf Protect
+Microsoft Defender XDR
+WatchGuard Endpoint Security</t>
+  </si>
+  <si>
+    <t>Usage Based, Per Month</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;SentinelOne&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 5 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-1  w-full h-full transition-all duration-300 shadow-none"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 101 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full select-none font-sans group" style="height: 240px;"&gt;&lt;svg width="100%" height="100%" class="overflow-visible" aria-label="Company size chart"&gt;&lt;g&gt;&lt;text x="37" y="200" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="155" x2="100%" y2="155" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="155" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;25%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="110" x2="100%" y2="110" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="110" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;50%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="65" x2="100%" y2="65" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="65" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;75%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="20" x2="100%" y2="20" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="20" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;100%&lt;/text&gt;&lt;/g&gt;&lt;svg x="45" y="0" width="calc(100% - 55px)" height="240"&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="0%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="16.666666666666668%" overflow="visible"&gt;&lt;rect y="20" width="8" height="75.60000000000001" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="95.60000000000001" width="8" height="104.39999999999999" fill="#44AEFF"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="16.666666666666668%" y="220" text-anchor="middle" font-size="12" font-weight="600" fill="hsl(var(--neutral-99))" class="fill-neutral-900"&gt;&lt;tspan x="16.666666666666668%" dy="0"&gt;Small&lt;/tspan&gt;&lt;tspan x="16.666666666666668%" dy="16"&gt;business&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="33.333333333333336%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="50%" overflow="visible"&gt;&lt;rect y="20" width="8" height="120.6" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="140.6" width="8" height="59.400000000000006" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="50%" y="220" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="50%" dy="0"&gt;Midsize&lt;/tspan&gt;&lt;tspan x="50%" dy="16"&gt;businesses&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="66.66666666666667%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="83.33333333333334%" overflow="visible"&gt;&lt;rect y="20" width="8" height="163.8" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="183.8" width="8" height="16.2" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="83.33333333333334%" y="228" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="83.33333333333334%" dy="0"&gt;Enterprise&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 101 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;63%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col md:flex-row items-center gap-6"&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative"&gt;&lt;svg width="156" height="156" viewBox="0 0 156 156"&gt;&lt;defs&gt;&lt;filter id="shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="0" stdDeviation="2" flood-opacity="0.3"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 78 0 A 78 78 0 1 1 21.14044706112989 131.39467426243772 L 60.99073202683373 93.97276580500272 A 23.33333333333333 23.33333333333333 0 1 0 78 54.66666666666667 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 21.14044706112989 131.39467426243772 A 78 78 0 0 1 3.81759172897803 102.10332556124594 L 55.80868128644643 85.21039653541546 A 23.33333333333333 23.33333333333333 0 0 0 60.99073202683373 93.97276580500272 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 3.81759172897803 102.10332556124594 A 78 78 0 0 1 0 78.00000000000001 L 54.66666666666667 78 A 23.33333333333333 23.33333333333333 0 0 0 55.80868128644643 85.21039653541546 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 0 78.00000000000001 A 78 78 0 0 1 3.817591728978016 53.89667443875411 L 55.808681286446415 70.78960346458456 A 23.33333333333333 23.33333333333333 0 0 0 54.66666666666667 78 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 3.817591728978016 53.89667443875411 A 78 78 0 0 1 77.99999999999999 0 L 78 54.66666666666667 A 23.33333333333333 23.33333333333333 0 0 0 55.808681286446415 70.78960346458456 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="78" cy="78" r="23.33333333333333" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 108.5px; top: 82.1222px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;63.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 18.3891px; top: 87.7914px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;7.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 11.9571px; top: 69.926px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Sales &amp;amp; Business Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;5.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 11.9571px; top: 54.074px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Entrepreneurs/Owners&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;5.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 32.2189px; top: 21.0098px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;20.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 600;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 60, 110); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;63%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;63.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 111, 193); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;7%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;7.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(68, 174, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Sales &amp;amp; Business Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;5%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Sales &amp;amp; Business Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;5.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(121, 199, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Entrepreneurs/ Owners&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;5%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Entrepreneurs/Owners&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;5.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(185, 228, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;20%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;20.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full max-w-[370px]"&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 101 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1  gap-6 h-full"&gt;&lt;div class=" relative flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative flex-shrink-0"&gt;&lt;svg width="140" height="140" viewBox="0 0 140 140"&gt;&lt;defs&gt;&lt;filter id="desktop-shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="2" stdDeviation="4" flood-opacity="0.1"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 70 0 A 70 70 0 1 1 52.592 137.801 A 10 10 0 0 1 57.566 118.429 A 50 50 0 1 0 70 20 A 10 10 0 0 1 70 0 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 52.592 137.801 A 70 70 0 0 1 8.659 103.723 A 10 10 0 0 1 26.185 94.088 A 50 50 0 0 0 57.566 118.429 A 10 10 0 0 1 52.592 137.801 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 8.659 103.723 A 70 70 0 0 1 3.426 48.369 A 10 10 0 0 1 22.447 54.549 A 50 50 0 0 0 26.185 94.088 A 10 10 0 0 1 8.659 103.723 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 3.426 48.369 A 70 70 0 0 1 28.855 13.369 A 10 10 0 0 1 40.611 29.549 A 50 50 0 0 0 22.447 54.549 A 10 10 0 0 1 3.426 48.369 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 28.855 13.369 A 70 70 0 0 1 70 0 A 10 10 0 0 1 70 20 A 50 50 0 0 0 40.611 29.549 A 10 10 0 0 1 28.855 13.369 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="70" cy="70" r="50" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 60, 110); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;54%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 111, 193); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Computer &amp;amp; Network Security&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;13%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(68, 174, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Financial Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;13%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(121, 199, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Education Management&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;10%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(185, 228, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Other&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;10%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;45&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;77.78% of 45 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Compliance Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;38&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;86.84% of 38 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track and manage adherence to policies for any service, product, process, or supplier&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Audit Trail&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.5&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;37&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;97.30% of 37 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Incident Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.0&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;36&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;66.67% of 36 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Manage and track all disruptions and incidents &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Activity Dashboard&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.1&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;29&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;75.86% of 29 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;25&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;96.00% of 25 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Observe and track the demand, usage, progress or quality of a system, product, or user&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 64 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Netwrix Auditor 64 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.8&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;46&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;93.48% of 46 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Active monitoring of systems, applications, or networks &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;41&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;82.93% of 41 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Observe and track the demand, usage, progress or quality of a system, product, or user&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Activity Dashboard&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;39&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;58.97% of 39 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Incident Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;39&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;82.05% of 39 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Manage and track all disruptions and incidents &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Whitelisting/Blacklisting&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;36&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;75.00% of 36 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Control system access and/or deliverability for applications and email addresses&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Security Auditing&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;34&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;67.65% of 34 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Systematic evaluation of the security of a company's overall security system and situation&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 39 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;SentinelOne 39 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and report on everything that happens within the system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Archiving &amp;amp; Retention&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Moving and separately storing data that is not actively used or continuous storage of data for compliance purposes&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Planning&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Create a targeted plan, schedule resources, and determine long-term goals for the audit process&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Behavioral Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and analyse user behavior within a system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Change Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and monitor efficient handling of all changes/transitions&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Compliance Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and manage adherence to policies for any service, product, process, or supplier&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Compliance Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and report regulatory data to either internal management or external stakeholders&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Configuration Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify component attributes like servers, hardware, software, and manage relationships across all services &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Customizable Reports&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alter the layout and content of reports&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Mapping&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track the management and flow of data throughout the organization&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Visualization&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h1</t>
-[...39 lines deleted...]
-    <t xml:space="preserve">&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Control and manage access to company resources&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and report on everything that happens within the system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;AI/Machine Learning&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Software program that continuously adjusts its behavior based on observed data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anomaly/Malware Detection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically identify and flag unusual behaviors and malicious software&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anti Virus&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevents, detects and removes malware&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Security&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Identify and respond to security threats to developed applications		
+&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Behavior Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track visitors'/audience's responses across web pages and other optimized content&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Behavioral Analytics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and analyse user behavior within a system or network&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Continuous Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Conduct tracking and assessment of application and device behavior without breaks or interruptions&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Collection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Process of gathering, measuring, and analyzing accurate data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Security&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Protect sensitive data for digital privacy&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Endpoint Protection&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Protect users working remotely and provide secure environments for personal devices to access company programs&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Incident Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.5&lt;!-- --&gt; (&lt;!-- --&gt;98&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/152564/Endpoint-Protection-Platform/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Singularity Complete&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;179.99&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Usage Based&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Singularity Commercial&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;229.99&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Usage Based&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Singularity Enterprise&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;179.99&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Usage Based&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;98&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.5 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.5&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 98 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Okta</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.5&lt;!-- --&gt; (&lt;!-- --&gt;102&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fdbe48f25-9e50-4c70-bc05-1f84a811f2df.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;102&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.5 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.5&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 102 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/network-monitoring-software/?page=2</t>
+  </si>
+  <si>
+    <t>https://www.capterra.com/p/141792/Pulseway/</t>
+  </si>
+  <si>
+    <t>Pulseway</t>
+  </si>
+  <si>
+    <t>Pulseway Software Review 2026: Features, Integrations, Pros &amp; Cons</t>
+  </si>
+  <si>
+    <t>Pulseway Remote IT Monitoring &amp; Management (RMM) is trusted by over 10,000 customers worldwide. Increase efficiency, security and cost savings, while having complete visibility and control over your IT environment from any device closest to you. Monitoring is no longer a drama - you just monitor and instantly respond to server issues as soon as they arise.Read more</t>
+  </si>
+  <si>
+    <t>Iru
+ManageEngine Endpoint Central
+Action1
+Atera</t>
+  </si>
+  <si>
+    <t>&lt;div style="all:unset"&gt;&lt;section id="users" class="my-12 px-2 md:px-0"&gt;&lt;div class="mx-auto"&gt;&lt;div class="flex justify-between mb-8 md:mb-10 flex-col md:flex-row"&gt;&lt;div&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Who uses &lt;!-- --&gt;Pulseway&lt;!-- --&gt;?&lt;/h2&gt;&lt;p class="text-typo-30 text-neutral-90"&gt;Based on Capterra reviews from the past 2 years&lt;!-- --&gt; &lt;/p&gt;&lt;/div&gt;&lt;div class="overflow-hidden  mt-4 md:mt-0"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 text-[#1c6fd1] font-medium leading-tight cursor-pointer" data-evt-id="1616961018" data-evt-name="ppl_cta"&gt;&lt;div class="p-0 flex flex-row items-stretch text-xs sm:text-sm"&gt;&lt;div class="relative w-[123px] flex-shrink-0"&gt;&lt;img alt="Capterra advisor with headset ready for consultation" loading="lazy" decoding="async" data-nimg="fill" class="object-cover rounded-l-lg" style="position:absolute;height:100%;width:100%;left:0;top:0;right:0;bottom:0;color:transparent" sizes="100vw" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=640&amp;amp;q=75 640w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=750&amp;amp;q=75 750w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=828&amp;amp;q=75 828w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1080&amp;amp;q=75 1080w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1200&amp;amp;q=75 1200w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=1920&amp;amp;q=75 1920w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=2048&amp;amp;q=75 2048w, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75 3840w" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fconsultation-banner.png&amp;amp;w=3840&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="py-3 px-4 flex flex-col justify-center flex-grow"&gt;&lt;div&gt;Talk to a software expert&lt;/div&gt;&lt;p class="text-[#585858] leading-relaxed mt-1"&gt;to get a free software list&lt;br&gt;tailored to your business needs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-3 gap-6 mb-6"&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-1  w-full h-full transition-all duration-300 shadow-none"&gt;&lt;div class="p-6 h-full"&gt;&lt;div class="flex justify-between items-start mb-6"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99 mb-1"&gt;Company size&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 130 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="relative w-full select-none font-sans group" style="height: 240px;"&gt;&lt;svg width="100%" height="100%" class="overflow-visible" aria-label="Company size chart"&gt;&lt;g&gt;&lt;text x="37" y="200" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="155" x2="100%" y2="155" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="155" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;25%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="110" x2="100%" y2="110" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="110" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;50%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="65" x2="100%" y2="65" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="65" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;75%&lt;/text&gt;&lt;/g&gt;&lt;g&gt;&lt;line x1="45" y1="20" x2="100%" y2="20" stroke="hsl(var(--neutral-20))" stroke-width="1" stroke-dasharray="4 4"&gt;&lt;/line&gt;&lt;text x="37" y="20" dy="4" text-anchor="end" font-size="12" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;100%&lt;/text&gt;&lt;/g&gt;&lt;svg x="45" y="0" width="calc(100% - 55px)" height="240"&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="0%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="16.666666666666668%" overflow="visible"&gt;&lt;rect y="20" width="8" height="36" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="56" width="8" height="144" fill="#44AEFF"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="16.666666666666668%" y="220" text-anchor="middle" font-size="12" font-weight="600" fill="hsl(var(--neutral-99))" class="fill-neutral-900"&gt;&lt;tspan x="16.666666666666668%" dy="0"&gt;Small&lt;/tspan&gt;&lt;tspan x="16.666666666666668%" dy="16"&gt;business&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="33.333333333333336%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="50%" overflow="visible"&gt;&lt;rect y="20" width="8" height="153" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="173" width="8" height="27" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="50%" y="220" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="50%" dy="0"&gt;Midsize&lt;/tspan&gt;&lt;tspan x="50%" dy="16"&gt;businesses&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;g class="cursor-pointer"&gt;&lt;rect x="66.66666666666667%" y="20" width="33.333333333333336%" height="180" fill="transparent"&gt;&lt;/rect&gt;&lt;g transform="translate(-4, 0)"&gt;&lt;svg x="83.33333333333334%" overflow="visible"&gt;&lt;rect y="20" width="8" height="171" fill="#E6E6E6"&gt;&lt;/rect&gt;&lt;rect y="191" width="8" height="9" fill="#666666"&gt;&lt;/rect&gt;&lt;/svg&gt;&lt;/g&gt;&lt;text x="83.33333333333334%" y="228" text-anchor="middle" font-size="12" font-weight="400" fill="hsl(var(--neutral-99))" class="fill-neutral-500"&gt;&lt;tspan x="83.33333333333334%" dy="0"&gt;Enterprise&lt;/tspan&gt;&lt;/text&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full"&gt;&lt;div class="p-6"&gt;&lt;div class="flex justify-between items-center mb-4"&gt;&lt;span class="text-typo-10 font-semibold text-neutral-99"&gt;Top job functions&lt;/span&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 130 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="mb-6"&gt;&lt;div class="flex items-center gap-2 justify-between"&gt;&lt;p class="text-typo-30 font-semibold text-neutral-99"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;div class="flex items-center bg-white border border-neutral-40 px-1 py-[2px] rounded-md shadow-elevation-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="16" height="16" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2.5" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-trending-up text-success-80 mr-1.5" aria-hidden="true"&gt;&lt;path d="M16 7h6v6"&gt;&lt;/path&gt;&lt;path d="m22 7-8.5 8.5-5-5L2 17"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-10 font-medium text-neutral-99"&gt;48%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col md:flex-row items-center gap-6"&gt;&lt;div class="flex flex-row items-center gap-8"&gt;&lt;div class="relative"&gt;&lt;svg width="156" height="156" viewBox="0 0 156 156"&gt;&lt;defs&gt;&lt;filter id="shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="0" stdDeviation="2" flood-opacity="0.3"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 78 0 A 78 78 0 0 1 90.08205805669864 155.05857429977902 L 81.61429087166198 101.05171026061765 A 23.33333333333333 23.33333333333333 0 0 0 78 54.66666666666667 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 90.08205805669864 155.05857429977902 A 78 78 0 0 1 3.380697915549277 100.71474755372569 L 55.67798655593354 84.79500995196922 A 23.33333333333333 23.33333333333333 0 0 0 81.61429087166198 101.05171026061765 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 3.380697915549277 100.71474755372569 A 78 78 0 0 1 0.7628470184657772 67.11780356237402 L 54.89486876620772 74.74464209130846 A 23.33333333333333 23.33333333333333 0 0 0 55.67798655593354 84.79500995196922 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 0.7628470184657772 67.11780356237402 A 78 78 0 0 1 5.821884071855138 48.43110450045047 L 56.408255918931026 69.15460391039117 A 23.33333333333333 23.33333333333333 0 0 0 54.89486876620772 74.74464209130846 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 5.821884071855138 48.43110450045047 A 78 78 0 0 1 77.99999999999999 0 L 78 54.66666666666667 A 23.33333333333333 23.33333333333333 0 0 0 56.408255918931026 69.15460391039117 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="78" cy="78" r="23.33333333333333" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 112.514px; top: 58.064px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;47.5% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 35.0914px; top: 104.931px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;22.8% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 11.4864px; top: 65.936px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Entrepreneurs/Owners&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;6.9% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 13.0939px; top: 48.7597px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Customer Services &amp;amp; Support&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;4.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 absolute w-8 h-8 cursor-pointer" style="left: 33.7693px; top: 19.927px;"&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;18.8% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 w-full"&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 600;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 60, 110); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;IT &amp;amp; Software Development&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;48%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 60, 110);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;IT &amp;amp; Software Development&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;47.5% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(0, 111, 193); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Administrative&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;23%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(0, 111, 193);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Administrative&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;22.8% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(68, 174, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Entrepreneurs/ Owners&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;7%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(68, 174, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Entrepreneurs/Owners&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;6.9% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(121, 199, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Customer Services &amp;amp; Support&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;4%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(121, 199, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Customer Services &amp;amp; Support&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;4.0% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;span class="relative inline"&gt;&lt;div class="text-neutral-99 flex items-center justify-between cursor-pointer" style="cursor: pointer; transition: 0.3s; opacity: 1; font-weight: 400;"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0"&gt;&lt;div class="w-2 h-2 rounded-full transition-all duration-300" style="background-color: rgb(185, 228, 255); transform: scale(1); opacity: 1;"&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Others&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;19%&lt;/span&gt;&lt;/div&gt;&lt;div class="absolute z-50 bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 max-w-[300px] shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2" style="margin-bottom: 16px;"&gt;&lt;div class="flex flex-col gap-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="w-2 h-2 rounded-full flex-shrink-0" style="background-color: rgb(185, 228, 255);"&gt;&lt;/div&gt;&lt;p class="font-semibold"&gt;Others&lt;/p&gt;&lt;/div&gt;&lt;p class="text-neutral-90"&gt;18.8% of users&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="lg:col-span-1"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground  h-full max-w-[370px]"&gt;&lt;div class="p-5 lg:p-6 h-full"&gt;&lt;div class="flex flex-col space-y-5 h-full"&gt;&lt;div class="flex justify-between items-center"&gt;&lt;div class="text-typo-10 font-semibold text-neutral-99"&gt;Top industries&lt;/div&gt;&lt;p class="text-typo-0 text-neutral-70"&gt;Based on 130 reviews&lt;/p&gt;&lt;/div&gt;&lt;div class="grid grid-cols-1  gap-6 h-full"&gt;&lt;div class=" relative flex flex-col lg:flex-row items-center gap-6"&gt;&lt;div class="relative flex-shrink-0"&gt;&lt;svg width="140" height="140" viewBox="0 0 140 140"&gt;&lt;defs&gt;&lt;filter id="desktop-shadow" x="-20%" y="-20%" width="140%" height="140%"&gt;&lt;feDropShadow dx="0" dy="2" stdDeviation="4" flood-opacity="0.1"&gt;&lt;/feDropShadow&gt;&lt;/filter&gt;&lt;/defs&gt;&lt;path d="M 70 0 A 70 70 0 1 1 52.592 137.801 A 10 10 0 0 1 57.566 118.429 A 50 50 0 1 0 70 20 A 10 10 0 0 1 70 0 Z" fill="#003C6E" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 52.592 137.801 A 70 70 0 0 1 10.897 107.508 A 10 10 0 0 1 27.784 96.791 A 50 50 0 0 0 57.566 118.429 A 10 10 0 0 1 52.592 137.801 Z" fill="#006FC1" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 10.897 107.508 A 70 70 0 0 1 1.24 56.883 A 10 10 0 0 1 20.886 60.631 A 50 50 0 0 0 27.784 96.791 A 10 10 0 0 1 10.897 107.508 Z" fill="#44AEFF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 1.24 56.883 A 70 70 0 0 1 28.855 13.369 A 10 10 0 0 1 40.611 29.549 A 50 50 0 0 0 20.886 60.631 A 10 10 0 0 1 1.24 56.883 Z" fill="#79C7FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;path d="M 28.855 13.369 A 70 70 0 0 1 70 0 A 10 10 0 0 1 70 20 A 50 50 0 0 0 40.611 29.549 A 10 10 0 0 1 28.855 13.369 Z" fill="#B9E4FF" filter="none" style="cursor: pointer; transition: 0.3s; filter: none;"&gt;&lt;/path&gt;&lt;circle cx="70" cy="70" r="50" fill="white"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-3 min-w-0 flex-1"&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 60, 110); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;Information Technology and Services&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 600; line-height: 20px;"&gt;54%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(0, 111, 193); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Automotive&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;12%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(68, 174, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Computer Networking&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;12%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(121, 199, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Construction&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;12%&lt;/span&gt;&lt;/div&gt;&lt;div class="flex items-start justify-between gap-4 cursor-pointer group" style="transition: 0.3s; opacity: 1;"&gt;&lt;div class="flex items-center gap-3 min-w-0 flex-1"&gt;&lt;div class="w-3 h-3 rounded-full flex-shrink-0 transition-all duration-300 mt-[2px]" style="background-color: rgb(185, 228, 255); transform: scale(1);"&gt;&lt;/div&gt;&lt;span class="text-neutral-99 break-words" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;Other&lt;/span&gt;&lt;/div&gt;&lt;span class="text-neutral-99 flex-shrink-0 mt-[2px]" style="font-size: 12px; font-weight: 400; line-height: 20px;"&gt;10%&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 "&gt;Pros and Cons&lt;/h2&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-8" id="pros-cons-content"&gt;&lt;div class="relative flex flex-col gap-8"&gt;&lt;div class="absolute left-1/2 top-0 bottom-0 w-px bg-neutral-40 transform -translate-x-1/2"&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch "&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Comprehensive and evolving feature set&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;95%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;57&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers describe features as extensive, regularly updated, and crucial for efficient device management and automation.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Frank Rich" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Frank R&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;Director of IS, CTO&lt;!-- --&gt;, &lt;!-- --&gt;51 - 200 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Pulseway provides a large feature set on a consolidated platform.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Recurring bugs and reliability concerns&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;42%&lt;!-- --&gt; negative reviews out of&lt;!-- --&gt; &lt;!-- --&gt;48&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Some users report inconsistent updates, integration glitches, and occasional performance problems that disrupt system reliability.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Lerato Motholo" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-minus w-4 h-4 text-error-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Lerato M&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Security&lt;!-- --&gt;, &lt;!-- --&gt;201 - 500 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Lately there seem to be issues with Bitdefender where pulseway will show that a unit does not have and Agent installed where else there is an agent installed, this is making hard to reliably track which Units have AV on them&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Robust security and flexible access controls&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;90%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;31&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers appreciate secure infrastructure management, customizable policies, and reliable endpoint protection for peace of mind.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Mark Benson" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Mark B&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;IT Manager&lt;!-- --&gt;, &lt;!-- --&gt;11 - 50 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;The endpoint client is simple to setup, the web client is easy to use and allows a lot of fine-grained control and it also provides a lot of peace of mind.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex gap-0 items-stretch hidden"&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Responsive and proactive account management&lt;/div&gt;&lt;/div&gt;&lt;div class="text-sm text-neutral-70"&gt;92%&lt;!-- --&gt; positive reviews out of&lt;!-- --&gt; &lt;!-- --&gt;26&lt;/div&gt;&lt;p class="text-base mb-4 inline-block"&gt;Most reviewers indicate account managers are attentive, quick to assist, and maintain ongoing communication for support.&lt;/p&gt;&lt;div class="flex-1"&gt;&lt;div class="bg-neutral-10 p-4 h-full rounded-lg"&gt;&lt;div class="flex flex-col gap-3"&gt;&lt;div class="flex gap-3"&gt;&lt;div class="relative"&gt;&lt;img alt="Glenn Rogers" loading="lazy" width="40" height="40" decoding="async" data-nimg="1" class="rounded-full object-cover" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=48&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=%2Fpublic-bx-capterra-v0%2Fplaceholder-user.jpg&amp;amp;w=96&amp;amp;q=75"&gt;&lt;div class="absolute -bottom-1 -right-1 bg-white rounded-full p-0.5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-circle-plus w-4 h-4 text-success-80" aria-hidden="true"&gt;&lt;circle cx="12" cy="12" r="10"&gt;&lt;/circle&gt;&lt;path d="M8 12h8"&gt;&lt;/path&gt;&lt;path d="M12 8v8"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-sm font-semibold"&gt;Glenn R&lt;/div&gt;&lt;div class="text-xs text-neutral-90"&gt;General Manager&lt;!-- --&gt;, &lt;!-- --&gt;2 - 10 employees.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p&gt;"&lt;!-- --&gt;Pulseway simplifies our support services, and [sensitive content hidden], our account manager, has been incredibly helpful.&lt;!-- --&gt;"&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w-24"&gt;&lt;/div&gt;&lt;div class="flex flex-col gap-2 flex-1"&gt;&lt;div class="flex-1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-center mt-6 lg:mt-8"&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-transparent hover:bg-neutral-10 active:bg-neutral-10 hover:text-primary-70 active:text-primary-95 disabled:text-neutral-30 disabled:bg-transparent h-10 px-6 py-3 text-primary-80 text-sm font-medium" aria-expanded="false" aria-controls="pros-cons-content"&gt;&lt;span&gt;Expand to view all&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-arrow-down w-4 h-4 ml-1" aria-hidden="true"&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;path d="m19 12-7 7-7-7"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb-8"&gt;&lt;div class="flex flex-col lg:flex-row lg:items-center lg:gap-12 mb-6"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4 lg:mb-0"&gt;Features&lt;/h2&gt;&lt;div class="lg:max-w-sm lg:min-w-[320px]"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Network Analysis&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;16&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;93.75% of 16 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Run tests on a network to find the root cause of network issues&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Uptime Reporting&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;15&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;73.33% of 15 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Track the availability time for a designated network or website over a given period of time&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Bandwidth Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;12&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;83.33% of 12 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Measure the actual bandwidth available on a local network (LAN or WiFi)&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.4&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;12&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;83.33% of 12 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.8&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;8&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;112.50% of 8 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Active monitoring of systems, applications, or networks &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Dashboard&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;7&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;100.00% of 7 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 27 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;PingPlotter 27 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
+pl-11 pr-3 italic w-full bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px] order-2 lg:order-1"&gt;&lt;p class="text-typo-10 text-neutral-80 mb-8 max-w-4xl "&gt;Features with the highest number of reviews are displayed first. Those that have no reviews appear next, sorted alphabetically.&lt;/p&gt;&lt;div class="w-full"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 gap-x-8"&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Access/Control&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.5&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;103&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;79.61% of 103 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;It gives you reliable remote access for supporting users and managing servers from anywhere. Some reviewers find it easy to use and appreciate capabilities like file transfer and chat, but mention occasional lag, limited Linux support, and a need for UI improvements.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Patch Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;78&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;80.77% of 78 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;With Pulseway’s patch management, you can automate Windows and third-party updates, saving time and improving security. Reviewers appreciate its comprehensive coverage and easy setup, though some wish for more control, Linux support, and better handling of custom titles.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1 bg-gradient-to-r from-transparent to-[#EEFFEB]" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Server Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-zap w-4 h-4 text-neutral-99 fill-neutral-99 text-success-95 fill-success-95" aria-hidden="true"&gt;&lt;path d="M4 14a1 1 0 0 1-.78-1.63l9.9-10.2a.5.5 0 0 1 .86.46l-1.92 6.02A1 1 0 0 0 13 10h7a1 1 0 0 1 .78 1.63l-9.9 10.2a.5.5 0 0 1-.86-.46l1.92-6.02A1 1 0 0 0 11 14z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt;4.8&lt;span class="text-typo-20 text-neutral-99 text-success-95"&gt; (&lt;!-- --&gt;81&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;81.48% of 81 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Continuously scan servers on a designated network to monitor health and search for any irregularities or failures&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Monitoring&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;69&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;79.71% of 69 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Active monitoring of systems, applications, or networks &lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Remote Monitoring &amp;amp; Management&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;69&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;76.81% of 69 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Remotely monitor and manage client networks, endpoints, systems, and devices via locally installed applications&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30"&gt;&lt;div class="py-6"&gt;&lt;div class="relative"&gt;&lt;span class="relative inline"&gt;&lt;span class="text-neutral-99 w-full text-left block"&gt;&lt;div class="flex justify-between items-center mb-4 rounded-md py-1" aria-label="Feature Label"&gt;&lt;div class="text-typo-20 lg:text-typo-30 font-medium text-neutral-100"&gt;Real-Time Notifications&lt;/div&gt;&lt;div class="flex items-center gap-1"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;57&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;div style="margin-bottom:5px" class="absolute bottom-full left-1/2 -translate-x-1/2 overflow-visible rounded-xl bg-neutral-0 px-3 py-2 text-neutral-100 shadow-[0px_2px_8px_0px_rgba(0,0,0,0.08)] transition-all duration-200 ease-in-out opacity-0 scale-95 pointer-events-none after:content-[''] after:absolute after:h-3 after:w-3 after:rotate-45 after:bg-neutral-0 after:top-full after:left-1/2 after:-translate-x-1/2 after:-mt-[6px] after:shadow-elevation-2 max-w-md z-[9999]"&gt;&lt;p&gt;75.44% of 57 reviewers that rated this feature as important or highly important&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;p class="text-typo-10 lg:text-typo-20 text-neutral-90"&gt;Notifications that are delivered to users as soon as an event occurs&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div&gt;&lt;button class="text-primary-80 font-semibold hover:underline focus:outline-none focus:ring-2 focus:ring-primary-80 focus:ring-offset-2 rounded-sm mt-8"&gt;See all 161 features&lt;!-- --&gt; →&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="fixed inset-0 z-50 bg-neutral-99/60 transition-opacity duration-300 opacity-0 pointer-events-none"&gt;&lt;/div&gt;&lt;button class="text-[#424245] right-6 top-6 transition-all duration-300 hover:opacity-100 focus:outline-none disabled:pointer-events-none fixed z-[60] bg-white/90 backdrop-blur-sm rounded-full p-2 shadow-sm opacity-0 translate-x-full pointer-events-none" aria-label="Close"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x h-6 w-6" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;div class="fixed inset-y-0 right-0 z-50 h-full w-full sm:max-w-md bg-white shadow-lg transition-transform duration-500 ease-in-out overflow-y-auto pt-0 translate-x-full"&gt;&lt;div class="mb-6 fixed w-full bg-white z-10"&gt;&lt;div class="flex items-center justify-between"&gt;&lt;p class="p-4 pt-8 text-typo-50 font-semibold text-neutral-900"&gt;Pulseway 161 features&lt;/p&gt;&lt;/div&gt;&lt;div class="px-4 pb-4 w-96"&gt;&lt;div class="relative w-full"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-search absolute left-4 top-1/2 h-4 w-4 -translate-y-1/2 text-neutral-80 cursor-pointer" aria-label="Submit search"&gt;&lt;path d="m21 21-4.34-4.34"&gt;&lt;/path&gt;&lt;circle cx="11" cy="11" r="8"&gt;&lt;/circle&gt;&lt;/svg&gt;&lt;input type="search" class="flex h-10 w-full rounded-lg border border-neutral-30 hover:border-neutral-70 focus:border-primary-80 bg-neutral-0 px-4 py-1.5 text-base
 text-foreground placeholder:text-base placeholder:text-neutral-80 shadow-sm
 focus:outline-none
 disabled:cursor-not-allowed disabled:opacity-50 
-pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Bandwidth Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Measure the actual bandwidth available on a local network (LAN or WiFi)&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Change Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and monitor efficient handling of all changes/transitions&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Assembly of graphs and charts for visualizing and tracking statistics/metrics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Data Visualization&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Graphical representation of data&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Diagnostic Tools&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Access client's system information, including hardware and software configuration, to perform diagnostics&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Downtime Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track unplanned equipment or network failures&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Email Alerts&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Receive and/or send email notifications for urgent updates, requests, or other information&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Event Logs&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A chronological record of actions or occurrences within a network, software, or process&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;IP Address Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the IP addresses of the incoming traffic&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Observe and track the demand, usage, progress or quality of a system, product, or user&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Network Analysis&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Run tests on a network to find the root cause of network issues&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Network Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Tracks and makes accessible data on the health of servers and other network components.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Performance Metrics&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A set of indicators that tracks the performance of networks, applications, systems, teams, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Real-Time Data&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Receive data and information in real time&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Real-Time Monitoring&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Active monitoring of systems, applications, or networks &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Real-Time Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Notifications that are delivered </t>
-[...5 lines deleted...]
-    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fab1f7f45-82f5-42bf-a779-3bfc1cb3135c.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fab1f7f45-82f5-42bf-a779-3bfc1cb3135c.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fab1f7f45-82f5-42bf-a779-3bfc1cb3135c.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.6&lt;!-- --&gt; (&lt;!-- --&gt;104&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-x w-5 h-5 text-neutral-70 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M18 6 6 18"&gt;&lt;/path&gt;&lt;path d="m6 6 12 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-70"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fab1f7f45-82f5-42bf-a779-3bfc1cb3135c.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fab1f7f45-82f5-42bf-a779-3bfc1cb3135c.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2Fab1f7f45-82f5-42bf-a779-3bfc1cb3135c.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.6&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;104&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.6 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.6&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 104 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+pl-11 pr-3 w-full italic bg-neutral-10 !rounded-full" placeholder="Search features" aria-label="Search features" value=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="px-4 mt-[140px]"&gt;&lt;div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-0"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="true"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Access Controls/Permissions&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-minus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-100 max-h-none"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Define levels of authorization for access to specific files or systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-1"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Active Directory Integration&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Integrates with Active Directory&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-2"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Dashboard&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Dashboard to view the status of ongoing processes, identify current incidents and track past activities&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-3"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Activity Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track and document all activities across devices, networks, and other systems&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-4"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Escalation&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;System alerts about the need to escalate an issue or request&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-5"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Alerts/Notifications&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Alerts or notifications of various types such as pop-up messages, sounds, banners, or badges&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-6"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Anti Virus&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Prevents, detects and removes malware&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-7"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;API&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Application programming interface that allows for integration with other systems/databases&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-8"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Application Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Track, manage and store the applications of potential future members, customers or candidates&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-9"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Approval Process Control&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage the process of evaluating documents or requests submitted for approval&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-10"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Lifecycle Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Manage assets throughout their lifecycle to optimize profit&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-11"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Asset Tracking&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Monitor the usage of assets, such as equipment, tools, software, etc., throughout their lifecycle &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-12"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Management&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Plan, schedule, and execute organization's accounts and assets to ensure compliance with policies and laws&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-13"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Audit Trail&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;A record of all activities within the system, including user access, changes made, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-14"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Authentication&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Verify the identity of users/devices to enable secure access&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-15"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automated Scheduling&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Automatically create schedules based on business needs or employee availability and qualifications&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-16"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Backup&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Data is backed up automatically to prevent data loss&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-17"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Patch Deployment&lt;/div&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-plus h-6 w-6 shrink-0 text-neutral-95 transition-transform duration-200" aria-hidden="true"&gt;&lt;path d="M5 12h14"&gt;&lt;/path&gt;&lt;path d="M12 5v14"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;div class="text-neutral-90 transition-all duration-200 opacity-0 max-h-0 overflow-hidden"&gt;&lt;div class="pb-4"&gt;&lt;div class="text-typo-20 text-neutral-90 pb-2"&gt;Set a time to deploy patches automatically&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="border-b border-neutral-30" data-value="feature-18"&gt;&lt;div class="flex"&gt;&lt;button class="flex flex-1 items-center justify-between py-4 font-medium transition-all hover:text-neutral-100 text-neutral-95 text-left" aria-expanded="false"&gt;&lt;div class="text-typo-30 font-medium text-neutral-99"&gt;Automatic Scans&lt;/div&gt;&lt;svg xmlns="http</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="text-typo-60 lg:text-typo-70 font-semibold text-neutral-100 mb-4"&gt;Pricing&lt;/h2&gt;&lt;div&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Value for money&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.7&lt;!-- --&gt; (&lt;!-- --&gt;275&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex justify-between gap-6 lg:gap-12"&gt;&lt;div class=" w-full lg:max-w-[823px]"&gt;&lt;div class="justify-between items-center mx-2 lg:mx-0 flex"&gt;&lt;div class="flex items-center gap-6 "&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img src="/public-bx-capterra-v0/check.svg" alt="check" class="w-4 h-4"&gt;&lt;span class="text-typo-30 text-neutral-90"&gt;Free Trial&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;a class="inline-flex items-center justify-center rounded-lg font-semibold transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case border border-primary-80 text-primary-80 bg-neutral-0 hover:border-primary-70 hover:text-primary-70 active:border-primary-95 active:text-primary-95 hover:bg-neutral-10 active:bg-neutral-10 disabled:border-neutral-30 disabled:text-neutral-30 disabled:bg-neutral-0 h-10 text-base px-4 py-2 mr-2" href="/p/141792/Pulseway/pricing/"&gt;View pricing plan details&lt;/a&gt;&lt;/div&gt;&lt;div class="relative bg-gradient-to-br from-neutral-5 to-neutral-10  rounded-lg  group"&gt;&lt;div class="overflow-x-auto scrollbar-hide scroll-smooth" style="scrollbar-width:none;-ms-overflow-style:none" role="region" aria-label="Carousel content"&gt;&lt;div class="flex px-2 py-4" style="gap:24px;min-height:auto;width:max-content"&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6" id="slider-card-pricing"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Monthly&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;67.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Usage Based&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;div class="w-full h-px bg-neutral-50"&gt;&lt;/div&gt;&lt;div class="w-full"&gt;&lt;p class="text-sm mb-2"&gt;It includes:&lt;/p&gt;&lt;ul class="pl-0 text-sm text-neutral-90"&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Mobile Device Management &lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;3rd Party Patching&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Ransomware Detection&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-center gap-2 mb-1 "&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-4 h-4 text-green-600 flex-shrink-0" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;Endpoint Protection&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="flex justify-center mt-4"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;Annual&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;44.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;span class="text-xs"&gt;Per Year&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div style="width: 253px; flex-shrink: 0;"&gt;&lt;div class="rounded-xl border border-neutral-40 bg-card text-card-foreground shadow-elevation-2 shadow-elevation-2 mb-[8px] min-w-[208px] h-full p-6"&gt;&lt;div class="flex flex-col items-start gap-4 self-stretch h-full"&gt;&lt;div class="text-neutral-95 gap-2xs flex flex-col items-start self-stretch sm:min-h-[92px]"&gt;&lt;span class="text-neutral-95 w-[200px] truncate font-semibold text-xl"&gt;3 Years&lt;/span&gt;&lt;div&gt;&lt;div class="flex flex-col items-start leading-none"&gt;&lt;span class="font-semibold text-2xl md:text-3xl"&gt;$&lt;!-- --&gt;27.00&lt;/span&gt;&lt;div class="flex flex-row gap-1 font-medium"&gt;&lt;span class="text-xs block"&gt;Other&lt;!-- --&gt;,&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="inline-flex items-center justify-center rounded-lg transition-colors focus-visible:outline-none focus-visible:ring-2 focus-visible:ring-ring focus-visible:ring-offset-2 disabled:cursor-not-allowed normal-case bg-primary-80 text-neutral-0 hover:bg-primary-70 active:bg-primary-95 disabled:bg-neutral-30 disabled:text-white h-10 px-6 py-3 text-base w-full cursor-pointer font-semibold" data-prefetch-blocked="true" type="button"&gt;&lt;span class="flex cursor-pointer items-center gap-2"&gt;Try for free&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-external-link w-4 h-4" aria-hidden="true"&gt;&lt;path d="M15 3h6v6"&gt;&lt;/path&gt;&lt;path d="M10 14 21 3"&gt;&lt;/path&gt;&lt;path d="M18 13v6a2 2 0 0 1-2 2H5a2 2 0 0 1-2-2V8a2 2 0 0 1 2-2h6"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Value for money&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;275&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.7 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.7&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 275 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Autotask PSA
+Bitdefender GravityZone
+ConnectWise PSA
+IT Glue
+OpenText Core Endpoint Protection​
+PagerDuty
+Slack
+Unitrends MSP
+Xero
+Zendesk Suite</t>
+  </si>
+  <si>
+    <t>&lt;div class="flex flex-col gap-8"&gt;&lt;h2 class="text-typo-60 lg:text-typo-70 font-medium text-neutral-99"&gt;Support, customer service and training options&lt;/h2&gt;&lt;div class="relative w-full mb-4 lg:hidden"&gt;&lt;div class="border border-gray-200 rounded-2xl shadow-sm bg-neutral-10 px-4 py-3"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;div class="flex-shrink-0 rounded h-auto"&gt;&lt;img alt="Product logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;/div&gt;&lt;div class="flex-1 text-gray-800 font-medium text-base"&gt;Customer Service&lt;/div&gt;&lt;div class="flex items-center gap-1 text-gray-800 text-base"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star fill-black text-black w-5 h-5" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span&gt;4.7&lt;!-- --&gt; (&lt;!-- --&gt;280&lt;!-- --&gt;)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="absolute left-1/2 top-full -translate-x-1/2"&gt;&lt;div class="w-0 h-0 border-l-[8px] border-r-[8px] border-t-[8px] border-l-transparent border-r-transparent border-t-gray-200"&gt;&lt;/div&gt;&lt;div class="absolute top-0 left-1/2 -translate-x-1/2 -translate-y-[1px] w-0 h-0 border-l-[7px] border-r-[7px] border-t-[7px] border-l-transparent border-r-transparent border-t-white"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="flex flex-col lg:flex-row gap-6 lg:gap-12"&gt;&lt;div class="w-full lg:max-w-[823px]"&gt;&lt;div class="grid grid-cols-1 md:grid-cols-2 lg:grid-cols-4 gap-8"&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Support&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Email/Help Desk&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;FAQs/Forum&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Knowledge Base&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Phone Support&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;24/7 (Live rep)&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Chat&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Training&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;In Person&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Live Online&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Webinars&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Documentation&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Videos&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Deployment&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Web&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Android&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;iPhone/iPad&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;div class="text-[24px] font-medium text-neutral-99 mb-4 leading-[32px] tracking-[-1px]"&gt;Typical users&lt;/div&gt;&lt;ul class="space-y-2"&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Freelancers&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Small businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Mid size businesses&lt;/span&gt;&lt;/li&gt;&lt;li class="flex items-start gap-2"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-check w-5 h-5 text-success-80 flex-shrink-0 mt-0.5" aria-hidden="true"&gt;&lt;path d="M20 6 9 17l-5-5"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-[16px] font-normal leading-[24px] tracking-[0] text-neutral-99"&gt;Enterprises&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden xl:block flex-1"&gt;&lt;div class="relative "&gt;&lt;div class="absolute left-0 top-10 w-3 h-3 bg-neutral-10 border-l border-b border-neutral-40 transform -translate-x-1/2 rotate-45 shadow-elevation-1 z-10"&gt;&lt;/div&gt;&lt;div class="relative bg-neutral-10 p-3 md:py-6 md:pl-6 md:pr-12 rounded-2xl shadow-elevation-2 border border-neutral-40"&gt;&lt;div class="rounded-lg "&gt;&lt;div class="flex flex-row md:flex-col items-center justify-between md:justify-start md:items-start md:gap-2"&gt;&lt;div class="flex items-center gap-2"&gt;&lt;img alt="Logo" loading="lazy" width="24" height="24" decoding="async" data-nimg="1" class="object-contain" style="color:transparent" srcset="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=32&amp;amp;q=75 1x, /assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75 2x" src="/assets-bx-capterra/_next/image?url=https%3A%2F%2Fgdm-catalog-fmapi-prod.imgix.net%2FProductLogo%2F24b6d480-8e57-4dff-ba99-2da2a610b851.png&amp;amp;w=48&amp;amp;q=75"&gt;&lt;span class="text-typo-20 font-semibold text-neutral-95"&gt;Customer Service&lt;/span&gt;&lt;/div&gt;&lt;div class="md:hidden"&gt;&lt;div class="flex items-center gap-1 md:hidden"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-4 h-4 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;span class="text-typo-20 text-neutral-99"&gt;4.7&lt;span class="text-typo-20 text-neutral-99"&gt; (&lt;!-- --&gt;280&lt;!-- --&gt;)&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="hidden md:block"&gt;&lt;div class="flex items-center gap-1"&gt;&lt;div class="flex" role="img" aria-label="Rating: 4.7 out of 5 stars"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="relative w-5 h-5"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star absolute w-5 h-5 text-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;div class="absolute overflow-hidden w-[50%]"&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" width="24" height="24" viewBox="0 0 24 24" fill="none" stroke="currentColor" stroke-width="2" stroke-linecap="round" stroke-linejoin="round" class="lucide lucide-star w-5 h-5 text-neutral-99 fill-neutral-99" aria-hidden="true"&gt;&lt;path d="M11.525 2.295a.53.53 0 0 1 .95 0l2.31 4.679a2.123 2.123 0 0 0 1.595 1.16l5.166.756a.53.53 0 0 1 .294.904l-3.736 3.638a2.123 2.123 0 0 0-.611 1.878l.882 5.14a.53.53 0 0 1-.771.56l-4.618-2.428a2.122 2.122 0 0 0-1.973 0L6.396 21.01a.53.53 0 0 1-.77-.56l.881-5.139a2.122 2.122 0 0 0-.611-1.879L2.16 9.795a.53.53 0 0 1 .294-.906l5.165-.755a2.122 2.122 0 0 0 1.597-1.16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="text-typo-60 font-semibold text-neutral-99 ml-2"&gt;4.7&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="hidden md:block text-typo-10 text-neutral-80 mt-1 md:mt-2"&gt;Based on 280 reviews&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -878,326 +803,356 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>29</v>
       </c>
       <c r="F2">
-        <v>4.7</v>
+        <v>4.1</v>
       </c>
       <c r="G2">
-        <v>431</v>
+        <v>195</v>
       </c>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="K2">
-        <v>576.96</v>
+        <v>1.75</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>33</v>
       </c>
       <c r="O2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2">
-        <v>4.6</v>
+        <v>4.2</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2">
-        <v>4.2</v>
+        <v>3.9</v>
+      </c>
+      <c r="V2" t="s">
+        <v>37</v>
       </c>
       <c r="W2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="X2">
-        <v>4.3</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F3">
-        <v>4.7</v>
+        <v>4.5</v>
       </c>
       <c r="G3">
-        <v>282</v>
+        <v>446</v>
       </c>
       <c r="I3" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="J3" t="s">
         <v>42</v>
+      </c>
+      <c r="K3">
+        <v>129</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3" t="s">
         <v>43</v>
       </c>
+      <c r="O3" t="s">
+        <v>44</v>
+      </c>
       <c r="P3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q3">
-        <v>4.7</v>
+        <v>4.6</v>
       </c>
       <c r="R3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S3">
-        <v>4.5</v>
+        <v>4.3</v>
       </c>
       <c r="T3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U3">
         <v>4.6</v>
       </c>
-      <c r="V3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W3" t="s">
         <v>48</v>
       </c>
       <c r="X3">
-        <v>4.7</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>49</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>50</v>
       </c>
       <c r="E4" t="s">
         <v>51</v>
       </c>
       <c r="F4">
         <v>4.6</v>
       </c>
       <c r="G4">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="H4" t="s">
+        <v>357</v>
+      </c>
+      <c r="I4" t="s">
         <v>52</v>
       </c>
-      <c r="I4" t="s">
+      <c r="K4">
+        <v>15</v>
+      </c>
+      <c r="L4" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="M4">
         <v>1</v>
       </c>
+      <c r="N4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q4">
+        <v>4.3</v>
+      </c>
       <c r="R4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="S4">
         <v>4.5</v>
       </c>
       <c r="T4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="U4">
+        <v>4.1</v>
+      </c>
+      <c r="W4" t="s">
+        <v>59</v>
+      </c>
+      <c r="X4">
         <v>4.3</v>
-      </c>
-[...7 lines deleted...]
-        <v>4.6</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F5">
+        <v>4.8</v>
+      </c>
+      <c r="G5">
+        <v>109</v>
+      </c>
+      <c r="H5" t="s">
+        <v>63</v>
+      </c>
+      <c r="I5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K5">
+        <v>179.99</v>
+      </c>
+      <c r="L5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M5">
+        <v>1</v>
+      </c>
+      <c r="N5" t="s">
+        <v>66</v>
+      </c>
+      <c r="R5" t="s">
+        <v>67</v>
+      </c>
+      <c r="S5">
+        <v>4.7</v>
+      </c>
+      <c r="T5" t="s">
+        <v>68</v>
+      </c>
+      <c r="U5">
         <v>4.5</v>
       </c>
-      <c r="G5">
-[...25 lines deleted...]
-      </c>
       <c r="V5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="X5">
-        <v>4.4</v>
+        <v>4.5</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F6">
         <v>4.7</v>
       </c>
       <c r="G6">
-        <v>176</v>
+        <v>310</v>
       </c>
       <c r="H6" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="K6">
-        <v>6.99</v>
+        <v>67</v>
       </c>
       <c r="L6" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
+        <v>78</v>
+      </c>
       <c r="R6" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="S6">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
       <c r="T6" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="U6">
-        <v>4.5</v>
+        <v>4.7</v>
+      </c>
+      <c r="V6" t="s">
+        <v>81</v>
       </c>
       <c r="W6" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="X6">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">