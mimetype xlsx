--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
@@ -119,51 +119,51 @@
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
     <t>https://www.cargurus.com/details/442170953?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACwzYgCMAOxYGHpeICgA5rPeAK57U+jWdHpQdNZ6YgC0M7hYFLd089dgcgAc17gUWO-QUBhcDMIEtJNswOgKEkAFKkAAa0IQdEa9j4AC0xC0kAB5ABWGRmbRi0IA7gBNADqdBYSAAkgA2Ki4xoYQYDIA</t>
   </si>
   <si>
     <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Fair Deal</t>
+    <t>Good Deal</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Bronco</t>
   </si>
   <si>
     <t>Big Bend 4-Door 4WD</t>
   </si>
   <si>
     <t>SUV / Crossover</t>
   </si>
   <si>
     <t>Oxford White</t>
   </si>
   <si>
     <t>Dark Gray W/Black Onyx</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
     <t>1FMDE7BHXSLB06466</t>
   </si>
@@ -179,541 +179,538 @@
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
 Combined gas mileage: 18 MPG
 City gas mileage: 17 MPG
 Highway gas mileage: 19 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
     <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
 Engine: 275 hp 2.3L I4
 Horsepower: 275 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
 Cargo volume: 38 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
+Android Auto
+Appearance Package
 Bluetooth
+CarPlay
+Graphics Package
 Heated Seats
+Multi Zone Climate Control
 Navigation System
-Remote Start</t>
+Remote Start
+Tow Package</t>
   </si>
   <si>
     <t>ABS Brakes
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;div&gt;&lt;button class="Fubzb xpBfL _trigger_1momk_5" data-testid="free-autocheck-link" type="button" aria-haspopup="dialog" aria-expanded="false" aria-controls="radix-_R_2kkh2mj5_" data-state="closed"&gt;View the free AutoCheck vehicle history report&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...34 lines deleted...]
-https://static.cargurus.com/images/forsale/2026/03/12/10/22/2025_ford_bronco-pic-5987257794415893501-1024x768.jpeg</t>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;div&gt;&lt;button class="Fubzb xpBfL _trigger_1momk_5" data-testid="free-autocheck-link" type="button" aria-haspopup="dialog" aria-expanded="false" aria-controls="radix-_R_1aa8hd35_" data-state="closed"&gt;View the free AutoCheck vehicle history report&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-321049923878404760-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-321049923878404760-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-6856819733820554130-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-2289562236658625443-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-1005206527810263145-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-2059777923704168582-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-3097972168550674884-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-7157246214864747263-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-3331051128489890278-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-3200602888423046704-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-5743707852749709868-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-4173844076364331440-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-8641884464292893283-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-934523606776492712-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-3776068176106656426-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-1523845142467338929-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-2818762565068601021-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-1112566826906684787-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-2602922586308325236-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-3869656788802374246-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-8089597879132760453-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-2980172263297408783-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-1377821437126270658-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-8409312759515088517-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-2849111275197808993-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-4413235829998006600-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-5670039397084233956-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-2917054225214277847-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-2756414119086211795-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-8368020784379367867-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/14/23/01/2025_ford_bronco-pic-480870108570343987-1024x768.jpeg</t>
   </si>
   <si>
     <t>Caruso Ford</t>
   </si>
   <si>
     <t>https://www.carusoford.com/</t>
   </si>
   <si>
-    <t>(562) 379-4612</t>
+    <t>(562) 580-4982</t>
   </si>
   <si>
     <t>3500 Cherry Ave, Long Beach, CA 90807</t>
   </si>
   <si>
-    <t>https://www.cargurus.com/details/440471132?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=2&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACwzWDMA7ACMy3JEKADmcF4gAgCu+1Po1nR6UHTWemIAtDO4WBR3dDO3YHIAHDe4FFgf0FAMLgZhBFpItmB0BQkgApUgADRhCDojXsfAAWmIWkgAPIAKwyMzaMRhAHcAJoAdToLCQAEkAGxUPGNDCDAZAA</t>
-[...8 lines deleted...]
-    <t>Desert Sand</t>
+    <t>https://www.cargurus.com/details/435262216?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACy4emIAbGJiAIyLRCgA5nBi3gCu+1Po1nR6UHTWCwC0c1gUt3QzYtdgcgAc17gUWO-QUBhcDMIAB2STbMDoChJABSpAAGjCEHRGvY+AAtMQtJAAeQAVhkZm0YjCAO4ATQA6nQWEgAJKLKh4xoYQYDIA</t>
+  </si>
+  <si>
+    <t>2022 Ford Bronco Badlands Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Great Deal</t>
+  </si>
+  <si>
+    <t>Badlands Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Cactus</t>
   </si>
   <si>
     <t>Black Onyx</t>
   </si>
   <si>
-    <t>1FMDE8BH9SLA76902</t>
-[...2 lines deleted...]
-    <t>Mileage 28,265
+    <t>1FMEE5DP8NLB64108</t>
+  </si>
+  <si>
+    <t>226029A</t>
+  </si>
+  <si>
+    <t>Mileage 46,890
 Drivetrain Four-Wheel Drive
-Exterior color Desert Sand
+Exterior color Cactus
 Interior color Black Onyx
-MPG 18 MPG
-Engine 275 hp 2.3L I4
+MPG 17 MPG
+Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
-    <t>Alloy Wheels
-[...95 lines deleted...]
-  <si>
     <t>Fuel tank size: 20 gal
-Combined gas mileage: 16 MPG
-City gas mileage: 16 MPG
+Combined gas mileage: 17 MPG
+City gas mileage: 17 MPG
 Highway gas mileage: 17 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
-    <t>Transmission: 7-Speed Manual
+    <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
-Engine: 275 hp 2.3L I4
-Horsepower: 275 hp</t>
+Engine: 315 hp 2.7L V6
+Horsepower: 315 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
 Cargo volume: 35 cu ft</t>
   </si>
   <si>
-    <t>Alloy Wheels
-[...1 lines deleted...]
-Navigation System</t>
+    <t>Bluetooth</t>
   </si>
   <si>
     <t>NHTSA frontal crash rating:
 NHTSA rollover rating:
 ABS Brakes
 Backup Camera
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=439022663&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm " role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...71 lines deleted...]
-    <t>Mileage 16,309
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=435262216&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-771976437847694338-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-771976437847694338-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-1135433481185245811-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-2046770961525428444-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-2333402791157176361-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-5444078262747445051-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-6821596460031161510-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-7526540417420134737-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-4275795078115366089-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-6039902663614683353-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-4828573896130035768-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-2119694105615946443-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-3963189081357688399-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-5886182178335062240-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-1689643867008402432-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-8621943076678934725-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-6285026766046928360-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-792708272614309900-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-4121439187791521645-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-2946503403176905848-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-8354673618450127003-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-6307274204671607988-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-5195198121955723493-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-3559056464909653007-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-7128818424966856774-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/24/12/10/2022_ford_bronco-pic-7568738721889769995-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Huntington Beach Ford</t>
+  </si>
+  <si>
+    <t>http://www.huntingtonbeachford.com/index.htm</t>
+  </si>
+  <si>
+    <t>(218) 616-8949</t>
+  </si>
+  <si>
+    <t>18255 Beach Boulevard, Huntington Beach, CA 92648</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/442326067?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=13&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACwzYnIAbFiLAOxEKADmcIveAK57U+jWdHpQdNZ6YgC0M7hYFLd089dgcgAc17gUWO-QUBhcDMIKtJFswOgKEkAFKkAAa0IQdEa9j4AC0xC0kAB5ABWGRmbRi0IA7gBNADqdBYSAAkosqLjGhhBgMgA</t>
+  </si>
+  <si>
+    <t>1FMDE7BH3SLB20158</t>
+  </si>
+  <si>
+    <t>0R251878</t>
+  </si>
+  <si>
+    <t>Mileage 3,341
 Drivetrain Four-Wheel Drive
-Exterior color Carbonized Gray Metallic
-[...128 lines deleted...]
-Exterior color Gray Metallic
+Exterior color Oxford White
 Interior color Dark Gray W/Black Onyx
 MPG 18 MPG
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Alloy Wheels
+Android Auto
 Bluetooth
+CarPlay
 Heated Seats
+Navigation System
+Remote Start</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-5968232265400467557-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-5968232265400467557-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-3595335189149228118-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-1685863495176912239-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-5699885764155868405-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-2592709866937553880-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-2729502919531724107-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-2824508616736795837-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-9208095806075303339-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-6185993569799411419-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-8530044592255599821-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-5387226182566190174-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-8292469660872261761-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-4801342339247438273-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-5406157183788456786-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-7413406743543463914-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-1599800390475012541-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-2689353975752758885-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-122677049598875919-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-97292700457972121-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-1497401794254499639-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-8548266095412642142-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-7163613744473066200-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-6181077307060753205-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-1344146359163559749-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-424821624432935753-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-2778196254955284590-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-4727799658289176684-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-3758588288550760906-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-580829939788905431-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-840724385977511237-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-6729857130422365806-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/20/44/2025_ford_bronco-pic-9058780785262197728-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Villa Ford</t>
+  </si>
+  <si>
+    <t>http://www.villaford.com/</t>
+  </si>
+  <si>
+    <t>(714) 203-2677</t>
+  </si>
+  <si>
+    <t>2550 N Tustin St, Orange, CA 92865</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/406759145?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=4&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACxYAGwA7HoYAIwzekQoAOZwq4YgAgCuR1Po1nR6UHTWemIAtDO4WBSPdDMPYHIAHPe4FFhvtAoBhcDMIItJDswOgKEkAFKkAAa8IQdEa9j4AC0xC0kAB5ABWGRmbRi8IA7gBNADqdBYSAAkvMqITGhhBgMgA</t>
+  </si>
+  <si>
+    <t>Fair Deal</t>
+  </si>
+  <si>
+    <t>Cactus Gray</t>
+  </si>
+  <si>
+    <t>1FMEE5DH4NLB90097</t>
+  </si>
+  <si>
+    <t>FPB90097</t>
+  </si>
+  <si>
+    <t>Mileage 14,521
+Drivetrain Four-Wheel Drive
+Exterior color Cactus Gray
+Interior color Black Onyx
+MPG 17 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Android Auto
+Bluetooth
+CarPlay
+Heated Seats
+Multi Zone Climate Control
+Navigation System
+Remote Start
+SE Package
+Security Package</t>
+  </si>
+  <si>
+    <t>NHTSA frontal crash rating:
+NHTSA rollover rating:
+ABS Brakes
+Backup Camera
+Blind Spot Monitoring
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Parking Sensors
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=406759145&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/23/16/03/2022_ford_bronco-pic-2043083402348785344-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/23/16/03/2022_ford_bronco-pic-2043083402348785344-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-64826498370533382-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-260934024195923925-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-1502433443474344522-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-2107495214151800476-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-6430801582115556137-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-4278831735839592369-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-8621084919480519416-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-3525742316437997295-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-6615246480753506800-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-1351900844658259671-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-2861480500870248351-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-7481367161131873279-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-1277528215989736469-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-87101515653164847-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-1382970689274939797-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-3276846985266188414-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-3422153097865777085-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-8613803534476011716-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-7851066192197329905-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-4136338524043722963-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-1271395483712522027-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-3798369455805461920-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-3969990161273496601-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-536597729996324239-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-6691930233397540025-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-1847216744093889382-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-2757835941472793413-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-8772294327460691188-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-3545589868245080302-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-5060941071007138191-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-1266026004480141006-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/21/16/02/2022_ford_bronco-pic-481192004076175250-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Ford of Downtown LA</t>
+  </si>
+  <si>
+    <t>http://www.fordofdtla.com</t>
+  </si>
+  <si>
+    <t>(213) 292-5734</t>
+  </si>
+  <si>
+    <t>509 West Washington Boulevard, Los Angeles, CA 90015</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/442457013?resultSetId=43dfb5b9-5270-4098-9985-1599fa38e07f&amp;searchUuid=bd5cdb52-430e-4d42-a328-3e08fcc934f7&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=21&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2PNxEBNVjwAiSKwUUDxIJugAgqYAwpI+fswAnijuIPYAoqbMAPpUkcwxABLxrCgAamDsvOGa6P4ZAGKRAKoAMrmmGZEASsUgAL5EoQAecKCMSHRwACwzYjN6AOxYAIxeICgA5nCrhiACAK6HU+jWdHpQdNZ6YgC0M7hYFA9083dgcgAcd7gUWF9oFAMLgZhAlpJtmB0BQkgApUgADThCDojXsfAAWmIWkgAPIAKwyMzaMThAHcAJoAdToLCQAEkAGxUAmNDCDAZAA</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco Wildtrak Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Wildtrak Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Hot Pepper Red Metallic Tinted Clearcoat</t>
+  </si>
+  <si>
+    <t>1FMEE5DP6PLA86138</t>
+  </si>
+  <si>
+    <t>BP1289-A</t>
+  </si>
+  <si>
+    <t>Mileage 22,232
+Drivetrain Four-Wheel Drive
+Exterior color Hot Pepper Red Metallic Tinted Clearcoat
+Interior color Black Onyx
+MPG 20 MPG
+Engine 315 hp 2.7L V6
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 20 MPG
+City gas mileage: 19 MPG
+Highway gas mileage: 21 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Bluetooth
 Navigation System</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441569543&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm " role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...47 lines deleted...]
-    <t>16005 Valley Blvd., Fontana, CA 92335</t>
+    <t>ABS Brakes
+Adaptive Cruise Control
+Backup Camera
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Parking Sensors
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=442457013&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/22/06/43/2023_ford_bronco-pic-7535623529354462846-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/22/06/43/2023_ford_bronco-pic-7535623529354462846-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/06/43/2023_ford_bronco-pic-7287360473749802225-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/06/43/2023_ford_bronco-pic-2600032857022617251-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-2636323737604561619-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-364931984919196522-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-7281575319373861578-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-6516471831393170976-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-809295977184909380-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-3075811159472182895-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-2996776932960327584-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-1910906191081111200-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-1220949553459087902-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-4049881592216712031-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-4059512426351128577-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-5688597111988957424-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-2644030193940435073-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-6716938756299347417-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-178335698659236757-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-4695201832579364969-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-4451476352509080197-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-8559551972163510862-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-9130185341982446861-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/06/43/2023_ford_bronco-pic-4366949496527051543-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-8464181183660404705-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-3499656581362212270-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-4076503235270379097-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-3497354118278070876-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-6419164896910957811-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/06/43/2023_ford_bronco-pic-2811174223691502290-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-2177328640212431912-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-8614220188914728619-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-6010977924233092112-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-2910299936045377750-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-3732649856900398651-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-8953182602618747615-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-7416638471866474752-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-5351634265331649177-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-4682512431223870796-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-3962048251145244834-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-2022678348250425843-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-2544364639769123430-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-7481510864281790990-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-6690121484059692992-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-5481970611038609802-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-7729126385786665718-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-8247354877993983946-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-112017645416928987-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-2108573009955893711-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-4047619205825041127-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-7175727911100903136-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-5821060828978094135-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-3772450257319739219-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-3285348950777959714-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-5637509068887660062-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-8340321104178739835-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-5483866622792907284-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-4455366859968369993-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-7721764562059873092-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/17/17/11/2023_ford_bronco-pic-3218300340618990750-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Ken Grody Ford Buena Park</t>
+  </si>
+  <si>
+    <t>https://www.kengrodyfordorangecounty.com/inventory/-1FMEE5DP6PLA86138</t>
+  </si>
+  <si>
+    <t>(714) 710-1930</t>
+  </si>
+  <si>
+    <t>6211 Beach Blvd., Buena Park, CA 90621</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1131,51 +1128,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2">
-        <v>43575</v>
+        <v>43275</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2">
         <v>44975</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
       <c r="G2" t="s">
         <v>36</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="I2">
         <v>2025</v>
       </c>
       <c r="J2" t="s">
         <v>38</v>
       </c>
       <c r="K2" t="s">
         <v>39</v>
       </c>
@@ -1229,429 +1226,420 @@
       </c>
       <c r="AB2">
         <v>6</v>
       </c>
       <c r="AC2" t="s">
         <v>54</v>
       </c>
       <c r="AD2" t="s">
         <v>55</v>
       </c>
       <c r="AE2" t="s">
         <v>56</v>
       </c>
       <c r="AF2" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>58</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3">
-        <v>42595</v>
+        <v>37990</v>
       </c>
       <c r="D3" t="s">
         <v>34</v>
       </c>
-      <c r="E3">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="G3" t="s">
         <v>36</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3">
-        <v>2025</v>
+        <v>2022</v>
       </c>
       <c r="J3" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K3" t="s">
         <v>39</v>
       </c>
       <c r="L3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N3">
-        <v>28265</v>
+        <v>46890</v>
       </c>
       <c r="O3" t="s">
         <v>42</v>
       </c>
       <c r="P3" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>42641</v>
+        <v>64</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>65</v>
       </c>
       <c r="R3" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="S3" t="s">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="T3" t="s">
-        <v>47</v>
+        <v>68</v>
       </c>
       <c r="U3" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="V3" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="W3" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="X3" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="Y3" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="Z3" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="AA3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AB3">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="AC3" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="AD3" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="AE3" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="AF3" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B4" t="s">
-        <v>74</v>
+        <v>33</v>
       </c>
       <c r="C4">
-        <v>36922</v>
+        <v>43288</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
-      <c r="E4">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="G4" t="s">
         <v>36</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="J4" t="s">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
         <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="N4">
-        <v>14628</v>
+        <v>3341</v>
       </c>
       <c r="O4" t="s">
         <v>42</v>
       </c>
       <c r="P4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="Q4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="R4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="S4" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="T4" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="U4" t="s">
+        <v>48</v>
+      </c>
+      <c r="V4" t="s">
         <v>83</v>
       </c>
-      <c r="V4" t="s">
+      <c r="W4" t="s">
+        <v>50</v>
+      </c>
+      <c r="X4" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y4" t="s">
         <v>84</v>
       </c>
-      <c r="W4" t="s">
+      <c r="Z4" t="s">
         <v>85</v>
       </c>
-      <c r="X4" t="s">
+      <c r="AA4">
+        <v>4</v>
+      </c>
+      <c r="AB4">
+        <v>6</v>
+      </c>
+      <c r="AC4" t="s">
         <v>86</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="AD4" t="s">
         <v>87</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AE4" t="s">
         <v>88</v>
       </c>
-      <c r="AA4">
-[...5 lines deleted...]
-      <c r="AC4" t="s">
+      <c r="AF4" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B5" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="C5">
-        <v>35200</v>
+        <v>41995</v>
       </c>
       <c r="D5" t="s">
         <v>34</v>
       </c>
-      <c r="E5">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="G5" t="s">
         <v>36</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="J5" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="M5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N5">
-        <v>16309</v>
+        <v>14521</v>
       </c>
       <c r="O5" t="s">
         <v>42</v>
       </c>
       <c r="P5" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>94</v>
+      </c>
+      <c r="R5" t="s">
+        <v>95</v>
+      </c>
+      <c r="S5" t="s">
+        <v>67</v>
+      </c>
+      <c r="T5" t="s">
+        <v>47</v>
+      </c>
+      <c r="U5" t="s">
+        <v>69</v>
+      </c>
+      <c r="V5" t="s">
+        <v>96</v>
+      </c>
+      <c r="W5" t="s">
         <v>97</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="X5" t="s">
         <v>98</v>
       </c>
-      <c r="R5" t="s">
+      <c r="Y5" t="s">
         <v>99</v>
       </c>
-      <c r="S5" t="s">
+      <c r="Z5" t="s">
         <v>100</v>
       </c>
-      <c r="T5" t="s">
+      <c r="AA5">
+        <v>3.5</v>
+      </c>
+      <c r="AB5">
+        <v>8</v>
+      </c>
+      <c r="AC5" t="s">
         <v>101</v>
       </c>
-      <c r="U5" t="s">
+      <c r="AD5" t="s">
         <v>102</v>
       </c>
-      <c r="V5" t="s">
+      <c r="AE5" t="s">
         <v>103</v>
       </c>
-      <c r="W5" t="s">
+      <c r="AF5" t="s">
         <v>104</v>
-      </c>
-[...25 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B6" t="s">
-        <v>33</v>
+        <v>106</v>
       </c>
       <c r="C6">
-        <v>39800</v>
+        <v>49800</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
-        <v>35</v>
+        <v>91</v>
       </c>
       <c r="G6" t="s">
         <v>36</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>107</v>
       </c>
       <c r="K6" t="s">
         <v>39</v>
       </c>
       <c r="L6" t="s">
+        <v>108</v>
+      </c>
+      <c r="M6" t="s">
+        <v>63</v>
+      </c>
+      <c r="N6">
+        <v>22232</v>
+      </c>
+      <c r="O6" t="s">
+        <v>42</v>
+      </c>
+      <c r="P6" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>110</v>
+      </c>
+      <c r="R6" t="s">
+        <v>111</v>
+      </c>
+      <c r="S6" t="s">
+        <v>112</v>
+      </c>
+      <c r="T6" t="s">
+        <v>68</v>
+      </c>
+      <c r="U6" t="s">
+        <v>69</v>
+      </c>
+      <c r="V6" t="s">
         <v>113</v>
       </c>
-      <c r="M6" t="s">
-[...5 lines deleted...]
-      <c r="O6" t="s">
+      <c r="W6" t="s">
         <v>114</v>
       </c>
-      <c r="P6" t="s">
+      <c r="X6" t="s">
         <v>115</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="Y6" t="s">
         <v>116</v>
       </c>
-      <c r="R6" t="s">
+      <c r="Z6" t="s">
         <v>117</v>
       </c>
-      <c r="S6" t="s">
-[...8 lines deleted...]
-      <c r="V6" t="s">
+      <c r="AA6">
+        <v>4</v>
+      </c>
+      <c r="AB6">
+        <v>26</v>
+      </c>
+      <c r="AC6" t="s">
         <v>118</v>
       </c>
-      <c r="W6" t="s">
-[...2 lines deleted...]
-      <c r="X6" t="s">
+      <c r="AD6" t="s">
         <v>119</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AE6" t="s">
         <v>120</v>
       </c>
-      <c r="Z6" t="s">
+      <c r="AF6" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">