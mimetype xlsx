--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
@@ -116,559 +116,574 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>dealer_rating</t>
   </si>
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
     <t>https://www.cargurus.com/search?zip=90003&amp;entityId=d320&amp;carType=USED&amp;makeModelTrimPaths=m2%2Cm2%2Fd320</t>
   </si>
   <si>
-    <t>https://www.cargurus.com/details/440492397?resultSetId=46f4a7d3-4f6c-44e2-9e78-c508f7bfc0dd&amp;searchUuid=4228dbdb-d06d-4ff9-ab5c-28f4e179ec85&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=8&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMuIgJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFjmsOYwxXAwAdiIUAHN9XwBXfZn0ObExAA46ayuAWjosADY6G7mICAwbmz0oG4uIOYonnWGDC5z0kh2YHQFBSAClSAANWEIOjNex8ABaYjaSAA8gArLJzDpxWEAdwAmgB1OgsJAASQeVHxzQwwyGQA</t>
+    <t>https://www.cargurus.com/details/435117375?resultSetId=884d3a78-b9f4-4219-a524-ac1178792c08&amp;searchUuid=aa86ad8e-7307-417e-b962-2daf7eb8b102&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=2&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAFiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC+RBEAHnCgjEh0cN64eh4eAOy4K3pEKADm834Arvuz6GBgABwAbGB0ZxQAtGtYK3feq-fWGBdid2J0kCsUaxnaweLASLbbMDoCipABSpAAGrCEHQWvY+AAtMTtJAAeQAVtlvJ14rCAO4ATQA6nQWEgAJIXKj4loYEbDIA</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco Badlands Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Great Deal</t>
+  </si>
+  <si>
+    <t>Ford</t>
+  </si>
+  <si>
+    <t>Bronco</t>
+  </si>
+  <si>
+    <t>Badlands Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>SUV / Crossover</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>1FMEE5DP5PLB39766</t>
+  </si>
+  <si>
+    <t>T33893Q</t>
+  </si>
+  <si>
+    <t>Mileage 25,458
+Drivetrain Four-Wheel Drive
+Exterior color Gray
+Interior color Black
+MPG 17 MPG
+Engine 315 hp 2.7L V6
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 17 MPG
+City gas mileage: 17 MPG
+Highway gas mileage: 17 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: Automatic
+Drivetrain: Four-Wheel Drive
+Engine: 315 hp 2.7L V6
+Horsepower: 315 hp</t>
+  </si>
+  <si>
+    <t>Doors: 4 doors
+Front legroom: 43 in
+Back legroom: 36 in
+Cargo volume: 35 cu ft</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Bluetooth</t>
+  </si>
+  <si>
+    <t>ABS Brakes
+Backup Camera
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=435117375&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/01/09/19/39/2023_ford_bronco-pic-7824077881223597586-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/01/09/19/39/2023_ford_bronco-pic-7824077881223597586-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-1946729375634249089-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-7626487814045973362-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/03/04/13/2023_ford_bronco-pic-2169423163668475305-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-7455895067138687488-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-8980568037604815262-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-7310015748421248689-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-558184865356856815-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-2667316707135226533-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-2393282230227654889-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-3225217462659214593-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-3463465067500984825-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-6744744330459388537-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-2235878294923406708-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-8222660872318062614-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-3342882281076190939-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-9209590951241833248-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-7916882024741473468-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-3504044075381411237-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-198643410376687936-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-2801871516005757936-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-5411901659843569083-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-2202008580105901008-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-2715166610227616345-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-8138442741838910420-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-5499824385959912528-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-4353081395518851633-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/01/09/04/22/2023_ford_bronco-pic-5651036272714409100-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Culver City Toyota</t>
+  </si>
+  <si>
+    <t>https://www.culvercitytoyota.com/</t>
+  </si>
+  <si>
+    <t>(424) 432-5766</t>
+  </si>
+  <si>
+    <t>9077 W Washington Blvd, Culver City, CA 90232</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/441010661?resultSetId=884d3a78-b9f4-4219-a524-ac1178792c08&amp;searchUuid=aa86ad8e-7307-417e-b962-2daf7eb8b102&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=15&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAFiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC+RBEAHnCgjEh0cN7eHlhLAGwrHkQoAOb6fgCue7PoYGAAHCtgdKcUALQA7LhYdzeLd7fWGCtiN2J0kG-WU7WJYSTZbMDoCipABSpAAGtCEHQWvY+AAtMTtJAAeQAVtlvJ14tCAO4ATQA6nQWEgAJIrKi4loYEbDIA</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco Big Bend 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Good Deal</t>
+  </si>
+  <si>
+    <t>Big Bend 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>1FMDE5AP0PLA96891</t>
+  </si>
+  <si>
+    <t>P78693</t>
+  </si>
+  <si>
+    <t>Mileage 45,509
+Drivetrain Four-Wheel Drive
+Exterior color White
+Interior color Gray
+MPG 20 MPG
+Engine 315 hp 2.7L V6
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 16 gal
+Combined gas mileage: 20 MPG
+City gas mileage: 19 MPG
+Highway gas mileage: 21 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Doors: 2 doors
+Front legroom: 43 in
+Back legroom: 35 in
+Cargo volume: 22 cu ft</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441010661&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-2667822677772899440-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-2667822677772899440-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-944892889939150807-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-647562319433777783-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-3417729687281532694-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-3648876890301103531-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-3971974154529311840-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-3972178586336060172-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-9186215883228908438-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-353034278937202899-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-3899960390295007719-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-3980172035922137113-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-6407645656263526006-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-7243663914925970816-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-5428773391638846319-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-2245929035042805614-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-7019194963034322045-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-2920194249804069643-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-3610186894691461279-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/28/04/30/2023_ford_bronco-pic-7883440472141940359-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>STG Auto Group of Bellflower</t>
+  </si>
+  <si>
+    <t>http://www.stgautogroup.com</t>
+  </si>
+  <si>
+    <t>(562) 784-8183</t>
+  </si>
+  <si>
+    <t>8625 Artesia Blvd, Bellflower, CA 90706</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/442988277?resultSetId=884d3a78-b9f4-4219-a524-ac1178792c08&amp;searchUuid=aa86ad8e-7307-417e-b962-2daf7eb8b102&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=7&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAFiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC+RBEAHnCgjEh0cN7eYhgAHMtiAOzrRCgA5nAefgCuh7PoYGDLAGxgdMsUALTruFjr994e6w-WGJdi92J0SCfazLaweLASbY7MDoCipABSpAAGvCEHQWvY+AAtMTtJAAeQAVtlvJ14vCAO4ATQA6nQWEgAJKXKiEloYEbDIA</t>
   </si>
   <si>
     <t>2025 Ford Bronco Outer Banks 4-Door 4WD</t>
   </si>
   <si>
-    <t>usd</t>
-[...10 lines deleted...]
-  <si>
     <t>Outer Banks 4-Door 4WD</t>
   </si>
   <si>
-    <t>SUV / Crossover</t>
-[...1 lines deleted...]
-  <si>
     <t>Desert Sand</t>
   </si>
   <si>
-    <t>Black Onyx</t>
-[...11 lines deleted...]
-    <t>Mileage 14,120
+    <t>Smoked Truffle w/Black</t>
+  </si>
+  <si>
+    <t>1FMEE8BP8SLB10369</t>
+  </si>
+  <si>
+    <t>SLB10369</t>
+  </si>
+  <si>
+    <t>Mileage 9,490
 Drivetrain Four-Wheel Drive
 Exterior color Desert Sand
-Interior color Black Onyx
-[...1 lines deleted...]
-Engine 275 hp 2.3L I4
+Interior color Smoked Truffle w/Black
+MPG 20 MPG
+Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
-Combined gas mileage: 18 MPG
-[...1 lines deleted...]
-Highway gas mileage: 19 MPG
+Combined gas mileage: 20 MPG
+City gas mileage: 19 MPG
+Highway gas mileage: 21 MPG
 Fuel type: Gasoline</t>
-  </si>
-[...4 lines deleted...]
-Horsepower: 275 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
 Cargo volume: 38 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
 Bluetooth
+CarPlay
 Heated Seats
 Leather Seats
 Navigation System
-Remote Start</t>
+Remote Start
+Sunroof/Moonroof</t>
   </si>
   <si>
     <t>ABS Brakes
+Adaptive Cruise Control
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
+Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=440492397&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm " role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...46 lines deleted...]
-    <t>Mileage 24,845
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 accident reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;div&gt;&lt;button class="Fubzb xpBfL _trigger_1momk_5" data-testid="free-autocheck-link" type="button" aria-haspopup="dialog" aria-expanded="false" aria-controls="radix-_R_l548mj5_" data-state="closed"&gt;View the free AutoCheck vehicle history report&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-5114138589558486625-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-5114138589558486625-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-4613600449437141738-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-2821820073455902205-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-6856510233872020580-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-601310068783930561-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-7286653508715100253-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-9060513056157974333-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-7291372662025526818-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-2380468465759792600-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-8777359389362769641-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-8107173240858580330-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-6411361631723539098-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-3999344839824835105-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-2673774321770681928-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-5466153831411298935-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-2508485634268066327-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-4015228110110866339-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-505579737131036790-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-374523570786655174-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-2610693294455149448-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-7678167382987884851-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-7632903693830952732-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-4620697233180332134-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-1059972381020872344-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-1633391141665343107-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-2048633970117292753-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-3242534846566357057-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-5912667659400407686-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-4499837005025857810-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-5822166156890025343-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-1306954927451273613-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-766264066466161161-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-8961500398213429625-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-7922105086785315177-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/22/17/22/2025_ford_bronco-pic-1548042585620311938-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Newport Lexus</t>
+  </si>
+  <si>
+    <t>https://www.newportlexus.com/</t>
+  </si>
+  <si>
+    <t>(949) 334-5735</t>
+  </si>
+  <si>
+    <t>3901 MacArthur Blvd, Newport Beach, CA 92660</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/439829796?resultSetId=884d3a78-b9f4-4219-a524-ac1178792c08&amp;searchUuid=aa86ad8e-7307-417e-b962-2daf7eb8b102&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=10&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAFiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC+RBEAHnCgjEh0cN64GAAcYhgA7BgAbEQoAOZw2yACAK7Hs+hgYEubYHRLFAC0a7hYaw-eHmuP1ltiD2J0SBfaxLaweLASHa7MDoCipABSpAAGvCEHQWvY+AAtMTtJAAeQAVtlvJ14vCAO4ATQA6nQWEgAJKbKiEloYEbDIA</t>
+  </si>
+  <si>
+    <t>2024 Ford Bronco Badlands 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Badlands 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Shadow Black</t>
+  </si>
+  <si>
+    <t>Black Onyx</t>
+  </si>
+  <si>
+    <t>1FMEE9BP3RLA68175</t>
+  </si>
+  <si>
+    <t>XT5535</t>
+  </si>
+  <si>
+    <t>Mileage 26,780
 Drivetrain Four-Wheel Drive
-Exterior color Area 51
+Exterior color Shadow Black
 Interior color Black Onyx
-MPG 16 MPG
-Engine 275 hp 2.3L I4
+MPG 17 MPG
+Engine 315 hp 2.7L V6
 Fuel type Gasoline
-Transmission 7-Speed Manual</t>
-[...23 lines deleted...]
-Navigation System</t>
+Transmission Automatic</t>
   </si>
   <si>
     <t>NHTSA frontal crash rating:
 NHTSA rollover rating:
 ABS Brakes
 Backup Camera
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441702450&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm " role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...76 lines deleted...]
-    <t>Mileage 5,196
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=439829796&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5234627905825847888-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5234627905825847888-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-623890930537531463-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-7832934734511356234-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5470081653981249848-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-6250131291988626293-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5793454514342227206-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-11631483835994894-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-4386671030319014254-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5019959537568320857-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-884839895162452546-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-3849907492677860674-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-374781238481567002-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-1597551069138653313-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-8034297428468740646-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-2134047891385324775-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-5204552550460399875-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-6727480949736545916-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-780206333654651467-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-4915502883493866578-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-2477362457760320873-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-4613343132567235002-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-1820626181996049013-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-3004584628161518769-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-1638076016124295527-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-6131314285672625281-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-8792904178529280301-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-1740661208982294154-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-952469124795415731-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-3227565410325840250-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-6252098085344090715-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-7674442867933937561-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/02/25/14/12/2024_ford_bronco-pic-3506086700274436296-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Knight Claremont Chrysler Dodge Jeep RAM</t>
+  </si>
+  <si>
+    <t>https://www.claremontcdjr.com/inventory/used-1FMEE9BP3RLA68175/</t>
+  </si>
+  <si>
+    <t>(909) 646-4652</t>
+  </si>
+  <si>
+    <t>620 Auto Center Dr, Claremont, CA 91711</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/443779334?resultSetId=884d3a78-b9f4-4219-a524-ac1178792c08&amp;searchUuid=aa86ad8e-7307-417e-b962-2daf7eb8b102&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=23&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAFiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC+RBEAHnCgjEh0cN7euADsSxi4uL4gKADmcEt+AK4Hs+hgYAAcAGxgdOcUALRLuFhL994eSw-WGJdi92J0SCfaznaweLASIg7MDoCipABSpAAGvCEHQWvY+AAtMTtJAAeQAVtlvJ14vCAO4ATQA6nQWEgAJKXKiEloYEbDIA</t>
+  </si>
+  <si>
+    <t>2023 Ford Bronco 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Fair Deal</t>
+  </si>
+  <si>
+    <t>2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Cactus Gray</t>
+  </si>
+  <si>
+    <t>Dark Gray W/Black Onyx</t>
+  </si>
+  <si>
+    <t>1FMDE5AHXPLB28173</t>
+  </si>
+  <si>
+    <t>PX2618</t>
+  </si>
+  <si>
+    <t>Mileage 30,506
 Drivetrain Four-Wheel Drive
-Exterior color Shadow Black
-[...1 lines deleted...]
-MPG 18 MPG
+Exterior color Cactus Gray
+Interior color Dark Gray W/Black Onyx
+MPG 20 MPG
 Engine 275 hp 2.3L I4
 Fuel type Gasoline
-Transmission Automatic</t>
-[...95 lines deleted...]
-    <t>Fuel tank size: 20 gal
+Transmission 7-Speed Manual</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 16 gal
 Combined gas mileage: 20 MPG
-City gas mileage: 19 MPG
+City gas mileage: 20 MPG
 Highway gas mileage: 21 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
-    <t>Transmission: Automatic
+    <t>Transmission: 7-Speed Manual
 Drivetrain: Four-Wheel Drive
-Engine: 315 hp 2.7L V6
-[...142 lines deleted...]
-https://static.cargurus.com/images/forsale/2026/03/05/09/03/2025_ford_bronco-pic-4013451810448611207-1024x768.jpeg</t>
+Engine: 275 hp 2.3L I4
+Horsepower: 275 hp</t>
+  </si>
+  <si>
+    <t>101A Mid Equipment Group
+Bluetooth</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=443779334&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-120485416342994634-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-120485416342994634-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-4063928492174674596-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-3495866508951476289-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-8597461185799172175-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-6131261089356576305-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-1022924549935950127-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-7052576606328524002-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-6415286871735965153-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-8308783220547915706-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-4711338487514103880-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-1321751520377892424-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-7465897738734973586-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-2387687549493547258-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-3292466155076913104-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-7545615783849031537-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-5647126786098110294-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-3484769897943329694-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-4120595342726144717-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-5550190815049628677-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-2182358657419690238-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-8218902052418670160-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-7850831492178011637-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-2679502439621593765-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-8482925549026380926-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-7727025363744812320-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-4439789378492039834-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-1523627123200812081-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-414484315287172728-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-4039940887474344077-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-481737349438554811-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/31/12/00/2023_ford_bronco-pic-5458509077098606894-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Shaver Chrysler Dodge Jeep RAM</t>
+  </si>
+  <si>
+    <t>https://www.shaverauto.com/</t>
+  </si>
+  <si>
+    <t>(805) 386-9756</t>
+  </si>
+  <si>
+    <t>3888 Thousand Oaks Boulevard, Thousand Oaks, CA 91362</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1092,542 +1107,542 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>44400</v>
+        <v>42396</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
-        <v>46000</v>
+        <v>44333</v>
       </c>
       <c r="G2" t="s">
         <v>37</v>
       </c>
       <c r="H2" t="s">
         <v>38</v>
       </c>
       <c r="I2" t="s">
         <v>39</v>
       </c>
       <c r="J2">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="K2" t="s">
         <v>40</v>
       </c>
       <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2">
-        <v>14120</v>
+        <v>25458</v>
       </c>
       <c r="P2" t="s">
         <v>44</v>
       </c>
       <c r="Q2" t="s">
         <v>45</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
       <c r="Y2" t="s">
         <v>53</v>
       </c>
       <c r="Z2" t="s">
         <v>54</v>
       </c>
       <c r="AA2" t="s">
         <v>55</v>
       </c>
       <c r="AB2">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="AC2">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="AD2" t="s">
         <v>56</v>
       </c>
       <c r="AE2" t="s">
         <v>57</v>
       </c>
       <c r="AF2" t="s">
         <v>58</v>
       </c>
       <c r="AG2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>60</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3">
-        <v>39997</v>
+        <v>34995</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3">
-        <v>41449</v>
+        <v>36777</v>
       </c>
       <c r="G3" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3" t="s">
         <v>39</v>
       </c>
       <c r="J3">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="K3" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="O3">
-        <v>24845</v>
+        <v>45509</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="R3" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="S3" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="T3" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="U3" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="V3" t="s">
         <v>69</v>
       </c>
       <c r="W3" t="s">
+        <v>51</v>
+      </c>
+      <c r="X3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y3" t="s">
         <v>70</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Z3" t="s">
         <v>71</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="AA3" t="s">
         <v>72</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="AB3">
+        <v>3.5</v>
+      </c>
+      <c r="AC3">
+        <v>83</v>
+      </c>
+      <c r="AD3" t="s">
         <v>73</v>
       </c>
-      <c r="AA3" t="s">
+      <c r="AE3" t="s">
         <v>74</v>
       </c>
-      <c r="AB3">
-[...5 lines deleted...]
-      <c r="AD3" t="s">
+      <c r="AF3" t="s">
         <v>75</v>
       </c>
-      <c r="AE3" t="s">
+      <c r="AG3" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C4" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D4">
-        <v>42488</v>
+        <v>45315</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
-        <v>42995</v>
+        <v>49995</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
       <c r="H4" t="s">
         <v>38</v>
       </c>
       <c r="I4" t="s">
         <v>39</v>
       </c>
       <c r="J4">
         <v>2025</v>
       </c>
       <c r="K4" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L4" t="s">
         <v>41</v>
       </c>
       <c r="M4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O4">
+        <v>9490</v>
+      </c>
+      <c r="P4" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q4" t="s">
         <v>82</v>
       </c>
-      <c r="N4" t="s">
+      <c r="R4" t="s">
         <v>83</v>
       </c>
-      <c r="O4">
-[...2 lines deleted...]
-      <c r="P4" t="s">
+      <c r="S4" t="s">
         <v>84</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="T4" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="U4" t="s">
         <v>49</v>
       </c>
       <c r="V4" t="s">
-        <v>50</v>
+        <v>86</v>
       </c>
       <c r="W4" t="s">
+        <v>87</v>
+      </c>
+      <c r="X4" t="s">
         <v>88</v>
       </c>
-      <c r="X4" t="s">
+      <c r="Y4" t="s">
         <v>89</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>90</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AA4" t="s">
         <v>91</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="AB4">
+        <v>4</v>
+      </c>
+      <c r="AC4">
+        <v>18</v>
+      </c>
+      <c r="AD4" t="s">
         <v>92</v>
       </c>
-      <c r="AB4">
-[...5 lines deleted...]
-      <c r="AD4" t="s">
+      <c r="AE4" t="s">
         <v>93</v>
       </c>
-      <c r="AE4" t="s">
+      <c r="AF4" t="s">
         <v>94</v>
       </c>
-      <c r="AF4" t="s">
+      <c r="AG4" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C5" t="s">
         <v>97</v>
       </c>
-      <c r="C5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>40998</v>
+        <v>47146</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
-        <v>43998</v>
+        <v>52000</v>
       </c>
       <c r="G5" t="s">
-        <v>37</v>
+        <v>62</v>
       </c>
       <c r="H5" t="s">
         <v>38</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
         <v>99</v>
       </c>
       <c r="N5" t="s">
         <v>100</v>
       </c>
       <c r="O5">
-        <v>29447</v>
+        <v>26780</v>
       </c>
       <c r="P5" t="s">
-        <v>84</v>
+        <v>44</v>
       </c>
       <c r="Q5" t="s">
         <v>101</v>
       </c>
       <c r="R5" t="s">
         <v>102</v>
       </c>
       <c r="S5" t="s">
         <v>103</v>
       </c>
       <c r="T5" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" t="s">
+        <v>50</v>
+      </c>
+      <c r="W5" t="s">
+        <v>51</v>
+      </c>
+      <c r="X5" t="s">
         <v>104</v>
       </c>
-      <c r="U5" t="s">
+      <c r="Y5" t="s">
         <v>105</v>
       </c>
-      <c r="V5" t="s">
-[...2 lines deleted...]
-      <c r="W5" t="s">
+      <c r="Z5" t="s">
         <v>106</v>
       </c>
-      <c r="X5" t="s">
+      <c r="AA5" t="s">
         <v>107</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="AB5">
+        <v>3</v>
+      </c>
+      <c r="AC5">
+        <v>57</v>
+      </c>
+      <c r="AD5" t="s">
         <v>108</v>
       </c>
-      <c r="Z5" t="s">
+      <c r="AE5" t="s">
         <v>109</v>
       </c>
-      <c r="AA5" t="s">
+      <c r="AF5" t="s">
         <v>110</v>
       </c>
-      <c r="AB5">
-[...5 lines deleted...]
-      <c r="AD5" t="s">
+      <c r="AG5" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C6" t="s">
-        <v>80</v>
+        <v>113</v>
       </c>
       <c r="D6">
-        <v>35998</v>
+        <v>35582</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
-        <v>37987</v>
+        <v>36426</v>
       </c>
       <c r="G6" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
       <c r="I6" t="s">
         <v>39</v>
       </c>
       <c r="J6">
-        <v>2025</v>
+        <v>2023</v>
       </c>
       <c r="K6" t="s">
-        <v>81</v>
+        <v>115</v>
       </c>
       <c r="L6" t="s">
         <v>41</v>
       </c>
       <c r="M6" t="s">
+        <v>116</v>
+      </c>
+      <c r="N6" t="s">
         <v>117</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
-        <v>14805</v>
+        <v>30506</v>
       </c>
       <c r="P6" t="s">
         <v>44</v>
       </c>
       <c r="Q6" t="s">
         <v>118</v>
       </c>
       <c r="R6" t="s">
         <v>119</v>
       </c>
       <c r="S6" t="s">
         <v>120</v>
       </c>
       <c r="T6" t="s">
-        <v>48</v>
+        <v>121</v>
       </c>
       <c r="U6" t="s">
-        <v>49</v>
+        <v>122</v>
       </c>
       <c r="V6" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="W6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="X6" t="s">
-        <v>122</v>
+        <v>52</v>
       </c>
       <c r="Y6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="Z6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AA6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AB6">
         <v>3.5</v>
       </c>
       <c r="AC6">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="AD6" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="AE6" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="AF6" t="s">
-        <v>113</v>
+        <v>129</v>
       </c>
       <c r="AG6" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">