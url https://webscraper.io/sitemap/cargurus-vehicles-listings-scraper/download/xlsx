--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>vechicle_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>deal_level</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
@@ -116,574 +116,628 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>dealer_rating</t>
   </si>
   <si>
     <t>dealer_review_count</t>
   </si>
   <si>
     <t>dealer_name</t>
   </si>
   <si>
     <t>dealer_website</t>
   </si>
   <si>
     <t>dealer_phone</t>
   </si>
   <si>
     <t>dealer_address</t>
   </si>
   <si>
     <t>https://www.cargurus.com/search?zip=90003&amp;entityId=d320&amp;carType=USED&amp;makeModelTrimPaths=m2%2Cm2%2Fd320</t>
   </si>
   <si>
-    <t>https://www.cargurus.com/details/435117375?resultSetId=884d3a78-b9f4-4219-a524-ac1178792c08&amp;searchUuid=aa86ad8e-7307-417e-b962-2daf7eb8b102&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=2&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2AEYMAFiICarDwAIkisFFA8SCboAIKmAMKS-oHMAJ4o7iD2AKKmzAD6VDHM8QASSawoAGpg7LxRmuhB2QBiMQCqADIFptkxAEplIAC+RBEAHnCgjEh0cN64eh4eAOy4K3pEKADm834Arvuz6GBgABwAbGB0ZxQAtGtYK3feq-fWGBdid2J0kCsUaxnaweLASLbbMDoCipABSpAAGrCEHQWvY+AAtMTtJAAeQAVtlvJ14rCAO4ATQA6nQWEgAJIXKj4loYEbDIA</t>
+    <t>https://www.cargurus.com/details/441630770?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=18&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFjnPADZcLAB2NcMQFABzOB8QAQBXI5n0TzE9CgvPCgBaXAgKCDvFsCW7sFwDO6WIOYAHGsLnowGtrDAiLswOgKCkAFKkAAa8IQdGa9j4AC0xG0kAB5ABWWTmHTi8IA7gBNADqdBYSAAkksqITmhhhkMgA</t>
   </si>
   <si>
     <t>2023 Ford Bronco Badlands Advanced 4-Door 4WD</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Great Deal</t>
+    <t>Fair Deal</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>Bronco</t>
   </si>
   <si>
     <t>Badlands Advanced 4-Door 4WD</t>
   </si>
   <si>
     <t>SUV / Crossover</t>
   </si>
   <si>
-    <t>Gray</t>
-[...14 lines deleted...]
-    <t>Mileage 25,458
+    <t>Carbonized Gray Metallic</t>
+  </si>
+  <si>
+    <t>Black Onyx</t>
+  </si>
+  <si>
+    <t>Ford Blue Certification</t>
+  </si>
+  <si>
+    <t>1FMEE5DP0PLB95128</t>
+  </si>
+  <si>
+    <t>0078038A</t>
+  </si>
+  <si>
+    <t>Mileage 16,400
 Drivetrain Four-Wheel Drive
-Exterior color Gray
-Interior color Black
+Exterior color Carbonized Gray Metallic
+Interior color Black Onyx
 MPG 17 MPG
 Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
   </si>
   <si>
     <t>Fuel tank size: 20 gal
 Combined gas mileage: 17 MPG
 City gas mileage: 17 MPG
 Highway gas mileage: 17 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
     <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
 Engine: 315 hp 2.7L V6
 Horsepower: 315 hp</t>
   </si>
   <si>
     <t>Doors: 4 doors
 Front legroom: 43 in
 Back legroom: 36 in
 Cargo volume: 35 cu ft</t>
   </si>
   <si>
     <t>Alloy Wheels
-Bluetooth</t>
+Bluetooth
+Navigation System</t>
   </si>
   <si>
     <t>ABS Brakes
-Backup Camera
-[...192 lines deleted...]
-Adaptive Cruise Control
 Backup Camera
 Blind Spot Monitoring
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Parking Sensors
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 accident reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;div&gt;&lt;button class="Fubzb xpBfL _trigger_1momk_5" data-testid="free-autocheck-link" type="button" aria-haspopup="dialog" aria-expanded="false" aria-controls="radix-_R_l548mj5_" data-state="closed"&gt;View the free AutoCheck vehicle history report&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...75 lines deleted...]
-    <t>Mileage 26,780
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441630770&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-7494699757797336265-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-7494699757797336265-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-4317584816554968580-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-2211704703907451369-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-3950659978457805556-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-3542746062490586977-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-3257978987156627435-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-8370280549758939859-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-2289474099094830587-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-1239750644472677249-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-6402931953921358615-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-2517966909577222399-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-2706414439806922129-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-5209575115214321236-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-3471526720193579359-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-6285331834219990682-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-5110417135819955274-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-6006603299829271105-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-9133165521479052909-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-7662008344221001550-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/11/22/34/2023_ford_bronco-pic-3060474159436123007-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Fritts Ford</t>
+  </si>
+  <si>
+    <t>https://www.frittsford.com/inventory/-1FMEE5DP0PLB95128</t>
+  </si>
+  <si>
+    <t>(585) 541-3177</t>
+  </si>
+  <si>
+    <t>8000 Auto Drive, Riverside, CA 92504</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/445098203?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=13&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFjmDDAAOeVwiFABzOGXfAFc9mfRPMT0KE88KAFpcCAoIK7nPMAA2K7BcAyuXiDnlgHYTnowP9rDANpswOgKCkAFKkAAasIQdGa9j4AC0xG0kAB5ABWWTmHTisIA7gBNADqdBYSAAki8qPjmhhhkMgA</t>
+  </si>
+  <si>
+    <t>2022 Ford Bronco Big Bend Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Great Deal</t>
+  </si>
+  <si>
+    <t>Big Bend Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>[M7] Carbonized Gray</t>
+  </si>
+  <si>
+    <t>Dark Space Gray w/ Black Onyx</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>1FMDE5CHXNLB23078</t>
+  </si>
+  <si>
+    <t>AARX_nam2022FordBroncoBigBend</t>
+  </si>
+  <si>
+    <t>Mileage 104,151
 Drivetrain Four-Wheel Drive
-Exterior color Shadow Black
-[...1 lines deleted...]
-MPG 17 MPG
+Exterior color [M7] Carbonized Gray
+Interior color Dark Space Gray w/ Black Onyx
+MPG 20 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission Manual</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 16 gal
+Combined gas mileage: 20 MPG
+City gas mileage: 20 MPG
+Highway gas mileage: 21 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: Manual
+Drivetrain: Four-Wheel Drive
+Engine: 275 hp 2.3L I4
+Horsepower: 275 hp</t>
+  </si>
+  <si>
+    <t>Doors: 2 doors
+Front legroom: 43 in
+Back legroom: 35 in
+Cargo volume: 22 cu ft</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Android Auto
+Bluetooth
+CarPlay
+Heated Seats
+Leather Seats
+Multi Zone Climate Control
+Navigation System
+Remote Start
+Tow Package</t>
+  </si>
+  <si>
+    <t>NHTSA frontal crash rating:
+NHTSA rollover rating:
+ABS Brakes
+Backup Camera
+Blind Spot Monitoring
+Curtain Airbags
+Driver Airbag
+Front Side Airbags
+Parking Sensors
+Passenger Airbag</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;2 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 2 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=445098203&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5024309932708512281-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5024309932708512281-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-563723628493276080-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5932790067453764749-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1795759309233897050-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5020745547581223646-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-742100720123316243-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1806602577888786417-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3455865701367816708-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-4387945730846580161-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5648280786000889592-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3420548993257008847-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-973572249924352771-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3580979284411796616-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-451885056094911562-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-4096779775815185667-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-4747978938159962804-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-6470293379458403650-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-2685345435240906631-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1650260003460231128-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1805323532716230692-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-8182957435014688003-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3894331987036022295-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-8168160613997113363-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5513253454891937376-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3768025363110834755-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-8038935162394514324-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-2923508969204141000-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-6721101846548060403-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1783720934328707070-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-340813899548640759-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-4078991729773255167-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-4968737126025036558-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1181123818644709502-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-9017499100727343371-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-3930744330694369507-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-2385381461610522248-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-5036430340978219993-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-480526247887990569-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-8232886178126528771-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/22/13/51/2022_ford_bronco-pic-1474423447802741540-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Stellar Auto</t>
+  </si>
+  <si>
+    <t>http://www.stellarautoinc.com/</t>
+  </si>
+  <si>
+    <t>(818) 809-8676</t>
+  </si>
+  <si>
+    <t>15001 Raymer Street, Van nuys, CA 91405</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/444601924?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=10&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFgWANixPDDE5ohQAc31fAFc9mfRPMT0KE88KAFpcCAoIK7nPMEWrsFwDK8WIOYAOAHYTnowP9rDBNlswOgKCkAFKkAAasIQdGa9j4AC0xG0kAB5ABWWTmHTisIA7gBNADqdBYSAAkosqPjmhhhkMgA</t>
+  </si>
+  <si>
+    <t>2025 Ford Bronco Big Bend 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Good Deal</t>
+  </si>
+  <si>
+    <t>Big Bend 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Gray Metallic</t>
+  </si>
+  <si>
+    <t>Dark Gray W/Black Onyx</t>
+  </si>
+  <si>
+    <t>1FMDE7BH5SLA44829</t>
+  </si>
+  <si>
+    <t>FR6132</t>
+  </si>
+  <si>
+    <t>Mileage 31,769
+Drivetrain Four-Wheel Drive
+Exterior color Gray Metallic
+Interior color Dark Gray W/Black Onyx
+MPG 18 MPG
+Engine 275 hp 2.3L I4
+Fuel type Gasoline
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 18 MPG
+City gas mileage: 17 MPG
+Highway gas mileage: 19 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Transmission: Automatic
+Drivetrain: Four-Wheel Drive
+Engine: 275 hp 2.3L I4
+Horsepower: 275 hp</t>
+  </si>
+  <si>
+    <t>Doors: 4 doors
+Front legroom: 43 in
+Back legroom: 36 in
+Cargo volume: 38 cu ft</t>
+  </si>
+  <si>
+    <t>Alloy Wheels
+Bluetooth
+Heated Seats
+Navigation System</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Rental use&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Reported as previous rental vehicle.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=444601924&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-1385905773419153289-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-1385905773419153289-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-1038120719844192766-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-9206854599107569285-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-4556572617805618710-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-5323885353728609394-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-7687223212860862858-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-7297958601815408121-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-7504576277598641985-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-6586165492759851884-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/04/09/17/07/2025_ford_bronco-pic-5392197029977975575-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Knight Claremont Chrysler Dodge Jeep RAM</t>
+  </si>
+  <si>
+    <t>https://www.claremontcdjr.com/inventory/used-1FMDE7BH5SLA44829/</t>
+  </si>
+  <si>
+    <t>(909) 646-4652</t>
+  </si>
+  <si>
+    <t>620 Auto Center Dr, Claremont, CA 91711</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/441023102?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=13&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFjnPLDFcJbEiFABzOAB2XwBXfZn0TzE9ClPPCgBaXAgKCGvFsAA2a7BcA2uXiDmADh2pz0YB21hgG02YHQFBSAClSAANWEIOjNex8ABaYjaSAA8gArLJzDpxWEAdwAmgB1OgsJAASReVHxzQwwyGQA</t>
+  </si>
+  <si>
+    <t>2022 Ford Bronco Wildtrak Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Wildtrak Advanced 2-Door 4WD</t>
+  </si>
+  <si>
+    <t>Race Red</t>
+  </si>
+  <si>
+    <t>Medium Sandstone</t>
+  </si>
+  <si>
+    <t>1FMDE5CP0NLB75780</t>
+  </si>
+  <si>
+    <t>B50309A</t>
+  </si>
+  <si>
+    <t>Mileage 39,346
+Drivetrain Four-Wheel Drive
+Exterior color Race Red
+Interior color Medium Sandstone
+MPG 19 MPG
 Engine 315 hp 2.7L V6
 Fuel type Gasoline
 Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 16 gal
+Combined gas mileage: 19 MPG
+City gas mileage: 19 MPG
+Highway gas mileage: 20 MPG
+Fuel type: Gasoline</t>
+  </si>
+  <si>
+    <t>Bluetooth</t>
   </si>
   <si>
     <t>NHTSA frontal crash rating:
 NHTSA rollover rating:
 ABS Brakes
 Backup Camera
 Curtain Airbags
 Driver Airbag
 Front Side Airbags
 Passenger Airbag</t>
   </si>
   <si>
-    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=439829796&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...75 lines deleted...]
-    <t>Mileage 30,506
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;1 previous owner&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has one previous owner.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=441023102&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-998541473062301092-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-998541473062301092-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/12/14/17/2022_ford_bronco-pic-6911785134948001920-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-4875938902252110042-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-6714885917820336695-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-7162397600224164821-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-133867776742675544-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-2938517585076685409-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-3103554236290400593-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-5359931340123606118-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-2549236652354595664-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-6615431165546994059-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-7656287006682293966-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-909029381087645964-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-5243950063511368531-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-5812149678083828811-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-4716273195728786970-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-3365454634878741101-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-2996607622890537352-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-1097265386344615585-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-4219545600572991773-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-2834113281070415686-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-9177673506902405694-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-8387887748289380030-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-4872478921797287137-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-2145544719573207550-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-8055287732095303090-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-5808231966963303676-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-8203428442406568848-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-8350925323946206234-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/19/19/05/2022_ford_bronco-pic-560476297650660664-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Sunrise Ford of North Hollywood</t>
+  </si>
+  <si>
+    <t>https://www.sunrisefordnoho.com/</t>
+  </si>
+  <si>
+    <t>(270) 713-9394</t>
+  </si>
+  <si>
+    <t>5500 Lankershim Blvd., North Hollywood, CA 91601</t>
+  </si>
+  <si>
+    <t>https://www.cargurus.com/details/442394327?resultSetId=f3149297-4ddd-4683-afdb-bb524c7ce3f8&amp;searchUuid=125e121e-3fef-41a6-a350-6f487125a7bc&amp;sponsoredType=NONE&amp;srpVariation=DEFAULT_SEARCH&amp;listingIndex=12&amp;inclusionType=DEFAULT&amp;searchZip=90003&amp;searchDistance=50&amp;ourls=SRP&amp;srpc=N4IghgZgxiBcoC8CWAHOICcAGHBmEANCALZgDWApgLID2AJhQDYAqATksQApgAuAFgGc4AbRIAmQuID0dXGKwgAukTpIBPMADsoFOAFYsRTTU0BlPqhRgARowoAhMAKZJNu2GICMnogJqseABEkVgooHiQTdABBUwBhST8A5gBPFHcQewBRU2YAfSpo5jiACUTWFAA1MHZeSM10QKyAMWiAVQAZfNMs6IAlUpAAXyJwgA84UEYkOjgAFjmxXAw5uQB2IhQAczgxXwBXfZn0TzE9ClPPCgBaXAgKCGu5zzAANmuwXANr14g5gA41qc9GA1tYYJstmB0BQUgApUgADThCDozXsfAAWmI2kgAPIAKyycw6cThAHcAJoAdToLCQAElXlQCc0MMMhkA</t>
+  </si>
+  <si>
+    <t>2022 Ford Bronco Wildtrak Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Wildtrak Advanced 4-Door 4WD</t>
+  </si>
+  <si>
+    <t>Medium Sandstone w/Black</t>
+  </si>
+  <si>
+    <t>1FMEE5DP5NLB23550</t>
+  </si>
+  <si>
+    <t>NLB23550</t>
+  </si>
+  <si>
+    <t>Mileage 54,911
 Drivetrain Four-Wheel Drive
-Exterior color Cactus Gray
-[...2 lines deleted...]
-Engine 275 hp 2.3L I4
+Exterior color Race Red
+Interior color Medium Sandstone w/Black
+MPG 19 MPG
+Engine 315 hp 2.7L V6
 Fuel type Gasoline
-Transmission 7-Speed Manual</t>
-[...5 lines deleted...]
-Highway gas mileage: 21 MPG
+Transmission Automatic</t>
+  </si>
+  <si>
+    <t>Fuel tank size: 20 gal
+Combined gas mileage: 19 MPG
+City gas mileage: 19 MPG
+Highway gas mileage: 20 MPG
 Fuel type: Gasoline</t>
   </si>
   <si>
-    <t>Transmission: 7-Speed Manual
+    <t>Transmission: Automatic
 Drivetrain: Four-Wheel Drive
-Engine: 275 hp 2.3L I4
-[...55 lines deleted...]
-    <t>3888 Thousand Oaks Boulevard, Thousand Oaks, CA 91362</t>
+Engine: 315 hp 2.7L V6
+Horsepower: 315 hp
+Save this listing2022 Jeep Wrangler Unlimited Willys 4WDMileage 55,342Good Deal$27,380
+Save this listing
+2022 Jeep Wrangler Unlimited Willys 4WDMileage 55,342Good Deal$27,380
+Mileage 55,342Good Deal$27,380
+Good Deal
+Save this listing2017 Jeep Wrangler Unlimited Sport 4WDMileage 89,133Overpriced$21,662
+Save this listing
+2017 Jeep Wrangler Unlimited Sport 4WDMileage 89,133Overpriced$21,662
+Mileage 89,133Overpriced$21,662
+Overpriced
+Save this listing2025 Lexus RZ 300e Premium FWD with 18 inch WheelsMileage 11,556Fair Deal$35,495
+Save this listing
+2025 Lexus RZ 300e Premium FWD with 18 inch WheelsMileage 11,556Fair Deal$35,495
+Mileage 11,556Fair Deal$35,495
+Fair Deal
+Save this listing2026 Lexus NX Hybrid 350h Premium AWDMileage 10$55,824
+Save this listing
+2026 Lexus NX Hybrid 350h Premium AWDMileage 10$55,824
+Mileage 10$55,824
+Save this listing2026 Lexus RX 350 Premium FWDMileage 10$58,839
+Save this listing
+2026 Lexus RX 350 Premium FWDMileage 10$58,839
+Mileage 10$58,839
+Save this listing2026 Lexus NX Hybrid 450h+ Premium AWDMileage 10$63,074
+Save this listing
+2026 Lexus NX Hybrid 450h+ Premium AWDMileage 10$63,074
+Mileage 10$63,074
+Save this listing2026 Lexus TX Hybrid 500h F SPORT Performance Premium AWDMileage 10$76,112
+Save this listing
+2026 Lexus TX Hybrid 500h F SPORT Performance Premium AWDMileage 10$76,112
+Mileage 10$76,112
+Save this listing2026 Lexus NX Hybrid 350h F SPORT Handling AWDMileage 10$61,184
+Save this listing
+2026 Lexus NX Hybrid 350h F SPORT Handling AWDMileage 10$61,184
+Mileage 10$61,184</t>
+  </si>
+  <si>
+    <t>Bluetooth
+Heated Seats
+Navigation System</t>
+  </si>
+  <si>
+    <t>&lt;h2 class="fIarB TaWnx _heading_1rs20_5"&gt;History&lt;sup class="fIarB FP-4l"&gt;1&lt;/sup&gt;&lt;/h2&gt;&lt;div class="_elements_1rs20_1"&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;Clean title&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No issues reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-check" class="svg-inline--fa fa-circle-check _icon_1jffh_10 _iconGreen_1jffh_15" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zM369 209c9.4-9.4 9.4-24.6 0-33.9s-24.6-9.4-33.9 0l-111 111-47-47c-9.4-9.4-24.6-9.4-33.9 0s-9.4 24.6 0 33.9l64 64c9.4 9.4 24.6 9.4 33.9 0L369 209z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;0 accidents reported&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;No accidents or damage reported.&lt;/p&gt;&lt;/div&gt;&lt;div class="_category_1jffh_1"&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="circle-exclamation" class="svg-inline--fa fa-circle-exclamation _icon_1jffh_10 _iconYellow_1jffh_18" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M256 48a208 208 0 1 1 0 416 208 208 0 1 1 0-416zm0 464A256 256 0 1 0 256 0a256 256 0 1 0 0 512zm0-384c-13.3 0-24 10.7-24 24l0 112c0 13.3 10.7 24 24 24s24-10.7 24-24l0-112c0-13.3-10.7-24-24-24zm32 224a32 32 0 1 0 -64 0 32 32 0 1 0 64 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;h4 class="fIarB zi8Qp"&gt;3 previous owners&lt;/h4&gt;&lt;p class="fIarB SlqY9"&gt;Vehicle has 3 previous owners.&lt;/p&gt;&lt;/div&gt;&lt;div class="_links_jjjs7_1"&gt;&lt;a class="fIarB SlqY9 _externalLink_jjjs7_6" href="https://www.cargurus.com/Cars/experian/buyAutoCheckReport.action?inventoryListingId=442394327&amp;amp;placement=Detail" target="_blank" rel="noreferrer noopener" data-testid="save-20-percent-autocheck-link"&gt;&lt;span&gt;Save 20% on the full AutoCheck vehicle history report&lt;/span&gt;&lt;svg aria-hidden="true" focusable="false" data-prefix="far" data-icon="arrow-up-right-from-square" class="svg-inline--fa fa-arrow-up-right-from-square fa-sm" role="img" xmlns="http://www.w3.org/2000/svg" viewBox="0 0 512 512"&gt;&lt;path fill="currentColor" d="M304 24c0 13.3 10.7 24 24 24l102.1 0L207 271c-9.4 9.4-9.4 24.6 0 33.9s24.6 9.4 33.9 0l223-223L464 184c0 13.3 10.7 24 24 24s24-10.7 24-24l0-160c0-13.3-10.7-24-24-24L328 0c-13.3 0-24 10.7-24 24zM72 32C32.2 32 0 64.2 0 104L0 440c0 39.8 32.2 72 72 72l336 0c39.8 0 72-32.2 72-72l0-128c0-13.3-10.7-24-24-24s-24 10.7-24 24l0 128c0 13.3-10.7 24-24 24L72 464c-13.3 0-24-10.7-24-24l0-336c0-13.3 10.7-24 24-24l128 0c13.3 0 24-10.7 24-24s-10.7-24-24-24L72 32z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2545410740779800247-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2545410740779800247-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-7626961964788816136-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-7753960539592287437-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2710429020798602528-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-1040315081924566972-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2102258654896056036-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-1248624354283088261-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-8690205944064718666-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-1526325308827331185-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-3556251656535743947-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2520506390160790080-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-8739905145003169661-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-5562396108736424016-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-4510737952129995853-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-7211446310260117690-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-8701075630977680246-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-3844942913834142577-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2951062645393172431-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-4912897579426323721-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2060595286228302485-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-2303858865351544618-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-3464808419875635097-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-6001217296336380217-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-9112407977454888941-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-6828260269785691817-1024x768.jpeg
+https://static.cargurus.com/images/forsale/2026/03/29/03/16/2022_ford_bronco-pic-3455063024974359457-1024x768.jpeg</t>
+  </si>
+  <si>
+    <t>Lexus of Cerritos</t>
+  </si>
+  <si>
+    <t>http://www.cerritoslexus.com/</t>
+  </si>
+  <si>
+    <t>(424) 379-3834</t>
+  </si>
+  <si>
+    <t>18800 Studebaker Rd, Cerritos, CA 90703</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1107,542 +1161,542 @@
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" t="s">
         <v>35</v>
       </c>
       <c r="D2">
-        <v>42396</v>
+        <v>48969</v>
       </c>
       <c r="E2" t="s">
         <v>36</v>
       </c>
       <c r="F2">
-        <v>44333</v>
+        <v>52621</v>
       </c>
       <c r="G2" t="s">
         <v>37</v>
       </c>
       <c r="H2" t="s">
         <v>38</v>
       </c>
       <c r="I2" t="s">
         <v>39</v>
       </c>
       <c r="J2">
         <v>2023</v>
       </c>
       <c r="K2" t="s">
         <v>40</v>
       </c>
       <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2">
-        <v>25458</v>
+        <v>16400</v>
       </c>
       <c r="P2" t="s">
         <v>44</v>
       </c>
       <c r="Q2" t="s">
         <v>45</v>
       </c>
       <c r="R2" t="s">
         <v>46</v>
       </c>
       <c r="S2" t="s">
         <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>48</v>
       </c>
       <c r="U2" t="s">
         <v>49</v>
       </c>
       <c r="V2" t="s">
         <v>50</v>
       </c>
       <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="X2" t="s">
         <v>52</v>
       </c>
       <c r="Y2" t="s">
         <v>53</v>
       </c>
       <c r="Z2" t="s">
         <v>54</v>
       </c>
       <c r="AA2" t="s">
         <v>55</v>
       </c>
       <c r="AB2">
+        <v>3.5</v>
+      </c>
+      <c r="AC2">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AD2" t="s">
         <v>56</v>
       </c>
       <c r="AE2" t="s">
         <v>57</v>
       </c>
       <c r="AF2" t="s">
         <v>58</v>
       </c>
       <c r="AG2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>60</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3">
-        <v>34995</v>
+        <v>25900</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3">
-        <v>36777</v>
+        <v>26950</v>
       </c>
       <c r="G3" t="s">
         <v>62</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3" t="s">
         <v>39</v>
       </c>
       <c r="J3">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="K3" t="s">
         <v>63</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" t="s">
         <v>64</v>
       </c>
       <c r="N3" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="O3">
-        <v>45509</v>
+        <v>104151</v>
       </c>
       <c r="P3" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="Q3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="R3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="S3" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="T3" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="U3" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="V3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="W3" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="X3" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="Y3" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="Z3" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="AA3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="AB3">
-        <v>3.5</v>
+        <v>4</v>
       </c>
       <c r="AC3">
-        <v>83</v>
+        <v>39</v>
       </c>
       <c r="AD3" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="AE3" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="AF3" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="AG3" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D4">
-        <v>45315</v>
+        <v>36995</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4">
-        <v>49995</v>
+        <v>40395</v>
       </c>
       <c r="G4" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="H4" t="s">
         <v>38</v>
       </c>
       <c r="I4" t="s">
         <v>39</v>
       </c>
       <c r="J4">
         <v>2025</v>
       </c>
       <c r="K4" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L4" t="s">
         <v>41</v>
       </c>
       <c r="M4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O4">
-        <v>9490</v>
+        <v>31769</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="Q4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="R4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="S4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="T4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="U4" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="V4" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="W4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="X4" t="s">
-        <v>88</v>
+        <v>52</v>
       </c>
       <c r="Y4" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="Z4" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="AA4" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="AB4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="AC4">
-        <v>18</v>
+        <v>57</v>
       </c>
       <c r="AD4" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="AE4" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="AF4" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="AG4" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C5" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D5">
-        <v>47146</v>
+        <v>41100</v>
       </c>
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5">
-        <v>52000</v>
+        <v>42000</v>
       </c>
       <c r="G5" t="s">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="H5" t="s">
         <v>38</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="K5" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="N5" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="O5">
-        <v>26780</v>
+        <v>39346</v>
       </c>
       <c r="P5" t="s">
         <v>44</v>
       </c>
       <c r="Q5" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="R5" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="S5" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="T5" t="s">
-        <v>48</v>
+        <v>110</v>
       </c>
       <c r="U5" t="s">
         <v>49</v>
       </c>
       <c r="V5" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="W5" t="s">
-        <v>51</v>
+        <v>111</v>
       </c>
       <c r="X5" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="Y5" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="Z5" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="AA5" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="AB5">
-        <v>3</v>
+        <v>3.5</v>
       </c>
       <c r="AC5">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="AD5" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="AE5" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AF5" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="AG5" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C6" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="D6">
-        <v>35582</v>
+        <v>38367</v>
       </c>
       <c r="E6" t="s">
         <v>36</v>
       </c>
       <c r="F6">
-        <v>36426</v>
+        <v>39952</v>
       </c>
       <c r="G6" t="s">
-        <v>114</v>
+        <v>62</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
       <c r="I6" t="s">
         <v>39</v>
       </c>
       <c r="J6">
-        <v>2023</v>
+        <v>2022</v>
       </c>
       <c r="K6" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="L6" t="s">
         <v>41</v>
       </c>
       <c r="M6" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="N6" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="O6">
-        <v>30506</v>
+        <v>54911</v>
       </c>
       <c r="P6" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="Q6" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="R6" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="S6" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="T6" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="U6" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="V6" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="W6" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="X6" t="s">
-        <v>52</v>
+        <v>112</v>
       </c>
       <c r="Y6" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="Z6" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="AA6" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AB6">
-        <v>3.5</v>
+        <v>4.5</v>
       </c>
       <c r="AC6">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="AD6" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AE6" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AF6" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AG6" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">