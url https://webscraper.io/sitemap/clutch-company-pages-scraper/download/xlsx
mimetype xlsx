--- v1 (2026-05-23)
+++ v2 (2026-07-03)
@@ -12,268 +12,286 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_type</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>contact_phone_number</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_rating</t>
   </si>
   <si>
     <t>company_review_count</t>
   </si>
   <si>
     <t>employee_count</t>
   </si>
   <si>
     <t>https://clutch.co/profile/freelancer-south-africa</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:46:02Z</t>
   </si>
   <si>
     <t>Freelancer South Africa</t>
   </si>
   <si>
     <t>Advertising 10%
 Branding 10%
 Graphic Design 10%
 Logo 10%
 Marketing Strategy 10%
 Other Design 10%
 Packaging Design 10%
 Print Design 10%
 UX/UI Design 10%
 Web Design 10%</t>
   </si>
   <si>
-    <t>Advertising &amp; marketing10%
-[...8 lines deleted...]
-eCommerce10%</t>
+    <t>Advertising &amp; marketing 10%
+Consumer products &amp; services 10%
+Food &amp; Beverage 10%
+Gaming 10%
+Legal 10%
+Medical 10%
+Other industries 10%
+Real estate 10%
+Retail 10%
+eCommerce 10%</t>
   </si>
   <si>
     <t>Cape Town, South Africa</t>
   </si>
   <si>
     <t xml:space="preserve">25 - 49  </t>
   </si>
   <si>
     <t>hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.
 With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.
 I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you. 
 Read more</t>
   </si>
   <si>
     <t>&lt;p&gt;My vision is to inspire people to engage and believe in their brands! not just believe, but connect to the very core of what they also have to offer! To create purpose-driven brands with a key message where people can discover their own brand purpose through digital marketing by creating emotional human interactions and relationships.&lt;/p&gt;
 &lt;p&gt;With extensive experience in design, I will be taking your brand and various projects to the next level with stunning visual concepts and design.&lt;/p&gt;
 &lt;p class="hidden"&gt;I love Brands with BIG ideas, whether you are a start-up or a continuous brand I would love to work with you.&amp;nbsp;&lt;/p&gt;
 &lt;p class="hidden"&gt;&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>https://www.freelancersa.com/</t>
   </si>
   <si>
     <t>Freelancer</t>
   </si>
   <si>
     <t>https://clutch.co/profile/b2b-lead-generation-service</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:45:47Z</t>
   </si>
   <si>
     <t>B2B Lead Generation Service</t>
   </si>
   <si>
     <t>Market Research 25%
 Finance &amp; Accounting Outsourcing (FAO) 20%
 Marketing Strategy 15%
 Advertising 10%
 Direct Marketing 10%
 Email Marketing 10%
 Content Marketing 5%
 Social Media Marketing 5%</t>
   </si>
   <si>
-    <t>Advertising &amp; marketing15%
-[...14 lines deleted...]
-eCommerce5%</t>
+    <t>Advertising &amp; marketing 15%
+Business services 15%
+Automotive 5%
+Consumer products &amp; services 5%
+Financial services 5%
+Hospitality &amp; leisure 5%
+Information technology 5%
+Legal 5%
+Manufacturing 5%
+Medical 5%
+Non-profit 5%
+Other industries 5%
+Real estate 5%
+Retail 5%
+Telecommunications 5%
+eCommerce 5%</t>
   </si>
   <si>
     <t>Dhaka, Bangladesh
 					+1</t>
   </si>
   <si>
     <t>Can I help you with work of Business Marketing, Lead Generation, B2B Lead Generation, Any Targeted Lead Generation.
 I am Abdur Rahman Roman I am a Professional Lead Generator. I am Expert in Targeted Lead Generator and B2B Lead Expert. I have been experienced about 3-4 years in Lead Generation, Business Marketing, Data Entry, E-mail Marketing, SEO and Virtual Assistant. I have Complete 220+ Project Last 2 years. I am able to manage any kinds of Business or Industry with thire Top Level person or Any targeted person. Long time relationship and On-time delivery is my main targeted of Lead Generation. Knock Me Any Time I am ready all time for your project regards.Read more</t>
   </si>
   <si>
     <t>&lt;p&gt;Can I help you with work of Business Marketing, Lead Generation, B2B Lead Generation, Any Targeted Lead Generation.&lt;/p&gt;
 &lt;p class="hidden"&gt;I am Abdur Rahman Roman I am a Professional Lead Generator. I am Expert in Targeted Lead Generator and B2B Lead Expert. I have been experienced about 3-4 years in Lead Generation, Business Marketing, Data Entry, E-mail Marketing, SEO and Virtual Assistant. I have Complete 220+ Project Last 2 years. I am able to manage any kinds of Business or Industry with thire Top Level person or Any targeted person. Long time relationship and On-time delivery is my main targeted of Lead Generation. Knock Me Any Time I am ready all time for your project regards.&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>01789163933</t>
   </si>
   <si>
     <t>https://www.b2bleadmaster.com</t>
   </si>
   <si>
     <t>https://clutch.co/profile/vipin-kumar-freelancer-seo-expert-delhi</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:45:50Z</t>
   </si>
   <si>
     <t>Vipin Kumar Freelancer SEO Expert in Delhi</t>
   </si>
   <si>
     <t>Advertising 10%
 Branding 10%
 Direct Marketing 10%
 Email Marketing 10%
 Marketing Strategy 10%
 Media Planning &amp; Buying 10%
 Pay Per Click 10%
 Search Engine Optimization 10%
 Social Media Marketing 10%
 Web Design 10%</t>
   </si>
   <si>
     <t>New Delhi, India</t>
   </si>
   <si>
     <t>‘Hi, My name is Vipin Kumar and I am a SEO consultant, a freelance SEO expert based in Delhi NCR. I am also a Director for SEO practice at Delhi based digital marketing agency, SR Techno Tech. I have worked full time for big digital agencies based Delhi, NCR and UK in my 10+ years of Digital marketing consultant career and have worked More Industries like Packers and Movers, Pest Control, Appliance Repair, Sketch Artist, Tattoo Artist, House Keeping, E Rickshaw, Outdoor Furniture, Tour &amp; Travel , Health, Loan, E-Commerce Product Sell and many more fortune 100 Industries companies across the globe. Join me on Facebook, Google + or Call me directly @ 9625438028 ’Leaving my permanent job was by choice as I wanted to do something of my own and help small and medium businesses in Delhi NCR. It’s been 2 years now since I work as a full time SEO freelancer.Read more</t>
   </si>
   <si>
     <t>&lt;p&gt;‘Hi, My name is Vipin Kumar and I am a SEO consultant, a freelance SEO expert based in Delhi NCR. I am also a Director for SEO practice at Delhi based digital marketing agency, SR Techno Tech. I have worked full time for big digital agencies based Delhi, NCR and UK in my 10+ years of Digital marketing consultant career and have worked More Industries like Packers and Movers, Pest Control, Appliance Repair, Sketch Artist, Tattoo Artist, House Keeping, E Rickshaw, Outdoor Furniture, Tour &amp;amp; Travel , Health, Loan, E-Commerce Product Sell and many more fortune 100 Industries companies across the globe. Join me on Facebook, Google + or Call me directly @ 9625438028 ’Leaving my permanent job was by choice as I wanted to do something of my own and help small and medium businesses in Delhi NCR. It’s been 2 years now since I work as a full time SEO freelancer.&lt;/p&gt;&lt;button type="button" id="read_more" class="read-more" aria-label="Summary Read More"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>+91 - 9625438028</t>
   </si>
   <si>
     <t>https://www.vipin-kumar.com/</t>
   </si>
   <si>
     <t>https://clutch.co/profile/mahli-marketing</t>
   </si>
   <si>
+    <t>2026-06-17T07:45:58Z</t>
+  </si>
+  <si>
     <t>Mahli Marketing</t>
   </si>
   <si>
     <t>Advertising 50%
 Direct Marketing 50%</t>
   </si>
   <si>
-    <t>Business services100%</t>
+    <t>Business services 100%</t>
   </si>
   <si>
     <t>Mahli Marketing helps local businesses reach more clients by getting your message in front of the right people at the right time.</t>
   </si>
   <si>
     <t>&lt;p&gt;Mahli Marketing helps local businesses reach more clients by getting your message in front of the right people at the right time.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://mahlimarketing.com/</t>
   </si>
   <si>
     <t>https://clutch.co/profile/virtualbud</t>
+  </si>
+  <si>
+    <t>2026-06-17T07:45:54Z</t>
   </si>
   <si>
     <t>VirtuaLBud</t>
   </si>
   <si>
     <t>Branding 35%
 Graphic Design 20%
 Advertising 15%
 Search Engine Optimization 15%
 Packaging Design 10%
 Other Design 5%</t>
   </si>
   <si>
     <t>We do analyze and provide accurate digital solutions for your business that will make your clients be loyal and your business to be reliable in their needs at a very affordable price.</t>
   </si>
   <si>
     <t>&lt;p&gt;We do analyze and provide accurate digital solutions for your business that will make your clients be loyal and your business to be reliable in their needs at a very affordable price.&lt;/p&gt;</t>
   </si>
   <si>
     <t>https://virtualbud.mystrikingly.com/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -597,314 +615,332 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I2" t="s">
+        <v>24</v>
+      </c>
+      <c r="J2" t="s">
+        <v>25</v>
+      </c>
+      <c r="K2" t="s">
+        <v>26</v>
+      </c>
+      <c r="L2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M2">
+        <v>27714348400</v>
+      </c>
+      <c r="N2" t="s">
+        <v>28</v>
+      </c>
+      <c r="O2">
+        <v>5.0</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H3" t="s">
         <v>23</v>
       </c>
-      <c r="J2" t="s">
+      <c r="I3" t="s">
         <v>24</v>
       </c>
-      <c r="K2" t="s">
+      <c r="J3" t="s">
         <v>25</v>
       </c>
-      <c r="L2">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="K3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M3" t="s">
+        <v>38</v>
+      </c>
+      <c r="N3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N4" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q4" t="s">
         <v>29</v>
       </c>
-      <c r="D3" t="s">
-[...14 lines deleted...]
-      <c r="I3" t="s">
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5" t="s">
+        <v>53</v>
+      </c>
+      <c r="H5" t="s">
         <v>23</v>
       </c>
-      <c r="J3" t="s">
-[...12 lines deleted...]
-        <v>27</v>
+      <c r="I5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" t="s">
+        <v>54</v>
+      </c>
+      <c r="L5" t="s">
+        <v>55</v>
+      </c>
+      <c r="N5" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
-[...21 lines deleted...]
-      <c r="I4" t="s">
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" t="s">
+        <v>58</v>
+      </c>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H6" t="s">
         <v>23</v>
       </c>
-      <c r="J4" t="s">
-[...71 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="K6" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>61</v>
+      </c>
+      <c r="L6" t="s">
+        <v>62</v>
+      </c>
+      <c r="N6" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">