--- v0 (2026-04-06)
+++ v1 (2026-04-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>coin_name</t>
   </si>
   <si>
     <t>symbol</t>
   </si>
   <si>
     <t>rank</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>market_cap</t>
   </si>
   <si>
     <t>circulating_supply</t>
   </si>
   <si>
@@ -80,251 +80,256 @@
   <si>
     <t>max_supply</t>
   </si>
   <si>
     <t>listed_since</t>
   </si>
   <si>
     <t>top_exchange_listed</t>
   </si>
   <si>
     <t>logo_url</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/aethir/</t>
   </si>
   <si>
     <t>Aethir price</t>
   </si>
   <si>
     <t>ATH</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>124M</t>
+    <t>110.55M</t>
   </si>
   <si>
     <t>18.36B</t>
   </si>
   <si>
     <t>AI &amp; Big Data
 DePIN
 Solana Ecosystem</t>
   </si>
   <si>
-    <t>$283.55M</t>
+    <t>$252.75M</t>
   </si>
   <si>
     <t>42B</t>
   </si>
   <si>
     <t>Jul '24</t>
   </si>
   <si>
     <t>Coinbase Exchange
 Upbit
-PancakeSwap (Solana)
-Uniswap v3 (Ethereum)
 Binance Alpha
 OKX
 Bybit
 Bitget
 Gate
-KuCoin</t>
+KuCoin
+MEXC
+HTX</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/30083.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/vision-token/</t>
   </si>
   <si>
     <t>Vision price</t>
   </si>
   <si>
     <t>VSN</t>
   </si>
   <si>
-    <t>185.51M</t>
+    <t>206.92M</t>
   </si>
   <si>
     <t>3.56B</t>
   </si>
   <si>
     <t>Binance Alpha
 Binance Alpha Airdrops
 Ethereum Ecosystem</t>
   </si>
   <si>
-    <t>$218.48M</t>
+    <t>$243.45M</t>
   </si>
   <si>
     <t>4.2B</t>
   </si>
   <si>
     <t>Aug '25</t>
   </si>
   <si>
     <t>Uniswap v4 (Ethereum)
 PancakeSwap v3 (Arbitrum)
+Uniswap v4 (Arbitrum)
 Binance Alpha
 Bitget
 Gate
 KuCoin
 MEXC
 HTX
-BingX
-Kraken</t>
+BingX</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/37322.png</t>
   </si>
   <si>
     <t>https://coinmarketcap.com/currencies/yzy/</t>
   </si>
   <si>
     <t>YZY MONEY price</t>
   </si>
   <si>
     <t>YZY</t>
   </si>
   <si>
-    <t>98.82M</t>
+    <t>92.49M</t>
   </si>
   <si>
     <t>299.99M</t>
   </si>
   <si>
     <t>Memes
 Solana Ecosystem
 Binance Alpha</t>
   </si>
   <si>
-    <t>$329.4M</t>
+    <t>$308.32M</t>
   </si>
   <si>
     <t>1B</t>
   </si>
   <si>
     <t>Sep '25</t>
   </si>
   <si>
     <t>Meteora DLMM
 Binance Alpha
 Gate
 KuCoin
 BitMart
 XT.COM
 OrangeX
-Toobit
-[...1 lines deleted...]
-Ourbit</t>
+Ourbit
+WEEX
+KCEX</t>
   </si>
   <si>
     <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38151.png</t>
   </si>
   <si>
-    <t>https://coinmarketcap.com/currencies/myx-finance/</t>
-[...11 lines deleted...]
-    <t>281.84M</t>
+    <t>https://coinmarketcap.com/currencies/subsquid/</t>
+  </si>
+  <si>
+    <t>Subsquid price</t>
+  </si>
+  <si>
+    <t>SQD</t>
+  </si>
+  <si>
+    <t>34.4M</t>
+  </si>
+  <si>
+    <t>1.03B</t>
   </si>
   <si>
     <t>Binance Alpha
-Binance Wallet IDO
+Binance Alpha Airdrops
+Analytics</t>
+  </si>
+  <si>
+    <t>$44.61M</t>
+  </si>
+  <si>
+    <t>1.33B</t>
+  </si>
+  <si>
+    <t>PancakeSwap v3 (BSC)
+Coinbase Exchange
+PancakeSwap v3 (Arbitrum)
+Binance Alpha
+Bybit
+Gate
+KuCoin
+MEXC
+HTX
+Crypto.com Exchange</t>
+  </si>
+  <si>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/12894.png</t>
+  </si>
+  <si>
+    <t>https://coinmarketcap.com/currencies/quack-ai/</t>
+  </si>
+  <si>
+    <t>Quack AI price</t>
+  </si>
+  <si>
+    <t>Q</t>
+  </si>
+  <si>
+    <t>30.28M</t>
+  </si>
+  <si>
+    <t>3.79B</t>
+  </si>
+  <si>
+    <t>AI &amp; Big Data
+Binance Alpha
 Binance Alpha Airdrops</t>
   </si>
   <si>
-    <t>$241.37M</t>
-[...5 lines deleted...]
-    <t>Binance Alpha
+    <t>$79.9M</t>
+  </si>
+  <si>
+    <t>10B</t>
+  </si>
+  <si>
+    <t>Oct '25</t>
+  </si>
+  <si>
+    <t>PancakeSwap v3 (BSC)
+Binance Alpha
 Bitget
 Gate
+KuCoin
 MEXC
-PancakeSwap v3 (BSC)
 BingX
 Kraken
 BitMart
-LBank
-[...42 lines deleted...]
-    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/34434.png</t>
+Hotcoin</t>
+  </si>
+  <si>
+    <t>https://s2.coinmarketcap.com/static/img/coins/64x64/38236.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -703,311 +708,317 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2">
-        <v>0.006751</v>
+        <v>0.006019</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2">
-        <v>0.006751</v>
+        <v>0.005906</v>
       </c>
       <c r="K2">
-        <v>0.007111</v>
+        <v>0.006195</v>
       </c>
       <c r="L2">
         <v>0.1059</v>
       </c>
       <c r="M2">
         <v>0.004875</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>26</v>
       </c>
       <c r="P2" t="s">
         <v>27</v>
       </c>
       <c r="Q2" t="s">
         <v>28</v>
       </c>
       <c r="R2" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3">
-        <v>0.05202</v>
+        <v>0.05796</v>
       </c>
       <c r="G3" t="s">
         <v>33</v>
       </c>
       <c r="H3" t="s">
         <v>34</v>
       </c>
       <c r="I3" t="s">
         <v>35</v>
       </c>
       <c r="J3">
-        <v>0.05143</v>
+        <v>0.05768</v>
       </c>
       <c r="K3">
-        <v>0.05231</v>
+        <v>0.05876</v>
       </c>
       <c r="L3">
         <v>0.2249</v>
       </c>
       <c r="M3">
         <v>0.047</v>
       </c>
       <c r="N3" t="s">
         <v>36</v>
       </c>
       <c r="O3" t="s">
         <v>37</v>
       </c>
       <c r="P3" t="s">
         <v>38</v>
       </c>
       <c r="Q3" t="s">
         <v>39</v>
       </c>
       <c r="R3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
         <v>43</v>
       </c>
       <c r="D4">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4">
-        <v>0.3294</v>
+        <v>0.3083</v>
       </c>
       <c r="G4" t="s">
         <v>44</v>
       </c>
       <c r="H4" t="s">
         <v>45</v>
       </c>
       <c r="I4" t="s">
         <v>46</v>
       </c>
       <c r="J4">
-        <v>0.3292</v>
+        <v>0.3082</v>
       </c>
       <c r="K4">
-        <v>0.3323</v>
+        <v>0.33</v>
       </c>
       <c r="L4">
         <v>3.16</v>
       </c>
       <c r="M4">
         <v>0.1932</v>
       </c>
       <c r="N4" t="s">
         <v>47</v>
       </c>
       <c r="O4" t="s">
         <v>48</v>
       </c>
       <c r="P4" t="s">
         <v>49</v>
       </c>
       <c r="Q4" t="s">
         <v>50</v>
       </c>
       <c r="R4" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>52</v>
       </c>
       <c r="B5" t="s">
         <v>53</v>
       </c>
       <c r="C5" t="s">
         <v>54</v>
       </c>
       <c r="D5">
-        <v>285</v>
+        <v>485</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5">
-        <v>0.2413</v>
+        <v>0.03336</v>
       </c>
       <c r="G5" t="s">
         <v>55</v>
       </c>
       <c r="H5" t="s">
         <v>56</v>
       </c>
       <c r="I5" t="s">
         <v>57</v>
       </c>
       <c r="J5">
-        <v>0.2265</v>
+        <v>0.03208</v>
       </c>
       <c r="K5">
-        <v>0.2468</v>
+        <v>0.03346</v>
       </c>
       <c r="L5">
-        <v>19.01</v>
+        <v>0.2865</v>
       </c>
       <c r="M5">
-        <v>0.04672</v>
+        <v>0.02287</v>
       </c>
       <c r="N5" t="s">
         <v>58</v>
       </c>
       <c r="O5" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="P5" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="Q5" t="s">
         <v>60</v>
       </c>
       <c r="R5" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>62</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s">
         <v>64</v>
       </c>
       <c r="D6">
-        <v>421</v>
+        <v>530</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6">
-        <v>0.061434</v>
+        <v>0.00799</v>
       </c>
       <c r="G6" t="s">
         <v>65</v>
       </c>
       <c r="H6" t="s">
         <v>66</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>67</v>
+      </c>
+      <c r="J6">
+        <v>0.007697</v>
+      </c>
+      <c r="K6">
+        <v>0.008707</v>
       </c>
       <c r="L6">
-        <v>0.051413</v>
+        <v>0.05294</v>
       </c>
       <c r="M6">
-        <v>0.073109</v>
+        <v>0.005366</v>
       </c>
       <c r="N6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Q6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">