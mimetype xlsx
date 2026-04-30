--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>trim</t>
   </si>
   <si>
     <t>lot_number</t>
   </si>
   <si>
     <t>current_bid</t>
   </si>
   <si>
@@ -190,57 +190,57 @@
   </si>
   <si>
     <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/7b9a644987694dddb2c097d61f78649b_hrs.jpg</t>
   </si>
   <si>
     <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/6ebeda32b2d04982a0879b99d8dc8012_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/7b9a644987694dddb2c097d61f78649b_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/e4e93b92da0142beb74a5a292d892fc5_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/c9f28bd3b60042f690335151a56eebe3_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/a4a33537caf64ea0a62dff962fb55813_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/17bad53eb07a4390b6da67e7be027050_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/aea8e0a0c5284dcc8a038f1d8f6bf039_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/0f428499238d46f9b7d95a209a804c25_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/828095576bc149f8815de515c75c9f41_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/31ff5bc35c864268b8f8e290da3ca064_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/a70ccb9aa7ac45d79aad19b90ba424ea_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/b20c51737be04e28b1b3e3c094af0ebc_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/3554aee63deb4a879569cf2242114980_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/3554aee63deb4a879569cf2242114980_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0126/1f17c17e94a74cd9bc81ec7fb696f601_vthb.jpg</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3750 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Vehicle&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.0 L/122&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.20&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Small SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;42.1/40.4 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40.4 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;56.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;25 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;34 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;38.2/39.3 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;37 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;55.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Auto-Shift Manual&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;38.4 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;106 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_37-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OEM CODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; CATEGORY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DESCRIPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;C68&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;PRIMARY PAINT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;VEGAS RED METALLIC&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;KUSW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;SEAT TRIM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BLACK, PERFORATED VEGANZA UPHOLSTERY&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
-[...5 lines deleted...]
-    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_39-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 2.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline Fuel&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;241 @ 4500&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;25.0 MPG 34.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 14.3 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;295 @ 1500&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_36-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OEM CODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; CATEGORY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DESCRIPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;C68&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;PRIMARY PAINT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;VEGAS RED METALLIC&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;KUSW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;SEAT TRIM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BLACK, PERFORATED VEGANZA UPHOLSTERY&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_37-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;478519&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;xDrive28i Sports Activity Vehicle&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X1&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;xDrive28i&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26XB&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_38-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 2.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline Fuel&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;241 @ 4500&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;25.0 MPG 34.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 14.3 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;295 @ 1500&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Heated Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;8-Way Driver Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;8-Way Passenger Seat -inc: Fold Flat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Split-Bench Front Facing Manual Reclining Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leather Steering Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Power Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Zone Front Automatic Air Conditioning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Interior Accents and SensaTec Leatherette Upholstered Dashboard&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Storage, Mini Overhead Console and 2 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rigid Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Features -inc: Tire Mobility Kit&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Driver Seat and Door Mirrors&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Personal eSIM 5G&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Instrument Panel Bin, Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Widescreen Display&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Adjustable Front Head Restraints and Manual Adjustable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest w/Storage and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Forward Collision Mitigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Curtain 1st And 2nd Row Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Knee Airbag&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Child Safety Locks&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Rear Center 3 Point and Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Mobility Kit&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Black Rub Strip/Fascia Accent and Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Black Rub Strip/Fascia Accent and Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Bodyside Insert, Black Bodyside Cladding and Black Wheel Well Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Side Windows Trim and Black Front Windshield Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Auto Dimming Side Mirrors w/Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Grille w/Chrome Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Programmable Projector Beam Led Low/High Beam Auto High-Beam Daytime Running Lights Preference Setting Headlamps w/Delay-Off&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cornering Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 2.0L TwinPower Turbo Inline 4-Cylinder 16V&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Transmission w/Driver Selectable Mode&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.20 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;80-Amp/Hr Maintenance-Free Battery&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 210 Amp Alternator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4850# Gvwr&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;14.3 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Single Stainless Steel Exhaust&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;7 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://www.copart.com/lot/47336666/2026-bmw-x7-xdrive40i-ky-walton</t>
   </si>
   <si>
     <t>2026 BMW X7 XDRIVE40I</t>
   </si>
   <si>
     <t>X7</t>
   </si>
@@ -299,121 +299,124 @@
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Runflat Tires&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Metal-Look Rub Strip/Fascia Accent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Chrome Bodyside Insert and Body-Colored Wheel Well Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Side Windows Trim and Black Front Windshield Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum/Composite Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Chrome Grille w/Metal-Look Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate/Tailgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Laminated Glass&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 3.0L DOHC 24 Valve I-6 Turbocharged&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Part And Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.64 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Battery w/Run Down Protection&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;6989# Gvwr 1316# Maximum Payload&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Auto-Leveling Suspension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;21.9 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust w/Chrome Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic Equalizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Artti Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://www.copart.com/lot/75296775/salvage-2026-b-m-w-3-series-4d-sedan-330i-xdrive-msport-il-wheeling</t>
   </si>
   <si>
     <t>2026 B M W 3 SERIES 4D SEDAN 330I XDRIVE MSPORT</t>
   </si>
   <si>
     <t>IL - Salvage Certificate</t>
   </si>
   <si>
     <t>5,308  mi  Actual</t>
   </si>
   <si>
     <t>2.0L 4Listen to engine</t>
   </si>
   <si>
-    <t>Wed. Apr 01, 2026 11:00 AM CDT</t>
-[...2 lines deleted...]
-    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/74d33b6848004c7280a25da2825d2918_hrs.jpg</t>
+    <t>Wed. Apr 01, 2026 09:00 AM PDT</t>
+  </si>
+  <si>
+    <t>C/3423</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/74d33b6848004c7280a25da2825d2918_ful.jpg</t>
   </si>
   <si>
     <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/74d33b6848004c7280a25da2825d2918_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/dcb492679dcc4fe690697ea5755dac42_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/def15b5854cc4635a3afcd9681277e2d_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/c1246315084046179fe3cab842ad89f3_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/22f1117f0a94468db67b267499e0b638_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/2b68e7b4d2344ff6b242c9c03fe3f397_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/0b614dba683846149f94ebaaa9b2f620_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/078c94312d7149e5b29557cf1b41d4a2_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/97638899e8444526a1479c3b8533e83b_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/7adf4a9426424c13a3c2825edb671bd8_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/984bd0ec2b1247019337a3db818ee2a7_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/984bd0ec2b1247019337a3db818ee2a7_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/05c8e72cf52e469fb1321637aa36aa46_vthb.jpg</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Seat Cushion-Stained (Permanent)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Rear Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rear Bumper-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper-Heavy Scratch (6 To 7 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Roof Panel-Chipped (2)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning - Tire Pressure-On (Unacceptable)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Overall Vehicle-Mold (Repair Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
   </si>
   <si>
     <t>https://www.copart.com/lot/79477245/2026-bmw-x5-sdrive-40i-ga-macon</t>
   </si>
   <si>
     <t>2026 BMW X5 SDRIVE 40I</t>
   </si>
   <si>
     <t>USAA</t>
   </si>
   <si>
     <t>GA - Cert Of Title-salvage</t>
   </si>
   <si>
     <t>812  mi  Actual</t>
   </si>
   <si>
     <t>Rear Wheel Drive</t>
   </si>
   <si>
-    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ea075cd3747a4e45b8ca923528b56972_ful.jpg</t>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ea075cd3747a4e45b8ca923528b56972_hrs.jpg</t>
   </si>
   <si>
     <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ea075cd3747a4e45b8ca923528b56972_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/1f012df11c17475a9748e5a3cb117abf_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/10ca5438d7b94a1dbf815fc50348f701_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/305d281a49b34967bb32cef00e099511_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/1ca39c4e0c424549b4d93549c13bde87_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/f00658f480204c48a4f8155f0ee1446b_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/27b35272084e41ff9cfa8f2a3bea4c8c_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/930bd5577f604d3b9f5e697c33cdeb38_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/0767e578c1d04059b2a57d92b9cb0ae3_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/d297a622240c47a8bda5afacf29c5c4e_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/059fa255cddd44c8805b6d193c625b49_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/716ccdc380774f2692e65693efdebbab_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/bbe39b1db45246e3ba4a99d2349f3871_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/40c0157155e44138af32a5e66bd5cd1e_vthb.jpg</t>
   </si>
   <si>
     <t>https://www.copart.com/lot/85444715/salvage-2026-bmw-x1-xdrive28i-hi-honolulu</t>
   </si>
   <si>
     <t>1,547  mi  Actual</t>
   </si>
   <si>
     <t>2.0L  4</t>
   </si>
   <si>
-    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/94b6521646d5486c93d16372c01a02c1_ful.jpg</t>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/94b6521646d5486c93d16372c01a02c1_hrs.jpg</t>
   </si>
   <si>
     <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/94b6521646d5486c93d16372c01a02c1_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/7158d83753124576a891af671d171651_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/8d7ecb2f57b24e3a96af786fa621229a_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/6d88935163bd4263a35d553c793f96d6_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/766bf4e9ece744ed94640d20cc99f4b2_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/769cd807a95048d5bc294ec0b3225c6a_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/cc90eef7fd8b49e1bdc737801d5598cd_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/fc280986c38d480db61dce754b364ed2_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/b1563ad6cf8a4e899c39266be3731126_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/45f6c82a61da49c1b01c45529e9d53ef_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/905fd9b0d1e84da4ab08dd6bc811c1b5_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/baa3be687ffe4776be221c8d78576219_thb.jpg
 https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/1225/726f077232a4478f98798f097d5c18be_vthb.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1045,217 +1048,217 @@
       </c>
       <c r="AF3" t="s">
         <v>77</v>
       </c>
       <c r="AG3" t="s">
         <v>78</v>
       </c>
       <c r="AH3" t="s">
         <v>79</v>
       </c>
       <c r="AI3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
         <v>81</v>
       </c>
       <c r="B4" t="s">
         <v>82</v>
       </c>
       <c r="G4">
         <v>75296775</v>
       </c>
       <c r="H4">
-        <v>1800</v>
+        <v>6200</v>
       </c>
       <c r="J4" t="s">
         <v>40</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
         <v>2.8</v>
       </c>
       <c r="N4" t="s">
         <v>83</v>
       </c>
       <c r="O4" t="s">
         <v>84</v>
       </c>
       <c r="P4" t="s">
         <v>43</v>
       </c>
       <c r="Q4" t="s">
         <v>85</v>
       </c>
       <c r="R4" t="s">
         <v>45</v>
       </c>
       <c r="S4" t="s">
         <v>46</v>
       </c>
       <c r="T4" t="s">
         <v>47</v>
       </c>
       <c r="U4" t="s">
         <v>86</v>
       </c>
       <c r="V4" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="W4" t="s">
         <v>50</v>
       </c>
       <c r="X4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Y4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Z4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G5">
         <v>79477245</v>
       </c>
       <c r="H5">
         <v>125</v>
       </c>
       <c r="J5" t="s">
         <v>40</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N5" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="P5" t="s">
         <v>43</v>
       </c>
       <c r="Q5" t="s">
         <v>68</v>
       </c>
       <c r="R5" t="s">
         <v>45</v>
       </c>
       <c r="S5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="T5" t="s">
         <v>47</v>
       </c>
       <c r="U5" t="s">
         <v>48</v>
       </c>
       <c r="V5" t="s">
         <v>49</v>
       </c>
       <c r="W5" t="s">
         <v>50</v>
       </c>
       <c r="X5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Y5" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="G6">
         <v>85444715</v>
       </c>
       <c r="H6">
         <v>0</v>
       </c>
       <c r="J6" t="s">
         <v>40</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N6" t="s">
         <v>41</v>
       </c>
       <c r="O6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="P6" t="s">
         <v>43</v>
       </c>
       <c r="Q6" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="R6" t="s">
         <v>45</v>
       </c>
       <c r="S6" t="s">
         <v>46</v>
       </c>
       <c r="T6" t="s">
         <v>47</v>
       </c>
       <c r="U6" t="s">
         <v>48</v>
       </c>
       <c r="V6" t="s">
         <v>49</v>
       </c>
       <c r="W6" t="s">
         <v>50</v>
       </c>
       <c r="X6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="Y6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">