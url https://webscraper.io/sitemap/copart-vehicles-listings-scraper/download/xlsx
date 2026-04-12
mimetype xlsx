--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>make</t>
   </si>
   <si>
     <t>model</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>trim</t>
   </si>
   <si>
     <t>lot_number</t>
   </si>
   <si>
@@ -125,416 +125,406 @@
   <si>
     <t>styles_html</t>
   </si>
   <si>
     <t>engines_html</t>
   </si>
   <si>
     <t>interior_html</t>
   </si>
   <si>
     <t>safety_html</t>
   </si>
   <si>
     <t>exterior_html</t>
   </si>
   <si>
     <t>mechanical_html</t>
   </si>
   <si>
     <t>entertainment_html</t>
   </si>
   <si>
     <t>https://www.copart.com/lotSearchResults?free=false&amp;searchCriteria=%7B%22query%22:%5B%22*%22%5D,%22filter%22:%7B%22ODM%22:%5B%22odometer_reading_received:%5B0%20TO%209999999%5D%22%5D,%22YEAR%22:%5B%22lot_year:%5B2026%20TO%202027%5D%22%5D,%22MISC%22:%5B%22%23VehicleTypeCode:VEHTYPE_V%22,%22%23MakeCode:BMW%20OR%20%23MakeDesc:BMW%22%5D%7D,%22searchName%22:%22%22,%22watchListOnly%22:false,%22freeFormSearch%22:false%7D%20&amp;displayStr=AUTOMOBILE,%5B0%20TO%209999999%5D,%5B2026%20TO%202027%5D,BMW&amp;from=%2FvehicleFinder&amp;fromSource=widget&amp;qId=08d896ee-7570-40b7-bd70-14d7c59bb588-1772722901458</t>
   </si>
   <si>
-    <t>https://www.copart.com/lot/79043305/salvage-2026-bmw-x1-xdrive28i-pa-pittsburgh-south</t>
-[...2 lines deleted...]
-    <t>2026 BMW X1 XDRIVE28I</t>
+    <t>https://www.copart.com/lot/48341696/clean-title-2026-bmw-x5-xdrive40i-oh-cleveland-west</t>
+  </si>
+  <si>
+    <t>2026 BMW X5 XDRIVE40I</t>
   </si>
   <si>
     <t>BMW</t>
   </si>
   <si>
-    <t>X1</t>
-[...2 lines deleted...]
-    <t>XDRIVE28I</t>
+    <t>X5</t>
+  </si>
+  <si>
+    <t>XDRIVE40I</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Farmers Insurance</t>
-[...5 lines deleted...]
-    <t>1,223  mi  Actual</t>
+    <t>OH - Certificate Of Title  Title Absent</t>
+  </si>
+  <si>
+    <t>30,269  mi  Actual</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
-    <t>2.0L 4Listen to engine</t>
+    <t>3.0L 6Listen to engine</t>
   </si>
   <si>
     <t>Automatic</t>
   </si>
   <si>
-    <t>All Wheel Drive</t>
+    <t>ALL WHEEL DRIVE</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
-    <t>Wed. Mar 11, 2026 06:00 AM AKDT</t>
+    <t>Mon. Apr 13, 2026 08:00 AM AKDT</t>
   </si>
   <si>
     <t>-/-</t>
   </si>
   <si>
     <t>There are no notes for this lot</t>
   </si>
   <si>
-    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/91bad9bf17da43f0b18d88fcd4e72b93_hrs.jpg</t>
-[...32 lines deleted...]
-    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Heated Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;8-Way Driver Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;8-Way Passenger Seat -inc: Fold Flat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Split-Bench Front Facing Manual Reclining Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leather Steering Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Power Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Zone Front Automatic Air Conditioning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Interior Accents and SensaTec Leatherette Upholstered Dashboard&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Storage, Mini Overhead Console and 2 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rigid Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Features -inc: Tire Mobility Kit&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Driver Seat and Door Mirrors&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Personal eSIM 5G&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Instrument Panel Bin, Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Widescreen Display&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Adjustable Front Head Restraints and Manual Adjustable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest w/Storage and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/eb688c166c0d48bb9881ac1eb08286fe_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/eb688c166c0d48bb9881ac1eb08286fe_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/758f87c774ef401baea6ff1194dc3318_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/d2d265d6ea5c49a281a5104191891255_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/df369cc53eed4d4cb6e7c973ba9d8c13_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/0339f9a12f9242c1b9b107ed9ecde217_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/d1beebaf91df40cb8ee5d8c9d436760b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/88e9529ef35a4728a54b9273ddce0eda_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/40e56cda3924416086656113b27e020d_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/b78c900ae0a548fdb56b94d94f68864b_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/01fa86545900445e8c13aea962a2d718_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/e2983e2ac2fc4d6b928807dbbd94a7f8_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ec5fc7d952fa4e1682e0bc37cfbe8d64_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ec5fc7d952fa4e1682e0bc37cfbe8d64_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/8cf16a218a8447d492c71f53cdc815dd_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/c89c05ea8b02401ebd789cdadf5f3698_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Tail Light-Missing (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Lift Gate-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rear Bumper-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning Light - Wrench-On (Unacceptable)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4998 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Vehicle&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.0 L/183&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Standard SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;39.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;60 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;23 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;27 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;38.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;37.4 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;58.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;41.3 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;117.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_36-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;471040&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;xDrive40i Sports Activity Vehicle&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X5&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;xDrive40i&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26XG&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_37-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Straight 6 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 3.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;375 @ 5200&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;23.0 MPG 27.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 21.9 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;398 @ null&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Driver Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Passenger Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Comfort Access Proximity Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Interior Accents and Leatherette Upholstered Dashboard&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leather/Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage and 4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roll-Up Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Door Mirrors, Steering Wheel and Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Redundant Digital Speedometer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Digital/Analog Appearance&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power w/Tilt Front Head Restraints and Manual Adjustable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Forward Collision Mitigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Curtain 1st And 2nd Row Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Knee Airbag&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Child Safety Locks&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Rear Center 3 Point and Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Mobility Kit&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Black Rub Strip/Fascia Accent and Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Black Rub Strip/Fascia Accent and Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Bodyside Insert, Black Bodyside Cladding and Black Wheel Well Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Side Windows Trim and Black Front Windshield Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Auto Dimming Side Mirrors w/Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Grille w/Chrome Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Programmable Projector Beam Led Low/High Beam Auto High-Beam Daytime Running Lights Preference Setting Headlamps w/Delay-Off&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cornering Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
-[...8 lines deleted...]
-    <t>https://www.copart.com/lot/77840265/clean-title-2026-bmw-x3-30-xdrive-oh-cleveland-west</t>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Metal-Look Rub Strip/Fascia Accent and Black Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Metal-Look Rub Strip/Fascia Accent and Black Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Bodyside Insert and Black Wheel Well Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Side Windows Trim and Black Front Windshield Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum/Composite Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Grille w/Chrome Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate/Tailgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Auto On/Off Projector Beam Led Low/High Beam Auto-Leveling Directionally Adaptive Auto High-Beam Daytime Running Lights Preference Setting Headlamps w/Delay-Off&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cornering Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 3.0L DOHC I-6 24V Turbo&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;6360# Gvwr&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;21.9 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust w/Chrome Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Aux Audio Input Jack, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/47279496/clean-title-2026-bmw-x6-xdrive40i-tx-houston-east</t>
+  </si>
+  <si>
+    <t>2026 BMW X6 XDRIVE40I</t>
+  </si>
+  <si>
+    <t>X6</t>
+  </si>
+  <si>
+    <t>TX - Certificate Of Title</t>
+  </si>
+  <si>
+    <t>5,964  mi  Actual</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>3.0L 6</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/989ad6f9879143e0bded8963b36f8c87_ful.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/989ad6f9879143e0bded8963b36f8c87_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/8a1a3f845c3640f68e1cf1184ce7d6fe_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/fbf78ecb76694794b572df9e4480799c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/0e0ba87fdc444021b8201638e51148f2_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/e2a233df3d6d4fcc9372ac2a318549f5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/f32c81c827054ff6b1ed533be6cd1fcf_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/cf3b3a7f26a14958b449c854caa85188_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/637ff0fc35de422ca638b7a3497a79b4_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/0413def7880a47688fdc06358524be3c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/691fdc7d38fe4119a46ea6ed1234b4df_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/11bd0c83960c4a5d86a556e3e27698ff_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/c0168f3cd4894fef8744f429f604fad6_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/88a21940dec141449123785bff256efd_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0426/d7190ee5f83449369b561613a418337b_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Door-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Door-Torn (5 To 6 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Wheel-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Rear Tire-Worn (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rocker Panel-Dent(S) W/ Paint Dmg (5 To 6 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rocker Panel Molding-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Qtr Panel Cladding-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rr Axle Assembly-Broken (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5002 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Coupe&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.0 L/183&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Standard SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;39.3 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40.4 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;60 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;22 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;26 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;37.5 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;35.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;57.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;41.4 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;117.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_35-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;470987&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;xDrive40i Sports Activity Coupe&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X6&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;xDrive40i&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26XL&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_36-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Straight 6 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 3.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;375 @ 5200&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;22.0 MPG 26.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 21.9 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;398 @ null&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Driver Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Passenger Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;M Sport Sport Leather Steering Wheel w/Auto Tilt-Away&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Comfort Access Proximity Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage, Mini Overhead Console and 4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roll-Up Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Door Mirrors, Steering Wheel and Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Redundant Digital Speedometer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Digital/Analog Appearance&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Adjustable Front Head Restraints and Manual Adjustable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Forward Collision Mitigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Curtain 1st And 2nd Row Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Child Safety Locks&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Rear Center 3 Point and Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Runflat Tires&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Colored Rub Strip/Fascia Accent and Colored Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Body-Colored Rub Strip/Fascia Accent and Colored Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rocker Panel Extensions and Body-Colored Wheel Well Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Side Windows Trim, Body-Colored Front Windshield Trim and Black Rear Window Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum/Composite Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Grille&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cornering Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 3.0L DOHC 24 Valve Inline Turbocharged&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;6360# Gvwr 994# Maximum Payload&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;21.9 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust w/Powdercoated Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Aux Audio Input Jack, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid And Roof Mount Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/78142605/clean-title-2026-bmw-330xi-ny-long-island</t>
+  </si>
+  <si>
+    <t>2026 BMW 330XI</t>
+  </si>
+  <si>
+    <t>330XI</t>
+  </si>
+  <si>
+    <t>NY - Certificate Of Title</t>
+  </si>
+  <si>
+    <t>9,726  mi  Actual</t>
+  </si>
+  <si>
+    <t>2.0L 4</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/a827a2b049434f91a84ea8ed6ee64fee_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/a827a2b049434f91a84ea8ed6ee64fee_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/1b72c40f885c4ca1a6fd544d2aa70e7f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/bb7a33bf887d4c1b8ca1a34b3112bfa4_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/1da6e86324534ab0a7c6fa1cca2929ef_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/7770585822014301ac177dd31e367723_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/8878fcc18d104168be28c6eb5b4054ff_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/0699cccc51be447f92cc0727cc811305_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/5c536d44bfe7415b897c0114c77b8007_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/5d8fd0728e8349dc89a683c2b0df5c40_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/399e0b9e986c45cd937e2015295b2ba3_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/cfdd0c57b5f64b51a16ac1acfb78f7a5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/20c4277597364e89838732a3298a8690_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Airbag - Front Left-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Lf Seat Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Wheel-Curb Rash (9 To 10 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Deck Lid-Heavy Scratch (1 To 2 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Warning Light - Air Bag-On (Unacceptable)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper Cen. Grille-Scrn-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Knee Airbag-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3752 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sedan&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.0 L/122&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.81&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compact Cars&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;38.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;42 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;56 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;26 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;34 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;37.6 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;35.2 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;54.6 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;39.4 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;112.5 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_35-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;478760&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;330i NA xDrive Sedan&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;3 Series&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;330i NA xDrive&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;263X&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_36-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 2.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;255 @ 4700&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26.0 MPG 34.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 15.6 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;295 @ 1600&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Heated Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Leather Steering Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Power Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cruise Control w/Steering Wheel Controls&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Door Panel Insert and Metal-Look Interior Accents&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage and 3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim and Carpet Trunk Lid/Rear Cargo Door Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Driver Seat and Door Mirrors&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Navigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Instrument Panel Covered Bin, Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Redundant Digital Speedometer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Widescreen Display&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual w/Tilt Front Head Restraints and Manual Foldable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sliding Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Frontal Collision Warning w/City Collision Mitigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Curtain 1st And 2nd Row Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Knee Airbag&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Child Safety Locks&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Rear Center 3 Point and Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wheels: 18" x 7.5" Dual-Spoke Silver -inc: Style 1039&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Wheels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Express Open/Close Sliding And Tilting Glass 1st Row Sunroof w/Sunshade&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Side Windows Trim and Black Front Windshield Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Auto Dimming Side Mirrors w/Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Light Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Grille w/Chrome Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 2.0L DOHC 16-Valve 4-Cylinder Turbocharged&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.81 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Battery w/Run Down Protection&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;15.6 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust w/Chrome Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Aux Audio Input Jack, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;205w Regular Amplifier&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Enhanced Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.copart.com/lot/78143935/2026-bmw-x3-30-xdrive-nm-albuquerque</t>
   </si>
   <si>
     <t>2026 BMW X3 30 XDRIVE</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>30 XDRIVE</t>
   </si>
   <si>
-    <t>OH - Certificate Of Title  Title Absent</t>
-[...33 lines deleted...]
-    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Fender-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Wheel-Curb Rash (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Door-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Wheel-Curb Rash (5 To 6 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Door-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Wheel-Curb Rash (4 To 5 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Rear Wheel Housing-Broken (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Mirror-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Qtr Panel-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rear Bumper/Cover-Scraped (3 To 4 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left C Pillar-Broken (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
+    <t>NM - Non-repairable Vehicle Cert</t>
+  </si>
+  <si>
+    <t>0  mi  Not Actual</t>
+  </si>
+  <si>
+    <t>Mon. Apr 13, 2026 06:00 AM HST</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/03366d5687a04f46b1e00783c1c5861a_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/03366d5687a04f46b1e00783c1c5861a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/362798eee7d444ae9f7582383e7adb19_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/824d60b3304f484bb5b3889a5b602290_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/4737c1451926449693c00c17a855b75e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/8885e2f7793a42d6beedb812adbf3938_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/94f2f4448654421d8fdc699ebcd46da9_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/73c861b699b243a1a6f936c0615ec693_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/bb4495b2271942aba40db800d7732121_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/c9b58665a160487bac50256c3f1c8b7a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/1a3dac05678c4a499aa1b4c775c691a1_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/cb5da1cebe5e45f6ae59970f83b0ef14_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/16842a9ed3ba4af384cc15b8dab0fbca_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0226/d29c5e7564434ea49f11b3fa1b4da128_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front left&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Head Lamp-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Fender-Dent(S) W/ Paint Dmg (2 To 3 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Front Rail-Kinked (4 To 5 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Airbag - Front Left-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Front right&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Head Lamp-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Fender-Dent(S) W/ Paint Dmg (&amp;gt; 12 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Front Rail-Kinked (6 To 7 Inches)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between p-flex-column"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Other&lt;/span&gt;&lt;div _ngcontent-ng-c1409921117="" class="va-content ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper Reinforcement-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Grille-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Hood-Severe Damage (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Qtr Panel-Dent(S) W/No Paint Dmg (Pdr-1 Dent)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Radiator-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Core Support-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Apron-Kinked (3 To 4 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Apron-Kinked (1 To 2 Inches)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Front Bumper-Broken (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Left Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Right Side Curtain Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Grille Molding-Missing (Replacement Required)&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="damage-item ng-star-inserted"&gt;Rf Seat Air Bag-Deployed (Replacement Required)&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear left&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1409921117="" class="detailed-description ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1409921117="" class="p-gap-8 p-jc-between"&gt;&lt;span _ngcontent-ng-c1409921117="" class="va-heading sentence-case"&gt;Rear right&lt;/span&gt;&lt;!----&gt;&lt;div _ngcontent-ng-c1409921117="" class="no-issues ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1409921117="" class="vehicle-assessment-icons check-mark-icon"&gt;&lt;/span&gt;&lt;span _ngcontent-ng-c1409921117="" class="no-issues-found"&gt;No highlight(s)&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;/div&gt;&lt;!----&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4176 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Vehicle&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2.0 L/122&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Small SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;27 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;33 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;112.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_34-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;478363&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;30 xDrive Sports Activity Vehicle&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X3&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;30 xDrive&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26XD&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
-[...2 lines deleted...]
-    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_35-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 2.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;255 @ 4700&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;27.0 MPG 33.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 17.2 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;295 @ 1600&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_32-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;478363&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;30 xDrive Sports Activity Vehicle&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X3&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;30 xDrive&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26XD&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_33-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;4 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 2.0 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;255 @ 4700&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;27.0 MPG 33.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 17.2 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;295 @ 1600&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Front Seats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Driver Seat -inc: Manual Cushion Extension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12-Way Passenger Seat -inc: Manual Cushion Extension&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Manual Reclining Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;WiFi Hotspot with complimentary 3-month or 3GB trial Mobile Hotspot Internet Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Leatherette Steering Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Comfort Access Proximity Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Instrument Panel Insert, Metal-Look Door Panel Insert and Piano Black/Metal-Look Interior Accents&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Veganza Leatherette Door Trim Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage, Mini Overhead Console and 3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Net&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roll-Up Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Memory Settings -inc: Driver Seat and Door Mirrors&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;ConnectedDrive Remote Services Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Navigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dashboard Storage, Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Digital Appearance&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Manual Adjustable Front Head Restraints and Manual Foldable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Side Impact Beams&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Seat-Mounted Side Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Active Blind Spot Detection Blind Spot&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Forward Collision Mitigation&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Collision Mitigation-Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tire Specific Low Tire Pressure Warning&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stage Driver And Passenger Front Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Curtain 1st And 2nd Row Airbags&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Airbag Occupancy Sensor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Knee Airbag&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Child Safety Locks&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outboard Front Lap And Shoulder Safety Belts -inc: Rear Center 3 Point and Pretensioners&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Steel Spare Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compact Spare Tire Mounted Inside Under Cargo&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Black Rub Strip/Fascia Accent and Metal-Look Bumper Insert&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Aluminum Side Windows Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fully Galvanized Steel Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Grille&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 2.0L TwinPower Turbo Inline 4-Cylinder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Transmission: STEPTRONIC Automatic w/Shift Paddles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Transmission w/Driver Selectable Mode and Oil Cooler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.39 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5512# Gvwr&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;17.2 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Quasi-Dual Stainless Steel Exhaust&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Strut Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Brake Actuated Limited Slip Differential&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery 0.9 kWh Capacity&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;12 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Personal eSIM 5G&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Turn-By-Turn Navigation Directions&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t>https://www.copart.com/lot/77574265/clean-title-2026-bmw-x6-xdrive40i-fl-miami-south</t>
-[...67 lines deleted...]
-    <t>2026 BMW X6 M60I</t>
+    <t>https://www.copart.com/lot/47977236/2026-bmw-x5-m60i-nj-glassboro-east</t>
+  </si>
+  <si>
+    <t>2026 BMW X5 M60I</t>
   </si>
   <si>
     <t>M60I</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
-    <t>AZ - Cert Of Title - Salvage</t>
-[...115 lines deleted...]
-    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Steering Wheel Controls, Voice Activation, Radio Data System, External Memory Control and 20 Gb Internal Memory&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hi-Fi Sound System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;10 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic Equalizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+    <t>NJ -</t>
+  </si>
+  <si>
+    <t>0  mi</t>
+  </si>
+  <si>
+    <t>4.4L 8</t>
+  </si>
+  <si>
+    <t>Upcoming lot</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/d8519fc6195747d692c722371964ae9c_hrs.jpg</t>
+  </si>
+  <si>
+    <t>https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ebbfaacb6ecf4b04bce3516f0a4cba83_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/d8519fc6195747d692c722371964ae9c_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/1fce17a6d5ad414dab187afa34e9e8da_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/fe443dee15574829839e1444fc960dd7_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/f183a75347034fadb030cbbd4307928f_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/31ed97cbb86b4ebca918c43b7276c602_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/ac934ec672344266b1bd89ada5541ad0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/b0efdf1503654dbfac298179c0b726a0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/72abaa85e752402c8f64f97c2112c07e_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/3e3bb4d952eb421bac8e933e842fb2d9_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/acd6de624aa14e839a2115cfba3145fd_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/1fc149280b774ced9d5136243856610a_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/224b946ed59d441a8750ce92239adbd5_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/1fb19595c0bd4750999bc57fad1b21b0_thb.jpg
+https://cs.copart.com/v1/AUTH_svc.pdoc00001/ids-c-prod-lpp/0326/75bfd0c06a4243468ea8103a931eab6e_vthb.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Abs :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4-Wheel&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Base Weight :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5355 lbs&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Body Style :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sports Activity Vehicle&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Displacement :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4.4 L/268&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Axle Ratio :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.15&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Drive Train :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;All Wheel Drive&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Epa Classification :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Standard SUV 4WD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Headroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Hiproom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Legroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;39.8 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Front Shoulderroom :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;60 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt; Front Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy City :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;17 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Fuel Economy Hwy :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;22 MPG&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Capacity :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;5&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Passenger Vol :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Brakes :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Disc&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Tires :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Head Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;38.7 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Hip Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Leg Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;37.4 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Rear Shoulder Room :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;58.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Steering Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rack-Pinion&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Front :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Suspension Type Rear :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Trans Description Cont. :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Automatic w/OD&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Turning Diameter :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;39.4 ft&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;div _ngcontent-ng-c1357519941=""&gt;&lt;span _ngcontent-ng-c1357519941="" class="bold-text ng-star-inserted"&gt;Wheel Base :&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;117.1 in&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_32-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OEM CODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; CATEGORY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; OPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DESCRIPTION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;C1K&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;PRIMARY PAINT&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;MARINA BAY BLUE METALLIC&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OEM CODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2 ng-star-inserted"&gt;VATQ&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;CATEGORY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;SEAT TRIM&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;OPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;TARTUFO, EXTENDED MERINO LEATHER UPHOLSTERY&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DESCRIPTION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-text-uppercase ng-star-inserted"&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_33-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE ID  &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SUBDIVISION &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; STYLE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; MODEL &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TRIM &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; ACODE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE ID &lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;471041&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SUBDIVISION&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;BMW&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;STYLE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;M60i Sports Activity Vehicle&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;MODEL&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;X5&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TRIM&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;M60i&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;ACODE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;26SJ&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;!----&gt;&lt;table role="table" id="pn_id_34-table" class="p-datatable-table ng-star-inserted"&gt;&lt;!----&gt;&lt;thead role="rowgroup" class="p-datatable-thead"&gt;&lt;tr _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; DISPLACEMENT &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL TYPE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; HORSEPOWER &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL ECONOMY CITY/HWY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; FUEL CAPACITY &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;th _ngcontent-ng-c2193366208="" presizablecolumn="" class="p-element copart-table-thead p-resizable-column ng-star-inserted"&gt; SAE NET TORQUE &lt;!----&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-resizer"&gt;&lt;/span&gt;&lt;/th&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;/thead&gt;&lt;!----&gt;&lt;tbody role="rowgroup" class="p-element p-datatable-tbody"&gt;&lt;!----&gt;&lt;tr _ngcontent-ng-c2193366208="" intersection-observer-component="" class="p-element p-selectable-row ng-star-inserted" data-p-highlight="false" data-p-selectable-row="true"&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;8 Cylinder Engine&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;DISPLACEMENT&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 4.4 liters &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL TYPE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;Gasoline/Mild Electric Hybrid&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;HORSEPOWER&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;523 @ 5500&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL ECONOMY CITY/HWY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;17.0 MPG 22.0 MPG &lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;FUEL CAPACITY&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt; 21.9 gal&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;td _ngcontent-ng-c2193366208="" class="ng-star-inserted"&gt;&lt;span _ngcontent-ng-c2193366208="" class="p-column-title"&gt;SAE NET TORQUE&lt;/span&gt;&lt;span _ngcontent-ng-c2193366208="" class="ui-cell-data ng-star-inserted"&gt;&lt;span _ngcontent-ng-c1357519941="" class="ng-star-inserted"&gt;553 @ 1800&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/span&gt;&lt;!----&gt;&lt;!----&gt;&lt;/td&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tr&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;/tbody&gt;&lt;!----&gt;&lt;!----&gt;&lt;/table&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;&lt;!----&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;14-Way Passenger Seat -inc: Power 4-Way Lumbar Support&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;40-20-40 Folding Bench Front Facing Fold Forward Seatback Rear Seat&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Tilt/Telescoping Steering Column&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Sport Leather Steering Wheel w/Auto Tilt-Away&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Rear Cupholder&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Compass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Lock Disable&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Valet Function&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Fuel Flap Locking Type&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Remote Releases -Inc: Comfort Access Proximity Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Garage Door Transmitter&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;HVAC -inc: Underseat Ducts, Residual Heat Recirculation and Console Ducts&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Illuminated Locking Glove Box&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Foot Rest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Interior Trim -inc: Metal-Look Interior Accents and Leatherette Upholstered Dashboard&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Cloth Headliner&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Leather/Metal-Look Gear Shifter Material&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Day-Night Auto-Dimming Rearview Mirror&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver And Passenger Visor Vanity Mirrors w/Driver And Passenger Illumination&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Floor Console w/Covered Storage and 4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Map Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fade-To-Off Interior Lighting&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full Carpet Floor Covering -inc: Carpet Front And Rear Floor Mats&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Carpet Floor Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Trunk/Hatch Auto-Latch&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Area Concealed Storage&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Roll-Up Cargo Cover&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cargo Space Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Tracker System&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Wireless Device Charging&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver / Passenger And Rear Door Bins&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Delayed Accessory Power&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Driver Information Center&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Outside Temp Gauge&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;BMW TeleServices&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power w/Tilt Front Head Restraints and Manual Adjustable Rear Head Restraints&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front Center Armrest and Rear Center Armrest&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 Seatback Storage Pockets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter Alarm&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Immobilizer&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;4 12V DC Power Outlets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Air Filtration&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Front Bumper w/Black Rub Strip/Fascia Accent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Rear Bumper w/Black Rub Strip/Fascia Accent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Door Handles&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Body-Colored Bodyside Insert and Body-Colored Wheel Well Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Side Windows Trim and Black Front Windshield Trim&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Black Power Heated Side Mirrors w/Driver Auto Dimming, Power Folding and Turn Signal Indicator&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Fixed Rear Window w/Wiper and Defroster&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Deep Tinted Glass&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Speed Sensitive Rain Detecting Variable Intermittent Wipers w/Heated Jets&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Galvanized Steel/Aluminum/Composite Panels&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lip Spoiler&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Metal-Look Grille w/Chrome Surround&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Power Liftgate/Tailgate Rear Cargo Access&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Auto On/Off Projector Beam Led Low/High Beam Auto-Leveling Directionally Adaptive Auto High-Beam Daytime Running Lights Preference Setting Headlamps w/Delay-Off&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Cornering Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Perimeter/Approach Lights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;LED Brakelights&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Headlights-Automatic Highbeams&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine: 4.4L DOHC V8 32V Twin Turbo&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Engine Auto Stop-Start Feature&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Full-Time All-Wheel&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;3.15 Axle Ratio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Hybrid Electric Motor&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Towing Equipment -inc: Trailer Sway Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;6768# Gvwr&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Gas-Pressurized Shock Absorbers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Front And Rear Anti-Roll Bars&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electric Power-Assist Speed-Sensing Steering&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;21.9 Gal. Fuel Tank&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Dual Stainless Steel Exhaust w/Powdercoated Tailpipe Finisher&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Permanent Locking Hubs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Double Wishbone Front Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Multi-Link Rear Suspension w/Coil Springs&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Regenerative 4-Wheel Disc Brakes w/4-Wheel ABS, Front And Rear Vented Discs, Brake Assist, Hill Descent Control, Hill Hold Control and Electric Parking Brake&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Lithium Ion (li-Ion) Traction Battery&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Electro-Mechanical Limited Slip Differential&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>&lt;div _ngcontent-ng-c1357519941="" class="cprt-panel-details-row"&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Radio w/Seek-Scan, Clock, Speed Compensated Volume Control, Aux Audio Input Jack, Steering Wheel Controls, Voice Activation, Radio Data System and External Memory Control&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Audio Theft Deterrent&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Streaming Audio&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Window Grid Diversity Antenna&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;16 Speakers&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Bluetooth Wireless Phone Connectivity&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;2 LCD Monitors In The Front&lt;/span&gt;&lt;/div&gt;&lt;div _ngcontent-ng-c1357519941="" class="p-half-flex ng-star-inserted"&gt;&lt;img _ngcontent-ng-c1357519941="" src="/images/lot-details/check-mark.svg" alt="Check Mark icon"&gt;&lt;span _ngcontent-ng-c1357519941="" class="p-ml-2"&gt;Real-Time Traffic Display&lt;/span&gt;&lt;/div&gt;&lt;!----&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -979,530 +969,527 @@
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" t="s">
         <v>38</v>
       </c>
       <c r="D2" t="s">
         <v>39</v>
       </c>
       <c r="E2" t="s">
         <v>40</v>
       </c>
       <c r="F2">
         <v>2026</v>
       </c>
       <c r="G2" t="s">
         <v>41</v>
       </c>
       <c r="H2">
-        <v>79043305</v>
+        <v>48341696</v>
       </c>
       <c r="I2">
         <v>0</v>
       </c>
+      <c r="J2">
+        <v>50000</v>
+      </c>
       <c r="K2" t="s">
         <v>42</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
-      <c r="N2" t="s">
+      <c r="M2">
+        <v>3.5</v>
+      </c>
+      <c r="O2" t="s">
         <v>43</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>44</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>45</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>46</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>47</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>48</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>49</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>50</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>51</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>52</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>53</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>54</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>55</v>
       </c>
       <c r="AB2" t="s">
         <v>56</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AD2" t="s">
         <v>57</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AE2" t="s">
         <v>58</v>
       </c>
-      <c r="AE2" t="s">
+      <c r="AF2" t="s">
         <v>59</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AG2" t="s">
         <v>60</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AH2" t="s">
         <v>61</v>
       </c>
-      <c r="AH2" t="s">
+      <c r="AI2" t="s">
         <v>62</v>
       </c>
-      <c r="AI2" t="s">
+      <c r="AJ2" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:36">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D3" t="s">
         <v>39</v>
       </c>
       <c r="E3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="F3">
         <v>2026</v>
       </c>
       <c r="G3" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="H3">
-        <v>77840265</v>
+        <v>47279496</v>
       </c>
       <c r="I3">
-        <v>90</v>
+        <v>9100</v>
       </c>
       <c r="K3" t="s">
         <v>42</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3">
-        <v>1.7</v>
+        <v>2.6</v>
       </c>
       <c r="O3" t="s">
+        <v>67</v>
+      </c>
+      <c r="P3" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q3" t="s">
         <v>69</v>
       </c>
-      <c r="P3" t="s">
+      <c r="R3" t="s">
         <v>70</v>
       </c>
-      <c r="Q3" t="s">
-[...2 lines deleted...]
-      <c r="R3" t="s">
+      <c r="S3" t="s">
+        <v>47</v>
+      </c>
+      <c r="T3" t="s">
+        <v>48</v>
+      </c>
+      <c r="U3" t="s">
+        <v>49</v>
+      </c>
+      <c r="V3" t="s">
+        <v>50</v>
+      </c>
+      <c r="W3" t="s">
+        <v>51</v>
+      </c>
+      <c r="X3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y3" t="s">
         <v>71</v>
       </c>
-      <c r="S3" t="s">
-[...2 lines deleted...]
-      <c r="T3" t="s">
+      <c r="Z3" t="s">
         <v>72</v>
       </c>
-      <c r="U3" t="s">
-[...2 lines deleted...]
-      <c r="V3" t="s">
+      <c r="AA3" t="s">
         <v>73</v>
       </c>
-      <c r="W3" t="s">
-[...5 lines deleted...]
-      <c r="Y3" t="s">
+      <c r="AB3" t="s">
         <v>74</v>
       </c>
-      <c r="Z3" t="s">
+      <c r="AD3" t="s">
         <v>75</v>
       </c>
-      <c r="AA3" t="s">
+      <c r="AE3" t="s">
         <v>76</v>
       </c>
-      <c r="AB3" t="s">
+      <c r="AF3" t="s">
         <v>77</v>
       </c>
-      <c r="AD3" t="s">
+      <c r="AG3" t="s">
         <v>78</v>
       </c>
-      <c r="AE3" t="s">
+      <c r="AH3" t="s">
         <v>79</v>
       </c>
-      <c r="AF3" t="s">
+      <c r="AI3" t="s">
         <v>80</v>
       </c>
-      <c r="AG3" t="s">
+      <c r="AJ3" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:36">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C4" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="F4">
         <v>2026</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4">
-        <v>77574265</v>
+        <v>78142605</v>
       </c>
       <c r="I4">
-        <v>14700</v>
+        <v>0</v>
+      </c>
+      <c r="J4">
+        <v>35500</v>
       </c>
       <c r="K4" t="s">
         <v>42</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4">
-        <v>2.1</v>
+        <v>1.1</v>
       </c>
       <c r="O4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P4" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>45</v>
+      </c>
+      <c r="R4" t="s">
+        <v>87</v>
+      </c>
+      <c r="S4" t="s">
+        <v>47</v>
+      </c>
+      <c r="T4" t="s">
+        <v>48</v>
+      </c>
+      <c r="U4" t="s">
+        <v>49</v>
+      </c>
+      <c r="V4" t="s">
+        <v>50</v>
+      </c>
+      <c r="W4" t="s">
+        <v>51</v>
+      </c>
+      <c r="X4" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>88</v>
+      </c>
+      <c r="Z4" t="s">
         <v>89</v>
       </c>
-      <c r="P4" t="s">
+      <c r="AA4" t="s">
         <v>90</v>
       </c>
-      <c r="Q4" t="s">
-[...2 lines deleted...]
-      <c r="R4" t="s">
+      <c r="AB4" t="s">
         <v>91</v>
       </c>
-      <c r="S4" t="s">
-[...17 lines deleted...]
-      <c r="Y4" t="s">
+      <c r="AD4" t="s">
         <v>92</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AE4" t="s">
         <v>93</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="AF4" t="s">
         <v>94</v>
       </c>
-      <c r="AB4" t="s">
+      <c r="AG4" t="s">
         <v>95</v>
       </c>
-      <c r="AD4" t="s">
+      <c r="AH4" t="s">
         <v>96</v>
       </c>
-      <c r="AE4" t="s">
+      <c r="AI4" t="s">
         <v>97</v>
       </c>
-      <c r="AF4" t="s">
+      <c r="AJ4" t="s">
         <v>98</v>
-      </c>
-[...10 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C5" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D5" t="s">
         <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>87</v>
+        <v>101</v>
       </c>
       <c r="F5">
         <v>2026</v>
       </c>
       <c r="G5" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="H5">
-        <v>75313125</v>
+        <v>78143935</v>
       </c>
       <c r="I5">
-        <v>0</v>
+        <v>2300</v>
       </c>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
+        <v>103</v>
+      </c>
+      <c r="P5" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>69</v>
+      </c>
+      <c r="R5" t="s">
+        <v>87</v>
+      </c>
+      <c r="S5" t="s">
+        <v>47</v>
+      </c>
+      <c r="T5" t="s">
+        <v>48</v>
+      </c>
+      <c r="U5" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" t="s">
+        <v>105</v>
+      </c>
+      <c r="W5" t="s">
+        <v>51</v>
+      </c>
+      <c r="X5" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y5" t="s">
         <v>106</v>
       </c>
-      <c r="O5" t="s">
+      <c r="Z5" t="s">
         <v>107</v>
       </c>
-      <c r="P5" t="s">
+      <c r="AA5" t="s">
         <v>108</v>
       </c>
-      <c r="Q5" t="s">
-[...2 lines deleted...]
-      <c r="R5" t="s">
+      <c r="AB5" t="s">
         <v>109</v>
       </c>
-      <c r="S5" t="s">
-[...8 lines deleted...]
-      <c r="V5" t="s">
+      <c r="AD5" t="s">
         <v>110</v>
       </c>
-      <c r="W5" t="s">
-[...5 lines deleted...]
-      <c r="Y5" t="s">
+      <c r="AE5" t="s">
         <v>111</v>
       </c>
-      <c r="Z5" t="s">
+      <c r="AF5" t="s">
         <v>112</v>
       </c>
-      <c r="AB5" t="s">
+      <c r="AG5" t="s">
         <v>113</v>
       </c>
-      <c r="AC5" t="s">
+      <c r="AH5" t="s">
         <v>114</v>
       </c>
-      <c r="AD5" t="s">
+      <c r="AI5" t="s">
         <v>115</v>
       </c>
-      <c r="AE5" t="s">
+      <c r="AJ5" t="s">
         <v>116</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C6" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
-        <v>123</v>
+        <v>40</v>
       </c>
       <c r="F6">
         <v>2026</v>
       </c>
       <c r="G6" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="H6">
-        <v>96995995</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>47977236</v>
       </c>
       <c r="K6" t="s">
         <v>42</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="N6" t="s">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="O6" t="s">
+        <v>121</v>
+      </c>
+      <c r="P6" t="s">
+        <v>122</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>69</v>
+      </c>
+      <c r="R6" t="s">
+        <v>123</v>
+      </c>
+      <c r="S6" t="s">
+        <v>47</v>
+      </c>
+      <c r="T6" t="s">
+        <v>48</v>
+      </c>
+      <c r="U6" t="s">
+        <v>49</v>
+      </c>
+      <c r="V6" t="s">
         <v>124</v>
       </c>
-      <c r="P6" t="s">
+      <c r="W6" t="s">
+        <v>51</v>
+      </c>
+      <c r="X6" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y6" t="s">
         <v>125</v>
       </c>
-      <c r="Q6" t="s">
-[...2 lines deleted...]
-      <c r="R6" t="s">
+      <c r="Z6" t="s">
         <v>126</v>
       </c>
-      <c r="S6" t="s">
-[...17 lines deleted...]
-      <c r="Y6" t="s">
+      <c r="AB6" t="s">
         <v>127</v>
       </c>
-      <c r="Z6" t="s">
+      <c r="AC6" t="s">
         <v>128</v>
       </c>
-      <c r="AB6" t="s">
+      <c r="AD6" t="s">
         <v>129</v>
       </c>
-      <c r="AC6" t="s">
+      <c r="AE6" t="s">
         <v>130</v>
       </c>
-      <c r="AD6" t="s">
+      <c r="AF6" t="s">
         <v>131</v>
       </c>
-      <c r="AE6" t="s">
+      <c r="AG6" t="s">
+        <v>60</v>
+      </c>
+      <c r="AH6" t="s">
         <v>132</v>
       </c>
-      <c r="AF6" t="s">
+      <c r="AI6" t="s">
         <v>133</v>
       </c>
-      <c r="AG6" t="s">
+      <c r="AJ6" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">