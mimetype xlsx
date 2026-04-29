--- v0 (2026-04-05)
+++ v1 (2026-04-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
@@ -83,222 +83,200 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
-    <t>https://www.costco.com/package-free-the-simplest-powder-laundry-detergent-lavender-300-loads-158-oz.product.4000394352.html</t>
-[...5 lines deleted...]
-    <t>Package Free</t>
+    <t>https://www.costco.com/tide-pods-with-ultra-oxi-laundry-detergent-pods-104-count.product.4000254988.html</t>
+  </si>
+  <si>
+    <t>Tide Pods with Ultra Oxi Laundry Detergent Pods, 104-count</t>
+  </si>
+  <si>
+    <t>Tide</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...102 lines deleted...]
-    <t>Tide</t>
   </si>
   <si>
     <t>Tide Power + Ultra Oxi Detergent Pacs
 From America's #1 Trusted Detergent Brand*
 4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters
 Dissolves in both hot &amp; cold water
 Helps tackle tough set-in odors
 Remember to toss the Tide POD in the washing machine drum before clothes</t>
   </si>
   <si>
     <t>Features: Tide Power + Ultra Oxi Detergent Pacs From America's #1 Trusted Detergent Brand* 4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters Dissolves in both hot &amp; cold water Helps tackle tough set-in odors Remember to toss the Tide POD in the washing machine drum before clothes New Tide PODS Ultra OXI laundry detergent pacs. With built-in pre-treaters, Tide PODS Ultra OXI removes even the toughest stains. It’s the 4-in-1 laundry solution with detergent, stain remover, color protector and built-in pre-treaters, for a next-level stain fighting. The special film enables the multi-chamber technology to dissolve in both hot &amp; cold water while the quick collapsing Smart Suds targets tough stains and work in both HE and standard washing machines.   *Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey View More</t>
   </si>
   <si>
-    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;strong&gt;Features:&lt;/strong&gt; &lt;ul&gt; &lt;li&gt;Tide Power + Ultra Oxi Detergent Pacs&lt;/li&gt; &lt;li&gt;From America's #1 Trusted Detergent Brand*&lt;/li&gt; &lt;li&gt;4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters&lt;/li&gt; &lt;li&gt;Dissolves in both hot &amp;amp; cold water&lt;/li&gt; &lt;li&gt;Helps tackle tough set-in odors&lt;/li&gt; &lt;li&gt;Remember to toss the Tide POD in the washing machine drum before clothes&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br aria-hidden="true"&gt; New Tide PODS Ultra OXI laundry detergent pacs. With built-in pre-treaters, Tide PODS Ultra OXI removes even the toughest stains. It’s the 4-in-1 laundry solution with detergent, stain remover, color protector and built-in pre-treaters, for a next-level stain fighting. The special film enables the multi-chamber technology to dissolve in both hot &amp;amp; cold water while the quick collapsing Smart Suds targets tough stains and work in both HE and standard washing machines.&lt;br aria-hidden="true"&gt; &amp;nbsp;&lt;br aria-hidden="true"&gt; *Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey&lt;/p&gt; &lt;br aria-hidden="true"&gt; &lt;br aria-hidden="true"&gt; &lt;br aria-hidden="true"&gt; &lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;/div&gt;&lt;syndigo-powerpage pageid="4000254988"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1rgii7k" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Tide Power + Ultra Oxi Detergent Pacs&lt;/li&gt; &lt;li&gt;From America's #1 Trusted Detergent Brand*&lt;/li&gt; &lt;li&gt;4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters&lt;/li&gt; &lt;li&gt;Dissolves in both hot &amp;amp; cold water&lt;/li&gt; &lt;li&gt;Helps tackle tough set-in odors&lt;/li&gt; &lt;li&gt;Remember to toss the Tide POD in the washing machine drum before clothes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br aria-hidden="true"&gt;New Tide PODS Ultra OXI laundry detergent pacs. With built-in pre-treaters, Tide PODS Ultra OXI removes even the toughest stains. It’s the 4-in-1 laundry solution with detergent, stain remover, color protector and built-in pre-treaters, for a next-level stain fighting. The special film enables the multi-chamber technology to dissolve in both hot &amp;amp; cold water while the quick collapsing Smart Suds targets tough stains and work in both HE and standard washing machines.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;*Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey&lt;/p&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;/div&gt;&lt;syndigo-powerpage pageid="4000254988"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1rgii7k" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://bfasset.costco-static.com/U447IH35/as/qkhccb75g3tfh79b7m6mfsbz/3247022-847__1?auto=webp&amp;format=jpg</t>
   </si>
   <si>
     <t>https://bfasset.costco-static.com/U447IH35/as/qkhccb75g3tfh79b7m6mfsbz/3247022-847__1?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/hrm3b75sbtj3xm776qv92k/3247022-847__2?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/qkhccb75g3tfh79b7m6mfsbz/3247022-847__1?auto=webp&amp;format=jpg
 https://bfasset.costco-static.com/U447IH35/as/hrm3b75sbtj3xm776qv92k/3247022-847__2?auto=webp&amp;format=jpg</t>
   </si>
   <si>
     <t>Two day transit is included in the quoted price. The delivery time is 2 business days from the day of order if ordered before 12:00 noon local time.   Order by Noon Delivered By Monday Wednesday Tuesday Thursday Wednesday Friday Thursday Monday Friday Tuesday Saturday Tuesday Sunday Tuesday Holidays 2 business days after the holiday Depending on your order size, orders may be shipped using an alternative shipping method, which may add a day or more to the delivery window. Delivery is not available to Hawaii or Puerto Rico. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide.</t>
   </si>
   <si>
-    <t>https://www.costco.com/downy-ultimate-infusions-in-wash-scent-booster-beads-whimsical-wonder-245-oz.product.4000251265.html</t>
-[...27 lines deleted...]
-  <si>
     <t>Instant Savings</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/gain-oxi-liquid-laundry-detergent-original-159-loads-170-fl-oz.product.4000278027.html</t>
+  </si>
+  <si>
+    <t>Gain +Oxi Liquid Laundry Detergent, Original, 159 Loads, 170 fl oz</t>
+  </si>
+  <si>
+    <t>Gain</t>
+  </si>
+  <si>
+    <t>LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!  Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt; &lt;li&gt;LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear&lt;/li&gt; &lt;li&gt;CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience&lt;/li&gt; &lt;li&gt;ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price&lt;/li&gt; &lt;li&gt;HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/k4qnp3cj59bn8x987tsccs6/4000278027-847_1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/k4qnp3cj59bn8x987tsccs6/4000278027-847_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/wnnj34xsxsrmt3gk6nmwqpj/4000278027-847__3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/85w977nm6h32jtqpn3qrn6/4000278027-847_2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/k4qnp3cj59bn8x987tsccs6/4000278027-847_1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/wnnj34xsxsrmt3gk6nmwqpj/4000278027-847__3?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/85w977nm6h32jtqpn3qrn6/4000278027-847_2?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>170 fl. oz.</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-pods-laundry-detergent-pods-free--gentle-152-count.product.4000415444.html</t>
+  </si>
+  <si>
+    <t>Tide Pods Laundry Detergent Pods, Free &amp; Gentle, 152-count</t>
+  </si>
+  <si>
+    <t>Face it, the world can be a really dirty place. Coffee mugs get jostled, flowerbeds get weeded, and home plates get slid into. In a world where common stains can be mere moments away, you need a clean that can stand up to them. Tide Free &amp; Gentle PODS laundry detergent is here with the cleaning power you want, free of dyes and perfumes, and is specially formulated for those with sensitive skin.  By combining concentrated detergents, powerful stain removers, and color protectors into one convenient laundry pac, Tide Free &amp; Gentle PODS laundry detergent gives you the clean you need with the convenience of drop-in-and-done. All without the dyes and perfumes you're trying to avoid.  But the news gets even better. Tide Free &amp; Gentle PODS laundry detergent works in any machine, even if you don't normally use an HE detergent, and is designed to dissolve even in cold water. Just place it in the washing machine drum before clothing and you’re good to go. That's not only good for your sense of clean, it's also good for your energy bill.  Experience the trusted power of Tide in a detergent that is specifically designed for sensitive skin, Tide Free &amp; Gentle PODS laundry detergent.   Tide Free &amp; Gentle PODS laundry detergent are Hypoallergenic, Dermatologist Tested, and Free of dyes and perfumes 3-in-1 clean, with concentrated laundry detergent, stain removers, and color protectors Each super-concentrated laundry detergent pac of Tide Pods Free &amp; Gentle works on 100% of common stains, even in cold water Hypoallergenic laundry detergent that's specially formulated to minimize the risk of skin irritation and allergies No matter what type of machine you have or the water temperature you prefer, Tide Free &amp; Gentle Laundry Pods ensures exceptional cleaning results every time Keep product closed and out of reach of children</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Face it, the world can be a really dirty place. Coffee mugs get jostled, flowerbeds get weeded, and home plates get slid into. In a world where common stains can be mere moments away, you need a clean that can stand up to them. Tide Free &amp;amp; Gentle PODS laundry detergent is here with the cleaning power you want, free of dyes and perfumes, and is specially formulated for those with sensitive skin.&amp;nbsp; By combining concentrated detergents, powerful stain removers, and color protectors into one convenient laundry pac, Tide Free &amp;amp; Gentle PODS laundry detergent gives you the clean you need with the convenience of drop-in-and-done. All without the dyes and perfumes you're trying to avoid.&amp;nbsp; But the news gets even better. Tide Free &amp;amp; Gentle PODS laundry detergent works in any machine, even if you don't normally use an HE detergent, and is designed to dissolve even in cold water. Just place it in the washing machine drum before clothing and you’re good to go. That's not only good for your sense of clean, it's also good for your energy bill.&amp;nbsp; Experience the trusted power of Tide in a detergent that is specifically designed for sensitive skin, Tide Free &amp;amp; Gentle PODS laundry detergent.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;ul&gt; &lt;li&gt;Tide Free &amp;amp; Gentle PODS laundry detergent are Hypoallergenic, Dermatologist Tested, and Free of dyes and perfumes&lt;/li&gt; &lt;li&gt;3-in-1 clean, with concentrated laundry detergent, stain removers, and color protectors&lt;/li&gt; &lt;li&gt;Each super-concentrated laundry detergent pac of Tide Pods Free &amp;amp; Gentle works on 100% of common stains, even in cold water&lt;/li&gt; &lt;li&gt;Hypoallergenic laundry detergent that's specially formulated to minimize the risk of skin irritation and allergies&lt;/li&gt; &lt;li&gt;No matter what type of machine you have or the water temperature you prefer, Tide Free &amp;amp; Gentle Laundry Pods ensures exceptional cleaning results every time&lt;/li&gt; &lt;li&gt;Keep product closed and out of reach of children&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/2cwm8sfch8fzx78k4wx98br/4000415444-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/2cwm8sfch8fzx78k4wx98br/4000415444-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/6wxb5c8mjwwb7cpbbm8kjwg/4000415444-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/2cwm8sfch8fzx78k4wx98br/4000415444-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/6wxb5c8mjwwb7cpbbm8kjwg/4000415444-847__2?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>113 oz.</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-pods-with-ultra-oxi-laundry-detergent-pods-100-count.product.4000444453.html</t>
+  </si>
+  <si>
+    <t>Tide Pods with Ultra Oxi Laundry Detergent Pods, 100-count</t>
+  </si>
+  <si>
+    <t>4 in 1: Detergent Stain remover Color protector Built-in pre-treater</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;4 in 1:&lt;ul&gt; &lt;li&gt;Detergent&lt;/li&gt; &lt;li&gt;Stain remover&lt;/li&gt; &lt;li&gt;Color protector&lt;/li&gt; &lt;li&gt;Built-in pre-treater&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/3ncmwm4t9rr45zk9vc97cgs8/4000444453-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/3ncmwm4t9rr45zk9vc97cgs8/4000444453-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/k7pn7ftj6p2jznrqsqb6zvs/4000444453-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/3ncmwm4t9rr45zk9vc97cgs8/4000444453-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/k7pn7ftj6p2jznrqsqb6zvs/4000444453-847__2?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/ecos-liquid-laundry-detergent-magnolia--lily-210-loads-210-fl-oz-2-count.product.11535056.html</t>
+  </si>
+  <si>
+    <t>ECOS Liquid Laundry Detergent, Magnolia &amp; Lily, 210 Loads, 210 fl oz, 2-count</t>
+  </si>
+  <si>
+    <t>ECOS</t>
+  </si>
+  <si>
+    <t>2 - Count
+210 fl oz, 210 loads (1 fl oz = 1 load)
+420 total fl oz, 420 total loads (1 fl oz = 1 load)</t>
+  </si>
+  <si>
+    <t>Features: 2 - Count 210 fl oz, 210 loads (1 fl oz = 1 load) 420 total fl oz, 420 total loads (1 fl oz = 1 load)Ingredients: Water Cocamidopropyl Betaine (plant-derived surfactant) Sodium Coco-Sulfate (plant-derived surfactant) Cocamidopropylamine Oxide (plant-derived surfactant) Phenoxyethanol (preservative) Fragrance Methylisothiazolinone (preservative)   Instructions for use: Always follow garment care instructions. Pour one ounce (roughly 1/4 capful) into the dispenser for HE loads. For top loaders, put two ounces (or half a capful) directly into machine before running water. Works beautifully in all water temperatures and is also perfect for colors, whites, and nearly all fabrics, including delicates. For the toughest stains, ECOS has a stain-pretreat function too! Pour a few drops directly on stain, rub it in, and toss your garment right into the wash to get the best results. Warning: Keep safely out of reach of children View More</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;2 - Count&lt;/li&gt; &lt;li&gt;210 fl oz, 210 loads (1 fl oz = 1 load)&lt;/li&gt; &lt;li&gt;420 total fl oz, 420 total loads (1 fl oz = 1 load)&lt;/li&gt;&lt;/ul&gt;&lt;span style="font-weight:bold;"&gt;Ingredients:&lt;/span&gt;&lt;ul&gt; &lt;li&gt;Water&lt;/li&gt; &lt;li&gt;Cocamidopropyl Betaine (plant-derived surfactant)&lt;/li&gt; &lt;li&gt;Sodium Coco-Sulfate (plant-derived surfactant)&lt;/li&gt; &lt;li&gt;Cocamidopropylamine Oxide (plant-derived surfactant)&lt;/li&gt; &lt;li&gt;Phenoxyethanol (preservative)&lt;/li&gt; &lt;li&gt;Fragrance&lt;/li&gt; &lt;li&gt;Methylisothiazolinone (preservative)&lt;/li&gt; &lt;br aria-hidden="true"&gt; &lt;br aria-hidden="true"&gt; &lt;br aria-hidden="true"&gt; &amp;nbsp; &lt;li&gt;&lt;/li&gt;&lt;/ul&gt;&lt;span style="font-weight:bold;"&gt;Instructions for use:&lt;/span&gt;&lt;br aria-hidden="true"&gt;Always follow garment care instructions. Pour one ounce (roughly 1/4 capful) into the dispenser for HE loads. For top loaders, put two ounces (or half a capful) directly into machine before running water. Works beautifully in all water temperatures and is also perfect for colors, whites, and nearly all fabrics, including delicates. For the toughest stains, ECOS has a stain-pretreat function too! Pour a few drops directly on stain, rub it in, and toss your garment right into the wash to get the best results.&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;span style="font-weight:bold;"&gt;Warning:&lt;/span&gt; Keep safely out of reach of children &lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;/div&gt;&lt;syndigo-powerpage pageid="11535056"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1rgii7k" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/tjhww5pkhb45wrc96r8fcsph/11535056-847__1?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>https://bfasset.costco-static.com/U447IH35/as/tjhww5pkhb45wrc96r8fcsph/11535056-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/3n7kpgqxfqsm6cjm7699vrs/11535056-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/c38tkhr3348pt6qr7fxq4n/delete-847?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/tjhww5pkhb45wrc96r8fcsph/11535056-847__1?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/3n7kpgqxfqsm6cjm7699vrs/11535056-847__2?auto=webp&amp;format=jpg
+https://bfasset.costco-static.com/U447IH35/as/c38tkhr3348pt6qr7fxq4n/delete-847?auto=webp&amp;format=jpg</t>
+  </si>
+  <si>
+    <t>Standard shipping via UPS Ground is included in the quoted price. Delivery is not available to Puerto Rico, Alaska or Hawaii. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide. SHOP CONFIDENTLY We are committed to offering the best value to our members, with a risk-free 100% satisfaction guarantee on your membership and merchandise with some exceptions and limitations*. If you have questions about your membership or products you've purchased at Costco, please visit the membership counter at your local Costco or Contact Customer Service. *Certain items are not available for return or refund or may have limitations on their eligibility for return or refund. View Costco's Return Policy. Costco Technical and Warranty Services for select electronics and consumer goods. For manufacturer warranty information, please contact us. How To Return Costco.com Orders</t>
+  </si>
+  <si>
+    <t>210 fl. oz.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -689,287 +667,299 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2">
-        <v>1977125</v>
+        <v>3247022</v>
       </c>
       <c r="D2" t="s">
         <v>25</v>
       </c>
       <c r="E2">
         <v>29.99</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2">
-        <v>4.5</v>
+        <v>4.8</v>
       </c>
       <c r="I2">
-        <v>26</v>
+        <v>858</v>
+      </c>
+      <c r="J2" t="s">
+        <v>27</v>
       </c>
       <c r="K2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="S2" t="s">
         <v>32</v>
+      </c>
+      <c r="S2">
+        <v>104</v>
       </c>
       <c r="V2" t="s">
         <v>33</v>
       </c>
       <c r="W2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3">
-        <v>520576</v>
+        <v>4160644</v>
       </c>
       <c r="D3" t="s">
         <v>36</v>
       </c>
       <c r="E3">
-        <v>39.99</v>
+        <v>19.99</v>
+      </c>
+      <c r="F3">
+        <v>23.99</v>
       </c>
       <c r="G3" t="s">
         <v>26</v>
       </c>
       <c r="H3">
-        <v>4.7</v>
+        <v>4.4</v>
       </c>
       <c r="I3">
-        <v>1586</v>
-[...1 lines deleted...]
-      <c r="J3" t="s">
+        <v>255</v>
+      </c>
+      <c r="K3" t="s">
         <v>37</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>38</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>39</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>40</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" t="s">
         <v>41</v>
       </c>
-      <c r="O3" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="V3" t="s">
+        <v>33</v>
       </c>
       <c r="W3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C4">
-        <v>1904489</v>
+        <v>2700048</v>
       </c>
       <c r="D4" t="s">
-        <v>46</v>
+        <v>25</v>
       </c>
       <c r="E4">
-        <v>29.99</v>
+        <v>28.89</v>
+      </c>
+      <c r="F4">
+        <v>34.89</v>
       </c>
       <c r="G4" t="s">
         <v>26</v>
       </c>
       <c r="H4">
-        <v>4.0</v>
+        <v>4.7</v>
       </c>
       <c r="I4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4" t="s">
         <v>47</v>
       </c>
-      <c r="L4" t="s">
+      <c r="O4" t="s">
+        <v>32</v>
+      </c>
+      <c r="S4" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="V4" t="s">
         <v>33</v>
       </c>
       <c r="W4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="C5">
-        <v>3247022</v>
+        <v>5247022</v>
       </c>
       <c r="D5" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
       <c r="E5">
+        <v>24.99</v>
+      </c>
+      <c r="F5">
         <v>29.99</v>
       </c>
       <c r="G5" t="s">
         <v>26</v>
       </c>
       <c r="H5">
-        <v>4.8</v>
+        <v>5.0</v>
       </c>
       <c r="I5">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="K5" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="L5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="M5" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="N5" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="O5" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="S5">
-        <v>104</v>
+        <v>100</v>
+      </c>
+      <c r="V5" t="s">
+        <v>33</v>
       </c>
       <c r="W5">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="C6">
-        <v>1800219</v>
+        <v>520576</v>
       </c>
       <c r="D6" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="E6">
-        <v>16.99</v>
+        <v>39.99</v>
       </c>
       <c r="G6" t="s">
         <v>26</v>
       </c>
       <c r="H6">
         <v>4.7</v>
       </c>
       <c r="I6">
-        <v>258</v>
+        <v>1594</v>
+      </c>
+      <c r="J6" t="s">
+        <v>58</v>
       </c>
       <c r="K6" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="L6" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="M6" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="N6" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="S6" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="W6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>