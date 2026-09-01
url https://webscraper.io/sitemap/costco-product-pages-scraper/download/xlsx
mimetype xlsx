--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -12,293 +12,288 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
+    <t>currency</t>
+  </si>
+  <si>
     <t>original_price</t>
   </si>
   <si>
-    <t>currency</t>
-[...1 lines deleted...]
-  <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
-    <t>https://www.costco.com/nellies-wow-stick-stain-remover-27-oz-4-count.product.4000332002.html</t>
-[...8 lines deleted...]
-    <t>Nellie's</t>
+    <t>https://www.costco.com/tide-ultra-concentrated-liquid-laundry-detergent-152-loads-170-fl-oz.product.4000100321.html</t>
+  </si>
+  <si>
+    <t>2026-08-25T07:26:01Z</t>
+  </si>
+  <si>
+    <t>Tide Ultra Concentrated Liquid Laundry Detergent, Original, 152 Loads, 170 fl oz</t>
+  </si>
+  <si>
+    <t>Tide</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Made with natural ingredients and free from dyes and synthetic fragrances, the Wow Stick Stain Remover contains lemongrass and sweet orange essential oils, which work in combination with the cleansing ingredients to combat odors caused by the offending stain. A delicious smelling bonus! Directions: Wet the Wow Stick. Wet stained area of fabric. Rub the Wow Stick onto stained area. Agitate the stain under water.    Made with plant based natural ingredients free from harmful toxins, Phosphates and synthetic fragrances Highly effective color safe formula Safe for use in High Efficiency (HE) washing machines Total quantity: 4 x 2.7 oz.</t>
-[...22 lines deleted...]
-    <t>Online Only</t>
+    <t>Tough stain removal: Tide's laundry soap works on 100% of common stains, for every load every time. Don't settle for "almost clean", get a boosted clean with Tide liquid laundry detergent Works on all fabrics: Tide liquid detergent works on all machine washable fabrics and in all cycles and water temperatures, including in cold and quick cycles Made for all day freshness: Our liquid detergent is infused with the Tide Original scent you love. Made to last all day, Tide liquid detergent provides freshness that you can count on  Experience the power of 6X Boosted Clean with Tide Liquid Laundry Detergent your ultimate solution for pristine laundry. Tide tackles 100% of common stains with confidence, making it your go-to for every load, every time. Suitable for all machine washable fabrics and compatible with every cycle and water temperature—including cold and quick washes—Tide delivers unparalleled versatility and effectiveness. Infused with the beloved Tide Original scent, our detergent provides all-day freshness you can count on, leaving your clothes smelling as fresh as they look. Don’t settle for less—boost your clean with Tide and enjoy laundry that shines bright and smells delightful. Choose Tide Liquid Laundry Detergent for a superior clean you can trust! Includes 1 170 fl oz bottle of Tide Liquid Laundry Detergent in Original scent, enough for 152 loads. View More</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_full" data-private="false" data-testid="AdBuilder" id="blt6dc2e80b619c3996"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="https://getpgoffer.com/" target="_blank"&gt;&lt;div class="MuiBox-root mui-3hbjut"&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-cykfnh" id="image-container"&gt;&lt;div class="MuiBox-root mui-m1cjvb" data-testid="mediaRenderer"&gt;&lt;img class="MuiBox-root mui-rcjuyn" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image"&gt;&lt;img class="MuiBox-root mui-15pvag9" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image_Mobile"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt; &lt;li&gt;Tough stain removal: Tide's laundry soap works on 100% of common stains, for every load every time. Don't settle for "almost clean", get a boosted clean with Tide liquid laundry detergent&lt;/li&gt; &lt;li&gt;Works on all fabrics: Tide liquid detergent works on all machine washable fabrics and in all cycles and water temperatures, including in cold and quick cycles&lt;/li&gt; &lt;li&gt;Made for all day freshness: Our liquid detergent is infused with the Tide Original scent you love. Made to last all day, Tide liquid detergent provides freshness that you can count on&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;Experience the power of 6X Boosted Clean with Tide Liquid Laundry Detergent your ultimate solution for pristine laundry.&amp;nbsp;Tide tackles 100% of common stains with confidence, making it your go-to for every load, every time.&amp;nbsp;Suitable for all machine washable fabrics and compatible with every cycle and water temperature—including cold and quick washes—Tide delivers unparalleled versatility and effectiveness. Infused with the beloved Tide Original scent, our detergent provides all-day freshness you can count on, leaving your clothes smelling as fresh as they look.&amp;nbsp;Don’t settle for less—boost your clean with Tide and enjoy laundry that shines bright and smells delightful. Choose Tide Liquid Laundry Detergent for a superior clean you can trust! Includes 1 170 fl oz bottle of Tide Liquid Laundry Detergent in Original scent, enough for 152 loads.&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;div id="syndi_powerpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1lntl8m" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:8045e099-5d87-4d09-b2b0-b9a6c4b5753c/as/4000100321-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:8045e099-5d87-4d09-b2b0-b9a6c4b5753c/as/4000100321-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:46e33ed6-fd6e-4e6d-a5e4-055dfa4023ec/as/4000100321-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:8045e099-5d87-4d09-b2b0-b9a6c4b5753c/as/4000100321-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:46e33ed6-fd6e-4e6d-a5e4-055dfa4023ec/as/4000100321-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>Two day transit is included in the quoted price. The delivery time is 2 business days from the day of order if ordered before 12:00 noon local time.  Order by NoonDelivered ByMondayWednesdayTuesdayThursdayWednesdayFridayThursdayMondayFridayTuesdaySaturdayTuesdaySundayTuesdayHolidays2 business days after the holiday Depending on your order size, orders may be shipped using an alternative shipping method, which may add a day or more to the delivery window. Delivery times may be extended due to factors including order size and events outside of our control (i.e. weather/natural disasters). We do not guarantee two-day delivery.  Delivery is not available to Hawaii or Puerto Rico. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide.</t>
+  </si>
+  <si>
+    <t>170 oz.</t>
+  </si>
+  <si>
+    <t>Instant Savings
+P&amp;G Spend $100</t>
   </si>
   <si>
     <t>https://www.costco.com/tide-pods-with-ultra-oxi-laundry-detergent-pods-104-count.product.4000254988.html</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:54Z</t>
+    <t>2026-08-25T07:27:00Z</t>
   </si>
   <si>
     <t>Tide Pods with Ultra Oxi Laundry Detergent Pods, 104-count</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tide</t>
   </si>
   <si>
     <t>Tide Power + Ultra Oxi Detergent Pacs
 From America's #1 Trusted Detergent Brand*
 4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters
 Dissolves in both hot &amp; cold water
 Helps tackle tough set-in odors
 Remember to toss the Tide POD in the washing machine drum before clothes</t>
   </si>
   <si>
     <t>Features: Tide Power + Ultra Oxi Detergent Pacs From America's #1 Trusted Detergent Brand* 4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters Dissolves in both hot &amp; cold water Helps tackle tough set-in odors Remember to toss the Tide POD in the washing machine drum before clothes New Tide PODS Ultra OXI laundry detergent pacs. With built-in pre-treaters, Tide PODS Ultra OXI removes even the toughest stains. It’s the 4-in-1 laundry solution with detergent, stain remover, color protector and built-in pre-treaters, for a next-level stain fighting. The special film enables the multi-chamber technology to dissolve in both hot &amp; cold water while the quick collapsing Smart Suds targets tough stains and work in both HE and standard washing machines.   *Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey View More</t>
   </si>
   <si>
-    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Tide Power + Ultra Oxi Detergent Pacs&lt;/li&gt; &lt;li&gt;From America's #1 Trusted Detergent Brand*&lt;/li&gt; &lt;li&gt;4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters&lt;/li&gt; &lt;li&gt;Dissolves in both hot &amp;amp; cold water&lt;/li&gt; &lt;li&gt;Helps tackle tough set-in odors&lt;/li&gt; &lt;li&gt;Remember to toss the Tide POD in the washing machine drum before clothes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br aria-hidden="true"&gt;New Tide PODS Ultra OXI laundry detergent pacs. With built-in pre-treaters, Tide PODS Ultra OXI removes even the toughest stains. It’s the 4-in-1 laundry solution with detergent, stain remover, color protector and built-in pre-treaters, for a next-level stain fighting. The special film enables the multi-chamber technology to dissolve in both hot &amp;amp; cold water while the quick collapsing Smart Suds targets tough stains and work in both HE and standard washing machines.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;*Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey&lt;/p&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;/div&gt;&lt;syndigo-powerpage pageid="4000254988"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1rgii7k" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...46 lines deleted...]
-    <t>158 oz.</t>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_full" data-private="false" data-testid="AdBuilder" id="blt6dc2e80b619c3996"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="https://getpgoffer.com/" target="_blank"&gt;&lt;div class="MuiBox-root mui-3hbjut"&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-cykfnh" id="image-container"&gt;&lt;div class="MuiBox-root mui-m1cjvb" data-testid="mediaRenderer"&gt;&lt;img class="MuiBox-root mui-rcjuyn" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image"&gt;&lt;img class="MuiBox-root mui-15pvag9" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image_Mobile"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;strong&gt;Features:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Tide Power + Ultra Oxi Detergent Pacs&lt;/li&gt; &lt;li&gt;From America's #1 Trusted Detergent Brand*&lt;/li&gt; &lt;li&gt;4-in-1 technology: detergent, stain remover, color protector, built-in pre-treaters&lt;/li&gt; &lt;li&gt;Dissolves in both hot &amp;amp; cold water&lt;/li&gt; &lt;li&gt;Helps tackle tough set-in odors&lt;/li&gt; &lt;li&gt;Remember to toss the Tide POD in the washing machine drum before clothes&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br aria-hidden="true"&gt;New Tide PODS Ultra OXI laundry detergent pacs. With built-in pre-treaters, Tide PODS Ultra OXI removes even the toughest stains. It’s the 4-in-1 laundry solution with detergent, stain remover, color protector and built-in pre-treaters, for a next-level stain fighting. The special film enables the multi-chamber technology to dissolve in both hot &amp;amp; cold water while the quick collapsing Smart Suds targets tough stains and work in both HE and standard washing machines.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;*Tide is Consumers' #1 Trusted laundry detergent brand in Readers Digest survey&lt;/p&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;/div&gt;&lt;syndigo-powerpage pageid="4000254988"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1lntl8m" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:a6beba1a-4a56-42c1-9b22-2fc713e3e876/as/3247022-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:a6beba1a-4a56-42c1-9b22-2fc713e3e876/as/3247022-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:4bc9c621-20bf-4c30-bc74-95e3137e16e2/as/3247022-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:a6beba1a-4a56-42c1-9b22-2fc713e3e876/as/3247022-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:4bc9c621-20bf-4c30-bc74-95e3137e16e2/as/3247022-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>P&amp;G Spend $100</t>
   </si>
   <si>
     <t>https://www.costco.com/gain-oxi-liquid-laundry-detergent-original-159-loads-170-fl-oz.product.4000278027.html</t>
   </si>
   <si>
-    <t>2026-06-12T11:32:10Z</t>
+    <t>2026-08-25T07:27:18Z</t>
   </si>
   <si>
     <t>Gain +Oxi Liquid Laundry Detergent, Original, 159 Loads, 170 fl oz</t>
   </si>
   <si>
     <t>Gain</t>
   </si>
   <si>
-    <t>LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!  Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.</t>
-[...13 lines deleted...]
-https://bfasset.costco-static.com/U447IH35/as/85w977nm6h32jtqpn3qrn6/4000278027-847_2?auto=webp&amp;format=jpg</t>
+    <t>LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!  Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.View More</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_full" data-private="false" data-testid="AdBuilder" id="blt6dc2e80b619c3996"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="https://getpgoffer.com/" target="_blank"&gt;&lt;div class="MuiBox-root mui-3hbjut"&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-cykfnh" id="image-container"&gt;&lt;div class="MuiBox-root mui-m1cjvb" data-testid="mediaRenderer"&gt;&lt;img class="MuiBox-root mui-rcjuyn" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image"&gt;&lt;img class="MuiBox-root mui-15pvag9" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image_Mobile"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt; &lt;li&gt;LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear&lt;/li&gt; &lt;li&gt;CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience&lt;/li&gt; &lt;li&gt;ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price&lt;/li&gt; &lt;li&gt;HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1lntl8m" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:2aa6d8e1-dff7-4901-ab92-4380741b0d8a/as/4000278027-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:2aa6d8e1-dff7-4901-ab92-4380741b0d8a/as/4000278027-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:4fcdbd3f-04b1-4116-98e2-0a64fc5b3127/as/4000278027-847__3.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:3c1feda7-5058-4188-a218-38d98614d74c/as/4000278027-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:2aa6d8e1-dff7-4901-ab92-4380741b0d8a/as/4000278027-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:4fcdbd3f-04b1-4116-98e2-0a64fc5b3127/as/4000278027-847__3.avif?width=556&amp;height=556&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:3c1feda7-5058-4188-a218-38d98614d74c/as/4000278027-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
   </si>
   <si>
     <t>170 fl. oz.</t>
   </si>
   <si>
-    <t>https://www.costco.com/nellies-bulk-oxygen-brightener-875-lbs.product.100477962.html</t>
-[...21 lines deleted...]
-    <t>8.75 lb</t>
+    <t>https://www.costco.com/bounce-select-a-size-fabric-softener-dryer-sheets-outdoor-fresh-400-count.product.4000320960.html</t>
+  </si>
+  <si>
+    <t>2026-08-25T07:26:19Z</t>
+  </si>
+  <si>
+    <t>Bounce Select a Size Fabric Softener Dryer Sheets, Outdoor Fresh, 400-count</t>
+  </si>
+  <si>
+    <t>Bounce</t>
+  </si>
+  <si>
+    <t>Box Contains 400 dryer sheets - now with 25% more sheets vs Bounce 320 ct Each perforated pair of Bounce Select a Size Dryer Sheets has 2X the power vs. 1 Bounce Base sheet Bounce Select a Size Dryer Sheets fight static and wrinkles, repel pet hair, soften clothes, and add long-lasting freshness Bounce Select a Size Dryer Sheets work in all types of dryers Try Bounce Outdoor Fresh Select a Size Dryer Sheets, which allow you to select your size of sheet for different-sized loads. Each pair of Bounce Outdoor Fresh Select a Size Dryer Sheets is perforated so you can customize to use just what you need, whether less for smaller loads or more for larger loads. Toss in two Bounce Outdoor Fresh Select a Size Dryer Sheets for your average loads to iron less, fight more static, and add more softness. One will do for small loads, and if you're catching up on laundry and have an extra-large load, toss in three! A Must Have for Every Laundry Routine: Bounce Dryer Sheets make clean laundry smell fantastic, reduce wrinkles and static-cling, and stay fresh for days. You can also use Bounce Outdoor Fresh Select a Size Dryer Sheets around the house. Tuck them in drawers or closets, put them in gym bags and suitcases, or stash them at the bottom of your trashcan to bring that Bounce Outdoor Fresh scent you know and love out of the dryer and into your home. View More</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_full" data-private="false" data-testid="AdBuilder" id="blt6dc2e80b619c3996"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="https://getpgoffer.com/" target="_blank"&gt;&lt;div class="MuiBox-root mui-3hbjut"&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-cykfnh" id="image-container"&gt;&lt;div class="MuiBox-root mui-m1cjvb" data-testid="mediaRenderer"&gt;&lt;img class="MuiBox-root mui-rcjuyn" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image"&gt;&lt;img class="MuiBox-root mui-15pvag9" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image_Mobile"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt; &lt;li&gt;Box Contains 400 dryer sheets - now with 25% more sheets vs Bounce 320 ct&lt;/li&gt; &lt;li&gt;Each perforated pair of Bounce Select a Size Dryer Sheets has 2X the power vs. 1 Bounce Base sheet&lt;/li&gt; &lt;li&gt;Bounce Select a Size Dryer Sheets fight static and wrinkles, repel pet hair, soften clothes, and add long-lasting freshness&lt;/li&gt; &lt;li&gt;Bounce Select a Size Dryer Sheets work in all types of dryers&lt;/li&gt;&lt;/ul&gt;&lt;br aria-hidden="true"&gt;Try Bounce Outdoor Fresh Select a Size Dryer Sheets, which allow you to select your size of sheet for different-sized loads. Each pair of Bounce Outdoor Fresh Select a Size Dryer Sheets is perforated so you can customize to use just what you need, whether less for smaller loads or more for larger loads. Toss in two Bounce Outdoor Fresh Select a Size Dryer Sheets for your average loads to iron less, fight more static, and add more softness. One will do for small loads, and if you're catching up on laundry and have an extra-large load, toss in three! A Must Have for Every Laundry Routine: Bounce Dryer Sheets make clean laundry smell fantastic, reduce wrinkles and static-cling, and stay fresh for days. You can also use Bounce Outdoor Fresh Select a Size Dryer Sheets around the house. Tuck them in drawers or closets, put them in gym bags and suitcases, or stash them at the bottom of your trashcan to bring that Bounce Outdoor Fresh scent you know and love out of the dryer and into your home.&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;/div&gt;&lt;syndigo-powerpage pageid="4000320960"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1lntl8m" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:3a3f554b-1cbe-48f5-a6eb-fe2269fc6c85/as/4000320960-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:3a3f554b-1cbe-48f5-a6eb-fe2269fc6c85/as/4000320960-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:d0a9ad79-2b1e-49bd-bb21-f80f813c7905/as/4000320960-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:3a3f554b-1cbe-48f5-a6eb-fe2269fc6c85/as/4000320960-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:d0a9ad79-2b1e-49bd-bb21-f80f813c7905/as/4000320960-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/downy-ultimate-infusions-in-wash-scent-booster-beads-whimsical-wonder-245-oz.product.4000251265.html</t>
+  </si>
+  <si>
+    <t>2026-08-25T07:26:36Z</t>
+  </si>
+  <si>
+    <t>Downy Ultimate Infusions In-Wash Scent Booster Beads, Whimsical Wonder, 24.5 oz</t>
+  </si>
+  <si>
+    <t>Downy</t>
+  </si>
+  <si>
+    <t>Dual action technology that continuously releases scent for a longer-lasting freshness experience Enjoy ultimate freshness from wash to hamper Whimsical Wonder scent with notes of sweet nectar, vanilla musk, and amber Use with Downy Liquid Fabric Softener and Bouncer Dryer Sheets for an even better laundry experience  Elevate your laundry routine with Downy Ultimate Fusions—the first-ever scent booster beads!* With Dual Action technology and the Whimsical scent, you’ll always find yourself reaching for these beads every time you do laundry. Downy Ultimate Fusions Whimsical Wonder features irresistible scents of sweet nectar, vanilla musk, and amber. The fusion of sweet nectar, vanilla musk, and amber undertones will evoke an invigorating and refreshing aroma that lasts. Downy Scent Beads are safe to use on all colors and fabrics and are compatible with all HE Washing machines. View More</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_full" data-private="false" data-testid="AdBuilder" id="blt6dc2e80b619c3996"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="https://getpgoffer.com/" target="_blank"&gt;&lt;div class="MuiBox-root mui-3hbjut"&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-cykfnh" id="image-container"&gt;&lt;div class="MuiBox-root mui-m1cjvb" data-testid="mediaRenderer"&gt;&lt;img class="MuiBox-root mui-rcjuyn" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image"&gt;&lt;img class="MuiBox-root mui-15pvag9" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image_Mobile"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt; &lt;li&gt;Dual action technology that continuously releases scent for a longer-lasting freshness experience&lt;/li&gt; &lt;li&gt;Enjoy ultimate freshness from wash to hamper&lt;/li&gt; &lt;li&gt;Whimsical Wonder scent with notes of sweet nectar, vanilla musk, and amber&lt;/li&gt; &lt;li&gt;Use with Downy Liquid Fabric Softener and Bouncer Dryer Sheets for an even better laundry experience&lt;br aria-hidden="true"&gt; &amp;nbsp;&lt;/li&gt;&lt;/ul&gt;Elevate your laundry routine with Downy Ultimate Fusions—the first-ever scent booster beads!* With Dual Action technology and the Whimsical scent, you’ll always find yourself reaching for these beads every time you do laundry. Downy Ultimate Fusions Whimsical Wonder features irresistible scents of sweet nectar, vanilla musk, and amber. The fusion of sweet nectar, vanilla musk, and amber undertones will evoke an invigorating and refreshing aroma that lasts. Downy Scent Beads are safe to use on all colors and fabrics and are compatible with all HE Washing machines.&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;br aria-hidden="true"&gt;&lt;div id="SP_ProductImage" style="min-block-size: 1px;"&gt;&lt;/div&gt;&lt;syndigo-powerpage pageid="4000251265"&gt;&lt;/syndigo-powerpage&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1lntl8m" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:54e1f29b-02f5-4b36-a135-2dcfc643512d/as/4000251265-847__2.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:54e1f29b-02f5-4b36-a135-2dcfc643512d/as/4000251265-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:ad852390-60bc-4c3a-a373-c9e4349f5abc/as/1800219-inc__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:7add9ac0-70aa-4652-a743-fd1827bb9ec6/as/4000251265-847__4.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:54e1f29b-02f5-4b36-a135-2dcfc643512d/as/4000251265-847__2.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:ad852390-60bc-4c3a-a373-c9e4349f5abc/as/1800219-inc__2.avif?width=556&amp;height=556&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:7add9ac0-70aa-4652-a743-fd1827bb9ec6/as/4000251265-847__4.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>24.5 oz.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -695,299 +690,308 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2">
-        <v>1904489</v>
+        <v>1709318</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
+        <v>24.99</v>
+      </c>
+      <c r="G2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H2">
         <v>29.99</v>
       </c>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
-        <v>4.1</v>
+        <v>4.4</v>
       </c>
       <c r="J2">
-        <v>45</v>
+        <v>613</v>
       </c>
       <c r="L2" t="s">
         <v>29</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="W2" t="s">
         <v>35</v>
       </c>
       <c r="X2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3">
         <v>3247022</v>
       </c>
       <c r="E3" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="F3">
         <v>29.99</v>
       </c>
-      <c r="H3" t="s">
+      <c r="G3" t="s">
         <v>28</v>
       </c>
       <c r="I3">
         <v>4.8</v>
       </c>
       <c r="J3">
         <v>859</v>
       </c>
       <c r="K3" t="s">
+        <v>39</v>
+      </c>
+      <c r="L3" t="s">
         <v>40</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>41</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>42</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>43</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="T3">
         <v>104</v>
+      </c>
+      <c r="W3" t="s">
+        <v>44</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" t="s">
         <v>46</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>47</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>4160644</v>
+      </c>
+      <c r="E4" t="s">
         <v>48</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4">
+        <v>19.99</v>
+      </c>
+      <c r="G4" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4">
+        <v>23.99</v>
+      </c>
+      <c r="I4">
+        <v>4.4</v>
+      </c>
+      <c r="J4">
+        <v>319</v>
+      </c>
+      <c r="L4" t="s">
         <v>49</v>
       </c>
-      <c r="F4">
-[...11 lines deleted...]
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>50</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>51</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>52</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
+        <v>33</v>
+      </c>
+      <c r="T4" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="W4" t="s">
         <v>35</v>
       </c>
       <c r="X4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C5" t="s">
         <v>56</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5">
+        <v>3006152</v>
+      </c>
+      <c r="E5" t="s">
         <v>57</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5">
+        <v>10.99</v>
+      </c>
+      <c r="G5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5">
+        <v>13.49</v>
+      </c>
+      <c r="I5">
+        <v>4.3</v>
+      </c>
+      <c r="J5">
+        <v>212</v>
+      </c>
+      <c r="L5" t="s">
         <v>58</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="M5" t="s">
         <v>59</v>
       </c>
-      <c r="F5">
-[...14 lines deleted...]
-      <c r="L5" t="s">
+      <c r="N5" t="s">
         <v>60</v>
       </c>
-      <c r="M5" t="s">
+      <c r="O5" t="s">
         <v>61</v>
       </c>
-      <c r="N5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>33</v>
+      </c>
+      <c r="W5" t="s">
+        <v>35</v>
       </c>
       <c r="X5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" t="s">
+        <v>64</v>
+      </c>
+      <c r="D6">
+        <v>1800219</v>
+      </c>
+      <c r="E6" t="s">
         <v>65</v>
       </c>
-      <c r="B6" t="s">
+      <c r="F6">
+        <v>16.99</v>
+      </c>
+      <c r="G6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6">
+        <v>4.7</v>
+      </c>
+      <c r="J6">
+        <v>323</v>
+      </c>
+      <c r="L6" t="s">
         <v>66</v>
       </c>
-      <c r="C6" t="s">
+      <c r="M6" t="s">
         <v>67</v>
       </c>
-      <c r="D6">
-[...17 lines deleted...]
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>68</v>
       </c>
-      <c r="M6" t="s">
+      <c r="O6" t="s">
         <v>69</v>
       </c>
-      <c r="N6" t="s">
+      <c r="P6" t="s">
+        <v>33</v>
+      </c>
+      <c r="T6" t="s">
         <v>70</v>
       </c>
-      <c r="O6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="W6" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="X6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>