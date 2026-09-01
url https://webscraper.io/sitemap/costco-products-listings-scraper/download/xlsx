--- v2 (2026-07-03)
+++ v3 (2026-09-01)
@@ -12,79 +12,79 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
+    <t>currency</t>
+  </si>
+  <si>
     <t>original_price</t>
   </si>
   <si>
-    <t>currency</t>
-[...1 lines deleted...]
-  <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>weight</t>
@@ -92,287 +92,216 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.costco.com/mens-sweaters.html</t>
-[...11 lines deleted...]
-    <t>Infinity</t>
+    <t>https://www.costco.com/laundry-supplies.html</t>
+  </si>
+  <si>
+    <t>2026-08-25T07:19:05Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-pods-unstopables-laundry-detergent-pods-fresh-80-count.product.4201023635.html</t>
+  </si>
+  <si>
+    <t>Tide Pods Unstopables Laundry Detergent Pods, Fresh, 80-count</t>
+  </si>
+  <si>
+    <t>Tide</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Infinity™
-[...39 lines deleted...]
-    <t>Small</t>
+    <t>Powerful, deep-cleaning laundry detergent pods infused with the long-lasting freshness of Downy Unstopables scent boosters to deliver brilliantly clean, incredible-smelling clothesSpecially formulated to lock in an ultra-fresh fragrance that keeps your fabrics and garments smelling amazing for weeks from wash to wearContains no phosphatesTotal Net Weight:  71 ozView More</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_full" data-private="false" data-testid="AdBuilder" id="blt6dc2e80b619c3996"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="https://getpgoffer.com/" target="_blank"&gt;&lt;div class="MuiBox-root mui-3hbjut"&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-cykfnh" id="image-container"&gt;&lt;div class="MuiBox-root mui-m1cjvb" data-testid="mediaRenderer"&gt;&lt;img class="MuiBox-root mui-rcjuyn" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image"&gt;&lt;img class="MuiBox-root mui-15pvag9" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image_Mobile"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt;&lt;li&gt;Powerful, deep-cleaning laundry detergent pods infused with the long-lasting freshness of Downy Unstopables scent boosters to deliver brilliantly clean, incredible-smelling clothes&lt;/li&gt;&lt;li&gt;Specially formulated to lock in an ultra-fresh fragrance that keeps your fabrics and garments smelling amazing for weeks from wash to wear&lt;/li&gt;&lt;li&gt;Contains no phosphates&lt;/li&gt;&lt;li&gt;Total Net Weight: &amp;nbsp;71 oz&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1lntl8m" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:4aab8e90-e498-4d36-a010-feea0ad2c94d/as/4201023635-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:4aab8e90-e498-4d36-a010-feea0ad2c94d/as/4201023635-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:363f7bf3-2ee0-463e-aa84-f6bc35f743f0/as/4201023635-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:4aab8e90-e498-4d36-a010-feea0ad2c94d/as/4201023635-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:363f7bf3-2ee0-463e-aa84-f6bc35f743f0/as/4201023635-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>Two day transit is included in the quoted price. The delivery time is 2 business days from the day of order if ordered before 12:00 noon local time.  Order by NoonDelivered ByMondayWednesdayTuesdayThursdayWednesdayFridayThursdayMondayFridayTuesdaySaturdayTuesdaySundayTuesdayHolidays2 business days after the holiday Depending on your order size, orders may be shipped using an alternative shipping method, which may add a day or more to the delivery window. Delivery times may be extended due to factors including order size and events outside of our control (i.e. weather/natural disasters). We do not guarantee two-day delivery.  Delivery is not available to Hawaii or Puerto Rico. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide.</t>
+  </si>
+  <si>
+    <t>71 oz.</t>
+  </si>
+  <si>
+    <t>Instant Savings
+P&amp;G Spend $100</t>
+  </si>
+  <si>
+    <t>2026-08-25T07:19:31Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/gain-oxi-liquid-laundry-detergent-original-159-loads-170-fl-oz.product.4000278027.html</t>
+  </si>
+  <si>
+    <t>Gain +Oxi Liquid Laundry Detergent, Original, 159 Loads, 170 fl oz</t>
+  </si>
+  <si>
+    <t>Gain</t>
+  </si>
+  <si>
+    <t>LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!  Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.View More</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_full" data-private="false" data-testid="AdBuilder" id="blt6dc2e80b619c3996"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="https://getpgoffer.com/" target="_blank"&gt;&lt;div class="MuiBox-root mui-3hbjut"&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-cykfnh" id="image-container"&gt;&lt;div class="MuiBox-root mui-m1cjvb" data-testid="mediaRenderer"&gt;&lt;img class="MuiBox-root mui-rcjuyn" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image"&gt;&lt;img class="MuiBox-root mui-15pvag9" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image_Mobile"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;ul&gt; &lt;li&gt;LONG-LASTING: Gain with Oxi laundry detergent contains scent capsules that continuously release scent during regular wear for lasting freshness for up to 6 weeks from wash until wear&lt;/li&gt; &lt;li&gt;CLASSIC SCENT: Gain laundry detergent in Original scent offers a crisp, clean, scent that is classic for a reason. It's not just a laundry detergent liquid, it's a sensory experience&lt;/li&gt; &lt;li&gt;ODOR FIGHTING: Gain with Oxi liquid detergent provides powerful cleaning and odor fighting ingredients at an affordable price&lt;/li&gt; &lt;li&gt;HE COMPATIBLE: Safe for use with regular washer and high-efficiency washers, even in cold water!&lt;/li&gt;&lt;/ul&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;Experience the power of Gain with Oxi, Laundry Detergent Liquid, your ultimate laundry solution. This liquid laundry detergent is designed to lift away dirt while locking in an amazing scent that lasts up to six weeks from wash until wear. Gain Original scent is the one, the only, the OG scent you know and love. Imbued with the irresistible and awe-inspiring freshness of a crisp morning in the great outdoors, with hints of citrus and mountain flowers floating by on a lazy breeze, when you breathe it in, you know — it's the smell of happiness. In addition to its fantastic fragrance, Gain with Oxi offers exceptional cleaning power. This laundry soap not only provides a delightful scent but also delivers outstanding stain-fighting capabilities, giving you remarkable results wash after wash, all at an affordable price. It is versatile enough to be used in both regular and high-efficiency washers, ensuring that you can achieve excellent cleaning results even in cold water. Using Gain with Oxi is incredibly easy. Simply measure out your desired amount, pour it into the detergent compartment or directly into the drum, and let the power of Gain do the work for you. Elevate your laundry experience with Gain with Oxi, where cleanliness meets captivating fragrance for clothes that look great and smell even better! Includes 170 fl oz of Gain with Oxi Liquid Laundry Detergent, Original Scent, enough for 159 loads.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1lntl8m" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:2aa6d8e1-dff7-4901-ab92-4380741b0d8a/as/4000278027-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:2aa6d8e1-dff7-4901-ab92-4380741b0d8a/as/4000278027-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:4fcdbd3f-04b1-4116-98e2-0a64fc5b3127/as/4000278027-847__3.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:3c1feda7-5058-4188-a218-38d98614d74c/as/4000278027-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:2aa6d8e1-dff7-4901-ab92-4380741b0d8a/as/4000278027-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:4fcdbd3f-04b1-4116-98e2-0a64fc5b3127/as/4000278027-847__3.avif?width=556&amp;height=556&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:3c1feda7-5058-4188-a218-38d98614d74c/as/4000278027-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>170 fl. oz.</t>
+  </si>
+  <si>
+    <t>2026-08-25T07:19:53Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/downy-soft-liquid-fabric-softener-april-fresh-257-loads-150-fl-oz.product.4000278026.html</t>
+  </si>
+  <si>
+    <t>Downy Soft Liquid Fabric Softener, April Fresh, 257 Loads, 150 fl oz</t>
+  </si>
+  <si>
+    <t>Downy</t>
+  </si>
+  <si>
+    <t>Give your clothes a softer feel and a long-lasting floral scent with Downy April Fresh Fabric Softener. Downy Fabric Softener soothes the senses routinely with every wash, giving the fabrics a delightful softness to touch and a revitalizing fresh scent. Downy Liquid Fabric Softener is compatible with all top- and front-loading HE machines. It's easy to use—after adding your favorite laundry detergent, pour Downy Liquid Fabric Softener into the fabric softener dispenser drawer or directly into the agitator and start the washer on your preferred cycle. Have clothes that are softer, gentler, and better* with Downy 2 in 1: Soft and Fresh.   *Vs Detergent alone   Highlights: Leaves an April Fresh scent for long-lasting freshness Formulated to help prevent stretching, fading, and fuzz in fabrics Compatible with all washing machines and HE models Designed to condition fabrics during wash View More</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_full" data-private="false" data-testid="AdBuilder" id="blt6dc2e80b619c3996"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="https://getpgoffer.com/" target="_blank"&gt;&lt;div class="MuiBox-root mui-3hbjut"&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-cykfnh" id="image-container"&gt;&lt;div class="MuiBox-root mui-m1cjvb" data-testid="mediaRenderer"&gt;&lt;img class="MuiBox-root mui-rcjuyn" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image"&gt;&lt;img class="MuiBox-root mui-15pvag9" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image_Mobile"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Give your clothes a softer feel and a long-lasting floral scent with Downy April Fresh Fabric Softener. Downy Fabric Softener soothes the senses routinely with every wash, giving the fabrics a delightful softness to touch and a revitalizing fresh scent. Downy Liquid Fabric Softener is compatible with all top- and front-loading HE machines. It's easy to use—after adding your favorite laundry detergent, pour Downy Liquid Fabric Softener into the fabric softener dispenser drawer or directly into the agitator and start the washer on your preferred cycle. Have clothes that are softer, gentler, and better* with Downy 2 in 1: Soft and Fresh.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;*Vs Detergent alone&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;br aria-hidden="true"&gt;&lt;strong&gt;Highlights:&lt;/strong&gt;&lt;ul&gt; &lt;li&gt;Leaves an April Fresh scent for long-lasting freshness&lt;/li&gt; &lt;li&gt;Formulated to help prevent stretching, fading, and fuzz in fabrics&lt;/li&gt; &lt;li&gt;Compatible with all washing machines and HE models&lt;/li&gt; &lt;li&gt;Designed to condition fabrics during wash&lt;/li&gt; &lt;br aria-hidden="true"&gt; &lt;br aria-hidden="true"&gt; &lt;br aria-hidden="true"&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1lntl8m" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b2d895cd-8f96-4d5a-99fb-98a98ae83e33/as/4000278026-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b2d895cd-8f96-4d5a-99fb-98a98ae83e33/as/4000278026-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:8603ffcb-aa30-45f8-90db-a4f24f7eae92/as/4000278026-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:da094a5a-f3e4-4b76-b9d0-e4fb5574c9f2/as/4000278026-847__3.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b2d895cd-8f96-4d5a-99fb-98a98ae83e33/as/4000278026-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:8603ffcb-aa30-45f8-90db-a4f24f7eae92/as/4000278026-847__2.avif?width=556&amp;height=556&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:da094a5a-f3e4-4b76-b9d0-e4fb5574c9f2/as/4000278026-847__3.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>150 oz.</t>
+  </si>
+  <si>
+    <t>2026-08-25T07:21:13Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/nellies-laundry-soda-with-pow-powder-250-loads.product.4201012587.html</t>
+  </si>
+  <si>
+    <t>Nellie's Laundry Soda with POW Powder, 250 Loads</t>
+  </si>
+  <si>
+    <t>Nellie's</t>
+  </si>
+  <si>
+    <t>Nellie’s POW Powder is a highly concentrated formula built on the classic Nellie’s Laundry Soda, with added enzymes for an extra boost in cleaning power. These enzymes target and remove stains, offering precise cleaning action even at low temperatures. The formula is free from SLS, SLES, gluten, phosphates, chlorine, fragrance, and optical brighteners, and is safe for septic systems. It dissolves in both hot and cold water, delivering powerful, reliable cleaning every time</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;&lt;p&gt;&lt;span style="background-color: rgb(255, 255, 255); color: rgb(0, 0, 0); font-family: inherit; font-size: 0.875rem;"&gt;&lt;span class="il" style="-webkit-text-stroke-width:0px;font-style:normal;font-variant-caps:normal;font-variant-ligatures:normal;font-weight:400;letter-spacing:normal;orphans:2;text-align:left;text-decoration-color:initial;text-decoration-style:initial;text-decoration-thickness:initial;text-indent:0px;text-transform:none;white-space:normal;widows:2;word-spacing:0px;"&gt;Nellie&lt;/span&gt;&lt;span style="-webkit-text-stroke-width:0px;display:inline !important;float:none;font-style:normal;font-variant-caps:normal;font-variant-ligatures:normal;font-weight:400;letter-spacing:normal;orphans:2;text-align:left;text-decoration-color:initial;text-decoration-style:initial;text-decoration-thickness:initial;text-indent:0px;text-transform:none;white-space:normal;widows:2;word-spacing:0px;"&gt;’s POW Powder is a highly concentrated formula built on the classic &lt;/span&gt;&lt;span class="il" style="-webkit-text-stroke-width:0px;font-style:normal;font-variant-caps:normal;font-variant-ligatures:normal;font-weight:400;letter-spacing:normal;orphans:2;text-align:left;text-decoration-color:initial;text-decoration-style:initial;text-decoration-thickness:initial;text-indent:0px;text-transform:none;white-space:normal;widows:2;word-spacing:0px;"&gt;Nellie&lt;/span&gt;&lt;span style="-webkit-text-stroke-width:0px;display:inline !important;float:none;font-style:normal;font-variant-caps:normal;font-variant-ligatures:normal;font-weight:400;letter-spacing:normal;orphans:2;text-align:left;text-decoration-color:initial;text-decoration-style:initial;text-decoration-thickness:initial;text-indent:0px;text-transform:none;white-space:normal;widows:2;word-spacing:0px;"&gt;’s Laundry Soda, with added enzymes for an extra boost in cleaning power. These enzymes target and remove stains, offering precise cleaning action even at low temperatures. The formula is free from SLS, SLES, gluten, phosphates, chlorine, fragrance, and optical brighteners, and is safe for septic systems. It dissolves in both hot and cold water, delivering powerful, reliable cleaning every time&lt;/span&gt;&lt;/span&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:a42bd456-2bb8-49ed-b397-248934938642/as/4201012587-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:a42bd456-2bb8-49ed-b397-248934938642/as/4201012587-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:a42bd456-2bb8-49ed-b397-248934938642/as/4201012587-847__1.avif?width=1024&amp;height=1024&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>Standard shipping via UPS Ground is included in the quoted price. Express shipping is via UPS. Please choose your shipping method at checkout. An additional Shipping and Handling fee will apply to express shipments. This fee will be quoted at checkout. Delivery is not available to Puerto Rico, Alaska or Hawaii. Costco.com products can be returned to any of our more than 800 Costco warehouses worldwide. Shop Confidently We are committed to offering the best value to our members, with a risk-free 100% satisfaction guarantee on your membership and merchandise with some exceptions and limitations*. If you have questions about your membership or products you've purchased at Costco, please visit the membership counter at your local Costco or Contact Customer Service. *Certain items are not available for return or refund or may have limitations on their eligibility for return or refund. View Costco's Return Policy. Costco Technical and Warranty Services for select electronics and consumer goods. For manufacturer warranty information, please contact us. How To Return Costco.com Orders</t>
+  </si>
+  <si>
+    <t>9 lb</t>
   </si>
   <si>
     <t>Online Only</t>
   </si>
   <si>
-    <t>2026-06-15T05:22:01Z</t>
-[...171 lines deleted...]
-https://bfasset.costco-static.com/U447IH35/as/t5vkqcjpf6j954kqh3qm6k/4000343757-847_blue_5?auto=webp&amp;format=jpg</t>
+    <t>2026-08-25T07:23:45Z</t>
+  </si>
+  <si>
+    <t>https://www.costco.com/tide-pods-laundry-detergent-pods-spring-meadow-156-count.product.4000417929.html</t>
+  </si>
+  <si>
+    <t>Tide Pods Laundry Detergent Pods, Spring Meadow, 156-count</t>
+  </si>
+  <si>
+    <t>Tide PODS Spring Meadow laundry detergent pacs are super concentrated with 90% cleaning ingredients to rejuvenate even dingy clothes for brighter brights and whiter whites, wash after wash. Each Tide PODS is a 3-in-1 breakthrough laundry solution with highly concentrated detergent, stain remover, and color protector, giving you more bang for your buck. The Spring Meadow scent is infused with fresh floral notes to help keep your clothes smelling great. Tide PODS pacs are small but powerful. In one tiny capsule with an innovative, three-chamber design that separates key ingredients until they hit the wash for maximum cleaning power. More than just a liquid in a pouch, these reformulated laundry pacs reveal Tide’s brightest clean yet. Its special film enables the multi-chamber technology to dissolve in both hot and cold water. As this special film can be dissolved in water, make sure you always handle pods with dry hands.   Surprisingly powerful clean in one step 3-in-1 cleaning: super concentrated detergent, extra odor fighters, extra stain removers Convenient and pre-measured doses with a special film that dissolves in both hot and cold Remember to toss the Tide POD in the washing machine drum before clothesView More</t>
+  </si>
+  <si>
+    <t>&lt;div class="MuiAccordionDetails-root mui-5yeznc"&gt;&lt;div style="max-height:1200px;overflow:hidden"&gt;&lt;div&gt;&lt;div class="MuiBox-root mui-1qm1lh" data-testid="box"&gt;&lt;div class="MuiBox-root mui-g53v0y" data-layout="aduilder_full" data-private="false" data-testid="AdBuilder" id="blt6dc2e80b619c3996"&gt;&lt;div class="MuiBox-root mui-ebhjg1"&gt;&lt;a class="MuiTypography-root MuiTypography-inherit MuiLink-root MuiLink-underlineNone mui-1vwgtf7" data-testid="Link" href="https://getpgoffer.com/" target="_blank"&gt;&lt;div class="MuiBox-root mui-3hbjut"&gt;&lt;div class="MuiBox-root mui-gn1jef"&gt;&lt;div class="MuiBox-root mui-cykfnh" id="image-container"&gt;&lt;div class="MuiBox-root mui-m1cjvb" data-testid="mediaRenderer"&gt;&lt;img class="MuiBox-root mui-rcjuyn" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:cfdb2f9d-6cea-4d07-835c-d727f1ccaaff/as/d_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image"&gt;&lt;img class="MuiBox-root mui-15pvag9" alt="P&amp;amp;G Buy More Save More - Spend $100 get a $25 Costco Shop Card, Spend $200 get a $60 Costco Shop Card." loading="eager" sizes="(max-width: 768px) 320px, (max-width: 1024px) 768px, 1400px" src="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif" srcset="https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=320 320w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=768 768w, https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:b125b3b6-b23c-4110-a286-80156aeaf0d4/as/m_26w364050_landing_page_banner_p&amp;amp;g.avif?width=1400 1400w" data-testid="MediaRenderer_Image_Mobile"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="product-details-summary" class="mui-15xgwf"&gt;Tide PODS Spring Meadow laundry detergent pacs are super concentrated with 90% cleaning ingredients to rejuvenate even dingy clothes for brighter brights and whiter whites, wash after wash. Each Tide PODS is a 3-in-1 breakthrough laundry solution with highly concentrated detergent, stain remover, and color protector, giving you more bang for your buck. The Spring Meadow scent is infused with fresh floral notes to help keep your clothes smelling great. Tide PODS pacs are small but powerful. In one tiny capsule with an innovative, three-chamber design that separates key ingredients until they hit the wash for maximum cleaning power. More than just a liquid in a pouch, these reformulated laundry pacs reveal Tide’s brightest clean yet. Its special film enables the multi-chamber technology to dissolve in both hot and cold water. As this special film can be dissolved in water, make sure you always handle pods with dry hands.&lt;br aria-hidden="true"&gt;&amp;nbsp;&lt;ul&gt; &lt;li&gt;Surprisingly powerful clean in one step&lt;/li&gt; &lt;li&gt;3-in-1 cleaning: super concentrated detergent, extra odor fighters, extra stain removers&lt;/li&gt; &lt;li&gt;Convenient and pre-measured doses with a special film that dissolves in both hot and cold&lt;/li&gt; &lt;li&gt;Remember to toss the Tide POD in the washing machine drum before clothes&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="MuiBox-root mui-1mc8orp"&gt;&lt;button class="MuiButtonBase-root MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary MuiButton-root MuiButton-secondary MuiButton-secondaryPrimary MuiButton-sizeStandard MuiButton-secondarySizeStandard MuiButton-colorPrimary mui-1lntl8m" tabindex="0" type="button" id="Button_view-more-title" data-testid="Button_view-more-title"&gt;View More&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:41e5b876-5b31-447b-8ae9-5371ce2e1470/as/4000417929-847__1.avif?width=727&amp;height=727&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:41e5b876-5b31-447b-8ae9-5371ce2e1470/as/4000417929-847__1.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:7f484de8-cb34-4077-a489-11b25484aa70/as/4000417929-847__2.avif?width=727&amp;height=727&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:41e5b876-5b31-447b-8ae9-5371ce2e1470/as/4000417929-847__1.avif?width=1024&amp;height=1024&amp;fit=contain
+https://gdx-assets.costco.com/adobe/assets/urn:aaid:aem:7f484de8-cb34-4077-a489-11b25484aa70/as/4000417929-847__2.avif?width=556&amp;height=556&amp;fit=contain</t>
+  </si>
+  <si>
+    <t>29 oz.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -778,341 +707,326 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>28</v>
       </c>
       <c r="D2" t="s">
         <v>29</v>
       </c>
       <c r="E2">
-        <v>1923571</v>
+        <v>2067029</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>6.97</v>
-[...1 lines deleted...]
-      <c r="I2" t="s">
+        <v>20.49</v>
+      </c>
+      <c r="H2" t="s">
         <v>31</v>
       </c>
+      <c r="I2">
+        <v>24.49</v>
+      </c>
       <c r="J2">
-        <v>4.7</v>
+        <v>5.0</v>
       </c>
       <c r="K2">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="L2" t="s">
+        <v>1</v>
+      </c>
+      <c r="M2" t="s">
         <v>32</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>33</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>34</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>35</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>36</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="U2" t="s">
         <v>37</v>
       </c>
-      <c r="T2" t="s">
+      <c r="X2" t="s">
         <v>38</v>
       </c>
-      <c r="U2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Y2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" t="s">
         <v>41</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3">
+        <v>4160644</v>
+      </c>
+      <c r="F3" t="s">
         <v>42</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3">
+        <v>19.99</v>
+      </c>
+      <c r="H3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3">
+        <v>23.99</v>
+      </c>
+      <c r="J3">
+        <v>4.4</v>
+      </c>
+      <c r="K3">
+        <v>319</v>
+      </c>
+      <c r="M3" t="s">
         <v>43</v>
       </c>
-      <c r="E3">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="N3" t="s">
         <v>44</v>
       </c>
-      <c r="G3">
-[...11 lines deleted...]
-      <c r="L3" t="s">
+      <c r="O3" t="s">
         <v>45</v>
       </c>
-      <c r="M3" t="s">
+      <c r="P3" t="s">
         <v>46</v>
       </c>
-      <c r="N3" t="s">
+      <c r="Q3" t="s">
+        <v>36</v>
+      </c>
+      <c r="U3" t="s">
         <v>47</v>
       </c>
-      <c r="O3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="Y3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E4">
+        <v>1840548</v>
+      </c>
+      <c r="F4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G4">
+        <v>13.99</v>
+      </c>
+      <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4">
+        <v>16.99</v>
+      </c>
+      <c r="J4">
+        <v>4.8</v>
+      </c>
+      <c r="K4">
+        <v>506</v>
+      </c>
+      <c r="M4" t="s">
         <v>52</v>
       </c>
-      <c r="C4" t="s">
+      <c r="N4" t="s">
         <v>53</v>
       </c>
-      <c r="D4" t="s">
+      <c r="O4" t="s">
         <v>54</v>
       </c>
-      <c r="E4">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="P4" t="s">
         <v>55</v>
       </c>
-      <c r="G4">
-[...11 lines deleted...]
-      <c r="L4" t="s">
+      <c r="Q4" t="s">
+        <v>36</v>
+      </c>
+      <c r="U4" t="s">
         <v>56</v>
       </c>
-      <c r="M4" t="s">
-[...14 lines deleted...]
-      <c r="T4" t="s">
+      <c r="X4" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="Y4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5">
+        <v>2065039</v>
+      </c>
+      <c r="F5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G5">
+        <v>39.99</v>
+      </c>
+      <c r="H5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5">
+        <v>49.99</v>
+      </c>
+      <c r="J5">
+        <v>4.3</v>
+      </c>
+      <c r="K5">
+        <v>44</v>
+      </c>
+      <c r="M5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N5" t="s">
         <v>62</v>
       </c>
-      <c r="C5" t="s">
+      <c r="O5" t="s">
         <v>63</v>
       </c>
-      <c r="D5" t="s">
+      <c r="P5" t="s">
         <v>64</v>
       </c>
-      <c r="E5">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="Q5" t="s">
         <v>65</v>
       </c>
-      <c r="G5">
-[...11 lines deleted...]
-      <c r="L5" t="s">
+      <c r="U5" t="s">
         <v>66</v>
       </c>
-      <c r="M5" t="s">
+      <c r="X5" t="s">
         <v>67</v>
-      </c>
-[...19 lines deleted...]
-        <v>72</v>
       </c>
       <c r="Y5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6">
+        <v>2725160</v>
+      </c>
+      <c r="F6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6">
+        <v>28.99</v>
+      </c>
+      <c r="H6" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6">
+        <v>34.99</v>
+      </c>
+      <c r="J6">
+        <v>4.6</v>
+      </c>
+      <c r="K6">
+        <v>186</v>
+      </c>
+      <c r="M6" t="s">
+        <v>71</v>
+      </c>
+      <c r="N6" t="s">
+        <v>72</v>
+      </c>
+      <c r="O6" t="s">
         <v>73</v>
       </c>
-      <c r="C6" t="s">
+      <c r="P6" t="s">
         <v>74</v>
       </c>
-      <c r="D6" t="s">
+      <c r="Q6" t="s">
+        <v>36</v>
+      </c>
+      <c r="U6" t="s">
         <v>75</v>
       </c>
-      <c r="E6">
-[...35 lines deleted...]
-      <c r="T6" t="s">
+      <c r="X6" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="Y6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>