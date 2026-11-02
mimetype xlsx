--- v2 (2026-08-12)
+++ v3 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -98,266 +98,297 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
+    <t>https://www.diy.com/departments/jungle-tastic-lined-54-curtains/5027491399722_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-10-27T10:31:49Z</t>
+  </si>
+  <si>
+    <t>Jungle-Tastic Lined 54'' Curtains</t>
+  </si>
+  <si>
+    <t>gbp</t>
+  </si>
+  <si>
+    <t>Exclusive Bedding &amp; Beyond design
+Fun and colourful jungle themed curtains
+Two fully lined curtains per pack</t>
+  </si>
+  <si>
+    <t>These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.Comes with One pair of curtains and one pair of tie backsComposition - 48% cotton, 52% polyesterThese Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.Exclusive Bedding &amp; Beyond designFun and colourful jungle themed curtainsTwo fully lined curtains per packCurtains are pencil-pleat fitting so will fit any standard curtain rail or poleTie backs includedThese curtains are approximately 66in wide (168cm) with a 54in drop (137cm)48% cotton, 52% polyesterMachine washable</t>
+  </si>
+  <si>
+    <t>&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Comes with One pair of curtains and one pair of tie backs&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 48% cotton, 52% polyester&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;These Jungle-Tastic Lined Curtains are bound to be a hit with any little wildlife fans! The fun design features a collection of colourful animals including lions and zebras set on a jungle themed background. The curtains are fully lined and come complete with tie backs. They are also suitable for machine washing. The design matches our exclusive Jungle-Tastic junior, single and double duvet covers and wallpaper border which are also available to purchase from our website.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Exclusive Bedding &amp;amp; Beyond design&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Fun and colourful jungle themed curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Two fully lined curtains per pack&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Curtains are pencil-pleat fitting so will fit any standard curtain rail or pole&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Tie backs included&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;These curtains are approximately 66in wide (168cm) with a 54in drop (137cm)&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;48% cotton, 52% polyester&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Machine washable&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/jungle-tastic-lined-54-curtains~5027491399722_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/jungle-tastic-lined-54-curtains~5027491399722_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/jungle-tastic-lined-54-curtains~5027491399722_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>World of Wallpaper</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2075</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by World of WallpaperAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Medium weight</t>
+  </si>
+  <si>
+    <t>Cotton &amp; polyester (PES)</t>
+  </si>
+  <si>
+    <t>Children</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/affine-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub/5056806131511_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-10-27T10:30:04Z</t>
+  </si>
+  <si>
+    <t>Aveli 1700mm Single Ended Straight Bath Square Modern Bathroom Acrylic White Bathtub</t>
+  </si>
+  <si>
+    <t>Aveli</t>
+  </si>
+  <si>
+    <t>Room to relax – Single-ended design with a sloping backrest and 185-litre capacity for a comfortable soak.
+Modern square styling – Clean rectangular lines and a gloss-white finish complement a wide range of bathroom suites.
+Warranty - Comes with a fantastic FREE 10 Year Guarantee for peace of mind.</t>
+  </si>
+  <si>
+    <t>The Aveli 1700 x 700mm single-ended straight bath brings clean square styling to a modern bathroom. Made from genuine Lucite acrylic with a gloss-white finish, it combines a rectangular footprint with a shaped interior and sloping backrest. The bath is supplied with feet, fittings and fixings. Bath panels, taps and a waste and overflow kit are sold separately; the tap deck is supplied without pre-drilled holes.
+Key Features and Benefits:
+Stylish white finish that blends seamlessly with most bathroom suites
+Made from premium Lucite sheet acrylic
+Fully encapsulated 18mm baseboard for maximum strength
+Pre-drilled for center waste and overflow, with no pre-drilled tap holes
+Includes leg set for easy installation
+Complies with EN198 (BS4305) European Norms for Bathtub
+10-year manufacturer's guarantee
+Superior resistance to wear, tear, stains, and UV light degradation
+Reinforced with GRP for added rigidity and durability
+CE Approved for quality assuranceGuarantee - 10 yearsAdditional parts required - Bath panels sold separatelyFittings &amp; fixings includedReady assembledCompatible with Straight bathFeet suppliedSettle back against the sloping backrest and enjoy room to unwind with a 185-litre capacity. GRP reinforcement and an encapsulated baseboard add support beneath the smooth bathing surface, while the undrilled tap deck lets your installer plan a suitable tap arrangement for your bathroom.Room to relax – Single-ended design with a sloping backrest and 185-litre capacity for a comfortable soak.Modern square styling – Clean rectangular lines and a gloss-white finish complement a wide range of bathroom suites.Warranty - Comes with a fantastic FREE 10 Year Guarantee for peace of mind.Genuine Lucite acrylic – A smooth acrylic bathing surface brings a refined finish to your bathroom.Reinforced construction – GRP reinforcement and a fully encapsulated 18mm baseboard provide added strength and support.Undrilled tap deck – Supplied without pre-drilled tap holes, allowing a suitable tap layout to be planned during installation.Installation essentials included – Supplied with bath feet, fittings and fixings, plus pre-drilled end waste and overflow openings.Check your space – Measures 1700mm long x 700mm wide; bath panels, taps and the waste and overflow kit are sold separately.</t>
+  </si>
+  <si>
+    <t>&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;The Aveli 1700 x 700mm single-ended straight bath brings clean square styling to a modern bathroom. Made from genuine Lucite acrylic with a gloss-white finish, it combines a rectangular footprint with a shaped interior and sloping backrest. The bath is supplied with feet, fittings and fixings. Bath panels, taps and a waste and overflow kit are sold separately; the tap deck is supplied without pre-drilled holes.
+Key Features and Benefits:
+Stylish white finish that blends seamlessly with most bathroom suites
+Made from premium Lucite sheet acrylic
+Fully encapsulated 18mm baseboard for maximum strength
+Pre-drilled for center waste and overflow, with no pre-drilled tap holes
+Includes leg set for easy installation
+Complies with EN198 (BS4305) European Norms for Bathtub
+10-year manufacturer's guarantee
+Superior resistance to wear, tear, stains, and UV light degradation
+Reinforced with GRP for added rigidity and durability
+CE Approved for quality assurance&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Guarantee - 10 years&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Additional parts required - Bath panels sold separately&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Fittings &amp;amp; fixings included&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Ready assembled&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Compatible with Straight bath&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Feet supplied&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Settle back against the sloping backrest and enjoy room to unwind with a 185-litre capacity. GRP reinforcement and an encapsulated baseboard add support beneath the smooth bathing surface, while the undrilled tap deck lets your installer plan a suitable tap arrangement for your bathroom.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Room to relax – Single-ended design with a sloping backrest and 185-litre capacity for a comfortable soak.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Modern square styling – Clean rectangular lines and a gloss-white finish complement a wide range of bathroom suites.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Warranty - Comes with a fantastic FREE 10 Year Guarantee for peace of mind.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Genuine Lucite acrylic – A smooth acrylic bathing surface brings a refined finish to your bathroom.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Reinforced construction – GRP reinforcement and a fully encapsulated 18mm baseboard provide added strength and support.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Undrilled tap deck – Supplied without pre-drilled tap holes, allowing a suitable tap layout to be planned during installation.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Installation essentials included – Supplied with bath feet, fittings and fixings, plus pre-drilled end waste and overflow openings.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Check your space – Measures 1700mm long x 700mm wide; bath panels, taps and the waste and overflow kit are sold separately.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1700mm-single-ended-straight-bath-square-modern-bathroom-acrylic-white-bathtub~5056806131511_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>Plumbworld</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2244</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by PlumbworldAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Acrylic</t>
+  </si>
+  <si>
     <t>https://www.diy.com/departments/peppa-pig-sleepy-72-curtains/5056197129258_BQ.prd</t>
   </si>
   <si>
-    <t>2026-07-27T11:58:14Z</t>
+    <t>2026-10-27T10:30:15Z</t>
   </si>
   <si>
     <t>Peppa Pig Sleepy 72'' Curtains</t>
   </si>
   <si>
     <t>Peppa Pig</t>
   </si>
   <si>
-    <t>gbp</t>
-[...3 lines deleted...]
-100% official merchandise
+    <t>100% official merchandise
 Features Peppa Pig
-Each pack contains two readymade curtains
-[...9 lines deleted...]
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Comes with Two curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 100% microfibre&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;100% official merchandise&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Features Peppa Pig&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Each pack contains two readymade curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Size approx: 66in wide (168cm) x 72in drop (183cm)&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Machine washable&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;100% microfibre&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+Each pack contains two readymade curtains</t>
+  </si>
+  <si>
+    <t>These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.Comes with Two curtainsComposition - 100% microfibre100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre</t>
+  </si>
+  <si>
+    <t>&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Comes with Two curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Composition - 100% microfibre&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;100% official merchandise&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Features Peppa Pig&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Each pack contains two readymade curtains&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Size approx: 66in wide (168cm) x 72in drop (183cm)&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Machine washable&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;100% microfibre&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
-    <t>World of Wallpaper</t>
-[...7 lines deleted...]
-  <si>
     <t>Light weight</t>
   </si>
   <si>
     <t>Microfibre</t>
   </si>
   <si>
-    <t>Children</t>
-[...8 lines deleted...]
-    <t>Enhanced Living Infinity Room Darkening Thermal Blue Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 54 inch (168x137cm)</t>
+    <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-/5036112409412_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-10-27T10:30:31Z</t>
+  </si>
+  <si>
+    <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 72 inch (168x183cm)</t>
   </si>
   <si>
     <t>Enhanced Living</t>
   </si>
   <si>
-    <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
-[...57 lines deleted...]
-    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Charm features a metallic print design on pink curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+    <t>Charm features a metallic print design on pink curtains.
+Triple Weave technology provides a Room Darkening effect
+Thermal properties keep your room cool in the summer and warm in the winter</t>
+  </si>
+  <si>
+    <t>Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Sold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/span&gt;&lt;/p&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Charm features a metallic print design on pink curtains.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Triple Weave technology provides a Room Darkening effect&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112409412_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
-    <t>https://www.diy.com/departments/homescapes-multi-polka-dots-ready-made-eyelet-curtain-pair-137-x-182-cm-drop/5055967415898_BQ.prd</t>
-[...71 lines deleted...]
-    <t>Cotton &amp; polyester (PES)</t>
+    <t>Tyrone Textiles Ltd</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2549</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by Tyrone Textiles LtdAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Aluminium</t>
+  </si>
+  <si>
+    <t>Children's</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/affine-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub/5056806132013_BQ.prd</t>
+  </si>
+  <si>
+    <t>2026-10-27T10:37:11Z</t>
+  </si>
+  <si>
+    <t>Aveli 1600mm Single Ended Square Bath Straight Modern Bathroom Acrylic White Bathtub</t>
+  </si>
+  <si>
+    <t>Modern square-edged design – Clean lines and white finish suit contemporary bathroom styles.
+170-litre capacity – Comfortable bathing space ideal for everyday relaxation.
+Durable 5mm Lucite acrylic construction – Strong, long-lasting and resistant to everyday wear.</t>
+  </si>
+  <si>
+    <t>Upgrade your bathroom with the Affine Single Ended Square Bath, combining modern styling with everyday comfort. Featuring clean square edges and a crisp white finish, this bath is designed to complement a wide range of contemporary bathroom suites.
+With a 170-litre capacity, it provides ample space for a relaxing soak, while the gently sloped backrest offers added comfort after a long day. The 1600 x 700mm size makes it a practical choice for smaller bathrooms where space is limited but comfort is still essential.
+Manufactured from high-quality 5mm Lucite acrylic, the bath is built for durability and long-term performance. It is reinforced with a fully encapsulated 18mm baseboard and glass-reinforced plastic (GRP), ensuring strength and stability with everyday use.
+The bath is supplied without pre-drilled tap holes, giving you the flexibility to choose wall-mounted, deck-mounted or freestanding taps to suit your design. The waste and overflow are pre-drilled for easier installation, and a leg set is included for simple levelling and fitting.
+Produced in accordance with EN198 (BS4305) European standards and backed by a 10-year manufacturer’s guarantee, this bath offers reliability, comfort and modern design in one complete package.
+Please note: Bath panels, taps and waste are not included.Guarantee - 10 yearsAdditional parts required - Tap, waste and bath panels sold separatelyFittings &amp; fixings includedReady assembledFeet suppliedModern square-edged design – Clean lines and white finish suit contemporary bathroom styles.170-litre capacity – Comfortable bathing space ideal for everyday relaxation.Durable 5mm Lucite acrylic construction – Strong, long-lasting and resistant to everyday wear.Reinforced base for stability – Fully encapsulated 18mm baseboard with GRP backing for added strength.Flexible tap installation – No pre-drilled tap holes, allowing choice of tap style and positioning.Pre-drilled waste and overflow – Simplifies installation and plumbing setup.Leg set included – Adjustable for easy levelling during installation.10-year manufacturer’s guarantee – Long-term reliability and peace of mind (Please note: Bath panels not included).</t>
+  </si>
+  <si>
+    <t>&lt;p class="mb-md whitespace-break-spaces"&gt;&lt;span&gt;Upgrade your bathroom with the Affine Single Ended Square Bath, combining modern styling with everyday comfort. Featuring clean square edges and a crisp white finish, this bath is designed to complement a wide range of contemporary bathroom suites.
+With a 170-litre capacity, it provides ample space for a relaxing soak, while the gently sloped backrest offers added comfort after a long day. The 1600 x 700mm size makes it a practical choice for smaller bathrooms where space is limited but comfort is still essential.
+Manufactured from high-quality 5mm Lucite acrylic, the bath is built for durability and long-term performance. It is reinforced with a fully encapsulated 18mm baseboard and glass-reinforced plastic (GRP), ensuring strength and stability with everyday use.
+The bath is supplied without pre-drilled tap holes, giving you the flexibility to choose wall-mounted, deck-mounted or freestanding taps to suit your design. The waste and overflow are pre-drilled for easier installation, and a leg set is included for simple levelling and fitting.
+Produced in accordance with EN198 (BS4305) European standards and backed by a 10-year manufacturer’s guarantee, this bath offers reliability, comfort and modern design in one complete package.
+Please note: Bath panels, taps and waste are not included.&lt;/span&gt;&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Guarantee - 10 years&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Additional parts required - Tap, waste and bath panels sold separately&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Fittings &amp;amp; fixings included&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Ready assembled&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Feet supplied&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Modern square-edged design – Clean lines and white finish suit contemporary bathroom styles.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;170-litre capacity – Comfortable bathing space ideal for everyday relaxation.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Durable 5mm Lucite acrylic construction – Strong, long-lasting and resistant to everyday wear.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Reinforced base for stability – Fully encapsulated 18mm baseboard with GRP backing for added strength.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Flexible tap installation – No pre-drilled tap holes, allowing choice of tap style and positioning.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Pre-drilled waste and overflow – Simplifies installation and plumbing setup.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;Leg set included – Adjustable for easy levelling during installation.&lt;/span&gt;&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;&lt;span&gt;10-year manufacturer’s guarantee – Long-term reliability and peace of mind (Please note: Bath panels not included).&lt;/span&gt;&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/aveli-1600mm-single-ended-square-bath-straight-modern-bathroom-acrylic-white-bathtub~5056806132013_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -766,371 +797,350 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2">
-        <v>5056197129258</v>
-[...1 lines deleted...]
-      <c r="E2" t="s">
+        <v>5027491399722</v>
+      </c>
+      <c r="F2">
+        <v>5027491399722</v>
+      </c>
+      <c r="G2">
+        <v>14.99</v>
+      </c>
+      <c r="J2" t="s">
         <v>31</v>
       </c>
-      <c r="F2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2">
+        <v>1</v>
+      </c>
+      <c r="L2">
+        <v>1</v>
+      </c>
+      <c r="M2" t="s">
         <v>32</v>
       </c>
-      <c r="K2">
-[...5 lines deleted...]
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>33</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>34</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>35</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>36</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>37</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>38</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>39</v>
       </c>
-      <c r="T2" t="s">
+      <c r="V2" t="s">
         <v>40</v>
       </c>
-      <c r="V2" t="s">
+      <c r="Y2" t="s">
         <v>41</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>42</v>
       </c>
-      <c r="Z2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" t="s">
         <v>44</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>45</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>5056806131511</v>
+      </c>
+      <c r="E3" t="s">
         <v>46</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3">
+        <v>5056806131511</v>
+      </c>
+      <c r="G3">
+        <v>174.97</v>
+      </c>
+      <c r="J3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3">
+        <v>4</v>
+      </c>
+      <c r="L3">
+        <v>5</v>
+      </c>
+      <c r="M3" t="s">
         <v>47</v>
       </c>
-      <c r="F3">
-[...14 lines deleted...]
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>48</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>49</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>50</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>51</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>52</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>53</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
         <v>54</v>
       </c>
-      <c r="T3" t="s">
+      <c r="Y3" t="s">
         <v>55</v>
       </c>
-      <c r="V3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB3">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4">
+        <v>5056197129258</v>
+      </c>
+      <c r="E4" t="s">
         <v>59</v>
       </c>
-      <c r="B4" t="s">
+      <c r="F4">
+        <v>5056197129258</v>
+      </c>
+      <c r="G4">
+        <v>22.99</v>
+      </c>
+      <c r="J4" t="s">
+        <v>31</v>
+      </c>
+      <c r="M4" t="s">
         <v>60</v>
       </c>
-      <c r="C4" t="s">
+      <c r="N4" t="s">
         <v>61</v>
       </c>
-      <c r="D4">
-[...20 lines deleted...]
-      <c r="M4" t="s">
+      <c r="O4" t="s">
         <v>62</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>63</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Q4" t="s">
         <v>64</v>
       </c>
-      <c r="P4" t="s">
+      <c r="R4" t="s">
+        <v>37</v>
+      </c>
+      <c r="S4" t="s">
+        <v>38</v>
+      </c>
+      <c r="T4" t="s">
+        <v>39</v>
+      </c>
+      <c r="V4" t="s">
         <v>65</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="Y4" t="s">
         <v>66</v>
       </c>
-      <c r="R4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Z4" t="s">
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="AB4">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>67</v>
       </c>
       <c r="B5" t="s">
         <v>68</v>
       </c>
       <c r="C5" t="s">
         <v>69</v>
       </c>
       <c r="D5">
-        <v>5055967415898</v>
+        <v>5036112409412</v>
       </c>
       <c r="E5" t="s">
         <v>70</v>
       </c>
       <c r="F5">
-        <v>5055967415898</v>
+        <v>5036112409412</v>
       </c>
       <c r="G5">
-        <v>29.99</v>
+        <v>38.99</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="M5" t="s">
         <v>71</v>
       </c>
       <c r="N5" t="s">
         <v>72</v>
       </c>
       <c r="O5" t="s">
         <v>73</v>
       </c>
       <c r="P5" t="s">
         <v>74</v>
       </c>
       <c r="Q5" t="s">
         <v>75</v>
       </c>
       <c r="R5" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="S5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T5" t="s">
-        <v>77</v>
+        <v>78</v>
+      </c>
+      <c r="V5" t="s">
+        <v>40</v>
       </c>
       <c r="Y5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Z5" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="AB5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D6">
-        <v>5027491399722</v>
+        <v>5056806132013</v>
+      </c>
+      <c r="E6" t="s">
+        <v>46</v>
       </c>
       <c r="F6">
-        <v>5027491399722</v>
+        <v>5056806132013</v>
       </c>
       <c r="G6">
-        <v>14.99</v>
+        <v>169.97</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N6" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O6" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="P6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="Q6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="R6" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="S6" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="T6" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="Y6" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="AB6">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">