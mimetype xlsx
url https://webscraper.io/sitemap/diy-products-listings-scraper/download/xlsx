--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -104,342 +104,250 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s</t>
   </si>
   <si>
-    <t>https://www.diy.com/departments/catherine-lansfield-retro-daisy-66x72-inch-fully-reversible-eyelet-curtains-two-panels-pink/5057681154169_BQ.prd</t>
-[...5 lines deleted...]
-    <t>Catherine Lansfield</t>
+    <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-/5036112409443_BQ.prd</t>
+  </si>
+  <si>
+    <t>Enhanced Living Infinity Room Darkening Thermal Blue Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 54 inch (168x137cm)</t>
+  </si>
+  <si>
+    <t>Enhanced Living</t>
   </si>
   <si>
     <t>gbp</t>
-  </si>
-[...241 lines deleted...]
-    <t>Enhanced Living</t>
   </si>
   <si>
     <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
 Infinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>Product informationIntroducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Infinity features a metallic print design on blue curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>Tyrone Textiles Ltd</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2549</t>
   </si>
   <si>
     <t>Sold &amp; shipped by Tyrone Textiles LtdAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Medium weight</t>
   </si>
   <si>
     <t>Aluminium</t>
+  </si>
+  <si>
+    <t>Children's</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/peppa-pig-sleepy-72-curtains/5056197129258_BQ.prd</t>
+  </si>
+  <si>
+    <t>Peppa Pig Sleepy 72'' Curtains</t>
+  </si>
+  <si>
+    <t>Peppa Pig</t>
+  </si>
+  <si>
+    <t>100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre
+100% official merchandise
+Features Peppa Pig
+Each pack contains two readymade curtains
+Size approx: 66in wide (168cm) x 72in drop (183cm)
+Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole
+Machine washable
+100% microfibre</t>
+  </si>
+  <si>
+    <t>Product informationThese fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.Comes with Two curtainsComposition - 100% microfibreFeatures and benefits100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Comes with Two curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% microfibre&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;100% official merchandise&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Features Peppa Pig&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Each pack contains two readymade curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Size approx: 66in wide (168cm) x 72in drop (183cm)&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine washable&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;100% microfibre&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>World of Wallpaper</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2075</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by World of WallpaperAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Light weight</t>
+  </si>
+  <si>
+    <t>Microfibre</t>
+  </si>
+  <si>
+    <t>Children</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-/5036112410227_BQ.prd</t>
+  </si>
+  <si>
+    <t>Product informationIntroducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Composition - 100% PolyesterFeatures and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% Polyester&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Infinity features a metallic print design on blue curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-/5036112410210_BQ.prd</t>
+  </si>
+  <si>
+    <t>Enhanced Living Charm Room Darkening Thermal Pink Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 72 inch (168x183cm)</t>
+  </si>
+  <si>
+    <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
+Charm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>Product informationIntroducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Composition - 100% PolyesterFeatures and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% Polyester&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Charm features a metallic print design on pink curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/ohs-glow-in-the-dark-kids-gaming-print-curtains-46-x-72-/5027434232307_BQ.prd</t>
+  </si>
+  <si>
+    <t>OHS Glow-in-the-Dark Kids Gaming Print Curtains - 46" x 72"</t>
+  </si>
+  <si>
+    <t>OHS</t>
+  </si>
+  <si>
+    <t>Curtains for Kids Bedroom: Featuring vibrant, gaming-themed prints that glow in the dark, these kids curtains are the perfect way to enhance your child’s bedroom or playroom with a fun and interactive design that sparks imagination.46” x 72”: Pair of blackout curtain panel measures a convenient 46” width x 72” drop (117cm x 182cm). For full and gathered look, each curtain should measure 1.5-2.6 times window size, whether bedroom or living room.Thermal Insulation for Comfort: With thermal insulation properties, these bedroom curtains help to regulate room temperature by keeping the heat in during winter and blocking out the heat in summer, creating a comfortable environment year-round. These velvet curtains effectively block out sunlight, creating the perfect dark environment for sleeping, napping, or reducing glare during screen time ideal for both day and night.Premium Velvet Fabric: Made from high-quality materials 100% polyester with 210gsm velvet and 70gsm microfibre, these velvet curtains offer a luxurious soft texture while providing excellent insulation and blackout capabilities, ensuring a restful environment for your little gamer to sleep soundly.Easy Installation &amp; Maintenance: Equipped with eyelet rings, simply hook through and allow soft microfibre curtains to hang stylishly in front of windows. Machine washed and hand wash for hassle-free cleaning, making them a practical, long-lasting solution for any kids' room.
+Curtains for Kids Bedroom: Featuring vibrant, gaming-themed prints that glow in the dark, these kids curtains are the perfect way to enhance your child’s bedroom or playroom with a fun and interactive design that sparks imagination.
+46” x 72”: Pair of blackout curtain panel measures a convenient 46” width x 72” drop (117cm x 182cm). For full and gathered look, each curtain should measure 1.5-2.6 times window size, whether bedroom or living room.
+Thermal Insulation for Comfort: With thermal insulation properties, these bedroom curtains help to regulate room temperature by keeping the heat in during winter and blocking out the heat in summer, creating a comfortable environment year-round. These velvet curtains effectively block out sunlight, creating the perfect dark environment for sleeping, napping, or reducing glare during screen time ideal for both day and night.
+Premium Velvet Fabric: Made from high-quality materials 100% polyester with 210gsm velvet and 70gsm microfibre, these velvet curtains offer a luxurious soft texture while providing excellent insulation and blackout capabilities, ensuring a restful environment for your little gamer to sleep soundly.
+Easy Installation &amp; Maintenance: Equipped with eyelet rings, simply hook through and allow soft microfibre curtains to hang stylishly in front of windows. Machine washed and hand wash for hassle-free cleaning, making them a practical, long-lasting solution for any kids' room.</t>
+  </si>
+  <si>
+    <t>Product informationTransform your child’s bedroom or playroom with the OHS 2 Panels Velvet Blackout Curtains, featuring a fun glow-in-the-dark gaming print. Designed with both style and practicality in mind, these curtains are perfect for young gamers who want a cool, interactive space. Crafted from soft, high-quality velvet, they provide excellent thermal insulation and blackout properties — blocking out light for restful sleep, gaming, or movie time while helping regulate room temperature year-round. The easy-to-install eyelet design makes them simple to hang, while the durable, machine-washable fabric ensures long-lasting use. Available in a range of sizes, these curtains are ideal for bedrooms, playrooms, or gaming setups, bringing both comfort and a playful, glowing touch to any space.Features and benefitsCurtains for Kids Bedroom: Featuring vibrant, gaming-themed prints that glow in the dark, these kids curtains are the perfect way to enhance your child’s bedroom or playroom with a fun and interactive design that sparks imagination.46” x 72”: Pair of blackout curtain panel measures a convenient 46” width x 72” drop (117cm x 182cm). For full and gathered look, each curtain should measure 1.5-2.6 times window size, whether bedroom or living room.Thermal Insulation for Comfort: With thermal insulation properties, these bedroom curtains help to regulate room temperature by keeping the heat in during winter and blocking out the heat in summer, creating a comfortable environment year-round. These velvet curtains effectively block out sunlight, creating the perfect dark environment for sleeping, napping, or reducing glare during screen time ideal for both day and night.Premium Velvet Fabric: Made from high-quality materials 100% polyester with 210gsm velvet and 70gsm microfibre, these velvet curtains offer a luxurious soft texture while providing excellent insulation and blackout capabilities, ensuring a restful environment for your little gamer to sleep soundly.Easy Installation &amp; Maintenance: Equipped with eyelet rings, simply hook through and allow soft microfibre curtains to hang stylishly in front of windows. Machine washed and hand wash for hassle-free cleaning, making them a practical, long-lasting solution for any kids' room.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Transform your child’s bedroom or playroom with the OHS 2 Panels Velvet Blackout Curtains, featuring a fun glow-in-the-dark gaming print. Designed with both style and practicality in mind, these curtains are perfect for young gamers who want a cool, interactive space. Crafted from soft, high-quality velvet, they provide excellent thermal insulation and blackout properties — blocking out light for restful sleep, gaming, or movie time while helping regulate room temperature year-round. The easy-to-install eyelet design makes them simple to hang, while the durable, machine-washable fabric ensures long-lasting use. Available in a range of sizes, these curtains are ideal for bedrooms, playrooms, or gaming setups, bringing both comfort and a playful, glowing touch to any space.&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Curtains for Kids Bedroom: Featuring vibrant, gaming-themed prints that glow in the dark, these kids curtains are the perfect way to enhance your child’s bedroom or playroom with a fun and interactive design that sparks imagination.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;46” x 72”: Pair of blackout curtain panel measures a convenient 46” width x 72” drop (117cm x 182cm). For full and gathered look, each curtain should measure 1.5-2.6 times window size, whether bedroom or living room.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal Insulation for Comfort: With thermal insulation properties, these bedroom curtains help to regulate room temperature by keeping the heat in during winter and blocking out the heat in summer, creating a comfortable environment year-round. These velvet curtains effectively block out sunlight, creating the perfect dark environment for sleeping, napping, or reducing glare during screen time ideal for both day and night.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Premium Velvet Fabric: Made from high-quality materials 100% polyester with 210gsm velvet and 70gsm microfibre, these velvet curtains offer a luxurious soft texture while providing excellent insulation and blackout capabilities, ensuring a restful environment for your little gamer to sleep soundly.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Easy Installation &amp;amp; Maintenance: Equipped with eyelet rings, simply hook through and allow soft microfibre curtains to hang stylishly in front of windows. Machine washed and hand wash for hassle-free cleaning, making them a practical, long-lasting solution for any kids' room.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/ohs-glow-in-the-dark-kids-gaming-print-curtains-46-x-72-~5027434232307_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/ohs-glow-in-the-dark-kids-gaming-print-curtains-46-x-72-~5027434232307_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/ohs-glow-in-the-dark-kids-gaming-print-curtains-46-x-72-~5027434232307_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/ohs-glow-in-the-dark-kids-gaming-print-curtains-46-x-72-~5027434232307_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/ohs-glow-in-the-dark-kids-gaming-print-curtains-46-x-72-~5027434232307_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/ohs-glow-in-the-dark-kids-gaming-print-curtains-46-x-72-~5027434232307_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>Online Home Shop</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2063</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by Online Home ShopAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Velvet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -851,383 +759,374 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2">
-        <v>5057681154169</v>
+        <v>5036112409443</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2">
-        <v>5057681154169</v>
+        <v>5036112409443</v>
       </c>
       <c r="G2">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>45</v>
+        <v>34.99</v>
       </c>
       <c r="J2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="s">
         <v>41</v>
       </c>
+      <c r="V2" t="s">
+        <v>42</v>
+      </c>
       <c r="Y2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Z2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AB2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D3">
         <v>5056197129258</v>
       </c>
       <c r="E3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F3">
         <v>5056197129258</v>
       </c>
       <c r="G3">
         <v>22.99</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="O3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="P3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Q3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="R3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="S3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="T3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Y3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Z3" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="AB3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="D4">
-        <v>5054583014263</v>
+        <v>5036112410227</v>
       </c>
       <c r="E4" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="F4">
-        <v>5054583014263</v>
+        <v>5036112410227</v>
       </c>
       <c r="G4">
-        <v>26.99</v>
+        <v>34.99</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O4" t="s">
         <v>61</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>62</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Q4" t="s">
         <v>63</v>
       </c>
-      <c r="P4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R4" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="S4" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="T4" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="V4" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="Y4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="Z4" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="AB4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="D5">
-        <v>5056806131306</v>
+        <v>5036112410210</v>
       </c>
       <c r="E5" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="F5">
-        <v>5056806131306</v>
+        <v>5036112410210</v>
       </c>
       <c r="G5">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>160</v>
+        <v>38.99</v>
       </c>
       <c r="J5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="N5" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="O5" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="P5" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="Q5" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="R5" t="s">
-        <v>79</v>
+        <v>39</v>
       </c>
       <c r="S5" t="s">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="T5" t="s">
-        <v>81</v>
+        <v>41</v>
+      </c>
+      <c r="V5" t="s">
+        <v>42</v>
       </c>
       <c r="Y5" t="s">
-        <v>82</v>
+        <v>43</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>44</v>
       </c>
       <c r="AB5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="D6">
-        <v>5036112409443</v>
+        <v>5027434232307</v>
       </c>
       <c r="E6" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="F6">
-        <v>5036112409443</v>
+        <v>5027434232307</v>
       </c>
       <c r="G6">
-        <v>34.99</v>
+        <v>13.99</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="N6" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="O6" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="P6" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="Q6" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="R6" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="S6" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="T6" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="V6" t="s">
-        <v>94</v>
+        <v>42</v>
       </c>
       <c r="Y6" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="Z6" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="AB6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>