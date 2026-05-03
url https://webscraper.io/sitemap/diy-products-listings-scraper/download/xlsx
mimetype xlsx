--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -104,154 +104,157 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s</t>
   </si>
   <si>
+    <t>https://www.diy.com/departments/peppa-pig-sleepy-72-curtains/5056197129258_BQ.prd</t>
+  </si>
+  <si>
+    <t>Peppa Pig Sleepy 72'' Curtains</t>
+  </si>
+  <si>
+    <t>Peppa Pig</t>
+  </si>
+  <si>
+    <t>gbp</t>
+  </si>
+  <si>
+    <t>100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre
+100% official merchandise
+Features Peppa Pig
+Each pack contains two readymade curtains
+Size approx: 66in wide (168cm) x 72in drop (183cm)
+Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole
+Machine washable
+100% microfibre</t>
+  </si>
+  <si>
+    <t>Product informationThese fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.Comes with Two curtainsComposition - 100% microfibreFeatures and benefits100% official merchandiseFeatures Peppa PigEach pack contains two readymade curtainsSize approx: 66in wide (168cm) x 72in drop (183cm)Curtains are pencil pleat fitting, so easily attach to any curtain rail or poleMachine washable100% microfibre</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;These fantastic Peppa Pig Sleepy readymade curtains will add the perfect finishing touch to a Peppa themed room. The pretty design features adorable images of Peppa in her pyjamas on a lilac background patterned with unicorns and stars. These curtains are ideal for any little Peppa Pig fans and can be machine washed and tumble dried on a low setting.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Comes with Two curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% microfibre&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;100% official merchandise&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Features Peppa Pig&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Each pack contains two readymade curtains&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Size approx: 66in wide (168cm) x 72in drop (183cm)&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Curtains are pencil pleat fitting, so easily attach to any curtain rail or pole&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Machine washable&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;100% microfibre&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/peppa-pig-sleepy-72-curtains~5056197129258_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>World of Wallpaper</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2075</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by World of WallpaperAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>Light weight</t>
+  </si>
+  <si>
+    <t>Microfibre</t>
+  </si>
+  <si>
+    <t>Children</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/home-furniture-storage/home-furnishings/curtains-blinds-shutters/curtains/DIY1326509.cat?Style=Children%27s&amp;page=2</t>
+  </si>
+  <si>
     <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-/5036112409443_BQ.prd</t>
   </si>
   <si>
     <t>Enhanced Living Infinity Room Darkening Thermal Blue Metallic Print Kid's Eyelet Curtains (PAIR) 66 x 54 inch (168x137cm)</t>
   </si>
   <si>
     <t>Enhanced Living</t>
-  </si>
-[...1 lines deleted...]
-    <t>gbp</t>
   </si>
   <si>
     <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
 Infinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>Product informationIntroducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Features and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/p&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Infinity features a metallic print design on blue curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112409443_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>Tyrone Textiles Ltd</t>
   </si>
   <si>
     <t>https://www.diy.com/verified-sellers/seller/2549</t>
   </si>
   <si>
     <t>Sold &amp; shipped by Tyrone Textiles LtdAvailable online only and not stocked in B&amp;Q stores</t>
   </si>
   <si>
     <t>Medium weight</t>
   </si>
   <si>
     <t>Aluminium</t>
   </si>
   <si>
     <t>Children's</t>
   </si>
   <si>
-    <t>https://www.diy.com/departments/peppa-pig-sleepy-72-curtains/5056197129258_BQ.prd</t>
-[...48 lines deleted...]
-  <si>
     <t>https://www.diy.com/departments/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-/5036112410227_BQ.prd</t>
   </si>
   <si>
     <t>Product informationIntroducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!Composition - 100% PolyesterFeatures and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsInfinity features a metallic print design on blue curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Infinity, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Infinity brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of planets, footballs, games, and cars to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Charm for a similar pink metallic curtain!&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% Polyester&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Infinity features a metallic print design on blue curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-infinity-room-darkening-thermal-blue-metallic-print-kid-s-eyelet-curtains-pair-66-x-54-inch-168x137cm-~5036112410227_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://www.diy.com/departments/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-/5036112410210_BQ.prd</t>
   </si>
@@ -261,93 +264,99 @@
   <si>
     <t>Sold as a pair. This pack contains 2x Readymade Curtain Panels
 Charm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>Product informationIntroducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!Composition - 100% PolyesterFeatures and benefitsSold as a pair. This pack contains 2x Readymade Curtain PanelsCharm features a metallic print design on pink curtains.Triple Weave technology provides a Room Darkening effectThermal properties keep your room cool in the summer and warm in the winterHand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.4cm diameter Eyelet Heading ensures easy installation.</t>
   </si>
   <si>
     <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Introducing Charm, kicking off our brand-new range of kids curtains! Designed to ignite imagination and inspire dreams, Charm brings the wonders of your child's imagination to life. Incorporating a mesmerising iridescent metallic pattern of unicorns, handbags, lipsticks, high-heels, and crowns to suit a range of hobbies. With room darkening properties these curtains allow for a restful night's sleep while reducing noise and saving on your energy bills. The eyelet heading allows for easy installation effortlessly transformation the room. Check out Infinity for a similar blue metallic curtain!&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Composition - 100% Polyester&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Sold as a pair. This pack contains 2x Readymade Curtain Panels&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Charm features a metallic print design on pink curtains.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Triple Weave technology provides a Room Darkening effect&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Thermal properties keep your room cool in the summer and warm in the winter&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Hand wash only. Do not bleach, do not tumble dry. Cool Iron on reverse.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;4cm diameter Eyelet Heading ensures easy installation.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
     <t>https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
 https://media.diy.com/is/image/KingfisherDigital/enhanced-living-charm-room-darkening-thermal-pink-metallic-print-kid-s-eyelet-curtains-pair-66-x-72-inch-168x183cm-~5036112410210_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
   </si>
   <si>
-    <t>https://www.diy.com/departments/ohs-glow-in-the-dark-kids-gaming-print-curtains-46-x-72-/5027434232307_BQ.prd</t>
-[...41 lines deleted...]
-    <t>Velvet</t>
+    <t>https://www.diy.com/search?Navigation+type=Straight&amp;category=DIY822106&amp;category=DIY2023150&amp;term=straight+bathtubs&amp;fi=c</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/departments/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set/5056678406779_BQ.prd</t>
+  </si>
+  <si>
+    <t>Square Single Ended 1700x700 Bath with Front Panel, Chrome Straight Bath Screen with Fixed Panel &amp; Leg Set</t>
+  </si>
+  <si>
+    <t>Balterley</t>
+  </si>
+  <si>
+    <t>Functional and stylish, this 1700mm square shower bath set features front panel and chrome round corner Screen with fixed panel. Includes acrylic bath and leg set. Undrilled for taps for adaptable installation.
+Elegant Square Design: It combines clean lines with a crisp white finish, bringing contemporary sophistication to any bathroom offering a minimalist look that maximizes usable space.Gloss White Finish: Bright, polished surface reflects light, making your space feel larger; easy to clean.Durable &amp; Lightweight Acrylic: High-quality acrylic offers strength, heat retention, and resistance to daily wear, while remaining light for easier installation.Leg Set Included: Adjustable leg set ensures stability on any floor. Tub is undrilled for taps; tap and waste not included.Rectangular Shower Screen with Fixed Panel: Comes with a toughened glass shower Screen with fixed panel in chrome finish that adds a modern touch while keeping water contained for a cleaner and more comfortable shower experience.Bath Panel Included: Supplied with a matching front panel that sits neatly against the bath, providing a clean, seamless finish while hiding pipework beneath (end panel not included).Dimensions: Bath: 1700mm x 700mm x 400mm, Shower Screen: 1700mm x 510mm x 25mm, Bath Panel: 1433mm x 998mm x 24mmWarranty: 5-Year manufacturer’s guarantee.</t>
+  </si>
+  <si>
+    <t>Product informationCreate a spa-like sanctuary with this 1700mm round shower bath set. The fixed chrome screen keeps water contained while the sleek front panel conceals pipework, giving a tidy and calming space for both morning routines and evening relaxation.Guarantee - 5 yearsAdditional parts required - Taps, WasteOnly fixings includedPartial assembly requiredFeatures and benefitsFunctional and stylish, this 1700mm square shower bath set features front panel and chrome round corner Screen with fixed panel. Includes acrylic bath and leg set. Undrilled for taps for adaptable installation.Elegant Square Design: It combines clean lines with a crisp white finish, bringing contemporary sophistication to any bathroom offering a minimalist look that maximizes usable space.Gloss White Finish: Bright, polished surface reflects light, making your space feel larger; easy to clean.Durable &amp; Lightweight Acrylic: High-quality acrylic offers strength, heat retention, and resistance to daily wear, while remaining light for easier installation.Leg Set Included: Adjustable leg set ensures stability on any floor. Tub is undrilled for taps; tap and waste not included.Rectangular Shower Screen with Fixed Panel: Comes with a toughened glass shower Screen with fixed panel in chrome finish that adds a modern touch while keeping water contained for a cleaner and more comfortable shower experience.Bath Panel Included: Supplied with a matching front panel that sits neatly against the bath, providing a clean, seamless finish while hiding pipework beneath (end panel not included).Dimensions: Bath: 1700mm x 700mm x 400mm, Shower Screen: 1700mm x 510mm x 25mm, Bath Panel: 1433mm x 998mm x 24mmWarranty: 5-Year manufacturer’s guarantee.</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Product information&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Create a spa-like sanctuary with this 1700mm round shower bath set. The fixed chrome screen keeps water contained while the sleek front panel conceals pipework, giving a tidy and calming space for both morning routines and evening relaxation.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Guarantee - 5 years&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Additional parts required - Taps, Waste&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Only fixings included&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Partial assembly required&lt;/li&gt;&lt;/ul&gt;&lt;h3 class="mb-md pt-lg first:pt-0"&gt;Features and benefits&lt;/h3&gt;&lt;p class="mb-md whitespace-break-spaces"&gt;Functional and stylish, this 1700mm square shower bath set features front panel and chrome round corner Screen with fixed panel. Includes acrylic bath and leg set. Undrilled for taps for adaptable installation.&lt;/p&gt;&lt;ul class="list-disc pl-md"&gt;&lt;li class="whitespace-break-spaces"&gt;Elegant Square Design: It combines clean lines with a crisp white finish, bringing contemporary sophistication to any bathroom offering a minimalist look that maximizes usable space.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Gloss White Finish: Bright, polished surface reflects light, making your space feel larger; easy to clean.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Durable &amp;amp; Lightweight Acrylic: High-quality acrylic offers strength, heat retention, and resistance to daily wear, while remaining light for easier installation.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Leg Set Included: Adjustable leg set ensures stability on any floor. Tub is undrilled for taps; tap and waste not included.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Rectangular Shower Screen with Fixed Panel: Comes with a toughened glass shower Screen with fixed panel in chrome finish that adds a modern touch while keeping water contained for a cleaner and more comfortable shower experience.&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Bath Panel Included: Supplied with a matching front panel that sits neatly against the bath, providing a clean, seamless finish while hiding pipework beneath (end panel not included).&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Dimensions: Bath: 1700mm x 700mm x 400mm, Shower Screen: 1700mm x 510mm x 25mm, Bath Panel: 1433mm x 998mm x 24mm&lt;/li&gt;&lt;li class="whitespace-break-spaces"&gt;Warranty: 5-Year manufacturer’s guarantee.&lt;/li&gt;&lt;/ul&gt;</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_01c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_02c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_03c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_04c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_05c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_06c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_07c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_08c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600
+https://media.diy.com/is/image/KingfisherDigital/square-single-ended-1700x700-bath-with-front-panel-chrome-straight-bath-screen-with-fixed-panel-leg-set~5056678406779_09c_MP?$MOB_PREV$&amp;$width=600&amp;$height=600</t>
+  </si>
+  <si>
+    <t>KU Bathrooms and Kitchens Ltd</t>
+  </si>
+  <si>
+    <t>https://www.diy.com/verified-sellers/seller/2086</t>
+  </si>
+  <si>
+    <t>Sold &amp; shipped by KU Bathrooms and Kitchens LtdAvailable online only and not stocked in B&amp;Q stores</t>
+  </si>
+  <si>
+    <t>kg</t>
+  </si>
+  <si>
+    <t>Acrylic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -759,374 +768,377 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2">
-        <v>5036112409443</v>
+        <v>5056197129258</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2">
-        <v>5036112409443</v>
+        <v>5056197129258</v>
       </c>
       <c r="G2">
-        <v>34.99</v>
+        <v>22.99</v>
       </c>
       <c r="J2" t="s">
         <v>33</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2" t="s">
         <v>38</v>
       </c>
       <c r="R2" t="s">
         <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>40</v>
       </c>
       <c r="T2" t="s">
         <v>41</v>
       </c>
       <c r="V2" t="s">
         <v>42</v>
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
       <c r="Z2" t="s">
         <v>44</v>
       </c>
       <c r="AB2">
         <v>1</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D3">
-        <v>5056197129258</v>
+        <v>5036112409443</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F3">
-        <v>5056197129258</v>
+        <v>5036112409443</v>
       </c>
       <c r="G3">
-        <v>22.99</v>
+        <v>34.99</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Q3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="R3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="T3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="V3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Z3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AB3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="D4">
         <v>5036112410227</v>
       </c>
       <c r="E4" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="F4">
         <v>5036112410227</v>
       </c>
       <c r="G4">
         <v>34.99</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="N4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Q4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R4" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="S4" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="T4" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="V4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="Y4" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="Z4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="AB4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D5">
         <v>5036112410210</v>
       </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="F5">
         <v>5036112410210</v>
       </c>
       <c r="G5">
         <v>38.99</v>
       </c>
       <c r="J5" t="s">
         <v>33</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Q5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R5" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="S5" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="T5" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="V5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="Y5" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="Z5" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="AB5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>72</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D6">
-        <v>5027434232307</v>
+        <v>5056678406779</v>
       </c>
       <c r="E6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F6">
-        <v>5027434232307</v>
+        <v>5056678406779</v>
       </c>
       <c r="G6">
-        <v>13.99</v>
+        <v>359</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="Q6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="T6" t="s">
-        <v>81</v>
+        <v>83</v>
+      </c>
+      <c r="U6">
+        <v>0.01</v>
       </c>
       <c r="V6" t="s">
-        <v>42</v>
+        <v>84</v>
       </c>
       <c r="Y6" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>85</v>
       </c>
       <c r="AB6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>