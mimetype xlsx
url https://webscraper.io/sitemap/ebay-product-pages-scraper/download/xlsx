--- v0 (2026-04-05)
+++ v1 (2026-04-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -92,208 +92,232 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
+    <t>https://www.ebay.com/itm/336392796259</t>
+  </si>
+  <si>
+    <t>Original Nokia G400 5G 64GB G400 Factory Unlocked Smartphone Grade B+ Condition | eBay</t>
+  </si>
+  <si>
+    <t>Nokia</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-fao-26"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-102[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-102[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;77299efa19d0acda27359681ffff1b0a&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;2524e45c-cfe1-4c47-b1d4-a4320f93849d&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;77299efa19d0acda27359681ffff1b0a&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;2524e45c-cfe1-4c47-b1d4-a4320f93849d&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It has light burn on the lcd screen.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;77299efa19d0acda27359681ffff1b0a&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;2524e45c-cfe1-4c47-b1d4-a4320f93849d&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;77299efa19d0acda27359681ffff1b0a&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;2524e45c-cfe1-4c47-b1d4-a4320f93849d&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--modelNumber"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.webp
+https://i.ebayimg.com/images/g/flMAAeSwHSlpansl/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>shenglongtech08</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/shenglongtech08?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Free</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>6.58 in</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/397221368212</t>
+  </si>
+  <si>
+    <t>Nokia X Series X2 -  (T-Mobile ) Cellular Phone BRAND NEW FACTORY SEALED  610214625557| eBay</t>
+  </si>
+  <si>
+    <t>30%</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;New: A brand-new, unused, unopened, undamaged item in its original packaging (where packaging is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;New: A brand-new, unused, unopened, undamaged item in its original packaging (where packaging is applicable). Packaging should be the same as what is found in a retail store, unless the item is handmade or was packaged by the manufacturer in non-retail packaging, such as an unprinted box or plastic bag. See the seller's listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;0610214625557&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Slate Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;T-Mobile&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MicroSDHC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--mpn"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RS_378_T-MOBILE NOKIA X2 Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/USQAAeSw9JlpB7lI/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/USQAAeSw9JlpB7lI/s-l1600.webp
+https://i.ebayimg.com/images/g/w4QAAeSw4T9pB7lI/s-l1600.webp
+https://i.ebayimg.com/images/g/y1gAAeSwoS1pB7lJ/s-l1600.webp
+https://i.ebayimg.com/images/g/BzkAAeSw4VRpB7lI/s-l1600.webp
+https://i.ebayimg.com/images/g/BNYAAeSwrbhpB7lJ/s-l1600.webp
+https://i.ebayimg.com/images/g/o6IAAeSw4GhpB7lJ/s-l1600.webp
+https://i.ebayimg.com/images/g/rFUAAeSwCB5pB7lJ/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>Cab's Marketplace</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/cabsmarketplace?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Slate Gray</t>
+  </si>
+  <si>
+    <t>2.4 in</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
     <t>https://www.ebay.com/itm/388097212465</t>
   </si>
   <si>
     <t>1951.Nokia 2610b Very Rare - For Collectors - With Plug- Works!! | eBay</t>
   </si>
   <si>
-    <t>Nokia</t>
-[...5 lines deleted...]
-    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Korea, Republic of&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Sim&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2610b&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 false ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Korea, Republic of&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Sim&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2610b&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.webp
 https://i.ebayimg.com/images/g/bbIAAOSw535mCKCL/s-l1600.webp
 https://i.ebayimg.com/images/g/OhAAAOSw1LxmCKCV/s-l1600.webp
 https://i.ebayimg.com/images/g/FqMAAOSw5ltmCKCd/s-l1600.webp</t>
   </si>
   <si>
     <t>mabull_31</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/mabull_31/m.html?item=388097212465&amp;rt=nc&amp;_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>US $10.15</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>2.5 in</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
-    <t>Used</t>
-[...82 lines deleted...]
-    <t>Midnight Blue</t>
+    <t>https://www.ebay.com/itm/327031164790</t>
+  </si>
+  <si>
+    <t>Nokia X2-01 / X2 - Gray and Black ( T-Mobile ) Very Rare GSM Phone - Bundled | eBay</t>
+  </si>
+  <si>
+    <t>15%</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-eys-12"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-102[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-102[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;7729801d19d0a57bee0a1996ffff19b2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;06f12c7f-3595-4f7f-ae49-9b313ad73f00&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;7729801d19d0a57bee0a1996ffff19b2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;06f12c7f-3595-4f7f-ae49-9b313ad73f00&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. Port cover is fully intact”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;7729801d19d0a57bee0a1996ffff19b2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;06f12c7f-3595-4f7f-ae49-9b313ad73f00&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;7729801d19d0a57bee0a1996ffff19b2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;06f12c7f-3595-4f7f-ae49-9b313ad73f00&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray and Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;NA&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.webp
+https://i.ebayimg.com/images/g/8aYAAOSwzjdlajJJ/s-l1600.webp
+https://i.ebayimg.com/images/g/iggAAOSwsJRlajJO/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>Prolite Cell Supplies</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/prolitecellsupplies?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $8.99</t>
+  </si>
+  <si>
+    <t>Gray and Black</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/357168886485</t>
+  </si>
+  <si>
+    <t>Lot of 14x UNTESTED (7) Nokia 3.1 and (7) 3.1 Plus Wholesale Lot AS IS | eBay</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;For parts or not working: An item that does not function as intended and is not fully operational. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;For parts or not working: An item that does not function as intended and is not fully operational. This includes items that are defective in ways that render them difficult to use, items that require service or repair, or items missing essential components. See the seller’s listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Blue&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Mixed (read description)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Mixed&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/b2sAAeSwlL9oWa3z/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/b2sAAeSwlL9oWa3z/s-l1600.webp
+https://i.ebayimg.com/images/g/O-IAAeSwRsFoWa3z/s-l1600.webp
+https://i.ebayimg.com/images/g/9oMAAeSwDiNoWa3z/s-l1600.webp
+https://i.ebayimg.com/images/g/FrUAAeSwt1loWa3z/s-l1600.webp
+https://i.ebayimg.com/images/g/5XgAAeSwTShoWa30/s-l1600.webp
+https://i.ebayimg.com/images/g/fgoAAeSwphBoWa30/s-l1600.webp
+https://i.ebayimg.com/images/g/VYMAAeSw9S1oWa30/s-l1600.webp
+https://i.ebayimg.com/images/g/WssAAeSwTWVoWa31/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>Thriftizen</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/thriftizen?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Blue</t>
   </si>
   <si>
     <t>For parts or not working</t>
-  </si>
-[...27 lines deleted...]
-    <t>US $21.18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -597,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z5"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -693,240 +717,314 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2">
-        <v>388097212465</v>
+        <v>336392796259</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>25.5</v>
+        <v>65.89</v>
+      </c>
+      <c r="H2">
+        <v>131.78</v>
+      </c>
+      <c r="I2" t="s">
+        <v>30</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P2" t="s">
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="Q2">
+        <v>4</v>
       </c>
       <c r="U2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="V2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="Y2" t="s">
         <v>38</v>
       </c>
       <c r="Z2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3">
-        <v>404870277643</v>
+        <v>397221368212</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3">
-        <v>30.4</v>
+        <v>76.99</v>
+      </c>
+      <c r="H3">
+        <v>109.99</v>
+      </c>
+      <c r="I3" t="s">
+        <v>42</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P3" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="U3" t="s">
         <v>48</v>
       </c>
+      <c r="V3" t="s">
+        <v>49</v>
+      </c>
       <c r="Z3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C4">
-        <v>206178615315</v>
+        <v>388097212465</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4">
-        <v>28.59</v>
+        <v>25.5</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
         <v>53</v>
       </c>
       <c r="L4" t="s">
         <v>54</v>
       </c>
       <c r="M4" t="s">
         <v>55</v>
       </c>
       <c r="N4" t="s">
         <v>56</v>
       </c>
       <c r="O4" t="s">
         <v>57</v>
       </c>
       <c r="P4" t="s">
         <v>58</v>
       </c>
       <c r="U4" t="s">
         <v>59</v>
       </c>
+      <c r="V4" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>61</v>
+      </c>
       <c r="Z4" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C5">
-        <v>196436369142</v>
+        <v>327031164790</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5">
-        <v>32.0</v>
+        <v>50.99</v>
+      </c>
+      <c r="H5">
+        <v>59.99</v>
+      </c>
+      <c r="I5" t="s">
+        <v>64</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="M5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="N5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="P5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="U5" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6">
+        <v>357168886485</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6">
+        <v>87.5</v>
+      </c>
+      <c r="H6">
+        <v>125.0</v>
+      </c>
+      <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
+      </c>
+      <c r="K6" t="s">
+        <v>74</v>
+      </c>
+      <c r="L6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
+        <v>78</v>
+      </c>
+      <c r="P6" t="s">
+        <v>36</v>
+      </c>
+      <c r="U6" t="s">
+        <v>79</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">