--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -92,232 +92,179 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/336392796259</t>
-[...2 lines deleted...]
-    <t>Original Nokia G400 5G 64GB G400 Factory Unlocked Smartphone Grade B+ Condition | eBay</t>
+    <t>https://www.ebay.com/itm/388097212465</t>
+  </si>
+  <si>
+    <t>1951.Nokia 2610b Very Rare - For Collectors - With Plug- Works!! | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...74 lines deleted...]
-    <t>1951.Nokia 2610b Very Rare - For Collectors - With Plug- Works!! | eBay</t>
   </si>
   <si>
     <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Korea, Republic of&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Sim&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2610b&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.webp
 https://i.ebayimg.com/images/g/bbIAAOSw535mCKCL/s-l1600.webp
 https://i.ebayimg.com/images/g/OhAAAOSw1LxmCKCV/s-l1600.webp
 https://i.ebayimg.com/images/g/FqMAAOSw5ltmCKCd/s-l1600.webp</t>
   </si>
   <si>
     <t>mabull_31</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/mabull_31/m.html?item=388097212465&amp;rt=nc&amp;_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>US $10.15</t>
+    <t>US $10.60</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>2.5 in</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/327031164790</t>
-[...59 lines deleted...]
-    <t>Blue</t>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/206178615315</t>
+  </si>
+  <si>
+    <t>Nokia X100 5G X100 128GB Midnight Blue (T-Mobile) | eBay</t>
+  </si>
+  <si>
+    <t>X100 5G</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;For parts or not working&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-buc-0"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[0]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[0]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that does not function as intended and is not fully operational. This includes items that are defective in ways that render them difficult to use, items that require service or repair, or items missing essential components. See the seller’s listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“Read Description”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;T-Mobile&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Locked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;128GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Midnight Blue&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X100 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/NT4AAeSwg0Bpyv6n/s-l500.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/NT4AAeSwg0Bpyv6n/s-l1600.webp
+https://i.ebayimg.com/images/g/DXsAAeSwtDdpyv6n/s-l1600.webp
+https://i.ebayimg.com/images/g/-PkAAeSwIAhpyv6n/s-l1600.webp
+https://i.ebayimg.com/images/g/No0AAeSwTP1pyv6n/s-l1600.webp
+https://i.ebayimg.com/images/g/~R4AAeSwf7Jpyv6n/s-l1600.webp
+https://i.ebayimg.com/images/g/-1cAAeSw63Bpyv6n/s-l1600.webp
+https://i.ebayimg.com/images/g/ynQAAeSwz-Npyv6n/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>devicegiant_outlet</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/devicegiant_outlet/m.html?item=206178615315&amp;rt=nc&amp;_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $3.99</t>
+  </si>
+  <si>
+    <t>Midnight Blue</t>
   </si>
   <si>
     <t>For parts or not working</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/404870277643</t>
+  </si>
+  <si>
+    <t>Nokia X Series X2-01 - Deep Gray (Unlocked) Cellular Phone | eBay</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Open box&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-ess-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item in excellent, new condition with no wear. The item may be missing the original packaging or protective wrapping, or may be in the original packaging but not sealed. The item includes original accessories. The item may be a factory second. See the seller's listing for full details and description. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“Mobile phone + charger，no box, only European-style charger, no British-style charger!!”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/UBkAAOSwlxdlXHeS/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/UBkAAOSwlxdlXHeS/s-l1600.webp
+https://i.ebayimg.com/images/g/~aoAAOSw41xjI8-C/s-l1600.webp
+https://i.ebayimg.com/images/g/f7MAAOSwsJJjI8-D/s-l1600.webp
+https://i.ebayimg.com/images/g/xd0AAOSwk5hjI8-C/s-l1600.webp
+https://i.ebayimg.com/images/g/Tt4AAOSwPLFjI8-E/s-l1600.webp
+https://i.ebayimg.com/images/g/xlAAAOSwG5JjI8-A/s-l1600.webp
+https://i.ebayimg.com/images/g/PKEAAOSwpsZjI89-/s-l1600.webp
+https://i.ebayimg.com/images/g/GigAAOSwAsNjI8-C/s-l1600.webp
+https://i.ebayimg.com/images/g/jlMAAOSw8r9jI8-D/s-l1600.webp
+https://i.ebayimg.com/images/g/BcIAAOSwXddjI8-D/s-l1600.webp
+https://i.ebayimg.com/images/g/GP0AAOSwtwBjI8-C/s-l1600.webp
+https://i.ebayimg.com/images/g/8lsAAOSwplJjI8-C/s-l1600.webp
+https://i.ebayimg.com/images/g/vvkAAOSwHW9jI8-B/s-l1600.webp
+https://i.ebayimg.com/images/g/G-8AAOSwRD1lXHeQ/s-l1600.webp
+https://i.ebayimg.com/images/g/PIYAAOSwKZFlXHeQ/s-l1600.webp
+https://i.ebayimg.com/images/g/PPIAAOSwx2plXHeR/s-l1600.webp
+https://i.ebayimg.com/images/g/JucAAOSwJAdlXHeS/s-l1600.webp
+https://i.ebayimg.com/images/g/ST4AAOSwWollXHeS/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>unlocked-mobile</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/unlockedmobile?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $8.00</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>Open box</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -621,51 +568,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:Z4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -717,314 +664,190 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2">
-        <v>336392796259</v>
+        <v>388097212465</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>65.89</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>25.5</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
+        <v>30</v>
+      </c>
+      <c r="L2" t="s">
         <v>31</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>32</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>33</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>34</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>35</v>
       </c>
-      <c r="P2" t="s">
+      <c r="U2" t="s">
         <v>36</v>
       </c>
-      <c r="Q2">
-[...2 lines deleted...]
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>37</v>
       </c>
-      <c r="V2" t="s">
+      <c r="Y2" t="s">
         <v>38</v>
       </c>
       <c r="Z2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3">
-        <v>397221368212</v>
+        <v>206178615315</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
+      <c r="E3" t="s">
+        <v>42</v>
+      </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3">
-        <v>76.99</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>34.09</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>43</v>
       </c>
       <c r="L3" t="s">
         <v>44</v>
       </c>
       <c r="M3" t="s">
         <v>45</v>
       </c>
       <c r="N3" t="s">
         <v>46</v>
       </c>
       <c r="O3" t="s">
         <v>47</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="U3" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="V3" t="s">
         <v>49</v>
       </c>
       <c r="Z3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>51</v>
       </c>
       <c r="B4" t="s">
         <v>52</v>
       </c>
       <c r="C4">
-        <v>388097212465</v>
+        <v>404870277643</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4">
-        <v>25.5</v>
+        <v>32.0</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
         <v>53</v>
       </c>
       <c r="L4" t="s">
         <v>54</v>
       </c>
       <c r="M4" t="s">
         <v>55</v>
       </c>
       <c r="N4" t="s">
         <v>56</v>
       </c>
       <c r="O4" t="s">
         <v>57</v>
       </c>
       <c r="P4" t="s">
         <v>58</v>
       </c>
       <c r="U4" t="s">
         <v>59</v>
       </c>
-      <c r="V4" t="s">
+      <c r="Z4" t="s">
         <v>60</v>
-      </c>
-[...110 lines deleted...]
-        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">