--- v2 (2026-05-18)
+++ v3 (2026-06-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -92,179 +92,245 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/388097212465</t>
-[...2 lines deleted...]
-    <t>1951.Nokia 2610b Very Rare - For Collectors - With Plug- Works!! | eBay</t>
+    <t>https://www.ebay.com/itm/336392796259</t>
+  </si>
+  <si>
+    <t>Original Nokia G400 5G 64GB G400 Factory Unlocked Smartphone Grade B+ Condition | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Korea, Republic of&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Sim&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2610b&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...26 lines deleted...]
-    <t>Bar</t>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-bv4-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008511a19e0a51579db2e94ffffe448&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a9489ad7-41d4-4b8c-94f3-374c5cae197c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008511a19e0a51579db2e94ffffe448&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a9489ad7-41d4-4b8c-94f3-374c5cae197c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It has light burn on the lcd screen.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008511a19e0a51579db2e94ffffe448&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a9489ad7-41d4-4b8c-94f3-374c5cae197c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008511a19e0a51579db2e94ffffe448&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a9489ad7-41d4-4b8c-94f3-374c5cae197c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--modelNumber"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.webp
+https://i.ebayimg.com/images/g/flMAAeSwHSlpansl/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>shenglongtech08</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/shenglongtech08?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Free</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>6.58 in</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/206178615315</t>
-[...35 lines deleted...]
-    <t>For parts or not working</t>
+    <t>https://www.ebay.com/itm/397221368212</t>
+  </si>
+  <si>
+    <t>Nokia X Series X2 -  (T-Mobile ) Cellular Phone BRAND NEW FACTORY SEALED  610214625557| eBay</t>
+  </si>
+  <si>
+    <t>30%</t>
+  </si>
+  <si>
+    <t>https://schema.org/OutOfStock</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;New: A brand-new, unused, unopened, undamaged item in its original packaging (where packaging is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;New: A brand-new, unused, unopened, undamaged item in its original packaging (where packaging is applicable). Packaging should be the same as what is found in a retail store, unless the item is handmade or was packaged by the manufacturer in non-retail packaging, such as an unprinted box or plastic bag. See the seller's listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;0610214625557&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Slate Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;T-Mobile&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MicroSDHC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--mpn"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RS_378_T-MOBILE NOKIA X2 Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/USQAAeSw9JlpB7lI/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/USQAAeSw9JlpB7lI/s-l1600.webp
+https://i.ebayimg.com/images/g/w4QAAeSw4T9pB7lI/s-l1600.webp
+https://i.ebayimg.com/images/g/y1gAAeSwoS1pB7lJ/s-l1600.webp
+https://i.ebayimg.com/images/g/BzkAAeSw4VRpB7lI/s-l1600.webp
+https://i.ebayimg.com/images/g/BNYAAeSwrbhpB7lJ/s-l1600.webp
+https://i.ebayimg.com/images/g/o6IAAeSw4GhpB7lJ/s-l1600.webp
+https://i.ebayimg.com/images/g/rFUAAeSwCB5pB7lJ/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>Cab's Marketplace</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/cabsmarketplace?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $44.18</t>
+  </si>
+  <si>
+    <t>Slate Gray</t>
+  </si>
+  <si>
+    <t>2.4 in</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/327031164790</t>
+  </si>
+  <si>
+    <t>Nokia X2-01 / X2 - Gray and Black ( T-Mobile ) Very Rare GSM Phone - Bundled | eBay</t>
+  </si>
+  <si>
+    <t>15%</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-fbk-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. Port cover is fully intact”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray and Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;NA&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.webp
+https://i.ebayimg.com/images/g/8aYAAOSwzjdlajJJ/s-l1600.webp
+https://i.ebayimg.com/images/g/iggAAOSwsJRlajJO/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>Prolite Cell Supplies</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/prolitecellsupplies?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Does not ship to Canada</t>
+  </si>
+  <si>
+    <t>Gray and Black</t>
   </si>
   <si>
     <t>https://www.ebay.com/itm/404870277643</t>
   </si>
   <si>
     <t>Nokia X Series X2-01 - Deep Gray (Unlocked) Cellular Phone | eBay</t>
   </si>
   <si>
-    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Open box&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-ess-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item in excellent, new condition with no wear. The item may be missing the original packaging or protective wrapping, or may be in the original packaging but not sealed. The item includes original accessories. The item may be a factory second. See the seller's listing for full details and description. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“Mobile phone + charger，no box, only European-style charger, no British-style charger!!”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Open box&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-i27-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item in excellent, new condition with no wear. The item may be missing the original packaging or protective wrapping, or may be in the original packaging but not sealed. The item includes original accessories. The item may be a factory second. See the seller's listing for full details and description. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“Mobile phone + charger，no box, only European-style charger, no British-style charger!!”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/UBkAAOSwlxdlXHeS/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/UBkAAOSwlxdlXHeS/s-l1600.webp
 https://i.ebayimg.com/images/g/~aoAAOSw41xjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/f7MAAOSwsJJjI8-D/s-l1600.webp
 https://i.ebayimg.com/images/g/xd0AAOSwk5hjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/Tt4AAOSwPLFjI8-E/s-l1600.webp
 https://i.ebayimg.com/images/g/xlAAAOSwG5JjI8-A/s-l1600.webp
 https://i.ebayimg.com/images/g/PKEAAOSwpsZjI89-/s-l1600.webp
 https://i.ebayimg.com/images/g/GigAAOSwAsNjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/jlMAAOSw8r9jI8-D/s-l1600.webp
 https://i.ebayimg.com/images/g/BcIAAOSwXddjI8-D/s-l1600.webp
 https://i.ebayimg.com/images/g/GP0AAOSwtwBjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/8lsAAOSwplJjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/vvkAAOSwHW9jI8-B/s-l1600.webp
 https://i.ebayimg.com/images/g/G-8AAOSwRD1lXHeQ/s-l1600.webp
 https://i.ebayimg.com/images/g/PIYAAOSwKZFlXHeQ/s-l1600.webp
 https://i.ebayimg.com/images/g/PPIAAOSwx2plXHeR/s-l1600.webp
 https://i.ebayimg.com/images/g/JucAAOSwJAdlXHeS/s-l1600.webp
 https://i.ebayimg.com/images/g/ST4AAOSwWollXHeS/s-l1600.webp</t>
   </si>
   <si>
     <t>unlocked-mobile</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/unlockedmobile?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>US $8.00</t>
-[...2 lines deleted...]
-    <t>Gray</t>
+    <t>US $9.00</t>
   </si>
   <si>
     <t>Open box</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/388097212465</t>
+  </si>
+  <si>
+    <t>1951.Nokia 2610b Very Rare - For Collectors - With Plug- Works!! | eBay</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Korea, Republic of&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Sim&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2610b&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.webp
+https://i.ebayimg.com/images/g/bbIAAOSw535mCKCL/s-l1600.webp
+https://i.ebayimg.com/images/g/OhAAAOSw1LxmCKCV/s-l1600.webp
+https://i.ebayimg.com/images/g/FqMAAOSw5ltmCKCd/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>mabull_31</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/mabull_31/m.html?item=388097212465&amp;rt=nc&amp;_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>2.5 in</t>
+  </si>
+  <si>
+    <t>Bar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -568,51 +634,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z4"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -664,190 +730,308 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2">
-        <v>388097212465</v>
+        <v>336392796259</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>25.5</v>
+        <v>65.89</v>
+      </c>
+      <c r="H2">
+        <v>131.78</v>
+      </c>
+      <c r="I2" t="s">
+        <v>30</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="M2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="N2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P2" t="s">
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="Q2">
+        <v>4</v>
       </c>
       <c r="U2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="V2" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="Y2" t="s">
         <v>38</v>
       </c>
       <c r="Z2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3">
-        <v>206178615315</v>
+        <v>397221368212</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3">
-        <v>34.09</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>76.99</v>
+      </c>
+      <c r="H3">
+        <v>109.99</v>
+      </c>
+      <c r="I3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3" t="s">
+        <v>43</v>
       </c>
       <c r="K3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="U3" t="s">
-        <v>49</v>
+        <v>50</v>
+      </c>
+      <c r="V3" t="s">
+        <v>51</v>
       </c>
       <c r="Z3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C4">
-        <v>404870277643</v>
+        <v>327031164790</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>29</v>
       </c>
       <c r="G4">
-        <v>32.0</v>
+        <v>50.99</v>
+      </c>
+      <c r="H4">
+        <v>59.99</v>
+      </c>
+      <c r="I4" t="s">
+        <v>55</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="U4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="Z4" t="s">
-        <v>60</v>
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5">
+        <v>404870277643</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5">
+        <v>32.0</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
+      </c>
+      <c r="K5" t="s">
+        <v>65</v>
+      </c>
+      <c r="L5" t="s">
+        <v>66</v>
+      </c>
+      <c r="M5" t="s">
+        <v>67</v>
+      </c>
+      <c r="N5" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5" t="s">
+        <v>69</v>
+      </c>
+      <c r="P5" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q5">
+        <v>3</v>
+      </c>
+      <c r="U5" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6">
+        <v>388097212465</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6">
+        <v>25.5</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
+      </c>
+      <c r="K6" t="s">
+        <v>74</v>
+      </c>
+      <c r="L6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
+        <v>78</v>
+      </c>
+      <c r="U6" t="s">
+        <v>79</v>
+      </c>
+      <c r="V6" t="s">
+        <v>80</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>81</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">