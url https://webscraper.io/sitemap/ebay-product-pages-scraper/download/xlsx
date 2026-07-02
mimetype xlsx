--- v3 (2026-06-08)
+++ v4 (2026-07-02)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>saving</t>
   </si>
   <si>
     <t>availability</t>
@@ -93,214 +96,229 @@
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>https://www.ebay.com/itm/336392796259</t>
+  </si>
+  <si>
+    <t>2026-05-19T11:39:10Z</t>
   </si>
   <si>
     <t>Original Nokia G400 5G 64GB G400 Factory Unlocked Smartphone Grade B+ Condition | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>50%</t>
   </si>
   <si>
     <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-bv4-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008511a19e0a51579db2e94ffffe448&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a9489ad7-41d4-4b8c-94f3-374c5cae197c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008511a19e0a51579db2e94ffffe448&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a9489ad7-41d4-4b8c-94f3-374c5cae197c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It has light burn on the lcd screen.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008511a19e0a51579db2e94ffffe448&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a9489ad7-41d4-4b8c-94f3-374c5cae197c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008511a19e0a51579db2e94ffffe448&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a9489ad7-41d4-4b8c-94f3-374c5cae197c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--modelNumber"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.webp
 https://i.ebayimg.com/images/g/flMAAeSwHSlpansl/s-l1600.webp</t>
   </si>
   <si>
     <t>shenglongtech08</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/shenglongtech08?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>Free</t>
   </si>
   <si>
     <t>Gray</t>
   </si>
   <si>
     <t>6.58 in</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
     <t>https://www.ebay.com/itm/397221368212</t>
+  </si>
+  <si>
+    <t>2026-05-19T11:39:16Z</t>
   </si>
   <si>
     <t>Nokia X Series X2 -  (T-Mobile ) Cellular Phone BRAND NEW FACTORY SEALED  610214625557| eBay</t>
   </si>
   <si>
     <t>30%</t>
   </si>
   <si>
     <t>https://schema.org/OutOfStock</t>
   </si>
   <si>
     <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;New: A brand-new, unused, unopened, undamaged item in its original packaging (where packaging is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;New: A brand-new, unused, unopened, undamaged item in its original packaging (where packaging is applicable). Packaging should be the same as what is found in a retail store, unless the item is handmade or was packaged by the manufacturer in non-retail packaging, such as an unprinted box or plastic bag. See the seller's listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;0610214625557&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Slate Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;T-Mobile&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MicroSDHC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--mpn"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RS_378_T-MOBILE NOKIA X2 Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/USQAAeSw9JlpB7lI/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/USQAAeSw9JlpB7lI/s-l1600.webp
 https://i.ebayimg.com/images/g/w4QAAeSw4T9pB7lI/s-l1600.webp
 https://i.ebayimg.com/images/g/y1gAAeSwoS1pB7lJ/s-l1600.webp
 https://i.ebayimg.com/images/g/BzkAAeSw4VRpB7lI/s-l1600.webp
 https://i.ebayimg.com/images/g/BNYAAeSwrbhpB7lJ/s-l1600.webp
 https://i.ebayimg.com/images/g/o6IAAeSw4GhpB7lJ/s-l1600.webp
 https://i.ebayimg.com/images/g/rFUAAeSwCB5pB7lJ/s-l1600.webp</t>
   </si>
   <si>
     <t>Cab's Marketplace</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/cabsmarketplace?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>US $44.18</t>
   </si>
   <si>
     <t>Slate Gray</t>
   </si>
   <si>
     <t>2.4 in</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>https://www.ebay.com/itm/327031164790</t>
   </si>
   <si>
+    <t>2026-05-19T11:39:04Z</t>
+  </si>
+  <si>
     <t>Nokia X2-01 / X2 - Gray and Black ( T-Mobile ) Very Rare GSM Phone - Bundled | eBay</t>
   </si>
   <si>
     <t>15%</t>
   </si>
   <si>
     <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-fbk-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. Port cover is fully intact”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray and Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;NA&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.webp
 https://i.ebayimg.com/images/g/8aYAAOSwzjdlajJJ/s-l1600.webp
 https://i.ebayimg.com/images/g/iggAAOSwsJRlajJO/s-l1600.webp</t>
   </si>
   <si>
     <t>Prolite Cell Supplies</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/prolitecellsupplies?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>Does not ship to Canada</t>
   </si>
   <si>
     <t>Gray and Black</t>
   </si>
   <si>
     <t>https://www.ebay.com/itm/404870277643</t>
+  </si>
+  <si>
+    <t>2026-05-19T11:38:20Z</t>
   </si>
   <si>
     <t>Nokia X Series X2-01 - Deep Gray (Unlocked) Cellular Phone | eBay</t>
   </si>
   <si>
     <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Open box&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-i27-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item in excellent, new condition with no wear. The item may be missing the original packaging or protective wrapping, or may be in the original packaging but not sealed. The item includes original accessories. The item may be a factory second. See the seller's listing for full details and description. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“Mobile phone + charger，no box, only European-style charger, no British-style charger!!”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/UBkAAOSwlxdlXHeS/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/UBkAAOSwlxdlXHeS/s-l1600.webp
 https://i.ebayimg.com/images/g/~aoAAOSw41xjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/f7MAAOSwsJJjI8-D/s-l1600.webp
 https://i.ebayimg.com/images/g/xd0AAOSwk5hjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/Tt4AAOSwPLFjI8-E/s-l1600.webp
 https://i.ebayimg.com/images/g/xlAAAOSwG5JjI8-A/s-l1600.webp
 https://i.ebayimg.com/images/g/PKEAAOSwpsZjI89-/s-l1600.webp
 https://i.ebayimg.com/images/g/GigAAOSwAsNjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/jlMAAOSw8r9jI8-D/s-l1600.webp
 https://i.ebayimg.com/images/g/BcIAAOSwXddjI8-D/s-l1600.webp
 https://i.ebayimg.com/images/g/GP0AAOSwtwBjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/8lsAAOSwplJjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/vvkAAOSwHW9jI8-B/s-l1600.webp
 https://i.ebayimg.com/images/g/G-8AAOSwRD1lXHeQ/s-l1600.webp
 https://i.ebayimg.com/images/g/PIYAAOSwKZFlXHeQ/s-l1600.webp
 https://i.ebayimg.com/images/g/PPIAAOSwx2plXHeR/s-l1600.webp
 https://i.ebayimg.com/images/g/JucAAOSwJAdlXHeS/s-l1600.webp
 https://i.ebayimg.com/images/g/ST4AAOSwWollXHeS/s-l1600.webp</t>
   </si>
   <si>
     <t>unlocked-mobile</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/unlockedmobile?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>US $9.00</t>
   </si>
   <si>
     <t>Open box</t>
   </si>
   <si>
     <t>https://www.ebay.com/itm/388097212465</t>
+  </si>
+  <si>
+    <t>2026-05-19T11:38:31Z</t>
   </si>
   <si>
     <t>1951.Nokia 2610b Very Rare - For Collectors - With Plug- Works!! | eBay</t>
   </si>
   <si>
     <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Korea, Republic of&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Sim&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2610b&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.webp
 https://i.ebayimg.com/images/g/bbIAAOSw535mCKCL/s-l1600.webp
 https://i.ebayimg.com/images/g/OhAAAOSw1LxmCKCV/s-l1600.webp
 https://i.ebayimg.com/images/g/FqMAAOSw5ltmCKCd/s-l1600.webp</t>
   </si>
   <si>
     <t>mabull_31</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/mabull_31/m.html?item=388097212465&amp;rt=nc&amp;_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>Black</t>
   </si>
@@ -634,59 +652,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -721,317 +739,335 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C2">
+        <v>28</v>
+      </c>
+      <c r="C2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2">
         <v>336392796259</v>
       </c>
-      <c r="D2" t="s">
-[...5 lines deleted...]
-      <c r="G2">
+      <c r="E2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2">
         <v>65.89</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>131.78</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
+        <v>32</v>
+      </c>
+      <c r="K2">
+        <v>1</v>
+      </c>
+      <c r="L2" t="s">
+        <v>33</v>
+      </c>
+      <c r="M2" t="s">
+        <v>34</v>
+      </c>
+      <c r="N2" t="s">
+        <v>35</v>
+      </c>
+      <c r="O2" t="s">
+        <v>36</v>
+      </c>
+      <c r="P2" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>38</v>
+      </c>
+      <c r="R2">
+        <v>4</v>
+      </c>
+      <c r="V2" t="s">
+        <v>39</v>
+      </c>
+      <c r="W2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3">
+        <v>397221368212</v>
+      </c>
+      <c r="E3" t="s">
         <v>30</v>
       </c>
-      <c r="J2">
+      <c r="G3" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3">
+        <v>76.99</v>
+      </c>
+      <c r="I3">
+        <v>109.99</v>
+      </c>
+      <c r="J3" t="s">
+        <v>45</v>
+      </c>
+      <c r="K3" t="s">
+        <v>46</v>
+      </c>
+      <c r="L3" t="s">
+        <v>47</v>
+      </c>
+      <c r="M3" t="s">
+        <v>48</v>
+      </c>
+      <c r="N3" t="s">
+        <v>49</v>
+      </c>
+      <c r="O3" t="s">
+        <v>50</v>
+      </c>
+      <c r="P3" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>52</v>
+      </c>
+      <c r="V3" t="s">
+        <v>53</v>
+      </c>
+      <c r="W3" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>56</v>
+      </c>
+      <c r="B4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4">
+        <v>327031164790</v>
+      </c>
+      <c r="E4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>31</v>
+      </c>
+      <c r="H4">
+        <v>50.99</v>
+      </c>
+      <c r="I4">
+        <v>59.99</v>
+      </c>
+      <c r="J4" t="s">
+        <v>59</v>
+      </c>
+      <c r="K4">
         <v>1</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P4" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>65</v>
+      </c>
+      <c r="V4" t="s">
+        <v>66</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5">
+        <v>404870277643</v>
+      </c>
+      <c r="E5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
         <v>31</v>
       </c>
-      <c r="L2" t="s">
-[...23 lines deleted...]
-      <c r="Z2" t="s">
+      <c r="H5">
+        <v>32.0</v>
+      </c>
+      <c r="K5">
+        <v>1</v>
+      </c>
+      <c r="L5" t="s">
+        <v>70</v>
+      </c>
+      <c r="M5" t="s">
+        <v>71</v>
+      </c>
+      <c r="N5" t="s">
+        <v>72</v>
+      </c>
+      <c r="O5" t="s">
+        <v>73</v>
+      </c>
+      <c r="P5" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>75</v>
+      </c>
+      <c r="R5">
+        <v>3</v>
+      </c>
+      <c r="V5" t="s">
         <v>39</v>
       </c>
+      <c r="AA5" t="s">
+        <v>76</v>
+      </c>
     </row>
-    <row r="3" spans="1:26">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6">
+        <v>388097212465</v>
+      </c>
+      <c r="E6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6">
+        <v>25.5</v>
+      </c>
+      <c r="K6">
+        <v>1</v>
+      </c>
+      <c r="L6" t="s">
+        <v>80</v>
+      </c>
+      <c r="M6" t="s">
+        <v>81</v>
+      </c>
+      <c r="N6" t="s">
+        <v>82</v>
+      </c>
+      <c r="O6" t="s">
+        <v>83</v>
+      </c>
+      <c r="P6" t="s">
+        <v>84</v>
+      </c>
+      <c r="V6" t="s">
+        <v>85</v>
+      </c>
+      <c r="W6" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA6" t="s">
         <v>41</v>
-      </c>
-[...199 lines deleted...]
-        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">