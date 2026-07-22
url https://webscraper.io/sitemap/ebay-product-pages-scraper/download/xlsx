--- v4 (2026-07-02)
+++ v5 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -95,260 +95,270 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/336392796259</t>
-[...5 lines deleted...]
-    <t>Original Nokia G400 5G 64GB G400 Factory Unlocked Smartphone Grade B+ Condition | eBay</t>
+    <t>https://www.ebay.com/itm/388097212465</t>
+  </si>
+  <si>
+    <t>2026-07-17T11:26:49Z</t>
+  </si>
+  <si>
+    <t>1951.Nokia 2610b Very Rare - For Collectors - With Plug- Works!! | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
+    <t>Nokia 2610b</t>
+  </si>
+  <si>
     <t>usd</t>
   </si>
   <si>
-    <t>50%</t>
-[...24 lines deleted...]
-    <t>6.58 in</t>
+    <t>https://schema.org/OutOfStock</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Korea, Republic of&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Sim&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2610b&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l500.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.webp
+https://i.ebayimg.com/images/g/bbIAAOSw535mCKCL/s-l1600.webp
+https://i.ebayimg.com/images/g/OhAAAOSw1LxmCKCV/s-l1600.webp
+https://i.ebayimg.com/images/g/FqMAAOSw5ltmCKCd/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>mabull_31</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/mabull_31/m.html?item=388097212465&amp;rt=nc&amp;_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $11.35</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>2.5 in</t>
+  </si>
+  <si>
+    <t>Bar</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/397221368212</t>
-[...46 lines deleted...]
-  <si>
     <t>https://www.ebay.com/itm/327031164790</t>
   </si>
   <si>
-    <t>2026-05-19T11:39:04Z</t>
+    <t>2026-07-17T11:27:26Z</t>
   </si>
   <si>
     <t>Nokia X2-01 / X2 - Gray and Black ( T-Mobile ) Very Rare GSM Phone - Bundled | eBay</t>
   </si>
   <si>
+    <t>X2-01.1</t>
+  </si>
+  <si>
     <t>15%</t>
   </si>
   <si>
-    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-fbk-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. Port cover is fully intact”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;4008378a19e0a8d60a93b4a8fffed35c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;1fd38783-c818-4050-8755-4b03a97d4520&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray and Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;NA&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-lz2-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-18-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-18-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4c3e119f0ab1e2837a5e7fffefe0e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ef3f7f61-d5c1-42ba-a537-a57426793921&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4c3e119f0ab1e2837a5e7fffefe0e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ef3f7f61-d5c1-42ba-a537-a57426793921&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. Port cover is fully intact”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4c3e119f0ab1e2837a5e7fffefe0e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ef3f7f61-d5c1-42ba-a537-a57426793921&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4c3e119f0ab1e2837a5e7fffefe0e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ef3f7f61-d5c1-42ba-a537-a57426793921&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray and Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;NA&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.webp
 https://i.ebayimg.com/images/g/8aYAAOSwzjdlajJJ/s-l1600.webp
 https://i.ebayimg.com/images/g/iggAAOSwsJRlajJO/s-l1600.webp</t>
   </si>
   <si>
     <t>Prolite Cell Supplies</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/prolitecellsupplies?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>Does not ship to Canada</t>
+    <t>US $8.99</t>
   </si>
   <si>
     <t>Gray and Black</t>
   </si>
   <si>
+    <t>https://www.ebay.com/itm/357168886485</t>
+  </si>
+  <si>
+    <t>2026-07-17T11:27:30Z</t>
+  </si>
+  <si>
+    <t>Lot of 14x UNTESTED (7) Nokia 3.1 and (7) 3.1 Plus Wholesale Lot AS IS | eBay</t>
+  </si>
+  <si>
+    <t>Mixed (read description)</t>
+  </si>
+  <si>
+    <t>30%</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;For parts or not working: An item that does not function as intended and is not fully operational. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;For parts or not working: An item that does not function as intended and is not fully operational. This includes items that are defective in ways that render them difficult to use, items that require service or repair, or items missing essential components. See the seller’s listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Blue&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Mixed (read description)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Mixed&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/b2sAAeSwlL9oWa3z/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/b2sAAeSwlL9oWa3z/s-l1600.webp
+https://i.ebayimg.com/images/g/O-IAAeSwRsFoWa3z/s-l1600.webp
+https://i.ebayimg.com/images/g/9oMAAeSwDiNoWa3z/s-l1600.webp
+https://i.ebayimg.com/images/g/FrUAAeSwt1loWa3z/s-l1600.webp
+https://i.ebayimg.com/images/g/5XgAAeSwTShoWa30/s-l1600.webp
+https://i.ebayimg.com/images/g/fgoAAeSwphBoWa30/s-l1600.webp
+https://i.ebayimg.com/images/g/VYMAAeSw9S1oWa30/s-l1600.webp
+https://i.ebayimg.com/images/g/WssAAeSwTWVoWa31/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>Thriftizen</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/thriftizen?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Free</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>For parts or not working</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/336392796259</t>
+  </si>
+  <si>
+    <t>2026-07-17T11:27:33Z</t>
+  </si>
+  <si>
+    <t>Original Nokia G400 5G 64GB G400 Factory Unlocked Smartphone Grade B+ Condition | eBay</t>
+  </si>
+  <si>
+    <t>Nokia G400 5G</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-vp7-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-18-1-103[0]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-18-1-103[0]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4e04219f0a5171dc5e4b2ffff0fc4&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;2322cb2f-b3c3-43c4-ab86-3516f9b96bdb&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4e04219f0a5171dc5e4b2ffff0fc4&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;2322cb2f-b3c3-43c4-ab86-3516f9b96bdb&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It has light burn on the lcd screen.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4e04219f0a5171dc5e4b2ffff0fc4&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;2322cb2f-b3c3-43c4-ab86-3516f9b96bdb&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4e04219f0a5171dc5e4b2ffff0fc4&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;2322cb2f-b3c3-43c4-ab86-3516f9b96bdb&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--modelNumber"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.webp
+https://i.ebayimg.com/images/g/flMAAeSwHSlpansl/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>shenglongtech08</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/shenglongtech08?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>6.58 in</t>
+  </si>
+  <si>
     <t>https://www.ebay.com/itm/404870277643</t>
   </si>
   <si>
-    <t>2026-05-19T11:38:20Z</t>
+    <t>2026-07-17T11:26:37Z</t>
   </si>
   <si>
     <t>Nokia X Series X2-01 - Deep Gray (Unlocked) Cellular Phone | eBay</t>
   </si>
   <si>
-    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Open box&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-i27-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-20-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item in excellent, new condition with no wear. The item may be missing the original packaging or protective wrapping, or may be in the original packaging but not sealed. The item includes original accessories. The item may be a factory second. See the seller's listing for full details and description. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“Mobile phone + charger，no box, only European-style charger, no British-style charger!!”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>X2-01</t>
+  </si>
+  <si>
+    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Open box&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-po8-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-18-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-18-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item in excellent, new condition with no wear. The item may be missing the original packaging or protective wrapping, or may be in the original packaging but not sealed. The item includes original accessories. The item may be a factory second. See the seller's listing for full details and description. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“Mobile phone + charger，no box, only European-style charger, no British-style charger!!”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--upc"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/UBkAAOSwlxdlXHeS/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/UBkAAOSwlxdlXHeS/s-l1600.webp
 https://i.ebayimg.com/images/g/~aoAAOSw41xjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/f7MAAOSwsJJjI8-D/s-l1600.webp
 https://i.ebayimg.com/images/g/xd0AAOSwk5hjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/Tt4AAOSwPLFjI8-E/s-l1600.webp
 https://i.ebayimg.com/images/g/xlAAAOSwG5JjI8-A/s-l1600.webp
 https://i.ebayimg.com/images/g/PKEAAOSwpsZjI89-/s-l1600.webp
 https://i.ebayimg.com/images/g/GigAAOSwAsNjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/jlMAAOSw8r9jI8-D/s-l1600.webp
 https://i.ebayimg.com/images/g/BcIAAOSwXddjI8-D/s-l1600.webp
 https://i.ebayimg.com/images/g/GP0AAOSwtwBjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/8lsAAOSwplJjI8-C/s-l1600.webp
 https://i.ebayimg.com/images/g/vvkAAOSwHW9jI8-B/s-l1600.webp
 https://i.ebayimg.com/images/g/G-8AAOSwRD1lXHeQ/s-l1600.webp
 https://i.ebayimg.com/images/g/PIYAAOSwKZFlXHeQ/s-l1600.webp
 https://i.ebayimg.com/images/g/PPIAAOSwx2plXHeR/s-l1600.webp
 https://i.ebayimg.com/images/g/JucAAOSwJAdlXHeS/s-l1600.webp
 https://i.ebayimg.com/images/g/ST4AAOSwWollXHeS/s-l1600.webp</t>
   </si>
   <si>
     <t>unlocked-mobile</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/unlockedmobile?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>US $9.00</t>
+    <t>US $8.00</t>
   </si>
   <si>
     <t>Open box</t>
-  </si>
-[...34 lines deleted...]
-    <t>Bar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -754,320 +764,329 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2">
-        <v>336392796259</v>
+        <v>388097212465</v>
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
+      <c r="F2" t="s">
+        <v>31</v>
+      </c>
       <c r="G2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H2">
-        <v>65.89</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>25.5</v>
+      </c>
+      <c r="K2" t="s">
+        <v>33</v>
       </c>
       <c r="L2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>39</v>
       </c>
       <c r="V2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="W2" t="s">
-        <v>40</v>
+        <v>41</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>42</v>
       </c>
       <c r="AA2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D3">
-        <v>397221368212</v>
+        <v>327031164790</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
+      <c r="F3" t="s">
+        <v>47</v>
+      </c>
       <c r="G3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H3">
-        <v>76.99</v>
+        <v>50.99</v>
       </c>
       <c r="I3">
-        <v>109.99</v>
+        <v>59.99</v>
       </c>
       <c r="J3" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>48</v>
+      </c>
+      <c r="K3">
+        <v>1</v>
       </c>
       <c r="L3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="V3" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA3" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>56</v>
       </c>
       <c r="B4" t="s">
         <v>57</v>
       </c>
       <c r="C4" t="s">
         <v>58</v>
       </c>
       <c r="D4">
-        <v>327031164790</v>
+        <v>357168886485</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
+      <c r="F4" t="s">
+        <v>59</v>
+      </c>
       <c r="G4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H4">
-        <v>50.99</v>
+        <v>87.5</v>
       </c>
       <c r="I4">
-        <v>59.99</v>
+        <v>125.0</v>
       </c>
       <c r="J4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="Q4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="V4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="AA4" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D5">
-        <v>404870277643</v>
+        <v>336392796259</v>
       </c>
       <c r="E5" t="s">
         <v>30</v>
       </c>
+      <c r="F5" t="s">
+        <v>72</v>
+      </c>
       <c r="G5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H5">
-        <v>32.0</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>131.78</v>
+      </c>
+      <c r="K5" t="s">
+        <v>33</v>
       </c>
       <c r="L5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q5" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="R5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="V5" t="s">
-        <v>39</v>
+        <v>78</v>
+      </c>
+      <c r="W5" t="s">
+        <v>79</v>
       </c>
       <c r="AA5" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D6">
-        <v>388097212465</v>
+        <v>404870277643</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
+      <c r="F6" t="s">
+        <v>83</v>
+      </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6">
-        <v>25.5</v>
+        <v>30.4</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="N6" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="O6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="P6" t="s">
-        <v>84</v>
+        <v>88</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>89</v>
+      </c>
+      <c r="R6">
+        <v>3</v>
       </c>
       <c r="V6" t="s">
-        <v>85</v>
-[...5 lines deleted...]
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="AA6" t="s">
-        <v>41</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">