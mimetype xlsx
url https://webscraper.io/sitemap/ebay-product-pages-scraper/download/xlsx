--- v5 (2026-07-22)
+++ v6 (2026-08-12)
@@ -98,267 +98,247 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>https://www.ebay.com/itm/388097212465</t>
   </si>
   <si>
-    <t>2026-07-17T11:26:49Z</t>
+    <t>2026-07-28T06:25:20Z</t>
   </si>
   <si>
     <t>1951.Nokia 2610b Very Rare - For Collectors - With Plug- Works!! | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>Nokia 2610b</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>https://schema.org/OutOfStock</t>
   </si>
   <si>
-    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Korea, Republic of&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--memoryCardType"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Sim&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--lockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2610b&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Korea, Republic of&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Sim&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2610b&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l500.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.webp
 https://i.ebayimg.com/images/g/bbIAAOSw535mCKCL/s-l1600.webp
 https://i.ebayimg.com/images/g/OhAAAOSw1LxmCKCV/s-l1600.webp
 https://i.ebayimg.com/images/g/FqMAAOSw5ltmCKCd/s-l1600.webp</t>
   </si>
   <si>
     <t>mabull_31</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/mabull_31/m.html?item=388097212465&amp;rt=nc&amp;_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>US $11.35</t>
+    <t>US $10.60</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
-    <t>2.5 in</t>
+    <t>in</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
+    <t>https://www.ebay.com/itm/336455388304</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:25:31Z</t>
+  </si>
+  <si>
+    <t>Nokia X2-01 Gray  T-Mobile Untested, For Parts &amp; Repair,Final Sale No Returns | eBay</t>
+  </si>
+  <si>
+    <t>X2-01</t>
+  </si>
+  <si>
+    <t>20%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;For parts or not working: An item that does not function as intended and is not fully operational. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;For parts or not working: An item that does not function as intended and is not fully operational. This includes items that are defective in ways that render them difficult to use, items that require service or repair, or items missing essential components. See the seller’s listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2gb&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/hM0AAOSwkRNkK2PJ/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/hM0AAOSwkRNkK2PJ/s-l1600.webp
+https://i.ebayimg.com/images/g/0lgAAOSw3GZkK2PL/s-l1600.webp
+https://i.ebayimg.com/images/g/IgkAAOSwDBFkK2PN/s-l1600.webp
+https://i.ebayimg.com/images/g/jkgAAOSwWbVkK2PP/s-l1600.webp
+https://i.ebayimg.com/images/g/z-wAAOSwFYBkK2PQ/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>admitone2</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/admitone2?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $12.90</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>For parts or not working</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/336392796259</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:25:53Z</t>
+  </si>
+  <si>
+    <t>Original Nokia G400 5G 64GB G400 Factory Unlocked Smartphone Grade B+ Condition | eBay</t>
+  </si>
+  <si>
+    <t>G400</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-x82-6"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-18-1-104[0]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-18-1-104[0]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766a8ed19f0ab1cf3f432bdffff3bf6&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;b3e640ec-00b6-4570-8eed-29920d8e1629&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766a8ed19f0ab1cf3f432bdffff3bf6&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;b3e640ec-00b6-4570-8eed-29920d8e1629&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Good Condition means the smartphone will show some signs of wear and tear from previous usage.It has light burn on the lcd screen.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766a8ed19f0ab1cf3f432bdffff3bf6&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;b3e640ec-00b6-4570-8eed-29920d8e1629&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766a8ed19f0ab1cf3f432bdffff3bf6&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;b3e640ec-00b6-4570-8eed-29920d8e1629&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/RkAAAeSw-E9pansk/s-l1600.webp
+https://i.ebayimg.com/images/g/flMAAeSwHSlpansl/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>shenglongtech08</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/shenglongtech08?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Free</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/236373940385</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:25:37Z</t>
+  </si>
+  <si>
+    <t>Nokia X Series X2 -  (T-Mobile ) Cellular Phone BRAND NEW FACTORY SEALED  610214625557| eBay</t>
+  </si>
+  <si>
+    <t>Nokia 2</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;New: A brand-new, unused, unopened, undamaged item in its original packaging (where packaging is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;New: A brand-new, unused, unopened, undamaged item in its original packaging (where packaging is applicable). Packaging should be the same as what is found in a retail store, unless the item is handmade or was packaged by the manufacturer in non-retail packaging, such as an unprinted box or plastic bag. See the seller's listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;0610214625557&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Slate Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;T-Mobile&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MicroSDHC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RS_378_T-MOBILE NOKIA X2 Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/UNsAAOSws2NkL2Lw/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/UNsAAOSws2NkL2Lw/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>MARKER192</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/marker192?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $12.95</t>
+  </si>
+  <si>
+    <t>Slate Gray</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
     <t>https://www.ebay.com/itm/327031164790</t>
   </si>
   <si>
-    <t>2026-07-17T11:27:26Z</t>
+    <t>2026-07-28T06:25:48Z</t>
   </si>
   <si>
     <t>Nokia X2-01 / X2 - Gray and Black ( T-Mobile ) Very Rare GSM Phone - Bundled | eBay</t>
   </si>
   <si>
     <t>X2-01.1</t>
   </si>
   <si>
     <t>15%</t>
   </si>
   <si>
-    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-lz2-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-25-5-18-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-25-5-18-1-103[1]-2-3-7[0]-4[0]-3[0]-11[1]-1-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--sellerNotes"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4c3e119f0ab1e2837a5e7fffefe0e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ef3f7f61-d5c1-42ba-a537-a57426793921&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4c3e119f0ab1e2837a5e7fffefe0e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ef3f7f61-d5c1-42ba-a537-a57426793921&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. Port cover is fully intact”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4c3e119f0ab1e2837a5e7fffefe0e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ef3f7f61-d5c1-42ba-a537-a57426793921&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;6fd4c3e119f0ab1e2837a5e7fffefe0e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ef3f7f61-d5c1-42ba-a537-a57426793921&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray and Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;NA&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-kg4-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-18-1-104[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-18-1-104[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766934719f0ab1a3490799affff3c8c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;cd18981a-597d-4b30-bfcc-746c2ba795cf&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766934719f0ab1a3490799affff3c8c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;cd18981a-597d-4b30-bfcc-746c2ba795cf&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. Port cover is fully intact”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766934719f0ab1a3490799affff3c8c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;cd18981a-597d-4b30-bfcc-746c2ba795cf&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766934719f0ab1a3490799affff3c8c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;cd18981a-597d-4b30-bfcc-746c2ba795cf&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray and Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;NA&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.webp
 https://i.ebayimg.com/images/g/8aYAAOSwzjdlajJJ/s-l1600.webp
 https://i.ebayimg.com/images/g/iggAAOSwsJRlajJO/s-l1600.webp</t>
   </si>
   <si>
     <t>Prolite Cell Supplies</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/prolitecellsupplies?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>US $8.99</t>
   </si>
   <si>
     <t>Gray and Black</t>
-  </si>
-[...128 lines deleted...]
-    <t>Open box</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -802,291 +782,303 @@
       </c>
       <c r="K2" t="s">
         <v>33</v>
       </c>
       <c r="L2" t="s">
         <v>34</v>
       </c>
       <c r="M2" t="s">
         <v>35</v>
       </c>
       <c r="N2" t="s">
         <v>36</v>
       </c>
       <c r="O2" t="s">
         <v>37</v>
       </c>
       <c r="P2" t="s">
         <v>38</v>
       </c>
       <c r="Q2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
-      <c r="W2" t="s">
+      <c r="W2">
+        <v>2.5</v>
+      </c>
+      <c r="X2" t="s">
         <v>41</v>
       </c>
       <c r="Z2" t="s">
         <v>42</v>
       </c>
       <c r="AA2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>45</v>
       </c>
       <c r="C3" t="s">
         <v>46</v>
       </c>
       <c r="D3">
-        <v>327031164790</v>
+        <v>336455388304</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3" t="s">
         <v>47</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
-        <v>50.99</v>
+        <v>11.78</v>
       </c>
       <c r="I3">
-        <v>59.99</v>
+        <v>14.72</v>
       </c>
       <c r="J3" t="s">
         <v>48</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3" t="s">
         <v>49</v>
       </c>
       <c r="M3" t="s">
         <v>50</v>
       </c>
       <c r="N3" t="s">
         <v>51</v>
       </c>
       <c r="O3" t="s">
         <v>52</v>
       </c>
       <c r="P3" t="s">
         <v>53</v>
       </c>
       <c r="Q3" t="s">
         <v>54</v>
       </c>
       <c r="V3" t="s">
         <v>55</v>
       </c>
+      <c r="Z3" t="s">
+        <v>42</v>
+      </c>
       <c r="AA3" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D4">
-        <v>357168886485</v>
+        <v>336392796259</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4">
-        <v>87.5</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>131.78</v>
+      </c>
+      <c r="K4" t="s">
+        <v>33</v>
       </c>
       <c r="L4" t="s">
         <v>61</v>
       </c>
       <c r="M4" t="s">
         <v>62</v>
       </c>
       <c r="N4" t="s">
         <v>63</v>
       </c>
       <c r="O4" t="s">
         <v>64</v>
       </c>
       <c r="P4" t="s">
         <v>65</v>
       </c>
       <c r="Q4" t="s">
         <v>66</v>
       </c>
+      <c r="R4">
+        <v>4</v>
+      </c>
       <c r="V4" t="s">
-        <v>67</v>
+        <v>55</v>
+      </c>
+      <c r="W4">
+        <v>6.58</v>
+      </c>
+      <c r="X4" t="s">
+        <v>41</v>
       </c>
       <c r="AA4" t="s">
-        <v>68</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" t="s">
         <v>69</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5">
-        <v>336392796259</v>
+        <v>236373940385</v>
       </c>
       <c r="E5" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="G5" t="s">
         <v>32</v>
       </c>
       <c r="H5">
-        <v>131.78</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>99.0</v>
+      </c>
+      <c r="K5">
+        <v>1</v>
       </c>
       <c r="L5" t="s">
+        <v>71</v>
+      </c>
+      <c r="M5" t="s">
+        <v>72</v>
+      </c>
+      <c r="N5" t="s">
         <v>73</v>
       </c>
-      <c r="M5" t="s">
+      <c r="O5" t="s">
         <v>74</v>
       </c>
-      <c r="N5" t="s">
+      <c r="P5" t="s">
         <v>75</v>
       </c>
-      <c r="O5" t="s">
+      <c r="Q5" t="s">
         <v>76</v>
       </c>
-      <c r="P5" t="s">
+      <c r="V5" t="s">
         <v>77</v>
       </c>
-      <c r="Q5" t="s">
-[...5 lines deleted...]
-      <c r="V5" t="s">
+      <c r="W5">
+        <v>2.4</v>
+      </c>
+      <c r="X5" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA5" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B6" t="s">
         <v>80</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>81</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>404870277643</v>
+        <v>327031164790</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6">
-        <v>30.4</v>
+        <v>50.99</v>
+      </c>
+      <c r="I6">
+        <v>59.99</v>
+      </c>
+      <c r="J6" t="s">
+        <v>83</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6" t="s">
         <v>84</v>
       </c>
       <c r="M6" t="s">
         <v>85</v>
       </c>
       <c r="N6" t="s">
         <v>86</v>
       </c>
       <c r="O6" t="s">
         <v>87</v>
       </c>
       <c r="P6" t="s">
         <v>88</v>
       </c>
       <c r="Q6" t="s">
         <v>89</v>
       </c>
-      <c r="R6">
-[...1 lines deleted...]
-      </c>
       <c r="V6" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="AA6" t="s">
-        <v>90</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">