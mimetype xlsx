--- v6 (2026-08-12)
+++ v7 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -95,250 +95,260 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
+    <t>images2</t>
+  </si>
+  <si>
     <t>https://www.ebay.com/itm/388097212465</t>
   </si>
   <si>
-    <t>2026-07-28T06:25:20Z</t>
+    <t>2026-08-27T09:12:39Z</t>
   </si>
   <si>
     <t>1951.Nokia 2610b Very Rare - For Collectors - With Plug- Works!! | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>Nokia 2610b</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://schema.org/OutOfStock</t>
   </si>
   <si>
     <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Korea, Republic of&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.5 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Sim&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2610b&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l500.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/ABAAAOSwXU9mCKCm/s-l1600.webp
 https://i.ebayimg.com/images/g/bbIAAOSw535mCKCL/s-l1600.webp
 https://i.ebayimg.com/images/g/OhAAAOSw1LxmCKCV/s-l1600.webp
 https://i.ebayimg.com/images/g/FqMAAOSw5ltmCKCd/s-l1600.webp</t>
   </si>
   <si>
     <t>mabull_31</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/mabull_31/m.html?item=388097212465&amp;rt=nc&amp;_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>US $10.60</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>in</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
-    <t>https://www.ebay.com/itm/336455388304</t>
-[...72 lines deleted...]
-  <si>
     <t>https://www.ebay.com/itm/236373940385</t>
   </si>
   <si>
-    <t>2026-07-28T06:25:37Z</t>
+    <t>2026-08-27T09:13:00Z</t>
   </si>
   <si>
     <t>Nokia X Series X2 -  (T-Mobile ) Cellular Phone BRAND NEW FACTORY SEALED  610214625557| eBay</t>
   </si>
   <si>
     <t>Nokia 2</t>
   </si>
   <si>
     <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;New: A brand-new, unused, unopened, undamaged item in its original packaging (where packaging is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;New: A brand-new, unused, unopened, undamaged item in its original packaging (where packaging is applicable). Packaging should be the same as what is found in a retail store, unless the item is handmade or was packaged by the manufacturer in non-retail packaging, such as an unprinted box or plastic bag. See the seller's listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;0610214625557&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2.4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Slate Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;T-Mobile&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 2&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MicroSDHC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RS_378_T-MOBILE NOKIA X2 Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/UNsAAOSws2NkL2Lw/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/UNsAAOSws2NkL2Lw/s-l1600.webp</t>
   </si>
   <si>
     <t>MARKER192</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/marker192?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>US $12.95</t>
+    <t>US $12.60</t>
   </si>
   <si>
     <t>Slate Gray</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>https://www.ebay.com/itm/327031164790</t>
   </si>
   <si>
-    <t>2026-07-28T06:25:48Z</t>
+    <t>2026-08-27T09:13:12Z</t>
   </si>
   <si>
     <t>Nokia X2-01 / X2 - Gray and Black ( T-Mobile ) Very Rare GSM Phone - Bundled | eBay</t>
   </si>
   <si>
     <t>X2-01.1</t>
   </si>
   <si>
     <t>15%</t>
   </si>
   <si>
-    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-kg4-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-18-1-104[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-18-1-104[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766934719f0ab1a3490799affff3c8c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;cd18981a-597d-4b30-bfcc-746c2ba795cf&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766934719f0ab1a3490799affff3c8c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;cd18981a-597d-4b30-bfcc-746c2ba795cf&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. Port cover is fully intact”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766934719f0ab1a3490799affff3c8c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;cd18981a-597d-4b30-bfcc-746c2ba795cf&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;a766934719f0ab1a3490799affff3c8c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;cd18981a-597d-4b30-bfcc-746c2ba795cf&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray and Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;NA&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-dhf-1"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;427e9bdf1a00a5ae9476a655fffebae2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;d7b699a6-723c-4e17-9214-1f2a301b5cb1&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;427e9bdf1a00a5ae9476a655fffebae2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;d7b699a6-723c-4e17-9214-1f2a301b5cb1&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Works perfectly. Some very minor wear around the body. Screen has some scuffs. No breaks or cracks. Port cover is fully intact”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;427e9bdf1a00a5ae9476a655fffebae2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;d7b699a6-723c-4e17-9214-1f2a301b5cb1&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;427e9bdf1a00a5ae9476a655fffebae2&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;d7b699a6-723c-4e17-9214-1f2a301b5cb1&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray and Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01.1&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;NA&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/~QsAAOSwZJVlajJE/s-l1600.webp
 https://i.ebayimg.com/images/g/8aYAAOSwzjdlajJJ/s-l1600.webp
 https://i.ebayimg.com/images/g/iggAAOSwsJRlajJO/s-l1600.webp</t>
   </si>
   <si>
     <t>Prolite Cell Supplies</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/prolitecellsupplies?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>US $8.99</t>
   </si>
   <si>
     <t>Gray and Black</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/404870277643</t>
+  </si>
+  <si>
+    <t>2026-08-27T09:12:28Z</t>
+  </si>
+  <si>
+    <t>Nokia X Series X2-01 - Deep Gray (Unlocked) Cellular Phone | eBay</t>
+  </si>
+  <si>
+    <t>X2-01</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Open box&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-m3f-3"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item in excellent, new condition with no wear. The item may be missing the original packaging or protective wrapping, or may be in the original packaging but not sealed. The item includes original accessories. The item may be a factory second. See the seller's listing for full details and description. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“Mobile phone + charger，no box, only European-style charger, no British-style charger!!”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;X2-01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Micro USB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;55 MB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/UBkAAOSwlxdlXHeS/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/UBkAAOSwlxdlXHeS/s-l1600.webp
+https://i.ebayimg.com/images/g/~aoAAOSw41xjI8-C/s-l1600.webp
+https://i.ebayimg.com/images/g/f7MAAOSwsJJjI8-D/s-l1600.webp
+https://i.ebayimg.com/images/g/xd0AAOSwk5hjI8-C/s-l1600.webp
+https://i.ebayimg.com/images/g/Tt4AAOSwPLFjI8-E/s-l1600.webp
+https://i.ebayimg.com/images/g/xlAAAOSwG5JjI8-A/s-l1600.webp
+https://i.ebayimg.com/images/g/PKEAAOSwpsZjI89-/s-l1600.webp
+https://i.ebayimg.com/images/g/GigAAOSwAsNjI8-C/s-l1600.webp
+https://i.ebayimg.com/images/g/jlMAAOSw8r9jI8-D/s-l1600.webp
+https://i.ebayimg.com/images/g/BcIAAOSwXddjI8-D/s-l1600.webp
+https://i.ebayimg.com/images/g/GP0AAOSwtwBjI8-C/s-l1600.webp
+https://i.ebayimg.com/images/g/8lsAAOSwplJjI8-C/s-l1600.webp
+https://i.ebayimg.com/images/g/vvkAAOSwHW9jI8-B/s-l1600.webp
+https://i.ebayimg.com/images/g/G-8AAOSwRD1lXHeQ/s-l1600.webp
+https://i.ebayimg.com/images/g/PIYAAOSwKZFlXHeQ/s-l1600.webp
+https://i.ebayimg.com/images/g/PPIAAOSwx2plXHeR/s-l1600.webp
+https://i.ebayimg.com/images/g/JucAAOSwJAdlXHeS/s-l1600.webp
+https://i.ebayimg.com/images/g/ST4AAOSwWollXHeS/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>unlocked-mobile</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/unlockedmobile?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $8.00</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>Open box</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/287109375659</t>
+  </si>
+  <si>
+    <t>2026-08-27T09:12:46Z</t>
+  </si>
+  <si>
+    <t>NOKIA 1261 * Model NKW-1X * Gray * Powers On, But Screen is Blank * Parts Only * | eBay</t>
+  </si>
+  <si>
+    <t>Nokia 1261</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;For parts or not working&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-vc2-1"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that does not function as intended and is not fully operational. This includes items that are defective in ways that render them difficult to use, items that require service or repair, or items missing essential components. See the seller’s listing for full details. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;“Phone powers on, but screen is blank. Parts Only”&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia 1261&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Charger Included&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Yes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Internal Antenna, Monochrome Display&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;9 KB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1261&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/HVMAAeSwUMRpfC0R/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/HVMAAeSwUMRpfC0R/s-l1600.webp
+https://i.ebayimg.com/images/g/3~QAAeSwXflpfC0a/s-l1600.webp</t>
+  </si>
+  <si>
+    <t>Maisy Maes</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/maisymaes?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>For parts or not working</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -642,59 +652,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA6"/>
+  <dimension ref="A1:AB6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -732,353 +742,359 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D2">
         <v>388097212465</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H2">
         <v>25.5</v>
       </c>
-      <c r="K2" t="s">
-        <v>33</v>
+      <c r="K2">
+        <v>0</v>
       </c>
       <c r="L2" t="s">
         <v>34</v>
       </c>
       <c r="M2" t="s">
         <v>35</v>
       </c>
       <c r="N2" t="s">
         <v>36</v>
       </c>
       <c r="O2" t="s">
         <v>37</v>
       </c>
       <c r="P2" t="s">
         <v>38</v>
       </c>
       <c r="Q2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2">
         <v>2.5</v>
       </c>
       <c r="X2" t="s">
         <v>41</v>
       </c>
       <c r="Z2" t="s">
         <v>42</v>
       </c>
       <c r="AA2" t="s">
         <v>43</v>
       </c>
+      <c r="AB2" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>44</v>
       </c>
       <c r="B3" t="s">
         <v>45</v>
       </c>
       <c r="C3" t="s">
         <v>46</v>
       </c>
       <c r="D3">
-        <v>336455388304</v>
+        <v>236373940385</v>
       </c>
       <c r="E3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F3" t="s">
         <v>47</v>
       </c>
       <c r="G3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H3">
-        <v>11.78</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>99.0</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3" t="s">
+        <v>48</v>
+      </c>
+      <c r="M3" t="s">
         <v>49</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>50</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>51</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>52</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>53</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="V3" t="s">
         <v>54</v>
       </c>
-      <c r="V3" t="s">
+      <c r="W3">
+        <v>2.4</v>
+      </c>
+      <c r="X3" t="s">
+        <v>41</v>
+      </c>
+      <c r="AA3" t="s">
         <v>55</v>
       </c>
-      <c r="Z3" t="s">
-[...2 lines deleted...]
-      <c r="AA3" t="s">
+      <c r="AB3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>57</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>58</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>327031164790</v>
+      </c>
+      <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" t="s">
         <v>59</v>
       </c>
-      <c r="D4">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4">
+        <v>50.99</v>
+      </c>
+      <c r="I4">
+        <v>59.99</v>
+      </c>
+      <c r="J4" t="s">
         <v>60</v>
       </c>
-      <c r="G4" t="s">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="K4">
+        <v>1</v>
       </c>
       <c r="L4" t="s">
         <v>61</v>
       </c>
       <c r="M4" t="s">
         <v>62</v>
       </c>
       <c r="N4" t="s">
         <v>63</v>
       </c>
       <c r="O4" t="s">
         <v>64</v>
       </c>
       <c r="P4" t="s">
         <v>65</v>
       </c>
       <c r="Q4" t="s">
         <v>66</v>
       </c>
-      <c r="R4">
-[...1 lines deleted...]
-      </c>
       <c r="V4" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="AA4" t="s">
         <v>43</v>
       </c>
+      <c r="AB4" t="s">
+        <v>63</v>
+      </c>
     </row>
-    <row r="5" spans="1:27">
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D5">
-        <v>236373940385</v>
+        <v>404870277643</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H5">
-        <v>99.0</v>
+        <v>30.4</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O5" t="s">
+        <v>75</v>
+      </c>
+      <c r="P5" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>77</v>
+      </c>
+      <c r="R5">
+        <v>3</v>
+      </c>
+      <c r="V5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB5" t="s">
         <v>74</v>
       </c>
-      <c r="P5" t="s">
-[...16 lines deleted...]
-      </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D6">
-        <v>327031164790</v>
+        <v>287109375659</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6">
-        <v>50.99</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>12.0</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6" t="s">
         <v>84</v>
       </c>
       <c r="M6" t="s">
         <v>85</v>
       </c>
       <c r="N6" t="s">
         <v>86</v>
       </c>
       <c r="O6" t="s">
         <v>87</v>
       </c>
       <c r="P6" t="s">
         <v>88</v>
       </c>
       <c r="Q6" t="s">
+        <v>77</v>
+      </c>
+      <c r="V6" t="s">
+        <v>78</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+      <c r="AA6" t="s">
         <v>89</v>
       </c>
-      <c r="V6" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="AB6" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">