--- v3 (2026-07-02)
+++ v4 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -107,178 +107,181 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-06-15T05:04:45Z</t>
-[...5 lines deleted...]
-    <t>Unlocked 3G Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Original Phone 4.0'' | eBay</t>
+    <t>2026-07-17T11:19:42Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/365217806063?_skw=nokia&amp;itmmeta=01KXQWRM60QGX5DK844TW4MF19&amp;hash=item5508ad76ef:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xC2M2zsOWPYUGYxqpFn1HRrDf4CFXCXGVT99RoClpeZFKDVM472EFXFnaLHrE6%2Bldqm5ZOj1lmjyxahSHLDiOTu%2FSSpi1jppkiC5xtZVoI4RNoMlXZUsyuAADvyizCc%2BQXiErIRBix6RBVI7HUUjxvIkd72cUBkUipbp7f12zr44neiDXp5UwOrc7vx9Y2JVb3q5EepGo2UEmkvHQIJgsCh2iDnbv1pA4vtCOezEVSq0A%3D%3D%7Ctkp%3ABk9SR5jD4vztZw</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 3MP WIFI GPS Unlocked Phone 4.0'' | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
+    <t>Nokia X</t>
+  </si>
+  <si>
     <t>usd</t>
   </si>
   <si>
-    <t>6%</t>
+    <t>5%</t>
   </si>
   <si>
     <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--bundledItems"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--mpn"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--unlockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
+    <t>utech365</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/utech365?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $15.00</t>
+  </si>
+  <si>
+    <t>Black，Green，Orange，White</t>
+  </si>
+  <si>
+    <t>4 in</t>
+  </si>
+  <si>
+    <t>Bar</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
+  </si>
+  <si>
+    <t>2026-07-17T11:19:48Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/196788688881?_skw=nokia&amp;itmmeta=01KXQWRM60RXGZ27AF9A6WPWN4&amp;hash=item2dd18517f1:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCeDfrUF5A5DwA0zMBMG9Dh87ms7wDnYdMCERy1cZKlfqV7NvK8eKqOjhjbOOEGhiqBC9gyhuvpDuIPSM88C05h9nCyB%2BM8KN%2BnVP5rhRq8Xr7yZvp0ffYvWhShMoeDoLKg9P5896xnxmMPL5QYo3CmY%2FTkPJEzHMyRb91LDK6QPNKWNREm%2B8gpKUSqm5opQT61dt1wjf7SXwdIIsoiuIqeQb5O%2FzeGy6hixUwkKzqPhQ%3D%3D%7Ctkp%3ABk9SR5jD4vztZw</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core Phone Original 4GB ROM 4.0'' 3MP WIFI GPS | eBay</t>
+  </si>
+  <si>
+    <t>7%</t>
+  </si>
+  <si>
+    <t>findsuperdeal</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/findsuperdeal?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-07-17T11:19:52Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/267055608771?_skw=nokia&amp;itmmeta=01KXQWRM61MEMG9QQ6M0RPW3TT&amp;hash=item3e2dc133c3:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDkoNahuJ2%2BrHTann0wyBuZiOMhLrYC8r1EPZQBVNwHeW53B2anGN7SpCgVlcIPwp88bNk%2BvhZWcw5fmhtq6ELXAMPw36B5PPpAFj77JMX1hse2v7eKMjIW%2BRvjaGK13agNgEPvekwTozCjWhAbXxegNFxsPcpzAM0Yks%2BsQcehA%2BliJdsLzeRBf0faet8s87qeZJWcsH7Wdix%2BHbf2%2BIBsYiJjaxthlQRc%2FNwuRDiEwg%3D%3D%7Ctkp%3ABk9SR5zD4vztZw</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone Unlocked | eBay</t>
+  </si>
+  <si>
+    <t>6%</t>
+  </si>
+  <si>
+    <t>cell-on-sale</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/cellonsale?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-07-17T11:20:04Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/326331300362?_skw=nokia&amp;itmmeta=01KXQWRM61B2DD74V0VSAMNYKR&amp;hash=item4bfadc7a0a:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xA%2F7cv72vZY6MvR1GPPrsoO6petasHaIB24l4TN%2FZHUvZi2sWZV7iUFL3OmmQGhitIIzImpXVxeNIC7gJik743IvTYXtrBTic%2B59mu4n01A9fZF5tDwhprelz91Nuukqv%2BzN1eohwlH7I3k0jVbxx%2F10Wx%2FAmXgRCpmrv3eRjpXqYXdAtV5S%2FiBJYLOvFSfzy320LeACUtd0Jmq6Ce%2BCTQ%2FJyElgT%2FbcRgnJjSixLWCMg%3D%3D%7Ctkp%3ABk9SR5rD4vztZw</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core Original Phone 4GB ROM 4.0'' 3MP WIFI GPS | eBay</t>
+  </si>
+  <si>
+    <t>mobile_on_the_road</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/mobileontheroad?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-07-17T11:20:20Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/356233875083?_skw=nokia&amp;itmmeta=01KXQWRM61NY9Y9NQWC5RP193Q&amp;hash=item52f1318e8b:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xASwyLb9EDxR5g%2BkuriAHfzVhobysnNpigRRASSF8nQomEy5xKCZwOU%2BcZdaLhHLMXQ0I1JBAc3FAAqgdRqa%2FGNzLJWu%2BDVIe14YOLz2erDkAWtkPshszYAwZiOemqcL2%2BzLLESjgqWmY2gIb6UETgQsiKgq3m%2BgazNuff3gSJRb7Zc8lDBqy81ZlAe1pHmXE8IDrzwvn0Dh%2F5%2Bbwkkgg9%2Fk7FfoPN1J5ADuV2L9XdGWA%3D%3D%7Ctkp%3ABk9SR5rD4vztZw</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Original Phone 4.0'' | eBay</t>
+  </si>
+  <si>
     <t>ubest-mobile-phone</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/ubestmobilephone?_trksid=p4429486.m3561.l161211</t>
-  </si>
-[...82 lines deleted...]
-    <t>Free</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -696,389 +699,404 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2" t="s">
         <v>33</v>
       </c>
       <c r="E2">
-        <v>356233875083</v>
+        <v>365217806063</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
+      <c r="G2" t="s">
+        <v>35</v>
+      </c>
       <c r="H2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I2">
-        <v>47.42</v>
+        <v>48.13</v>
       </c>
       <c r="J2">
-        <v>50.45</v>
+        <v>50.66</v>
       </c>
       <c r="K2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S2">
         <v>2</v>
       </c>
       <c r="W2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AA2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E3">
-        <v>146167514893</v>
+        <v>196788688881</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
+      <c r="G3" t="s">
+        <v>35</v>
+      </c>
       <c r="H3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I3">
-        <v>47.22</v>
+        <v>46.83</v>
       </c>
       <c r="J3">
-        <v>50.23</v>
+        <v>50.36</v>
       </c>
       <c r="K3" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="Q3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="R3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S3">
         <v>2</v>
       </c>
       <c r="W3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AA3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E4">
-        <v>196788688881</v>
+        <v>267055608771</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
+      <c r="G4" t="s">
+        <v>35</v>
+      </c>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4">
-        <v>46.83</v>
+        <v>47.17</v>
       </c>
       <c r="J4">
-        <v>50.36</v>
+        <v>50.18</v>
       </c>
       <c r="K4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="Q4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="R4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AA4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E5">
-        <v>405333195886</v>
+        <v>326331300362</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
+      <c r="G5" t="s">
+        <v>35</v>
+      </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I5">
-        <v>47.01</v>
+        <v>56.0</v>
       </c>
       <c r="J5">
-        <v>50.55</v>
+        <v>59.57</v>
       </c>
       <c r="K5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="Q5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="R5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="S5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AA5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E6">
-        <v>267055608771</v>
+        <v>356233875083</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
+      <c r="G6" t="s">
+        <v>35</v>
+      </c>
       <c r="H6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I6">
-        <v>47.17</v>
+        <v>47.42</v>
       </c>
       <c r="J6">
-        <v>50.18</v>
+        <v>50.45</v>
       </c>
       <c r="K6" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="Q6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="R6" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="X6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AA6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AC6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">