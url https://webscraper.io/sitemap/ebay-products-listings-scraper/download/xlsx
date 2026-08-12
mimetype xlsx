--- v4 (2026-07-22)
+++ v5 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -107,181 +107,178 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-07-17T11:19:42Z</t>
-[...5 lines deleted...]
-    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 3MP WIFI GPS Unlocked Phone 4.0'' | eBay</t>
+    <t>2026-07-28T06:23:31Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/146167514893?_skw=nokia&amp;itmmeta=01KYKP6EXQFK5PX2AF68HP0BRY&amp;hash=item220843470d:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDtBbmAl0OVPFFEekLtxTffp07fmCMuJy0n1CKI9QQT9uKsjvAS4jA%2FUKAr6b3tOF7w7XqVcLPxxK5fIZWTRfnrw1jBnMKke33NEke0SGNB4kpMHV%2FaShnlD9YXq3ehQRDpUEsR4V7MRKVArmRc3PlRQgp15KhgS8O4K2w%2BvEGdVYqzNIwSdh30EM8q03UJh0emANtxGgiLgttgkKgIoTNNcfs7Q4TwWVQZ9MRMJgAFEQ%3D%3D%7Ctkp%3ABk9SR4Tvmfb0Zw</t>
+  </si>
+  <si>
+    <t>Nokia X Dual Sim Quad Core Unlocked 3G Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>Nokia X</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>5%</t>
-[...2 lines deleted...]
-    <t>&lt;div data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view"&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--condition"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--processor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--screenSize"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--bundledItems"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--manufacturerColor"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--color"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--mpn"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--simCardSlot"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--brand"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--unlockStatus"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--network"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--model"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--style"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--connectivity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--operatingSystem"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--features"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--storageCapacity"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--contract"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values--cameraResolution"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--ram"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__row"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dl data-testid="ux-labels-values" class="ux-labels-values ux-labels-values--inline col-6 ux-labels-values__column-last-row ux-labels-values--countryOfOrigin"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>6%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
-    <t>utech365</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/str/utech365?_trksid=p4429486.m3561.l161211</t>
+    <t>lt-trading</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/lttrading?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>US $15.00</t>
   </si>
   <si>
     <t>Black，Green，Orange，White</t>
   </si>
   <si>
-    <t>4 in</t>
+    <t>in</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
   </si>
   <si>
-    <t>2026-07-17T11:19:48Z</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/itm/196788688881?_skw=nokia&amp;itmmeta=01KXQWRM60RXGZ27AF9A6WPWN4&amp;hash=item2dd18517f1:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCeDfrUF5A5DwA0zMBMG9Dh87ms7wDnYdMCERy1cZKlfqV7NvK8eKqOjhjbOOEGhiqBC9gyhuvpDuIPSM88C05h9nCyB%2BM8KN%2BnVP5rhRq8Xr7yZvp0ffYvWhShMoeDoLKg9P5896xnxmMPL5QYo3CmY%2FTkPJEzHMyRb91LDK6QPNKWNREm%2B8gpKUSqm5opQT61dt1wjf7SXwdIIsoiuIqeQb5O%2FzeGy6hixUwkKzqPhQ%3D%3D%7Ctkp%3ABk9SR5jD4vztZw</t>
+    <t>2026-07-28T06:23:36Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/356233875083?_skw=nokia&amp;itmmeta=01KYKP6EXQ9VKC89A17B0952A3&amp;hash=item52f1318e8b:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xASwyLb9EDxR5g%2BkuriAHfzVhobysnNpigRRASSF8nQoru%2B08iZs4XtVhY2LBzpzxm2OPdz0yJC6PYO0kpBk5enj80Qanxa0oGw4sNZH04MdxTs%2BwqxkhejdcEzzy2o6A0ofj5KBnV4D7IqeJwdFLrCXvOYgw8SCUcy3IHjuOQrTyJb%2BZnhRoxFE%2FriWwexAddXUnBExL2bjxD0rgMABqc087rijbZG1m4yOC9FHHkn9Q%3D%3D%7Ctkp%3ABk9SR4bvmfb0Zw</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Original Phone 4.0'' | eBay</t>
+  </si>
+  <si>
+    <t>ubest-mobile-phone</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/ubestmobilephone?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:23:49Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/405333195886?_skw=nokia&amp;itmmeta=01KYKP6EXQT6WV88G8ZB9WHRS0&amp;hash=item5e5fbdbc6e:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDm4LliXHmEaBG1EtQfGppmlGEFPBjRCUM8Ar6uSES6Skes7Y0UGxLNZyht%2By2QRYPj8j1fovbg6UKPqHUPtc4LU%2FEsW0v6yKKWiOOXiLp1E2cZ7DnaCGClrN7QxWL6xq1jjUmzmmDM0dguCbhKpJJgydVRfLXcKzQ4geR17zEhWTHdry3YPzaxkkzzYw%2F9vjUv4qt%2Bcyfu7uSG4g2391cBOolkeXuE3boEg8QaFCmagw%3D%3D%7Ctkp%3ABk9SR4Tvmfb0Zw</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original Unlocked 4GB ROM 3MP WIFI GPS Phone 4.0'' | eBay</t>
+  </si>
+  <si>
+    <t>7%</t>
+  </si>
+  <si>
+    <t>utechmobile</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/utechmobile?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:23:58Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/196788688881?_skw=nokia&amp;itmmeta=01KYKP6EXQY9Z6TQQGZT6V2VZK&amp;hash=item2dd18517f1:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCeDfrUF5A5DwA0zMBMG9Dh87ms7wDnYdMCERy1cZKlfm4YosThRgJyV9xCS7h1Al203JVsExpKvtZ965L5SuoNKm6C7Xcaz85%2Bg5RuMh60Ivn4mbejTgVP5HA4TYP882DIxiuneVPNLOwm0nqBNH72MCRpfZC6hccGEmxfUrnV0zeSwTP5LSFFTi0X80nKxoz3o0oaQY9lGsctdEiMfzaLD5KaiT1ivZ4YYQ35s1C3ng%3D%3D%7Ctkp%3ABk9SR4bvmfb0Zw</t>
   </si>
   <si>
     <t>Unlocked 3G Nokia X Dual Sim Quad Core Phone Original 4GB ROM 4.0'' 3MP WIFI GPS | eBay</t>
   </si>
   <si>
-    <t>7%</t>
-[...1 lines deleted...]
-  <si>
     <t>findsuperdeal</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/findsuperdeal?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
-    <t>2026-07-17T11:19:52Z</t>
-[...44 lines deleted...]
-    <t>https://www.ebay.com/str/ubestmobilephone?_trksid=p4429486.m3561.l161211</t>
+    <t>2026-07-28T06:19:16Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/335654781300?_skw=nokia&amp;itmmeta=01KYKP0TW41M8XNKZX2Z3WF5WT&amp;hash=item4e26958174:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCgyep7Ny5Fv3JzRcryQmCtQeqg%2FEq6%2BEWvxfc1HKgB9ymrhk396zyJyg%2F3j0aSd%2FUHR4fz5JNN26VDDVU4jMzbOF8%2BSbiu65Fz54JqdOmA%2F54l7SgIBaescIjBDF%2FtQznq3ErjXMVRyWrY86vXlyJo3aMPb%2Bx1Cxi0A71kDik0pUf8qmtLbqwOUj1v7nqXoC6cm%2Fj3ySSAuLRGF43Qu7JRUq3FwSuiWicej2Yl0sIFlg%3D%3D%7Ctkp%3ABk9SR6aug_b0Zw</t>
+  </si>
+  <si>
+    <t>Original Unlocked 3G Nokia X Dual Sim Quad Core 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
+  </si>
+  <si>
+    <t>1-DNA</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/1dna?_trksid=p4429486.m3561.l161211</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -699,404 +696,416 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" t="s">
         <v>32</v>
       </c>
       <c r="D2" t="s">
         <v>33</v>
       </c>
       <c r="E2">
-        <v>365217806063</v>
+        <v>146167514893</v>
       </c>
       <c r="F2" t="s">
         <v>34</v>
       </c>
       <c r="G2" t="s">
         <v>35</v>
       </c>
       <c r="H2" t="s">
         <v>36</v>
       </c>
       <c r="I2">
-        <v>48.13</v>
+        <v>55.71</v>
       </c>
       <c r="J2">
-        <v>50.66</v>
+        <v>59.27</v>
       </c>
       <c r="K2" t="s">
         <v>37</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>38</v>
       </c>
       <c r="N2" t="s">
         <v>39</v>
       </c>
       <c r="O2" t="s">
         <v>40</v>
       </c>
       <c r="P2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" t="s">
         <v>42</v>
       </c>
       <c r="R2" t="s">
         <v>43</v>
       </c>
       <c r="S2">
         <v>2</v>
       </c>
       <c r="W2" t="s">
         <v>44</v>
       </c>
-      <c r="X2" t="s">
+      <c r="X2">
+        <v>4</v>
+      </c>
+      <c r="Y2" t="s">
         <v>45</v>
       </c>
       <c r="AA2" t="s">
         <v>46</v>
       </c>
       <c r="AC2" t="s">
         <v>47</v>
       </c>
       <c r="AD2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3">
-        <v>196788688881</v>
+        <v>356233875083</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
       <c r="G3" t="s">
         <v>35</v>
       </c>
       <c r="H3" t="s">
         <v>36</v>
       </c>
       <c r="I3">
-        <v>46.83</v>
+        <v>58.81</v>
       </c>
       <c r="J3">
-        <v>50.36</v>
+        <v>62.56</v>
       </c>
       <c r="K3" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
         <v>38</v>
       </c>
       <c r="N3" t="s">
         <v>39</v>
       </c>
       <c r="O3" t="s">
         <v>40</v>
       </c>
       <c r="P3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="R3" t="s">
         <v>43</v>
       </c>
       <c r="S3">
         <v>2</v>
       </c>
       <c r="W3" t="s">
         <v>44</v>
       </c>
-      <c r="X3" t="s">
+      <c r="X3">
+        <v>4</v>
+      </c>
+      <c r="Y3" t="s">
         <v>45</v>
       </c>
       <c r="AA3" t="s">
         <v>46</v>
       </c>
       <c r="AC3" t="s">
         <v>47</v>
       </c>
       <c r="AD3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" t="s">
         <v>55</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>56</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4">
-        <v>267055608771</v>
+        <v>405333195886</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>35</v>
       </c>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4">
-        <v>47.17</v>
+        <v>47.01</v>
       </c>
       <c r="J4">
-        <v>50.18</v>
+        <v>50.55</v>
       </c>
       <c r="K4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
         <v>38</v>
       </c>
       <c r="N4" t="s">
         <v>39</v>
       </c>
       <c r="O4" t="s">
         <v>40</v>
       </c>
       <c r="P4" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q4" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="R4" t="s">
         <v>43</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>44</v>
       </c>
-      <c r="X4" t="s">
+      <c r="X4">
+        <v>4</v>
+      </c>
+      <c r="Y4" t="s">
         <v>45</v>
       </c>
       <c r="AA4" t="s">
         <v>46</v>
       </c>
       <c r="AC4" t="s">
         <v>47</v>
       </c>
       <c r="AD4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" t="s">
         <v>61</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>62</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>326331300362</v>
+        <v>196788688881</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>35</v>
       </c>
       <c r="H5" t="s">
         <v>36</v>
       </c>
       <c r="I5">
-        <v>56.0</v>
+        <v>56.2</v>
       </c>
       <c r="J5">
-        <v>59.57</v>
+        <v>60.43</v>
       </c>
       <c r="K5" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
         <v>38</v>
       </c>
       <c r="N5" t="s">
         <v>39</v>
       </c>
       <c r="O5" t="s">
         <v>40</v>
       </c>
       <c r="P5" t="s">
+        <v>63</v>
+      </c>
+      <c r="Q5" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="R5" t="s">
         <v>43</v>
       </c>
       <c r="S5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>44</v>
       </c>
-      <c r="X5" t="s">
+      <c r="X5">
+        <v>4</v>
+      </c>
+      <c r="Y5" t="s">
         <v>45</v>
       </c>
       <c r="AA5" t="s">
         <v>46</v>
       </c>
       <c r="AC5" t="s">
         <v>47</v>
       </c>
       <c r="AD5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" t="s">
         <v>66</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>67</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>356233875083</v>
+        <v>335654781300</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>35</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
       <c r="I6">
-        <v>47.42</v>
+        <v>53.99</v>
       </c>
       <c r="J6">
-        <v>50.45</v>
+        <v>57.44</v>
       </c>
       <c r="K6" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
         <v>38</v>
       </c>
       <c r="N6" t="s">
         <v>39</v>
       </c>
       <c r="O6" t="s">
         <v>40</v>
       </c>
       <c r="P6" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="R6" t="s">
         <v>43</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
         <v>44</v>
       </c>
-      <c r="X6" t="s">
+      <c r="X6">
+        <v>4</v>
+      </c>
+      <c r="Y6" t="s">
         <v>45</v>
       </c>
       <c r="AA6" t="s">
         <v>46</v>
       </c>
       <c r="AC6" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">