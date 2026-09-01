--- v5 (2026-08-12)
+++ v6 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -104,181 +104,206 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>images2</t>
+  </si>
+  <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-07-28T06:23:31Z</t>
-[...5 lines deleted...]
-    <t>Nokia X Dual Sim Quad Core Unlocked 3G Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
+    <t>2026-08-27T08:49:23Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/196788688881?_skw=nokia&amp;itmmeta=01M116H8WZC6ZV4ZER7FXTM4DM&amp;hash=item2dd18517f1:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCeDfrUF5A5DwA0zMBMG9Dh87ms7wDnYdMCERy1cZKlfvBhvSN8aHgM89mC48c7nmMtKF%2BuLBmiK0aRpsbGCHJTK6f3%2BtK4m4iuc1e8RavE7e3C%2FbxE7wjClpqHhbAYDCExkqqgicm6z%2FARE6RrD7RpIwYLtwICJLXJcW2Z6zI1rFpL0dHHwImxOWBPocKyUbgHCr5GA8gQEfTQJ2KA5SbZfbWfBjVBgsATBnMPNPnsZQ%3D%3D%7Ctkp%3ABk9SR9aOxaaIaA</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core Phone Original 4GB ROM 4.0'' 3MP WIFI GPS | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>Nokia X</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>6%</t>
+    <t>7%</t>
   </si>
   <si>
     <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
-    <t>lt-trading</t>
-[...5 lines deleted...]
-    <t>US $15.00</t>
+    <t>findsuperdeal</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/findsuperdeal?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>Free</t>
   </si>
   <si>
     <t>Black，Green，Orange，White</t>
   </si>
   <si>
     <t>in</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
-    <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
-[...62 lines deleted...]
-    <t>https://www.ebay.com/str/1dna?_trksid=p4429486.m3561.l161211</t>
+    <t>2026-08-27T08:49:36Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/205352482569?_skw=nokia&amp;itmmeta=01M116H8WZEEMSCME10AW4344Y&amp;hash=item2fcff63709:g:WwkAAOSwEVZkVkj-&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xDwdy4SKvbwhZv6OP8owhKcQZa%2FcrHbb4iw2OcIuJFKnRvkL%2FtlRi9Qdz1fnxbWN8ll9Y%2F0O2F5bEJOetgn0AYCSEvvR4XpkwwB%2FZDfm%2F624FupGpL9UJL%2FMkSH6iXDlswtf%2FDCqS%2BODeIIRXkQi3TQHqVBu70ej7SU6T9j2sDe269KLlbjMAxl%2BfpWvAppYnzJPcMWzVcJLzx6xz%2BwsVf7%2FhsLh2xqmoyosy9UjNLUwn0HUmd5h19TKcicKBJPRyV6KaAMb642eUh32oqllRUt%7Ctkp%3ABFBM1I7Fpoho</t>
+  </si>
+  <si>
+    <t>Nokia G400 5G 64GB G400 Unlocked Smartphone VERY GOOD Mobile PHONE Meteor Grey | eBay</t>
+  </si>
+  <si>
+    <t>Nokia G400</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-u50-3"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-106[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;426904501a00a676e6925925fffec67c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e35f3271-1aaf-4f2a-9724-ab024edeeffa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;426904501a00a676e6925925fffec67c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e35f3271-1aaf-4f2a-9724-ab024edeeffa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by technicians. Device may have minor signs of wear. Comes with compatible generic data cable and adapter.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;426904501a00a676e6925925fffec67c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e35f3271-1aaf-4f2a-9724-ab024edeeffa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;426904501a00a676e6925925fffec67c&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e35f3271-1aaf-4f2a-9724-ab024edeeffa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, 4G LTE, Bluetooth, Bluetooth,Wi-Fi, CDMA, GPS, GSM, LTE, NFC, USB-C, USB Type-C, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/WwkAAOSwEVZkVkj-/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <t>xinshengtech</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/xinshengtech?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $19.89</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>2026-08-27T08:49:55Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/196788370645?_skw=nokia&amp;itmmeta=01M116H8WZ43KSMY9TR5GD8750&amp;hash=item2dd1803cd5:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xAxZ6VXqiXHCOoWGgRfCM7X%2BLy8LeT%2FqYTk0UFrN0t%2FSWLUOEIRg47uJrXu88OX7LyGgJW2QJW8zz7RLhOKzWyHKwAYjbWk%2FP3H1h6mQwYHisWXulSpcwI%2FCwMUVOU1K9178sdtzeEhAqK5%2Bo6JFnk72FYcytt94ojdLZa%2FwZOsAyiJfj1JBsqkA9R%2F1pH86A79IQrSglccPgsjZj%2B82fxNqLR53Sc20d%2F8AuAcsZx9KA%3D%3D%7Ctkp%3ABk9SR9aOxaaIaA</t>
+  </si>
+  <si>
+    <t>Unlocked Original Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Phone 4.0'' 3G | eBay</t>
+  </si>
+  <si>
+    <t>6%</t>
+  </si>
+  <si>
+    <t>phone360</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/phone360?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-08-27T08:49:58Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/326331300362?_skw=nokia&amp;itmmeta=01M116H8WZ9GAMQAXFZAPXZTBH&amp;hash=item4bfadc7a0a:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xA%2F7cv72vZY6MvR1GPPrsoO6petasHaIB24l4TN%2FZHUvT0osfH6f1fuMoaYRXA5V6T7S9uB87XHk%2FYfAfWTCWLMg1ppW1vaLd33MzmbEfLLuE7KYz4F90kKFGX3Umdf%2Fnh1qTCJrDLrYrZ8KfZ85rOsINIn7Ggwo8idtgd2Inx27XdwPUH8X7yuHRMCM64qye%2FvlGQEoyeXwtstFNT00WsTkjan6u5Uo%2B%2Bw8UtLKsUMyw%3D%3D%7Ctkp%3ABk9SR9aOxaaIaA</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core Original Phone 4GB ROM 4.0'' 3MP WIFI GPS | eBay</t>
+  </si>
+  <si>
+    <t>mobile_on_the_road</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/mobileontheroad?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-08-27T08:50:13Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/365217806063?_skw=nokia&amp;itmmeta=01M116H8WZ2TTZHGXJ8A41ZNJK&amp;hash=item5508ad76ef:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xC2M2zsOWPYUGYxqpFn1HRrDf4CFXCXGVT99RoClpeZFKKyBX7yT5VdLWguEVQ0dqTZILCQWk4WYGxiOySvPX0kmFUXaWaFBC4LXLtsxyO5%2FmOQkb4iAubv6kbi7DqZO%2F61C0ECrPBgdjo01z%2BWwYmlOWu4rq4Vz59fhPHS%2BPhAJZ1Bzsi11hBuK9FK1Ic2vLJypoIKmPplpg%2F0t7mCqnxuLJxejKaCBygdIqNTPjbCEQ%3D%3D%7Ctkp%3ABk9SR9SOxaaIaA</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 3MP WIFI GPS Unlocked Phone 4.0'' | eBay</t>
+  </si>
+  <si>
+    <t>5%</t>
+  </si>
+  <si>
+    <t>utech365</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/utech365?_trksid=p4429486.m3561.l161211</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -582,59 +607,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD6"/>
+  <dimension ref="A1:AE6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -681,431 +706,437 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2">
-        <v>146167514893</v>
+        <v>196788688881</v>
       </c>
       <c r="F2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I2">
-        <v>55.71</v>
+        <v>56.2</v>
       </c>
       <c r="J2">
-        <v>59.27</v>
+        <v>60.43</v>
       </c>
       <c r="K2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S2">
         <v>2</v>
       </c>
       <c r="W2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2">
         <v>4</v>
       </c>
       <c r="Y2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AD2" t="s">
         <v>48</v>
       </c>
+      <c r="AE2" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3">
-        <v>356233875083</v>
+        <v>205352482569</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G3" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="H3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I3">
-        <v>58.81</v>
+        <v>69.95</v>
       </c>
       <c r="J3">
-        <v>62.56</v>
+        <v>139.89</v>
       </c>
       <c r="K3" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="N3" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="O3" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="P3" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="Q3" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="R3" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="S3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="W3" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="X3">
-        <v>4</v>
+        <v>6.58</v>
       </c>
       <c r="Y3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC3" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AD3" t="s">
         <v>48</v>
       </c>
+      <c r="AE3" t="s">
+        <v>56</v>
+      </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="D4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="E4">
-        <v>405333195886</v>
+        <v>196788370645</v>
       </c>
       <c r="F4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I4">
-        <v>47.01</v>
+        <v>54.21</v>
       </c>
       <c r="J4">
-        <v>50.55</v>
+        <v>57.67</v>
       </c>
       <c r="K4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="Q4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="R4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X4">
         <v>4</v>
       </c>
       <c r="Y4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC4" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AD4" t="s">
         <v>48</v>
       </c>
+      <c r="AE4" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D5" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="E5">
-        <v>196788688881</v>
+        <v>326331300362</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I5">
-        <v>56.2</v>
+        <v>56.0</v>
       </c>
       <c r="J5">
-        <v>60.43</v>
+        <v>59.57</v>
       </c>
       <c r="K5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="Q5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="R5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X5">
         <v>4</v>
       </c>
       <c r="Y5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC5" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="AD5" t="s">
         <v>48</v>
       </c>
+      <c r="AE5" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="C6" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="D6" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E6">
-        <v>335654781300</v>
+        <v>365217806063</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I6">
-        <v>53.99</v>
+        <v>59.68</v>
       </c>
       <c r="J6">
-        <v>57.44</v>
+        <v>62.82</v>
       </c>
       <c r="K6" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P6" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="Q6" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="R6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X6">
         <v>4</v>
       </c>
       <c r="Y6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AA6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AC6" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">