--- v6 (2026-09-01)
+++ v7 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -101,209 +101,218 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
+    <t>sold_count</t>
+  </si>
+  <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>images2</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-08-27T08:49:23Z</t>
-[...5 lines deleted...]
-    <t>Unlocked 3G Nokia X Dual Sim Quad Core Phone Original 4GB ROM 4.0'' 3MP WIFI GPS | eBay</t>
+    <t>2026-09-18T06:24:14Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/205352482569?_skw=nokia&amp;itmmeta=01M2SJY5EQQ867NCWRSZRGZ89Z&amp;hash=item2fcff63709:g:WwkAAOSwEVZkVkj-&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xDwdy4SKvbwhZv6OP8owhKcQZa%2FcrHbb4iw2OcIuJFKnRvkL%2FtlRi9Qdz1fnxbWN8ll9Y%2F0O2F5bEJOetgn0AYCSEvvR4XpkwwB%2FZDfm%2F624FupGpL9UJL%2FMkSH6iXDlszFyQWkfMzlOpOXN7IU1seCHRNzipULele%2Fgfw0j20DrZFDj%2FaZ%2BYpxi11czN4q1X%2B6XtgYR8OLg6VYg%2FjEvijD%2BA%2BV6oGSgMpRQNso84uDIqqy5halyJoCGSL5%2Bss0dl8VB%2FgbLI29gSauQh%2FNS1ec%7Ctkp%3ABFBMwtf4spZo</t>
+  </si>
+  <si>
+    <t>Nokia G400 5G 64GB G400 Unlocked Smartphone VERY GOOD Mobile PHONE Meteor Grey | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
+    <t>Nokia G400</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-t23-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by technicians. Device may have minor signs of wear. Comes with compatible generic data cable and adapter.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, 4G LTE, Bluetooth, Bluetooth,Wi-Fi, CDMA, GPS, GSM, LTE, NFC, USB-C, USB Type-C, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/WwkAAOSwEVZkVkj-/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <t>xinshengtech</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/xinshengtech?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $24.89</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>in</t>
+  </si>
+  <si>
+    <t>Bar</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>2026-09-18T06:25:01Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/256704905224?_skw=nokia&amp;itmmeta=01M2SJY5ERMZGD3DPTAQ6NBSXY&amp;hash=item3bc4ce0008:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xAkNKTnLrXdNt8%2B2Y2fvlhMdSYmFoSbIrYG98Eejbgu%2BYugvrkUOAKwCYuTRBppH0azkVm18%2BPeV1K1MWwJUCU8ohSVzE6DyvBwaV3AY10tbJ%2F78%2FyhLv2DT8dDXGzHHqbnyBYTCCaaZI%2FHF6wcL%2BVoyC7Qavldevf8PehBCz24TarB%2FsIGwZFx8wVyjyfFxHhZzM9cOv7w6mBYE3%2FsrmUsdxYXZyvixAKzesQoiOQ07Q%3D%3D%7Ctkp%3ABk9SR8LX-LKWaA</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
+  </si>
+  <si>
     <t>Nokia X</t>
   </si>
   <si>
-    <t>usd</t>
-[...2 lines deleted...]
-    <t>7%</t>
+    <t>6%</t>
   </si>
   <si>
     <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
-    <t>findsuperdeal</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/str/findsuperdeal?_trksid=p4429486.m3561.l161211</t>
+    <t>top4easy</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/top4easy?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>Free</t>
   </si>
   <si>
     <t>Black，Green，Orange，White</t>
   </si>
   <si>
-    <t>in</t>
-[...93 lines deleted...]
-    <t>https://www.ebay.com/str/utech365?_trksid=p4429486.m3561.l161211</t>
+    <t>2026-09-18T06:27:52Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/227410917595?_skw=nokia&amp;epid=23065013673&amp;itmmeta=01M2SK2N17V6ZRNXN7DEMB573X&amp;hash=item34f2bf38db:g:nCcAAeSwe69qD35E&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xCLwQWzzalnfHAJzxCg5fjVlv%2BXirAbAv%2F16XJngoO39FotY6bkWx2V8tuP%2FioZ2GId8ius9RqNnx7BVerzbGDnB1nMxmaG8l3CAZ26dxVYSvm%2Bo13vFeW6e9tTb4OlmiDKIPRLMi6NbhBaTNPv1g17gSmgii1FRr0FXeeH0NVcMQ%2BDksFb619fQF7U4DaEX%2Fp77lZVUb4WdgHYyiU%2Fq9rCl4x7C098GplnSTWiZL6dYg%3D%3D%7Ctkp%3ABk9SR-TQirOWaA</t>
+  </si>
+  <si>
+    <t>4+64GB Nokia G400 5G G400 Factory Unlocked Smart Phone Grey VERY GOOD | eBay</t>
+  </si>
+  <si>
+    <t>Qualcomm Snapdragon 480+</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-q5f-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“This device is 100% fully functional and classified as Open Box condition. It has been ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“This device is 100% fully functional and classified as Open Box condition. It has been professionally inspected, tested, and certified to meet strict quality standards. The device's cosmetic condition has minimal to no signs of wear.this doesn't  Includes all original accessories and packaging, and is securely packaged for safe delivery.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b33328361a00a6b5b44bf06cfffe83ca&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;a5ef5f75-57eb-4800-b72a-5ad84d788a3c&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Chipset Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Qualcomm Snapdragon 480+&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Feature&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4+64GB Nokia G400 5G G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Warranty&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1 Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Consumer Cellular&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Charger Included&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;No&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/nCcAAeSwe69qD35E/s-l500.jpg</t>
+  </si>
+  <si>
+    <t>xiaolong12tech</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/xiaolong12tech?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
+  </si>
+  <si>
+    <t>2026-09-18T06:23:53Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/267055608771?_skw=nokia&amp;itmmeta=01M2SJY5ERP3J8YS4E14VN6D06&amp;hash=item3e2dc133c3:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDkoNahuJ2%2BrHTann0wyBuZiOMhLrYC8r1EPZQBVNwHeVVOkZmRcIdLSFaez0Au0wvtoFrzMUazk%2F57LhEIjIITgUWclYjTPnX3tyKbua7at9rRHLOWNW3N6Sjw5IcUESr8JhTC5gNTPCX42V%2F83I33GvtD1GPa3uAYqZSnoOrXXHU4XK2B1WyKe21TiuVKLAuSgBVXPmaLAVapinUC1QGnfbQdtPXOp0wV6MKrs7ogvQ%3D%3D%7Ctkp%3ABk9SR8TX-LKWaA</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone Unlocked | eBay</t>
+  </si>
+  <si>
+    <t>cell-on-sale</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/cellonsale?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-09-18T06:24:11Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/146167514893?_skw=nokia&amp;itmmeta=01M2SJY5EP512HQ16WFCZQ3HRH&amp;hash=item220843470d:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xBQapEk1lilFiJdj2QCAp8CC2DZaDXrxEAFRpehi62wInDM%2B5JuxlGCoC5pTh88Ikzx%2Fd7U70GHg7oRo5HeCSHAFgTMiLsQdE%2B4HFSFA3R4iLxyho9WD5WIaJ0QFTvYRXEo3mBF6yQUtFmd4XJJS73zOzIgEj0cYkqvF%2BWX3hL1ZieVJOq9PVFuwo2xo9X%2FqOkE1uf44nlXYztfMnLD13R345b60IE54W0Ms40nCG37UZd5KQ5HcwscCz33yJykF2milnygsM7pzta2MpsVpEw7%7Ctkp%3ABk9SR8DX-LKWaA</t>
+  </si>
+  <si>
+    <t>Nokia X Dual Sim Quad Core Unlocked 3G Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
+  </si>
+  <si>
+    <t>7%</t>
+  </si>
+  <si>
+    <t>lt-trading</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/lttrading?_trksid=p4429486.m3561.l161211</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -724,419 +733,413 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2">
-        <v>196788688881</v>
+        <v>205352482569</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
       <c r="G2" t="s">
         <v>36</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="I2">
-        <v>56.2</v>
+        <v>69.95</v>
       </c>
       <c r="J2">
-        <v>60.43</v>
+        <v>139.89</v>
       </c>
       <c r="K2" t="s">
         <v>38</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>39</v>
       </c>
       <c r="N2" t="s">
         <v>40</v>
       </c>
       <c r="O2" t="s">
         <v>41</v>
       </c>
       <c r="P2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" t="s">
         <v>43</v>
       </c>
       <c r="R2" t="s">
         <v>44</v>
       </c>
       <c r="S2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="W2" t="s">
         <v>45</v>
       </c>
       <c r="X2">
-        <v>4</v>
+        <v>6.58</v>
       </c>
       <c r="Y2" t="s">
         <v>46</v>
       </c>
       <c r="AA2" t="s">
         <v>47</v>
       </c>
       <c r="AC2" t="s">
         <v>48</v>
       </c>
-      <c r="AE2" t="s">
-        <v>41</v>
+      <c r="AD2">
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3">
-        <v>205352482569</v>
+        <v>256704905224</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3" t="s">
         <v>52</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3">
-        <v>69.95</v>
+        <v>57.35</v>
       </c>
       <c r="J3">
-        <v>139.89</v>
+        <v>61.01</v>
       </c>
       <c r="K3" t="s">
         <v>53</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
         <v>54</v>
       </c>
       <c r="N3" t="s">
         <v>55</v>
       </c>
       <c r="O3" t="s">
         <v>56</v>
       </c>
       <c r="P3" t="s">
         <v>57</v>
       </c>
       <c r="Q3" t="s">
         <v>58</v>
       </c>
       <c r="R3" t="s">
         <v>59</v>
       </c>
       <c r="S3">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="W3" t="s">
         <v>60</v>
       </c>
       <c r="X3">
-        <v>6.58</v>
+        <v>4</v>
       </c>
       <c r="Y3" t="s">
         <v>46</v>
       </c>
       <c r="AA3" t="s">
         <v>47</v>
       </c>
       <c r="AC3" t="s">
         <v>48</v>
       </c>
-      <c r="AE3" t="s">
-        <v>56</v>
+      <c r="AD3">
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>62</v>
       </c>
       <c r="D4" t="s">
         <v>63</v>
       </c>
       <c r="E4">
-        <v>196788370645</v>
+        <v>227410917595</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
       <c r="G4" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4">
-        <v>54.21</v>
+        <v>69.99</v>
       </c>
       <c r="J4">
-        <v>57.67</v>
+        <v>139.99</v>
       </c>
       <c r="K4" t="s">
-        <v>64</v>
+        <v>38</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="O4" t="s">
         <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="Q4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="R4" t="s">
         <v>44</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
         <v>45</v>
       </c>
       <c r="X4">
-        <v>4</v>
+        <v>6.58</v>
       </c>
       <c r="Y4" t="s">
         <v>46</v>
       </c>
-      <c r="AA4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC4" t="s">
         <v>48</v>
       </c>
+      <c r="AD4">
+        <v>1</v>
+      </c>
       <c r="AE4" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E5">
-        <v>326331300362</v>
+        <v>267055608771</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5">
-        <v>56.0</v>
+        <v>54.25</v>
       </c>
       <c r="J5">
-        <v>59.57</v>
+        <v>57.71</v>
       </c>
       <c r="K5" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="N5" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="O5" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Q5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="R5" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="S5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="X5">
         <v>4</v>
       </c>
       <c r="Y5" t="s">
         <v>46</v>
       </c>
       <c r="AA5" t="s">
         <v>47</v>
       </c>
       <c r="AC5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E6">
-        <v>365217806063</v>
+        <v>146167514893</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6">
-        <v>59.68</v>
+        <v>55.12</v>
       </c>
       <c r="J6">
-        <v>62.82</v>
+        <v>59.27</v>
       </c>
       <c r="K6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="O6" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Q6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="R6" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>59</v>
       </c>
       <c r="W6" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="X6">
         <v>4</v>
       </c>
       <c r="Y6" t="s">
         <v>46</v>
       </c>
       <c r="AA6" t="s">
         <v>47</v>
       </c>
       <c r="AC6" t="s">
         <v>48</v>
       </c>
-      <c r="AE6" t="s">
-        <v>41</v>
+      <c r="AD6">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">