--- v7 (2026-09-21)
+++ v8 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -110,209 +110,200 @@
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>sold_count</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-09-18T06:24:14Z</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/itm/205352482569?_skw=nokia&amp;itmmeta=01M2SJY5EQQ867NCWRSZRGZ89Z&amp;hash=item2fcff63709:g:WwkAAOSwEVZkVkj-&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xDwdy4SKvbwhZv6OP8owhKcQZa%2FcrHbb4iw2OcIuJFKnRvkL%2FtlRi9Qdz1fnxbWN8ll9Y%2F0O2F5bEJOetgn0AYCSEvvR4XpkwwB%2FZDfm%2F624FupGpL9UJL%2FMkSH6iXDlszFyQWkfMzlOpOXN7IU1seCHRNzipULele%2Fgfw0j20DrZFDj%2FaZ%2BYpxi11czN4q1X%2B6XtgYR8OLg6VYg%2FjEvijD%2BA%2BV6oGSgMpRQNso84uDIqqy5halyJoCGSL5%2Bss0dl8VB%2FgbLI29gSauQh%2FNS1ec%7Ctkp%3ABFBMwtf4spZo</t>
+    <t>2026-10-05T08:01:26Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/205352482569?_skw=nokia&amp;itmmeta=01M45H8HA372SV6PPCC8T4E7F7&amp;hash=item2fcff63709:g:WwkAAOSwEVZkVkj-&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xDwdy4SKvbwhZv6OP8owhKcQZa%2FcrHbb4iw2OcIuJFKnRvkL%2FtlRi9Qdz1fnxbWN8ll9Y%2F0O2F5bEJOetgn0AYCSEvvR4XpkwwB%2FZDfm%2F624FupGpL9UJL%2FMkSH6iXDlsyp9S7o9ChavgSnp1XgBIBqw3Xrt6V%2F9st75aNyJX8xGwlIpBX9EWgXpuXVYc6vUwqo1d0oiBualtPD940%2Bh8hTeVUjnvCf3ebA18zAJXLoZcr%2BZ9ezYGTNlINXcrT2PtWORbwMZwwOwVAjTfZIZina%7Ctkp%3ABFBMmpWisaFo</t>
   </si>
   <si>
     <t>Nokia G400 5G 64GB G400 Unlocked Smartphone VERY GOOD Mobile PHONE Meteor Grey | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
     <t>Nokia G400</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>50%</t>
   </si>
   <si>
-    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-t23-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-107[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by technicians. Device may have minor signs of wear. Comes with compatible generic data cable and adapter.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;b32fd3421a00a6badab9d4c3fffe92da&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;ce0b7812-b557-4118-99df-ad178f86e1aa&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, 4G LTE, Bluetooth, Bluetooth,Wi-Fi, CDMA, GPS, GSM, LTE, NFC, USB-C, USB Type-C, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-qcu-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-108[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-108[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;0b14e9421a10a67dd558b6e6fff7efdc&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;51d29c51-b23d-45c7-b6a1-4053f47a930d&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;0b14e9421a10a67dd558b6e6fff7efdc&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;51d29c51-b23d-45c7-b6a1-4053f47a930d&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by technicians. Device may have minor signs of wear. Comes with compatible generic data cable and adapter.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;0b14e9421a10a67dd558b6e6fff7efdc&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;51d29c51-b23d-45c7-b6a1-4053f47a930d&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;0b14e9421a10a67dd558b6e6fff7efdc&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;51d29c51-b23d-45c7-b6a1-4053f47a930d&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, 4G LTE, Bluetooth, Bluetooth,Wi-Fi, CDMA, GPS, GSM, LTE, NFC, USB-C, USB Type-C, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/WwkAAOSwEVZkVkj-/s-l1600.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">
 </t>
   </si>
   <si>
     <t>xinshengtech</t>
   </si>
   <si>
-    <t>https://www.ebay.com/str/xinshengtech?_trksid=p4429486.m3561.l161211</t>
+    <t>https://www.ebay.com/str/xinshengtech?_trksid=p4429486.m168239.l149267</t>
   </si>
   <si>
     <t>US $24.89</t>
   </si>
   <si>
     <t>Gray</t>
   </si>
   <si>
     <t>in</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
     <t>Used</t>
   </si>
   <si>
-    <t>2026-09-18T06:25:01Z</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/itm/256704905224?_skw=nokia&amp;itmmeta=01M2SJY5ERMZGD3DPTAQ6NBSXY&amp;hash=item3bc4ce0008:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xAkNKTnLrXdNt8%2B2Y2fvlhMdSYmFoSbIrYG98Eejbgu%2BYugvrkUOAKwCYuTRBppH0azkVm18%2BPeV1K1MWwJUCU8ohSVzE6DyvBwaV3AY10tbJ%2F78%2FyhLv2DT8dDXGzHHqbnyBYTCCaaZI%2FHF6wcL%2BVoyC7Qavldevf8PehBCz24TarB%2FsIGwZFx8wVyjyfFxHhZzM9cOv7w6mBYE3%2FsrmUsdxYXZyvixAKzesQoiOQ07Q%3D%3D%7Ctkp%3ABk9SR8LX-LKWaA</t>
+    <t>2026-10-05T08:04:54Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/256704905224?_skw=nokia&amp;itmmeta=01M45H8HA4W73VAX0PHVQRA1HC&amp;hash=item3bc4ce0008:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xCku6MR2JIOOCAtPlsc0aCfAbeYb%2B4Bi1K6XfJ5XkHLoDnvBVD7WLFHA8B9wCXuIr01N2yDDdKwjhmBx%2ByvslG3pmnkk%2FbRPTiBLrWtKKRk4v4ml4Yh8kY%2FgEpsEyt%2F9zr2PqS5n0BIt%2Bsw0%2B6qdQFzM7GKJP4cnbAQMZJmOjEo1FgKkSkjI1te5Qt%2BtEk0mHUy5bZRW5ZZ2Fhuer1EtwoymoXe9Nnu5%2F1Mrm2d7vXXfrKRwLfjjDGYKZVIjkESGno04rECr3TVXxaDbzRkjl%2FP%7Ctkp%3ABk9SR5qVorGhaA</t>
   </si>
   <si>
     <t>Unlocked 3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
   </si>
   <si>
     <t>Nokia X</t>
   </si>
   <si>
-    <t>6%</t>
+    <t>7%</t>
   </si>
   <si>
     <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
     <t>top4easy</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/top4easy?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>Free</t>
   </si>
   <si>
     <t>Black，Green，Orange，White</t>
   </si>
   <si>
-    <t>2026-09-18T06:27:52Z</t>
-[...20 lines deleted...]
-    <t>https://www.ebay.com/str/xiaolong12tech?_trksid=p4429486.m3561.l161211</t>
+    <t>2026-10-05T08:06:14Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/405333195886?_skw=nokia&amp;itmmeta=01M45HCSGBMXT7AC4WY4RN551G&amp;hash=item5e5fbdbc6e:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xCP67Z1jU139FNjeDaXqXr8Gqy%2Fu3cmH3wE2yRatFZ8fubWaPfMGcOW4xX%2FUgqsYWUtgnqQF9xBO5TDx0mw9aBK%2FC3YwS8P6qbiMByKqxdi5QXZApnAxOBw%2FdB3ivonlPXmMhkeoUFeCJmrNwaeWbOPk8lgHxikydPllaOgJp0oHbjGMhZulDR0bZF2A%2FrbJi1aBD1cQQrP5%2FmQ4DUSorQklxMFq73IFoM2GE%2FqZvytGpjOAteAjfFiAcmt2POT%2FfasF%2BCXBXcPARlEhPW%2FjLXP%7Ctkp%3ABk9SR7iYs7GhaA</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original Unlocked 4GB ROM 3MP WIFI GPS Phone 4.0'' | eBay</t>
+  </si>
+  <si>
+    <t>utechmobile</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/utechmobile?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
   </si>
   <si>
-    <t>2026-09-18T06:23:53Z</t>
-[...2 lines deleted...]
-    <t>https://www.ebay.com/itm/267055608771?_skw=nokia&amp;itmmeta=01M2SJY5ERP3J8YS4E14VN6D06&amp;hash=item3e2dc133c3:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xDkoNahuJ2%2BrHTann0wyBuZiOMhLrYC8r1EPZQBVNwHeVVOkZmRcIdLSFaez0Au0wvtoFrzMUazk%2F57LhEIjIITgUWclYjTPnX3tyKbua7at9rRHLOWNW3N6Sjw5IcUESr8JhTC5gNTPCX42V%2F83I33GvtD1GPa3uAYqZSnoOrXXHU4XK2B1WyKe21TiuVKLAuSgBVXPmaLAVapinUC1QGnfbQdtPXOp0wV6MKrs7ogvQ%3D%3D%7Ctkp%3ABk9SR8TX-LKWaA</t>
+    <t>2026-10-05T08:01:39Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/267055608771?_skw=nokia&amp;itmmeta=01M45H8HA5GS8431VCDQZAP0QW&amp;hash=item3e2dc133c3:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4GfYFPkwiKCW4ZNSs2u11xBMLEdFSs9JqWu9vLJ5J8QCNGDsW19enKYw%2Bg5e5GofF%2BbwP%2Fz9ET2hDPwt2vDb%2BZ4KV15%2BYYz72%2Bet8KfT9HAHjbegwoxuQYmaFXZXxvN5EZh%2Fy%2B%2F%2BVAX%2BVQJbUCcn%2ByMAPWG2SYURkb5bvSDRekEmiDAjg9%2FafDU0dKPDIKzJLty4L1%2FtKF8F45mNx4Py6ygINh1sJdsEExPyXZRQMBJv1vY%2BvAcnsCtkTjU725aZKFl7p8RVXe%2BIimyyLMJrBxZxsYrBYZBtTcwDwdn9%2F89Q%7Ctkp%3ABk9SR5qVorGhaA</t>
   </si>
   <si>
     <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone Unlocked | eBay</t>
   </si>
   <si>
+    <t>6%</t>
+  </si>
+  <si>
     <t>cell-on-sale</t>
   </si>
   <si>
-    <t>https://www.ebay.com/str/cellonsale?_trksid=p4429486.m3561.l161211</t>
-[...17 lines deleted...]
-    <t>https://www.ebay.com/str/lttrading?_trksid=p4429486.m3561.l161211</t>
+    <t>https://www.ebay.com/str/cellonsale?_trksid=p4429486.m168239.l149267</t>
+  </si>
+  <si>
+    <t>2026-10-05T08:02:17Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/176668094100?_skw=nokia&amp;itmmeta=01M45H8HA4CM7WW6HZ5DB3RQJJ&amp;hash=item29223d2e94:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwGfYFPkwiKCW4ZNSs2u11xBgT%2FXsxKaz14SO6%2Bn9NI121nYhPAzH5BejWrJZuUdhvVzmUbS5QmZxz25r%2FZ%2FgsNs0WggsBqCFbxzaajs%2F0xb78lEFyiCNKgTRJeYV%2B1fJSC9B%2FpBIxa3kd3TqrYqKuhCsm5MPxkg%2F7kEiUNj6xTcdhfMrGzuF6YTUNCoHRlqiZnYfuQYg1hqIHAGmU5LiKQmIy3GTio3T562ij76zMMYOyI1TLPpKjTVYKW7Z%2FnoObg%3D%3D%7Ctkp%3ABk9SR5qVorGhaA</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core Original 4GB ROM 3MP WIFI GPS Phone 4.0'' | eBay</t>
+  </si>
+  <si>
+    <t>tech-link-all</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/techlinkall?_trksid=p4429486.m168239.l149267</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -822,51 +813,51 @@
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3">
         <v>256704905224</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3" t="s">
         <v>52</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3">
-        <v>57.35</v>
+        <v>56.74</v>
       </c>
       <c r="J3">
         <v>61.01</v>
       </c>
       <c r="K3" t="s">
         <v>53</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
         <v>54</v>
       </c>
       <c r="N3" t="s">
         <v>55</v>
       </c>
       <c r="O3" t="s">
         <v>56</v>
       </c>
       <c r="P3" t="s">
         <v>57</v>
       </c>
       <c r="Q3" t="s">
         <v>58</v>
       </c>
@@ -887,259 +878,259 @@
       </c>
       <c r="AA3" t="s">
         <v>47</v>
       </c>
       <c r="AC3" t="s">
         <v>48</v>
       </c>
       <c r="AD3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>62</v>
       </c>
       <c r="D4" t="s">
         <v>63</v>
       </c>
       <c r="E4">
-        <v>227410917595</v>
+        <v>405333195886</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
       <c r="G4" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4">
-        <v>69.99</v>
+        <v>47.01</v>
       </c>
       <c r="J4">
-        <v>139.99</v>
+        <v>50.55</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P4" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q4" t="s">
         <v>65</v>
       </c>
-      <c r="N4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="R4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="X4">
-        <v>6.58</v>
+        <v>4</v>
       </c>
       <c r="Y4" t="s">
         <v>46</v>
       </c>
+      <c r="AA4" t="s">
+        <v>47</v>
+      </c>
       <c r="AC4" t="s">
         <v>48</v>
       </c>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
       <c r="AE4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C5" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D5" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="E5">
         <v>267055608771</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
         <v>52</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5">
         <v>54.25</v>
       </c>
       <c r="J5">
         <v>57.71</v>
       </c>
       <c r="K5" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
         <v>54</v>
       </c>
       <c r="N5" t="s">
         <v>55</v>
       </c>
       <c r="O5" t="s">
         <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="Q5" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="R5" t="s">
         <v>59</v>
       </c>
       <c r="S5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>60</v>
       </c>
       <c r="X5">
         <v>4</v>
       </c>
       <c r="Y5" t="s">
         <v>46</v>
       </c>
       <c r="AA5" t="s">
         <v>47</v>
       </c>
       <c r="AC5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" t="s">
         <v>75</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E6">
-        <v>146167514893</v>
+        <v>176668094100</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" t="s">
         <v>52</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6">
-        <v>55.12</v>
+        <v>56.68</v>
       </c>
       <c r="J6">
-        <v>59.27</v>
+        <v>60.3</v>
       </c>
       <c r="K6" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
         <v>54</v>
       </c>
       <c r="N6" t="s">
         <v>55</v>
       </c>
       <c r="O6" t="s">
         <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="R6" t="s">
         <v>59</v>
       </c>
+      <c r="S6">
+        <v>2</v>
+      </c>
       <c r="W6" t="s">
         <v>60</v>
       </c>
       <c r="X6">
         <v>4</v>
       </c>
       <c r="Y6" t="s">
         <v>46</v>
       </c>
       <c r="AA6" t="s">
         <v>47</v>
       </c>
       <c r="AC6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">