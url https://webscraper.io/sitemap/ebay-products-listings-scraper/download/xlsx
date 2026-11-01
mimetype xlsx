--- v8 (2026-10-11)
+++ v9 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -110,200 +110,215 @@
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>sold_count</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355</t>
   </si>
   <si>
-    <t>2026-10-05T08:01:26Z</t>
-[...5 lines deleted...]
-    <t>Nokia G400 5G 64GB G400 Unlocked Smartphone VERY GOOD Mobile PHONE Meteor Grey | eBay</t>
+    <t>2026-10-13T05:10:46Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/256704905224?_skw=nokia&amp;itmmeta=01M4STMT4PWAVFM9KRT2KRDSYG&amp;hash=item3bc4ce0008:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAA4CHNgUiiE%2FjQhlDTaMiAde97cX%2B7MRqnpGzWGurbUpbCteLksHg78X3yHE1rwKr3Tb5fhhl4RPJRuzghjOzWdXL3eUjMQT7YH1ZPBMFcjAREWOyLvASv9v32zS6PfyjXw%2BSKECckZB5RR7GNoCo%2BLwa0MUG8OKQo6AfGkhH9j92uwLQ30NGsZKwHA0weYVURk9Ynk20jrnkgvTFZWIBITvWaiQu5xveGvv7nNSzRP6oykKUk%2Bj2PJsYl2yS%2BNoZyoTyS3PdQ0%2FWU0ygnmXVnPDb4hUmNNrdk07fYTqQe%2BRpb%7Ctkp%3ABk9SR8ai07qmaA</t>
+  </si>
+  <si>
+    <t>Unlocked 3G Nokia X Dual Sim Quad Core Original 4GB ROM 4.0'' 3MP WIFI GPS Phone | eBay</t>
   </si>
   <si>
     <t>Nokia</t>
   </si>
   <si>
-    <t>Nokia G400</t>
+    <t>Nokia X</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>50%</t>
-[...44 lines deleted...]
-  <si>
     <t>7%</t>
   </si>
   <si>
-    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;FCC ID&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;2ABZ2-OP23869&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.jpg</t>
   </si>
   <si>
     <t>https://i.ebayimg.com/images/g/JJcAAOSwqx5nKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/86AAAOSwSkdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/PcMAAOSwfjhnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/wDIAAOSwFJdnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/4IIAAOSwC7BnKMKq/s-l1600.webp
 https://i.ebayimg.com/images/g/aTkAAOSw2apnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/a1kAAOSw3~xnKMKr/s-l1600.webp
 https://i.ebayimg.com/images/g/t~QAAOSwW0RnKMKp/s-l1600.webp
 https://i.ebayimg.com/images/g/Xv8AAOSwRAVnKMLT/s-l1600.webp
 https://i.ebayimg.com/images/g/sqkAAOSwvRtnKMLd/s-l1600.webp
 https://i.ebayimg.com/images/g/ypEAAOSwtcpnKMLc/s-l1600.webp
 https://i.ebayimg.com/images/g/NLYAAOSwHc1nKMMA/s-l1600.webp
 https://i.ebayimg.com/images/g/LfsAAOSwtBZnKMMT/s-l1600.webp
 https://i.ebayimg.com/images/g/6qIAAOSwt1FnKMMS/s-l1600.webp</t>
   </si>
   <si>
     <t>top4easy</t>
   </si>
   <si>
     <t>https://www.ebay.com/str/top4easy?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>Free</t>
   </si>
   <si>
     <t>Black，Green，Orange，White</t>
   </si>
   <si>
-    <t>2026-10-05T08:06:14Z</t>
-[...11 lines deleted...]
-    <t>https://www.ebay.com/str/utechmobile?_trksid=p4429486.m3561.l161211</t>
+    <t>in</t>
+  </si>
+  <si>
+    <t>Bar</t>
+  </si>
+  <si>
+    <t>Used</t>
+  </si>
+  <si>
+    <t>2026-10-13T05:12:38Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/205352482569?_skw=nokia&amp;itmmeta=01M4STMT4Q129Z27SQGTP4SFN8&amp;hash=item2fcff63709:g:WwkAAOSwEVZkVkj-&amp;itmprp=enc%3AAQALAAAA4CHNgUiiE%2FjQhlDTaMiAde%2BzQNGGsLswcIBeqXh3kqw%2BWid2UzL44GLZupA%2FT3UMlImIPSUVmgMQcevr7AaaUU1gyYqFr5Emdrq0QJyUqIgNA%2FT3ihm6u3ct86WyeXJBqF8VDWFGR5AIC8y3%2B1cVOiJ9rrKj5gl64tN6e60DZt96gR8pLo8bMt8%2BMnJJdvr6Vm%2F083NVB8nJby6q62Ux5o1Jrrir69xom%2BQmO%2BV1Gxdhc6v8o3uc%2FMEb8hCd%2BRojxLzERGL3uqgpjCm08TcvaxHbWZIg8ymG4iJx35ngJztB%7Ctkp%3ABk9SR8ai07qmaA</t>
+  </si>
+  <si>
+    <t>Nokia G400 5G 64GB G400 Unlocked Smartphone VERY GOOD Mobile PHONE Meteor Grey | eBay</t>
+  </si>
+  <si>
+    <t>Nokia G400</t>
+  </si>
+  <si>
+    <t>50%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-ori-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-108[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-108[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33ad41791a10a5609b8609fefff3e646&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;577d4638-f90c-4308-81f3-ae0701015b8e&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33ad41791a10a5609b8609fefff3e646&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;577d4638-f90c-4308-81f3-ae0701015b8e&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“Very Good Physical Condition - 100% Fully Functional. All features work and are tested by technicians. Device may have minor signs of wear. Comes with compatible generic data cable and adapter.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33ad41791a10a5609b8609fefff3e646&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;577d4638-f90c-4308-81f3-ae0701015b8e&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33ad41791a10a5609b8609fefff3e646&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;577d4638-f90c-4308-81f3-ae0701015b8e&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400 5G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, 4G LTE, Bluetooth, Bluetooth,Wi-Fi, CDMA, GPS, GSM, LTE, NFC, USB-C, USB Type-C, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/WwkAAOSwEVZkVkj-/s-l1600.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+</t>
+  </si>
+  <si>
+    <t>xinshengtech</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/xinshengtech?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>US $24.89</t>
+  </si>
+  <si>
+    <t>Gray</t>
+  </si>
+  <si>
+    <t>2026-10-13T05:13:37Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/196788370645?_skw=nokia&amp;itmmeta=01M4STRBRXACZ8DCWZ2V47H7ZC&amp;hash=item2dd1803cd5:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwCHNgUiiE%2FjQhlDTaMiAde%2BZzaGXYjbqwOvo0eB0zUAaR1cnzD9u9N441ewxUgfqSBTltxFyblNYQSMJmDfPkioNppBJc2BvonTUWW9VDOnt5sz5Ami23vwEzoyYB6j3pKdb7ddOK9dynHUxEjH1ac5tXzmmst%2FczpaF8V6YcAH5jdBU9OYD4qatiBzm9bnwIQ1bwenuGRAzZRXpx4EFvvoovTQhE7mr6K9D63CruA10aMpWYcErVl9AflT6FQXnSA%3D%3D%7Ctkp%3ABk9SR9a84bqmaA</t>
+  </si>
+  <si>
+    <t>Unlocked Original Nokia X Dual Sim Quad Core 4GB ROM 3MP WIFI GPS Phone 4.0'' 3G | eBay</t>
+  </si>
+  <si>
+    <t>6%</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;FCC ID&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;PY7PM-0450&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>phone360</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/phone360?_trksid=p4429486.m3561.l161211</t>
   </si>
   <si>
     <t>https://www.ebay.com/sch/9355/i.html?_nkw=nokia&amp;_from=R40&amp;Operating%2520System=Nokia%2520X&amp;_dcat=9355&amp;_pgn=2</t>
   </si>
   <si>
-    <t>2026-10-05T08:01:39Z</t>
-[...29 lines deleted...]
-    <t>https://www.ebay.com/str/techlinkall?_trksid=p4429486.m168239.l149267</t>
+    <t>2026-10-13T05:15:19Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/227410917595?_skw=nokia&amp;epid=23065013673&amp;itmmeta=01M4STRBRWFE72VVSXHYD0VXCA&amp;hash=item34f2bf38db:g:nCcAAeSwe69qD35E&amp;itmprp=enc%3AAQALAAAAwCHNgUiiE%2FjQhlDTaMiAde8aMDcy6v1MQ9s%2BbWc08I0dtqNidEN6NW1jW%2FrEG0qHEa4CACZNoyI9xDPG7K09JcZfj9E3xTMMYqwngOsrblADj2Ntgrfk5X8hHhqSxlNqyHrw4L5MyRJ17h7C8wTGrsceUV4BiCdeRbnClbD0VJHOqfKlDl1DjE7UcudB2nxyrDgANrPMJDEQe6AnjM9oTTYGujesCsrHXCI1bUdV1vHMaOck2jkD2B2XCliJgjVGqg%3D%3D%7Ctkp%3ABk9SR9S84bqmaA</t>
+  </si>
+  <si>
+    <t>4+64GB Nokia G400 5G G400 Factory Unlocked Smart Phone Grey VERY GOOD | eBay</t>
+  </si>
+  <si>
+    <t>Qualcomm Snapdragon 480+</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list ux-layout-section-evo__item--description-list-incomplete-row" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans ux-textspans--BOLD"&gt;Used&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span data-testid="ux-bubble-help" class="ux-bubble-help"&gt;&lt;span&gt;&lt;span&gt;&lt;span class="infotip" id="nid-ncb-2"&gt;&lt;button class="infotip__host icon-btn icon-btn--transparent" type="button" aria-label="More information about item condition" aria-expanded="false" aria-controls="s0-2-1-26-4-19-1-108[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-information-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;span id="s0-2-1-26-4-19-1-108[1]-2-3-7[0]-4[0]-3[0]-11[1]-0-8[0[LIST_1_COLUMN_1]]-8[0[@condition-0]]-16-1-@ux-infotip-overlay" class="infotip__overlay" role="tooltip"&gt;&lt;span class="infotip__pointer"&gt;&lt;/span&gt;&lt;span class="infotip__mask"&gt;&lt;span class="infotip__cell"&gt;&lt;span class="infotip__content"&gt;&lt;div class="ux-bubble-help__content-item"&gt;&lt;span class="ux-textspans"&gt;An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/div&gt;&lt;/span&gt;&lt;button aria-label="Close dialog" class="icon-btn icon-btn--transparent infotip__close" type="button"&gt;&lt;svg class="icon icon--16" focusable="false" aria-hidden="true"&gt;&lt;use href="#icon-close-16"&gt;&lt;/use&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/span&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Seller Notes&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“This device is 100% fully functional and classified as Open Box condition. It has been ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33afa0101a10a0dc7728d9e5fff3e64e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e9c1f071-0cf9-43bb-8c0a-d0ae5a6ab456&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33afa0101a10a0dc7728d9e5fff3e64e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e9c1f071-0cf9-43bb-8c0a-d0ae5a6ab456&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162930&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162930&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;“This device is 100% fully functional and classified as Open Box condition. It has been professionally inspected, tested, and certified to meet strict quality standards. The device's cosmetic condition has minimal to no signs of wear.this doesn't  Includes all original accessories and packaging, and is securely packaged for safe delivery.”&lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control ux-expandable-textual-display-block-inline__control-less hide" data-testid="viewLess"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;COLLAPSE_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33afa0101a10a0dc7728d9e5fff3e64e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e9c1f071-0cf9-43bb-8c0a-d0ae5a6ab456&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;parentrq&amp;quot;:&amp;quot;33afa0101a10a0dc7728d9e5fff3e64e&amp;quot;,&amp;quot;pageci&amp;quot;:&amp;quot;e9c1f071-0cf9-43bb-8c0a-d0ae5a6ab456&amp;quot;,&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:162950&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l162950&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read Less&lt;span class="clipped"&gt;about the seller notes&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Octa Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;6.58 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Gray&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Chipset Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Qualcomm Snapdragon 480+&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Memory Card Type&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;microSDXC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Lock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Factory Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model Number&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Feature&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4+64GB Nokia G400 5G G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Single SIM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Warranty&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;1 Month&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Consumer Cellular&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia G400&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G, 4G, 4G+, 5G, Bluetooth, Wi-Fi&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3D Depth Camera, 3D Face Recognition, Bluetooth Enabled, Dust-Resistant, Facial Recognition, Fast Charging, Fingerprint Sensor, Front Camera, GPS, Speech Recognition, Ultrasonic Fingerprint Sensor, Video Camera, Wi-Fi Capable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Charger Included&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;No&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;64 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;48 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;UPC&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does not apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>https://i.ebayimg.com/images/g/nCcAAeSwe69qD35E/s-l500.jpg</t>
+  </si>
+  <si>
+    <t>xiaolong12tech</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/xiaolong12tech?_trksid=p4429486.m3561.l161211</t>
+  </si>
+  <si>
+    <t>2026-10-13T05:15:53Z</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/itm/365217806063?_skw=nokia&amp;itmmeta=01M4STRBRSVT49Y7RR6ZY7CT8X&amp;hash=item5508ad76ef:g:JJcAAOSwqx5nKMKq&amp;itmprp=enc%3AAQALAAAAwCHNgUiiE%2FjQhlDTaMiAde%2Fbx8eINk%2Bz1eZ%2B8KCXdTTLS61LRcFpYaUficTRS2KREdyqBZ7rspl42KV4zHdAEb0Xg6XjR6ymxcrC7%2F9umSVSaFGu60DXDQC5PvNixQgI%2BM4B2xa2qG2YjU1zNuhFDapuxvrzdEq0mm%2BRVcOtGpWqWMw9X50z9GYOEyj8Xx3Qh1yxEcwjIuXYuBLfgpek4XqmsUmNR7vr7o5oaNF7N1ywO7C6Zmp0GMV9XrzakdYE1Q%3D%3D%7Ctkp%3ABk9SR9S84bqmaA</t>
+  </si>
+  <si>
+    <t>3G Nokia X Dual Sim Quad Core Original 4GB ROM 3MP WIFI GPS Unlocked Phone 4.0'', $59.68</t>
+  </si>
+  <si>
+    <t>&lt;dl data-testid="ux-layout-section-evo__item" class="ux-layout-section-evo__item ux-layout-section-evo__item--table-view ux-layout-section-evo__item--description-list" style="--ux-layout-section-column-count: 2"&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Condition&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is ... &lt;/span&gt;&lt;/span&gt;&lt;span class="ux-expandable-textual-display-block-inline__control" data-testid="viewMore"&gt;&lt;button class="ux-action fake-link fake-link--action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;EXPAND_INLINE&amp;quot;}" data-vi-tracking="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}" data-click="{&amp;quot;eventFamily&amp;quot;:&amp;quot;ITM&amp;quot;,&amp;quot;eventAction&amp;quot;:&amp;quot;ACTN&amp;quot;,&amp;quot;actionKind&amp;quot;:&amp;quot;CLICK&amp;quot;,&amp;quot;operationId&amp;quot;:&amp;quot;4429486&amp;quot;,&amp;quot;flushImmediately&amp;quot;:false,&amp;quot;eventProperty&amp;quot;:{&amp;quot;moduledtl&amp;quot;:&amp;quot;mi:3560|li:106744&amp;quot;,&amp;quot;vi_pagetype&amp;quot;:&amp;quot;EBAY&amp;quot;,&amp;quot;sid&amp;quot;:&amp;quot;p4429486.m3560.l106744&amp;quot;}}"&gt;&lt;span class="ux-textspans"&gt;Read more&lt;span class="clipped"&gt;about the condition&lt;/span&gt;&lt;/span&gt;&lt;/button&gt;&lt;/span&gt;&lt;/span&gt;&lt;span aria-hidden="true" class="ux-expandable-textual-display-block-inline hide" data-testid="ux-expandable-textual-display-block-inline"&gt;&lt;span data-testid="text"&gt;&lt;span class="ux-textspans"&gt;Used: An item that has been used previously. The item may have some signs of cosmetic wear, but is fully operational and functions as intended. This item may be a floor model or store return that has been used. See the seller’s listing for full details and description of any imperfections. &lt;/span&gt;&lt;a href="https://pages.ebay.com/help/sell/contextual/condition_1.html" target="_blank" class="ux-action" data-testid="ux-action" data-clientpresentationmetadata="{&amp;quot;presentationType&amp;quot;:&amp;quot;OPEN_WINDOW&amp;quot;}"&gt;&lt;span class="ux-textspans"&gt;See all condition definitions&lt;span class="clipped"&gt;opens in a new window or tab&lt;/span&gt;&lt;/span&gt;&lt;/a&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Processor&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Quad Core&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Screen Size&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4 in&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bundled Items&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Adapter, Cable&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Manufacturer Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Black，Green，Orange，White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Multi-Color&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;MPN&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Does Not Apply&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;SIM Card Slot&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Dual SIM (SIM + SIM)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Brand&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlock Status&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Carrier Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Network&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Unlocked&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Model&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Style&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bar&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Connectivity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3G&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Operating System&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Nokia X&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Features&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Bluetooth Enabled, Music Player, Wi-Fi Capable, 3G Data Capable, Dual SIM, Near Field Communication, Touchscreen&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Storage Capacity&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;4GB&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Without Contract&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Camera Resolution&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;3.0 MP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;RAM&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;512M&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;Country of Origin&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;China&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;div class="ux-layout-section-evo__col"&gt;&lt;dt class="ux-labels-values__labels"&gt;&lt;div class="ux-labels-values__labels-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;FCC ID&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dt&gt;&lt;dd class="ux-labels-values__values"&gt;&lt;div class="ux-labels-values__values-content"&gt;&lt;div&gt;&lt;span class="ux-textspans"&gt;PY7PM-0430&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/dd&gt;&lt;/div&gt;&lt;/dl&gt;</t>
+  </si>
+  <si>
+    <t>utech365</t>
+  </si>
+  <si>
+    <t>https://www.ebay.com/str/utech365?_trksid=p4429486.m3561.l161211</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -724,413 +739,419 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2">
-        <v>205352482569</v>
+        <v>256704905224</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
       <c r="G2" t="s">
         <v>36</v>
       </c>
       <c r="H2" t="s">
         <v>37</v>
       </c>
       <c r="I2">
-        <v>69.95</v>
+        <v>56.74</v>
       </c>
       <c r="J2">
-        <v>139.89</v>
+        <v>61.01</v>
       </c>
       <c r="K2" t="s">
         <v>38</v>
       </c>
       <c r="L2">
         <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>39</v>
       </c>
       <c r="N2" t="s">
         <v>40</v>
       </c>
       <c r="O2" t="s">
         <v>41</v>
       </c>
       <c r="P2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" t="s">
         <v>43</v>
       </c>
       <c r="R2" t="s">
         <v>44</v>
       </c>
       <c r="S2">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="W2" t="s">
         <v>45</v>
       </c>
       <c r="X2">
-        <v>6.58</v>
+        <v>4</v>
       </c>
       <c r="Y2" t="s">
         <v>46</v>
       </c>
       <c r="AA2" t="s">
         <v>47</v>
       </c>
       <c r="AC2" t="s">
         <v>48</v>
       </c>
       <c r="AD2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>49</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3" t="s">
         <v>51</v>
       </c>
       <c r="E3">
-        <v>256704905224</v>
+        <v>205352482569</v>
       </c>
       <c r="F3" t="s">
         <v>35</v>
       </c>
       <c r="G3" t="s">
         <v>52</v>
       </c>
       <c r="H3" t="s">
         <v>37</v>
       </c>
       <c r="I3">
-        <v>56.74</v>
+        <v>69.95</v>
       </c>
       <c r="J3">
-        <v>61.01</v>
+        <v>139.89</v>
       </c>
       <c r="K3" t="s">
         <v>53</v>
       </c>
       <c r="L3">
         <v>1</v>
       </c>
       <c r="M3" t="s">
         <v>54</v>
       </c>
       <c r="N3" t="s">
         <v>55</v>
       </c>
       <c r="O3" t="s">
         <v>56</v>
       </c>
       <c r="P3" t="s">
         <v>57</v>
       </c>
       <c r="Q3" t="s">
         <v>58</v>
       </c>
       <c r="R3" t="s">
         <v>59</v>
       </c>
       <c r="S3">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="W3" t="s">
         <v>60</v>
       </c>
       <c r="X3">
-        <v>4</v>
+        <v>6.58</v>
       </c>
       <c r="Y3" t="s">
         <v>46</v>
       </c>
       <c r="AA3" t="s">
         <v>47</v>
       </c>
       <c r="AC3" t="s">
         <v>48</v>
       </c>
       <c r="AD3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
         <v>62</v>
       </c>
       <c r="D4" t="s">
         <v>63</v>
       </c>
       <c r="E4">
-        <v>405333195886</v>
+        <v>196788370645</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
       <c r="G4" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="H4" t="s">
         <v>37</v>
       </c>
       <c r="I4">
-        <v>47.01</v>
+        <v>54.21</v>
       </c>
       <c r="J4">
-        <v>50.55</v>
+        <v>57.67</v>
       </c>
       <c r="K4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="N4" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="O4" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="P4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Q4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="R4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="S4">
         <v>2</v>
       </c>
       <c r="W4" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="X4">
         <v>4</v>
       </c>
       <c r="Y4" t="s">
         <v>46</v>
       </c>
       <c r="AA4" t="s">
         <v>47</v>
       </c>
       <c r="AC4" t="s">
         <v>48</v>
       </c>
       <c r="AE4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E5">
-        <v>267055608771</v>
+        <v>227410917595</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="H5" t="s">
         <v>37</v>
       </c>
       <c r="I5">
-        <v>54.25</v>
+        <v>69.99</v>
       </c>
       <c r="J5">
-        <v>57.71</v>
+        <v>139.99</v>
       </c>
       <c r="K5" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="N5" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="O5" t="s">
         <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="Q5" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="R5" t="s">
         <v>59</v>
       </c>
       <c r="S5">
         <v>2</v>
       </c>
       <c r="W5" t="s">
         <v>60</v>
       </c>
       <c r="X5">
-        <v>4</v>
+        <v>6.58</v>
       </c>
       <c r="Y5" t="s">
         <v>46</v>
       </c>
-      <c r="AA5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC5" t="s">
         <v>48</v>
+      </c>
+      <c r="AD5">
+        <v>1</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D6" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E6">
-        <v>176668094100</v>
+        <v>365217806063</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="H6" t="s">
         <v>37</v>
       </c>
       <c r="I6">
-        <v>56.68</v>
+        <v>59.05</v>
       </c>
       <c r="J6">
-        <v>60.3</v>
+        <v>62.82</v>
       </c>
       <c r="K6" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="L6">
         <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="N6" t="s">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="P6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="Q6" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="R6" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="S6">
         <v>2</v>
       </c>
       <c r="W6" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="X6">
         <v>4</v>
       </c>
       <c r="Y6" t="s">
         <v>46</v>
       </c>
       <c r="AA6" t="s">
         <v>47</v>
       </c>
       <c r="AC6" t="s">
         <v>48</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">