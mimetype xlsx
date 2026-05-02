--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -89,260 +89,249 @@
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
+    <t>https://www.etsy.com/listing/1669146044/boho-light-suspension-moroccan-palm-leaf</t>
+  </si>
+  <si>
+    <t>Boho Light Suspension - Moroccan palm leaf lampshades</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Made by  HiMorocco
+Materials: Palm Leaf</t>
+  </si>
+  <si>
+    <t>Elevate your home with the rustic charm of handcrafted straw lampshades. Perfect for adding a natural, eco-friendly touch to any space, these sustainable pieces blend warmth and style for a unique lighting experience. The unique design is constructed from straw for a reliable design that is Boho. Exquisite handmade straw pendant light shows your wonderful aesthetic and taste, quite vintage and creative. Creates a wonderful new look and inspires you to create your dream room. This straw pendant light is a great way to add boho charm and warmth to your home and fits perfectly on any ceiling height in your bedroom, kitchen island, dining table or entryway. ----&gt; Material: Palm Leaf ----&gt; Moroccan Handcraft ----&gt; Sizes : Multi Sizes ( Select the size you need) ----&gt; Length Cable Light : - Style 1 : 1 métre - Style 2 : 1 and 1,5 métre ----&gt; Shipping : - Standard Shipping ( 8 to 15 days) Taille approximative : Diamètre x Height - XSmall : 25cm x 25cm ( 10" x 10") - Small : 35cm x 28cm (14" x 11" ) - Medium : 43cm x 30cm ( 17" x 12" ) - Large : 50cm x 30cm (20" x 12" ) - X-Large : 60cm x 35cm ( 24" x 14") - 2X-Large : 70cm x 40 cm = (28" x 16" ) - 3X-Large : 80cm x 45 cm = (32" x 18") - 4X-Large : 90cm x 50 cm = (36" x 20") - Big : 100cm x 55 cm = (40" x 22") Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Elevate your home with the rustic charm of handcrafted straw lampshades. Perfect for adding a natural, eco-friendly touch to any space, these sustainable pieces blend warmth and style for a unique lighting experience.&lt;br&gt;&lt;br&gt;The unique design is constructed from straw for a reliable design that is Boho.&lt;br&gt; &lt;br&gt;Exquisite handmade straw pendant light shows your wonderful aesthetic and taste, quite vintage and creative. Creates a wonderful new look and inspires you to create your dream room.&lt;br&gt;&lt;br&gt;This straw pendant light is a great way to add boho charm and warmth to your home and fits perfectly on any ceiling height in your bedroom, kitchen island, dining table or entryway.&lt;br&gt;&lt;br&gt;----&amp;gt; Material: Palm Leaf&lt;br&gt;----&amp;gt; Moroccan Handcraft &lt;br&gt;----&amp;gt; Sizes : Multi Sizes ( Select the size you need)&lt;br&gt;----&amp;gt; Length Cable Light :&lt;br&gt; - Style 1 : 1 métre&lt;br&gt; - Style 2 : 1 and 1,5 métre&lt;br&gt;----&amp;gt; Shipping : &lt;br&gt; - Standard Shipping ( 8 to 15 days) &lt;br&gt; &lt;br&gt;&lt;br&gt;Taille approximative&amp;nbsp;: Diamètre&amp;nbsp;x&amp;nbsp;Height &lt;br&gt;&lt;br&gt;- XSmall : 25cm x 25cm ( 10" x 10") &lt;br&gt;- Small : 35cm x 28cm (14" x 11" )&lt;br&gt;- Medium : 43cm x 30cm ( 17" x 12" )&lt;br&gt;- Large : 50cm x 30cm (20" x 12" )&lt;br&gt;- X-Large : 60cm x 35cm ( 24" x 14")&lt;br&gt;- 2X-Large : 70cm x 40 cm = (28" x 16" )&lt;br&gt;- 3X-Large : 80cm x 45 cm = (32" x 18") &lt;br&gt;- 4X-Large : 90cm x 50 cm = (36" x 20") &lt;br&gt;- Big : 100cm x 55 cm = (40" x 22") &lt;/p&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/19461667/r/il/acb033/5016849574/il_1588xN.5016849574_jf8y.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/19461667/r/il/acb033/5016849574/il_1588xN.5016849574_jf8y.jpg
+https://i.etsystatic.com/19461667/r/il/9f7948/6702122836/il_1588xN.6702122836_5xz7.jpg
+https://i.etsystatic.com/19461667/r/il/902d4d/6750157253/il_1588xN.6750157253_1sqp.jpg
+https://i.etsystatic.com/19461667/r/il/f099d6/6750157119/il_1588xN.6750157119_h94a.jpg
+https://i.etsystatic.com/19461667/r/il/4b12a6/5884344118/il_1588xN.5884344118_pclj.jpg
+https://i.etsystatic.com/19461667/r/il/57459b/6702122906/il_1588xN.6702122906_fhiu.jpg
+https://i.etsystatic.com/19461667/r/il/28236b/6702122816/il_1588xN.6702122816_oelt.jpg
+https://i.etsystatic.com/19461667/r/il/dd3488/6945474607/il_1588xN.6945474607_jr5w.jpg
+https://i.etsystatic.com/19461667/r/il/69a8bb/7694336981/il_1588xN.7694336981_h2yr.jpg
+https://i.etsystatic.com/19461667/r/il/f2cc04/5016849620/il_1588xN.5016849620_3etu.jpg
+https://i.etsystatic.com/19461667/r/il/3c971d/7694333791/il_1588xN.7694333791_3k32.jpg</t>
+  </si>
+  <si>
+    <t>tarik</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/HiMorocco?ref=shop_profile&amp;listing_id=1669146044</t>
+  </si>
+  <si>
+    <t>Order today to get by Apr 14-30 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+  </si>
+  <si>
+    <t>Palm Leaf</t>
+  </si>
+  <si>
     <t>https://www.etsy.com/listing/1774498146/bamboo-pendant-light-round-bamboo</t>
   </si>
   <si>
     <t>Handmade Round Bamboo Pendant Light, Woven Lampshade, Bohemian Decor</t>
-  </si>
-[...1 lines deleted...]
-    <t>usd</t>
   </si>
   <si>
     <t>Designed by  SolandisCollection
 Materials: Bamboo</t>
   </si>
   <si>
     <t>This handmade bamboo pendant light shade is a stunning piece that will create a warm cosy atmosphere in your home. Timeless beauty combined with ancient wisdom and craftsmanship from the plains of Thailand offer a refreshing new approach to home decor. Solandis hand crafted bamboo creations blend the cultural splendour of South-East Asia, the generations of farmers whom refined this craft, and the bountiful serenity of nature herself. These intertwined elements produce a home decor essential that will revolutionize the future of environmentally conscious and sustainable design. Round Bamboo Pendant Light, Bamboo Pendant Lamp Shade, Lamp Shade Only or Full Set OPTIONS This bamboo pendant lamp can be purchased as a lampshade only or together with a ceiling pendant lamp holder. Both options include a metal cord bracket and cord grips to position your bulb inside the shade. If you choose to buy the pendant light with a ceiling lamp holder, you can select from different colors and cable lengths. The holder comes with screws and attachments, and it uses an E27 bulb (E27 bulb not included) PRODUCT INFORMATION • Hand woven/Handmade Product • Material: 100% Natural Bamboo • Color: Natural • Country of Origin: Thailand • Eco-friendly product • Sustainably Sourced ROUND BAMBOO LIGHT SHADE SIZES Size S: 8-9 inches (20-23cm) Size M: 10-11 inches (25-28cm) Size L: 12-13 inches (30-33cm) Size XL: 14-15 inches (35-38cm) Size Jumbo: 16-17 inches (40-43cm) What's included in your order? 1 Round bamboo pendant light 1 Metal bracket for bulb height adjustment 1 pair of cord grips CEILING SET DIMENSIONS ***Kindly check before you buy*** White/black sets: Canopy base Ø 100mm, Metal bracket length 100mm, Max distance between screws 70mm Natural sets: Canopy base Ø 100mm, Metal bracket length 75mm, Max distance between screws 50mm SIMPLE CARE: Use a cloth or feather duster to remove any dust. Long-term exposure to humidity and direct sunlight may reduce the products lifespan. RECOMMENDATIONS AND IMPORTANT NOTES The light bulb is not included. We advise using energy saving LED or dim vintage style light to accentuate the effect of the lampshade. All our products are handpicked and individually tested for quality before being shipped out. A quality finish is ensured by lightly singeing and/or brushing to remove loose bamboo fibers. Since each product is unique, the dimensions of the received item may differ slightly from the ones in the photos. We choose the closest match in terms of color, shape, and size when you order 2 or more of the same items. SHIPPING DETAILS Our bamboo light shades are packed and shipped with attention and care from Thailand via tracked airmail. Your products will arrive at your doorstep within 7-14 days via worldwide standard airmail or 5-10 days via Express delivery. REFUNDS AND EXCHANGES We gladly accept returns, exchanges, and cancellations Contact us within: 14 days of delivery Ship items back within: 21 days of delivery Request a cancellation within: 2 hours of purchase NOT APPLICABLE FOR Because of the nature of these items, unless they arrive damaged or defective, we can't accept returns for: - Custom or personalized orders - Items on sale CONDITIONS OF RETURN Buyers are responsible for return shipping costs. If the item is not returned in its original condition, the buyer is responsible for any loss in value. ABOUT THE SELLER We became the change we wished to see. At Solandis, we are a strong proponent of conscious consumption and place an emphasis on sustainability. Mass-manufacturing has not only been detrimental to the ecosystem but also displaced local businesses. Local artisans are being displaced from their employment and losing their livelihood because many of their customers are opting for the cheap mass-manufactured replicas. These local craftsmen are creating something with such rich history but struggling to keep alive a tradition that is an integral part of their culture. We want to help these local artisans and promote their exceptional craftsmanship to the world. We maintain the same quality standard for each item while different products highlight the artisan's personal style unique to the region they originate from. Our artisans deserve to be well-compensated for the quality of work they produce, and our customers deserve only the best. QUESTIONS AND QUERIES Thank you so much for visiting our store - If you have any questions, please feel free to reach out. We’d love to hear from you! :) TAGS: round bamboo lamp shade, bamboo ceiling light, round pendant lamp shade, pendant light wood, bamboo chandelier, pendant light bamboo, bohemian decor, boho, modern boho Production partners SolandisCollection makes this item with help from Craft by Grandma Sri, Thailand Learn more about this item</t>
   </si>
   <si>
     <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; This handmade bamboo pendant light shade is a stunning piece that will create a warm cosy atmosphere in your home.&lt;br&gt;&lt;br&gt;Timeless beauty combined with ancient wisdom and craftsmanship from the plains of Thailand offer a refreshing new approach to home decor. Solandis hand crafted bamboo creations blend the cultural splendour of South-East Asia, the generations of farmers whom refined this craft, and the bountiful serenity of nature herself. These intertwined elements produce a home decor essential that will revolutionize the future of environmentally conscious and sustainable design.&lt;br&gt;&lt;br&gt;Round Bamboo Pendant Light, Bamboo Pendant Lamp Shade, Lamp Shade Only or Full Set&lt;br&gt;&lt;br&gt;&lt;br&gt;OPTIONS&lt;br&gt;&lt;br&gt;This bamboo pendant lamp can be purchased as a lampshade only or together with a ceiling pendant lamp holder. Both options include a metal cord bracket and cord grips to position your bulb inside the shade.&lt;br&gt;&lt;br&gt;If you choose to buy the pendant light with a ceiling lamp holder, you can select from different colors and cable lengths. The holder comes with screws and attachments, and it uses an E27 bulb (E27 bulb not included)&lt;br&gt;&lt;br&gt;&lt;br&gt;PRODUCT INFORMATION&lt;br&gt;&lt;br&gt;• Hand woven/Handmade Product&lt;br&gt;• Material: 100% Natural Bamboo&lt;br&gt;• Color: Natural&lt;br&gt;• Country of Origin: Thailand&lt;br&gt;• Eco-friendly product&lt;br&gt;• Sustainably Sourced&lt;br&gt;&lt;br&gt;&lt;br&gt;ROUND BAMBOO LIGHT SHADE SIZES&lt;br&gt;&lt;br&gt;Size S: 8-9 inches (20-23cm)&lt;br&gt;Size M: 10-11 inches (25-28cm)&lt;br&gt;Size L: 12-13 inches (30-33cm)&lt;br&gt;Size XL: 14-15 inches (35-38cm)&lt;br&gt;Size Jumbo: 16-17 inches (40-43cm)&lt;br&gt;&lt;br&gt;&lt;br&gt;What's included in your order?&lt;br&gt;&lt;br&gt;1 Round bamboo pendant light&lt;br&gt;1 Metal bracket for bulb height adjustment&lt;br&gt;1 pair of cord grips&lt;br&gt;&lt;br&gt;&lt;br&gt;CEILING SET DIMENSIONS&lt;br&gt;&lt;br&gt;***Kindly check before you buy***&lt;br&gt;&lt;br&gt;White/black sets: Canopy base Ø 100mm, Metal bracket length 100mm, Max distance between screws 70mm&lt;br&gt;Natural sets: Canopy base Ø 100mm, Metal bracket length 75mm, Max distance between screws 50mm&lt;br&gt;&lt;br&gt;&lt;br&gt;SIMPLE CARE:&lt;br&gt;&lt;br&gt;Use a cloth or feather duster to remove any dust.&lt;br&gt;&lt;br&gt;Long-term exposure to humidity and direct sunlight may reduce the products lifespan.&lt;br&gt;&lt;br&gt;&lt;br&gt;RECOMMENDATIONS AND IMPORTANT NOTES&lt;br&gt;&lt;br&gt;The light bulb is not included. We advise using energy saving LED or dim vintage style light to accentuate the effect of the lampshade.&lt;br&gt;&lt;br&gt;All our products are handpicked and individually tested for quality before being shipped out. A quality finish is ensured by lightly singeing and/or brushing to remove loose bamboo fibers.&lt;br&gt;&lt;br&gt;Since each product is unique, the dimensions of the received item may differ slightly from the ones in the photos. We choose the closest match in terms of color, shape, and size when you order 2 or more of the same items.&lt;br&gt;&lt;br&gt;&lt;br&gt;SHIPPING DETAILS&lt;br&gt;&lt;br&gt;Our bamboo light shades are packed and shipped with attention and care from Thailand via tracked airmail. Your products will arrive at your doorstep within 7-14 days via worldwide standard airmail or 5-10 days via Express delivery.&lt;br&gt;&lt;br&gt;&lt;br&gt;REFUNDS AND EXCHANGES&lt;br&gt;&lt;br&gt;We gladly accept returns, exchanges, and cancellations&lt;br&gt;&lt;br&gt;Contact us within: 14 days of delivery&lt;br&gt;Ship items back within: 21 days of delivery&lt;br&gt;Request a cancellation within: 2 hours of purchase&lt;br&gt;&lt;br&gt;&lt;br&gt;NOT APPLICABLE FOR&lt;br&gt;&lt;br&gt;Because of the nature of these items, unless they arrive damaged or defective, we can't accept returns for:&lt;br&gt;&lt;br&gt;- Custom or personalized orders&lt;br&gt;- Items on sale&lt;br&gt;&lt;br&gt;&lt;br&gt;CONDITIONS OF RETURN&lt;br&gt;&lt;br&gt;Buyers are responsible for return shipping costs. If the item is not returned in its original condition, the buyer is responsible for any loss in value.&lt;br&gt;&lt;br&gt;&lt;br&gt;ABOUT THE SELLER&lt;br&gt;&lt;br&gt;We became the change we wished to see.&lt;br&gt;&lt;br&gt;At Solandis, we are a strong proponent of conscious consumption and place an emphasis on sustainability. &lt;br&gt;&lt;br&gt;Mass-manufacturing has not only been detrimental to the ecosystem but also displaced local businesses. &lt;br&gt;&lt;br&gt;Local artisans are being displaced from their employment and losing their livelihood because many of their customers are opting for the cheap mass-manufactured replicas. &lt;br&gt;&lt;br&gt;These local craftsmen are creating something with such rich history but struggling to keep alive a tradition that is an integral part of their culture. &lt;br&gt;&lt;br&gt;We want to help these local artisans and promote their exceptional craftsmanship to the world. &lt;br&gt;&lt;br&gt;We maintain the same quality standard for each item while different products highlight the artisan's personal style unique to the region they originate from.&lt;br&gt;&lt;br&gt;Our artisans deserve to be well-compensated for the quality of work they produce, and our customers deserve only the best.&lt;br&gt;&lt;br&gt;&lt;br&gt;QUESTIONS AND QUERIES&lt;br&gt;&lt;br&gt;Thank you so much for visiting our store - If you have any questions, please feel free to reach out. We’d love to hear from you! :)&lt;br&gt;&lt;br&gt;TAGS: round bamboo lamp shade, bamboo ceiling light, round pendant lamp shade, pendant light wood, bamboo chandelier, pendant light bamboo, bohemian decor, boho, modern boho &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; SolandisCollection makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Craft by Grandma Sri, Thailand &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/34735043/r/il/632c10/4355210353/il_1588xN.4355210353_7h97.jpg</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/34735043/r/il/632c10/4355210353/il_1588xN.4355210353_7h97.jpg
 https://i.etsystatic.com/34735043/r/il/b817d4/6294748145/il_1588xN.6294748145_8wmn.jpg
 https://i.etsystatic.com/34735043/r/il/d084d9/4355210557/il_1588xN.4355210557_of1t.jpg
 https://i.etsystatic.com/34735043/r/il/83eb5a/4355210517/il_1588xN.4355210517_mekn.jpg
 https://i.etsystatic.com/34735043/r/il/ea3fe6/4355210415/il_1588xN.4355210415_kqhv.jpg
 https://i.etsystatic.com/34735043/r/il/47ef99/4355210305/il_1588xN.4355210305_drp3.jpg
 https://i.etsystatic.com/34735043/r/il/dcf8ab/4307814364/il_1588xN.4307814364_nbfe.jpg
 https://i.etsystatic.com/34735043/r/il/8f97e7/4355210213/il_1588xN.4355210213_t0vw.jpg</t>
   </si>
   <si>
-    <t>SolandisCollection</t>
+    <t>Solandis</t>
   </si>
   <si>
     <t>https://www.etsy.com/shop/SolandisCollection?ref=shop_profile&amp;listing_id=1774498146</t>
   </si>
   <si>
-    <t>Order today to get by Apr 8-21 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+    <t>Order today to get by Apr 15-28 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
   </si>
   <si>
     <t>Bamboo</t>
   </si>
   <si>
     <t>https://www.etsy.com/listing/4360973717/boho-straw-doum-ceiling-light</t>
   </si>
   <si>
     <t>Boho straw Doum ceiling light</t>
   </si>
   <si>
     <t>Made by  FesHandmadeCo
 Materials: Palm, straw
 Gift wrapping available</t>
   </si>
   <si>
     <t>Illuminate your space with the effortlessly Chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance. Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living. Available in 4 dimensions: 15.7" (40 cm) 19.6" (50 cm) 23.6" (60 cm) 27.5" (70 cm) NOTE : Sold without electric kits, compatible with LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
   </si>
   <si>
     <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Illuminate your space with the effortlessly Chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. &lt;br&gt;This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. &lt;br&gt;Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance.&lt;br&gt;&lt;br&gt;&lt;br&gt;Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. &lt;br&gt;Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. &lt;br&gt;Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Available in 4 dimensions:&lt;br&gt;&lt;br&gt;15.7" (40 cm)&lt;br&gt;19.6" (50 cm)&lt;br&gt;23.6" (60 cm)&lt;br&gt;27.5" (70 cm)&lt;br&gt;&lt;br&gt;NOTE : Sold without electric kits, compatible with LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/57442510/r/il/9fa5ec/7155635976/il_1588xN.7155635976_gi67.jpg</t>
   </si>
   <si>
     <t>https://i.etsystatic.com/57442510/r/il/9fa5ec/7155635976/il_1588xN.7155635976_gi67.jpg
 https://i.etsystatic.com/57442510/r/il/cde4db/7155629290/il_1588xN.7155629290_awg3.jpg
 https://i.etsystatic.com/57442510/r/il/0435d3/7203619537/il_1588xN.7203619537_endo.jpg
 https://i.etsystatic.com/57442510/r/il/0ab80b/7155629358/il_1588xN.7155629358_m5c4.jpg
 https://i.etsystatic.com/57442510/r/il/163d99/7203619993/il_1588xN.7203619993_p61m.jpg
 https://i.etsystatic.com/57442510/r/il/dbce21/7155629432/il_1588xN.7155629432_hcjw.jpg
 https://i.etsystatic.com/57442510/r/il/b75c1c/7203619377/il_1588xN.7203619377_baso.jpg
 https://i.etsystatic.com/57442510/r/il/0a0daf/7155629882/il_1588xN.7155629882_b2qk.jpg
 https://i.etsystatic.com/57442510/r/il/21040c/7203619123/il_1588xN.7203619123_t47e.jpg</t>
   </si>
   <si>
-    <t>FesHandmadeCo</t>
+    <t>Sarah</t>
   </si>
   <si>
     <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=4360973717</t>
   </si>
   <si>
-    <t>Order today to get by Apr 7-20 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+    <t>Order today to get by Apr 14-27 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
   </si>
   <si>
     <t>Palm, straw</t>
   </si>
   <si>
-    <t>https://www.etsy.com/listing/4477278553/holiday-time-light-cord-tested-10-ft</t>
-[...121 lines deleted...]
-    <t>Order today to get by Apr 2-6 Your order should arrive by this date if you buy today. To calculate an estimated delivery date you can count on, we look at things like the carrier's latest transit times, the seller's processing time and shipping history, and where the order is shipping to and from.</t>
+    <t>https://www.etsy.com/listing/4360449350/woven-straw-ceiling-light-boho-vibes-for</t>
+  </si>
+  <si>
+    <t>Woven Straw Ceiling Light: Boho Vibes for Your Home</t>
+  </si>
+  <si>
+    <t>Made by  FesHandmadeCo
+Materials: Seagrass, straw
+Gift wrapping available</t>
+  </si>
+  <si>
+    <t>Illuminate your space with the effortlessly chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance. Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living. Sizes : -------- 7.8" (20 cm ) 11.8" (30 cm ) 15.7" (40 cm ) 19.6" (50 cm ) Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; Illuminate your space with the effortlessly chic Boho Straw Ceiling Pendant, a striking addition that embodies the essence of laid-back sophistication. &lt;br&gt;This Straw Lampshade captures the free-spirited charm of bohemian design, weaving a tapestry of natural materials into a truly captivating Bohemian Light Fixture. With its earthy texture and light-diffusing properties, this Woven Pendant Light casts a warm, inviting glow that transforms any room into a tranquil sanctuary. &lt;br&gt;Imagine the delicate interplay of shadows and light dancing across your ceiling—a scene of serenity and elegance.&lt;br&gt;&lt;br&gt;&lt;br&gt;Perfect as a Ceiling Light Decor piece, this pendant enriches any setting from rustic to contemporary, infusing warmth and character throughout. &lt;br&gt;Hang it in your living room, dining area, or bedroom to create an atmosphere of understated luxury, where each strand tells a tale of artisanal craftsmanship. &lt;br&gt;Let the Boho Straw Ceiling Pendant become the centerpiece of your home’s aesthetic journey, one that celebrates the art of mindful living.&lt;br&gt;&lt;br&gt;&lt;br&gt;Sizes :&lt;br&gt;--------&lt;br&gt;&lt;br&gt;7.8" (20 cm )&lt;br&gt;11.8" (30 cm )&lt;br&gt;15.7" (40 cm )&lt;br&gt;19.6" (50 cm )&lt;br&gt;&lt;br&gt;&lt;br&gt;Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/8db4dc/7153109810/il_1588xN.7153109810_1a56.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/8db4dc/7153109810/il_1588xN.7153109810_1a56.jpg
+https://i.etsystatic.com/57442510/r/il/fda734/7153109816/il_1588xN.7153109816_4iph.jpg
+https://i.etsystatic.com/57442510/r/il/db2021/7153109828/il_1588xN.7153109828_slcj.jpg
+https://i.etsystatic.com/57442510/r/il/5c36ab/7153109776/il_1588xN.7153109776_svd5.jpg
+https://i.etsystatic.com/57442510/r/il/5adde3/7201106717/il_1588xN.7201106717_apo5.jpg
+https://i.etsystatic.com/57442510/r/il/eb34a7/7201106723/il_1588xN.7201106723_d3ep.jpg
+https://i.etsystatic.com/57442510/r/il/df854b/7153110034/il_1588xN.7153110034_kaez.jpg
+https://i.etsystatic.com/57442510/r/il/7f5e5c/7153110044/il_1588xN.7153110044_pa7q.jpg
+https://i.etsystatic.com/57442510/r/il/4cb995/7153110042/il_1588xN.7153110042_qvf9.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=4360449350</t>
+  </si>
+  <si>
+    <t>Seagrass, straw</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/listing/1884264143/boho-straw-ceiling-pendant-straw</t>
+  </si>
+  <si>
+    <t>Boho Straw Ceiling pendant, Straw Lampshade</t>
+  </si>
+  <si>
+    <t>Made by  FesHandmadeCo
+Materials: Straw, Palm leaf
+Gift wrapping available</t>
+  </si>
+  <si>
+    <t>7.8" (20 cm ) 11.8" (30 cm ) 15.7" (40 cm ) 19.6" (50 cm ) Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. Production partners FesHandmadeCo makes this item with help from Cooperative AL OUAHDA, Taounate, Morocco Learn more about this item</t>
+  </si>
+  <si>
+    <t>&lt;div id="content-toggle-product-details-read-more" class="wt-content-toggle__body wt-content-toggle__body--truncated wt-content-toggle__body--truncated-02" aria-hidden="true" tabindex="-1"&gt; &lt;p data-product-details-description-text-content="" class="wt-text-body-01 wt-break-word"&gt; 7.8" (20 cm )&lt;br&gt;11.8" (30 cm )&lt;br&gt;15.7" (40 cm )&lt;br&gt;19.6" (50 cm )&lt;br&gt;&lt;br&gt;Sold without the electric kit, simply thread the wire the designed opening. Use only LED bulbs. &lt;/p&gt; &lt;div class="wt-text-caption wt-sem-text-secondary wt-mt-xs-6"&gt; &lt;h3 class="wt-text-title-small wt-sem-text-primary wt-pb-xs-1"&gt;Production partners&lt;/h3&gt; FesHandmadeCo makes this item with help from &lt;br&gt; &lt;span id="production-partners-content-toggle"&gt; &lt;div data-clg-id="WtInlineToggle" class="wt-content-toggle--truncated-inline-multi"&gt; &lt;div class="wt-content-toggle__trigger-wrapper"&gt; &lt;/div&gt; &lt;p id="production-partners-content" class="wt-text-truncate--multi-line" aria-hidden="false" tabindex="-1"&gt; Cooperative AL OUAHDA, Taounate, Morocco &lt;/p&gt; &lt;/div&gt; &lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="wt-text-center-xs"&gt; &lt;button type="button" class="wt-content-toggle--btn wt-btn wt-btn--small wt-btn--transparent" data-wt-content-toggle="" data-read-more-label-closed="Learn more about this item" data-read-more="true" aria-controls="content-toggle-product-details-read-more" data-default-open="false" aria-describedby=""&gt;Learn more about this item&lt;/button&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/043d17/6695526168/il_1588xN.6695526168_oubz.jpg</t>
+  </si>
+  <si>
+    <t>https://i.etsystatic.com/57442510/r/il/043d17/6695526168/il_1588xN.6695526168_oubz.jpg
+https://i.etsystatic.com/57442510/r/il/30c3f6/6695505856/il_1588xN.6695505856_50t0.jpg
+https://i.etsystatic.com/57442510/r/il/369b37/6695476658/il_1588xN.6695476658_a12i.jpg
+https://i.etsystatic.com/57442510/r/il/d195a3/6695490172/il_1588xN.6695490172_6npk.jpg
+https://i.etsystatic.com/57442510/r/il/5f0e4f/6695504006/il_1588xN.6695504006_t51n.jpg</t>
+  </si>
+  <si>
+    <t>https://www.etsy.com/shop/FesHandmadeCo?ref=shop_profile&amp;listing_id=1884264143</t>
+  </si>
+  <si>
+    <t>Straw, Palm leaf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -739,284 +728,308 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2">
-        <v>1774498146</v>
+        <v>1669146044</v>
       </c>
       <c r="E2">
-        <v>17.6</v>
+        <v>17.4</v>
       </c>
       <c r="F2">
-        <v>23.47</v>
+        <v>29.0</v>
       </c>
       <c r="G2">
-        <v>17.6</v>
+        <v>17.4</v>
       </c>
       <c r="H2" t="s">
         <v>27</v>
+      </c>
+      <c r="I2">
+        <v>4.7</v>
+      </c>
+      <c r="J2">
+        <v>83</v>
       </c>
       <c r="K2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="s">
         <v>29</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="s">
         <v>36</v>
       </c>
       <c r="Y2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3">
-        <v>4360973717</v>
+        <v>1774498146</v>
       </c>
       <c r="E3">
-        <v>19.94</v>
-[...5 lines deleted...]
-        <v>19.94</v>
+        <v>23.52</v>
       </c>
       <c r="H3" t="s">
         <v>27</v>
+      </c>
+      <c r="I3">
+        <v>5.0</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>39</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" t="s">
         <v>41</v>
       </c>
       <c r="N3" t="s">
         <v>42</v>
       </c>
       <c r="O3" t="s">
         <v>43</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>45</v>
       </c>
       <c r="R3" t="s">
         <v>46</v>
       </c>
       <c r="V3" t="s">
         <v>47</v>
       </c>
       <c r="Y3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>48</v>
       </c>
       <c r="B4" t="s">
         <v>49</v>
       </c>
       <c r="C4">
-        <v>4477278553</v>
+        <v>4360973717</v>
       </c>
       <c r="E4">
-        <v>19.95</v>
+        <v>19.98</v>
+      </c>
+      <c r="F4">
+        <v>26.65</v>
+      </c>
+      <c r="G4">
+        <v>19.98</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="K4" t="s">
         <v>50</v>
       </c>
       <c r="L4" t="s">
         <v>51</v>
       </c>
       <c r="M4" t="s">
         <v>52</v>
       </c>
       <c r="N4" t="s">
         <v>53</v>
       </c>
       <c r="O4" t="s">
         <v>54</v>
       </c>
       <c r="P4" t="s">
         <v>55</v>
       </c>
       <c r="Q4" t="s">
         <v>56</v>
       </c>
       <c r="R4" t="s">
         <v>57</v>
       </c>
       <c r="V4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="Y4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" t="s">
         <v>60</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5">
-        <v>4467507042</v>
+        <v>4360449350</v>
       </c>
       <c r="E5">
-        <v>16.99</v>
+        <v>16.64</v>
+      </c>
+      <c r="F5">
+        <v>22.19</v>
+      </c>
+      <c r="G5">
+        <v>16.64</v>
       </c>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="K5" t="s">
+        <v>61</v>
+      </c>
+      <c r="L5" t="s">
         <v>62</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>63</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>64</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>65</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q5" t="s">
         <v>66</v>
       </c>
-      <c r="P5" t="s">
+      <c r="R5" t="s">
+        <v>57</v>
+      </c>
+      <c r="V5" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
       <c r="Y5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B6" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C6">
-        <v>4318030871</v>
+        <v>1884264143</v>
       </c>
       <c r="E6">
-        <v>15.95</v>
+        <v>15.72</v>
+      </c>
+      <c r="F6">
+        <v>20.96</v>
+      </c>
+      <c r="G6">
+        <v>15.72</v>
       </c>
       <c r="H6" t="s">
         <v>27</v>
       </c>
       <c r="K6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L6" t="s">
+        <v>71</v>
+      </c>
+      <c r="M6" t="s">
+        <v>72</v>
+      </c>
+      <c r="N6" t="s">
         <v>73</v>
       </c>
-      <c r="L6" t="s">
+      <c r="O6" t="s">
         <v>74</v>
       </c>
-      <c r="M6" t="s">
+      <c r="P6" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q6" t="s">
         <v>75</v>
       </c>
-      <c r="N6" t="s">
+      <c r="R6" t="s">
+        <v>57</v>
+      </c>
+      <c r="V6" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Y6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>