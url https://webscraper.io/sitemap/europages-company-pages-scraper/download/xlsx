--- v0 (2026-04-09)
+++ v1 (2026-05-01)
@@ -119,55 +119,51 @@
   </si>
   <si>
     <t>https://www.rotomak.com.tr</t>
   </si>
   <si>
     <t>With over 10 years of experience in custom machine design and manufacturing, Rotomak provides turnkey industrial machinery solutions from concept to production. Our services include project planning, engineering design, machine manufacturing and on-site installation, supporting manufacturers at every stage of production.
 We are a specialised manufacturer of high-precision industrial converting machinery, offering slitting, rewinding and automation solutions for the paper, packaging and flexible materials industries. Our machines process paper, paperboard, films, laminates and aluminium, combining robust mechanical design, precise web handling and advanced automation.
 Main Machines &amp; Equipment
 • Compact Slitter Rewinder
 • Paper &amp; Laminates Slitter Rewinder
 • Turret Compact Slitter Rewinder
 • Jumbo Slitter Rewinder
 • Heavy Slitter Rewinder
 • Inspect Rewinder
 • Core Cutters
 All Rotomak machines are developed with a strong focus on precision, reliability and long-term performance, ensuring accurate tension control, high-speed operation and stable rewinding quality. Energy-efficient and space-optimised designs support sustainable and cost-effective industrial production.
 In addition, we offer custom-built machines, maintenance and after-sales services, and process optimisation consulting. By integrating smart converting features and Industry 4.0-ready solutions, Rotomak positions itself as a reliable global partner in industrial machinery and automation. Contact us for more.</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/en/company/hanfwolf-gmbh-co-kg-317550</t>
   </si>
   <si>
     <t>Hanfwolf GmbH &amp; Co KG</t>
   </si>
   <si>
-    <t>Manufacturer/Producer
-[...3 lines deleted...]
-Customer-specific manufacturer</t>
+    <t>Distributor</t>
   </si>
   <si>
     <t>Mittelbreede 16, Bielefeld 33719</t>
   </si>
   <si>
     <t>http://www.hanfwolf.de/</t>
   </si>
   <si>
     <t>Manufacturing of ropes, lifting technology, films, packaging.
 HANFWOLF – The specialist in ropes and lifting technology, films, and packaging
 HANFWOLF originates from a family business founded by Gustav Wolf in 1887, making it a successful enterprise for over 100 years. "Competence is our strength" – by tradition. Around 100 qualified employees form the foundation of our know-how and know-why. We are established at seven locations – in Bielefeld, Merseburg, Salzburg – with high-quality products related to ropes and lifting technology, films, and packaging.
 The continuous modernization of our materials and processes ensures the high quality of our products. Furthermore, the development of our services is always aligned with the demands of our customers. Therefore, HANFWOLF offers flexible and high-quality solutions for various industries.
 "Safety first" is one of our guiding principles. We place the utmost importance on quality assurance and safety testing of our products. Thus, HANFWOLF is TÜV-certified according to DIN EN ISO 9001:2008. Safety for our customers is our top priority.
 Products from HANFWOLF are used worldwide and solve problems in various industrial applications. In addition to standard and specialized products, we offer system solutions and services, such as packaging systems as complete solutions, testing services for ropes and chains, as well as customized inventory management and logistics.</t>
   </si>
   <si>
     <t>https://www.europages.co.uk/CDA/00000004666309-467374001.html</t>
   </si>
   <si>
     <t>CDA</t>
   </si>
   <si>
     <t>Manufacturer/Producer</t>
   </si>
   <si>