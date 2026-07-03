--- v0 (2026-04-12)
+++ v1 (2026-07-03)
@@ -12,225 +12,242 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>event_name</t>
   </si>
   <si>
     <t>organizer</t>
   </si>
   <si>
     <t>start_time</t>
   </si>
   <si>
     <t>end_time</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>refund_policy</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>tags</t>
   </si>
   <si>
     <t>event_image</t>
   </si>
   <si>
-    <t>https://www.eventbrite.com/e/swipe-right-comedy-singles-social-tickets-1984248161666</t>
-[...8 lines deleted...]
-    <t>21:00:00</t>
+    <t>https://www.eventbrite.com/e/how-high-are-you-improv-comedy-you-wont-forgetbut-we-might-tickets-1462006122669</t>
+  </si>
+  <si>
+    <t>2026-07-01T12:43:53Z</t>
+  </si>
+  <si>
+    <t>How, High Are You: Improv comedy you won’t forget…but we might</t>
+  </si>
+  <si>
+    <t>Fallout Theater</t>
+  </si>
+  <si>
+    <t>22:00:00</t>
   </si>
   <si>
     <t>05:00</t>
   </si>
   <si>
     <t>Multiple dates</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>East Austin Comedy Club
-[...1 lines deleted...]
-#Suite D Austin, TX 78702</t>
+    <t>Fallout Theater
+616 Lavaca St
+Austin, TX 78701</t>
   </si>
   <si>
     <t>Refunds up to 7 days before event</t>
   </si>
   <si>
-    <t>OverviewSwipe Right - Comedy Singles Social: Laugh, mingle, and maybe find your perfect match IRL!Swipe Right - Comedy Singles SocialMake your Thursday nights unforgettable! Swipe Right starts with 90 minutes of hilarious stand-up comedy, focused on dating, awkward encounters, and adult-life humor. Then head next door to mingle with fellow singles, sip drinks, and maybe spark a connection.What to Expect:Stand-up comedy featuring dating humor, awkward first-date stories, and witty adult observationsFun icebreakers and prompts during the mingle to get conversations flowingBYOB encouraged — bring your favorite drink or grab one at the bar next doorA relaxed, flirty, social vibe — perfect for singles, couples, or friends looking for a fun night outTickets:Single: $15 (includes comedy show + dating mingle)Couples: $20 for twoLimited spots — get your tickets early for the ultimate Thursday night in Austin!Read moreSwipe Right - Comedy Singles Social: Laugh, mingle, and maybe find your perfect match IRL!Swipe Right - Comedy Singles SocialMake your Thursday nights unforgettable! Swipe Right starts with 90 minutes of hilarious stand-up comedy, focused on dating, awkward encounters, and adult-life humor. Then head next door to mingle with fellow singles, sip drinks, and maybe spark a connection.What to Expect:Stand-up comedy featuring dating humor, awkward first-date stories, and witty adult observationsFun icebreakers and prompts during the mingle to get conversations flowingBYOB encouraged — bring your favorite drink or grab one at the bar next doorA relaxed, flirty, social vibe — perfect for singles, couples, or friends looking for a fun night outTickets:Single: $15 (includes comedy show + dating mingle)Couples: $20 for twoLimited spots — get your tickets early for the ultimate Thursday night in Austin!VENUE INFOEast Austin Comedy Club2505 E 6th St Suite D, Austin, TX 78702</t>
-[...2 lines deleted...]
-    <t>&lt;div class="Overview_title__FO2Z4"&gt;Overview&lt;/div&gt;&lt;div class="Overview_summaryWrapper__xGQx4"&gt;&lt;div class="Overview_summary__kcVOq"&gt;&lt;p&gt;Swipe Right - Comedy Singles Social: Laugh, mingle, and maybe find your perfect match IRL!&lt;/p&gt;&lt;div&gt;&lt;h2&gt;Swipe Right - Comedy Singles Social&lt;/h2&gt;&lt;p&gt;Make your Thursday nights unforgettable! &lt;strong&gt;&lt;strong&gt;Swipe Right&lt;/strong&gt;&lt;/strong&gt; starts with &lt;strong&gt;&lt;strong&gt;90 minutes of hilarious stand-up comedy&lt;/strong&gt;&lt;/strong&gt;, focused on dating, awkward encounters, and adult-life humor. Then head next door to &lt;strong&gt;&lt;strong&gt;mingle with fellow singles, sip drinks, and maybe spark a connection&lt;/strong&gt;&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;What to Expect:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Stand-up comedy featuring dating humor, awkward first-date stories, and witty adult observations&lt;/li&gt;&lt;li&gt;Fun icebreakers and prompts during the mingle to get conversations flowing&lt;/li&gt;&lt;li&gt;BYOB encouraged — bring your favorite drink or grab one at the bar next door&lt;/li&gt;&lt;li&gt;A relaxed, flirty, social vibe — perfect for singles, couples, or friends looking for a fun night out&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Tickets:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Single: $15 (includes comedy show + dating mingle)&lt;/li&gt;&lt;li&gt;Couples: $20 for two&lt;/li&gt;&lt;li&gt;Limited spots — get your tickets early for the ultimate Thursday night in Austin!&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview_fadeOut__S5gBl"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview_readMore__LqEyI" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;&lt;div class="AboutThisEventEmbedded_container__wdFiD AboutThisEventEmbedded_hidden__SLlIE"&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;Swipe Right - Comedy Singles Social: Laugh, mingle, and maybe find your perfect match IRL!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;h2&gt;Swipe Right - Comedy Singles Social&lt;/h2&gt;&lt;p&gt;Make your Thursday nights unforgettable! &lt;strong&gt;&lt;strong&gt;Swipe Right&lt;/strong&gt;&lt;/strong&gt; starts with &lt;strong&gt;&lt;strong&gt;90 minutes of hilarious stand-up comedy&lt;/strong&gt;&lt;/strong&gt;, focused on dating, awkward encounters, and adult-life humor. Then head next door to &lt;strong&gt;&lt;strong&gt;mingle with fellow singles, sip drinks, and maybe spark a connection&lt;/strong&gt;&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;What to Expect:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Stand-up comedy featuring dating humor, awkward first-date stories, and witty adult observations&lt;/li&gt;&lt;li&gt;Fun icebreakers and prompts during the mingle to get conversations flowing&lt;/li&gt;&lt;li&gt;BYOB encouraged — bring your favorite drink or grab one at the bar next door&lt;/li&gt;&lt;li&gt;A relaxed, flirty, social vibe — perfect for singles, couples, or friends looking for a fun night out&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Tickets:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Single: $15 (includes comedy show + dating mingle)&lt;/li&gt;&lt;li&gt;Couples: $20 for two&lt;/li&gt;&lt;li&gt;Limited spots — get your tickets early for the ultimate Thursday night in Austin!&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_image__Rbp9X" data-testid="image-content"&gt;&lt;div class="StructuredModuleRenderer_imageContent__mBfWj"&gt;&lt;div style="position:relative;height:auto;width:100%"&gt;&lt;div style="width:100%;height:400px;border-radius:2px" class="LoadingSkeleton_shimmer-effect__3iTVz"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;h3&gt;&lt;strong&gt;&lt;strong&gt;VENUE INFO&lt;/strong&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;East Austin Comedy Club&lt;/p&gt;&lt;p&gt;2505 E 6th St Suite D, Austin, TX 78702&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_image__Rbp9X" data-testid="image-content"&gt;&lt;div class="StructuredModuleRenderer_imageContent__mBfWj"&gt;&lt;div style="position:relative;height:auto;width:100%"&gt;&lt;div style="width:100%;height:400px;border-radius:2px" class="LoadingSkeleton_shimmer-effect__3iTVz"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>OverviewThat’s right, we’re getting stoned and doing improv. BYOB!Come grab a slice* and vibe with us as six talented improvers and three totally zooted comedian panelists blaze trails of comedy before your very eyes.Baked out of their minds, our panelists will riff off of your burning existential questions, weird facts, niche obsessions, and shower thoughts. Together, we'll journey into the deep recesses of their pot-addled brains, where our improvisers will transform these elevated insights into fully improvised scenes. You won’t be able to stop laughing. And honestly, we might not either.Don’t sleep on this high vibe comedic trip that is sure to leave you saying “Far out.”Sponsored by Austinite Cannabis Co!https://www.facebook.com/austinitecannaco/*Free pizza included with ticket (first come, first served)$18 online (with fees) | $19 at the doorBYOB: Bring your own beverage. Grab a 6 pack and friends to share it with.-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;That’s right, we’re getting stoned and doing improv. BYOB!&lt;/p&gt;&lt;div&gt;&lt;p&gt;Come grab a slice* and vibe with us as six talented improvers and three totally zooted comedian panelists blaze trails of comedy before your very eyes.&lt;/p&gt;&lt;p&gt;Baked out of their minds, our panelists will riff off of your burning existential questions, weird facts, niche obsessions, and shower thoughts. Together, we'll journey into the deep recesses of their pot-addled brains, where our improvisers will transform these elevated insights into fully improvised scenes. You won’t be able to stop laughing. And honestly, we might not either.&lt;/p&gt;&lt;p&gt;Don’t sleep on this high vibe comedic trip that is sure to leave you saying “Far out.”&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Sponsored by Austinite Cannabis Co!&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.facebook.com/austinitecannaco/" title="https://www.facebook.com/austinitecannaco/" target="_blank" data-msys-clicktrack="0" rel="nofollow noopener noreferrer"&gt;https://www.facebook.com/austinitecannaco/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;*Free pizza included with ticket (first come, first served)&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;$18 online (with fees) | $19 at the door&lt;/p&gt;&lt;p&gt;BYOB: Bring your own beverage. Grab a 6 pack and friends to share it with.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>United States Events
 Texas Events
 Things to do in Austin, Texas
 Austin performances
 Austin Arts performances</t>
   </si>
   <si>
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1177746994%252F901159314343%252F1%252Foriginal.20260217-174538%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.514%26fp-y%3D0.053%26s%3Df64886050af5315f53ab7717af0eeadb&amp;w=1880&amp;q=75</t>
-[...25 lines deleted...]
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1172408056%252F242324713624%252F1%252Foriginal.20251205-194305%3Fw%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26s%3D0e7bc897122fbc5f17b19d76d6deca63&amp;w=1880&amp;q=75</t>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1172408056%252F242324713624%252F1%252Foriginal.20251205-194305%3Fw%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26s%3D63b9efc2ab3fb81f2b0bc19bf32c079c&amp;w=1880&amp;q=75</t>
   </si>
   <si>
     <t>https://www.eventbrite.com/e/hot-rats-improv-in-your-favorite-comedy-basement-tickets-1128395042949</t>
   </si>
   <si>
+    <t>2026-07-01T12:44:26Z</t>
+  </si>
+  <si>
     <t>Hot Rats: Improv in Your Favorite Comedy Basement</t>
   </si>
   <si>
     <t>Refunds up to 1 day before event</t>
   </si>
   <si>
-    <t>OverviewHot Comedy in a Hot Basement with the world's Hottest Rats!Hot Comedy in a Hot Basement with the world's Hottest Rats!Join Hot Rats for a hot night of improv comedy in your favorite (and hottest) comedy basement in Austin -- Fallout Theater!$9 online (plus fees) | $13 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read moreHot Comedy in a Hot Basement with the world's Hottest Rats!Hot Comedy in a Hot Basement with the world's Hottest Rats!Join Hot Rats for a hot night of improv comedy in your favorite (and hottest) comedy basement in Austin -- Fallout Theater!$9 online (plus fees) | $13 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.</t>
-[...5 lines deleted...]
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1001818903%252F242324713624%252F1%252Foriginal.20250405-210803%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.5%26fp-y%3D0.5%26s%3D82de4b11d9a2918bfd337048009d223e&amp;w=1880&amp;q=75</t>
+    <t>OverviewHot Comedy in a Hot Basement with the world's Hottest Rats!Hot Comedy in a Hot Basement with the world's Hottest Rats!Join Hot Rats for a hot night of improv comedy in your favorite (and hottest) comedy basement in Austin -- Fallout Theater!$9 online (plus fees) | $13 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Hot Comedy in a Hot Basement with the world's Hottest Rats!&lt;/p&gt;&lt;div&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;Hot Comedy in a Hot Basement with the world's Hottest Rats!&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Join &lt;strong&gt;&lt;strong&gt;Hot Rats&lt;/strong&gt;&lt;/strong&gt; for a hot night of improv comedy in your favorite (and hottest) comedy basement in Austin -- Fallout Theater!&lt;/p&gt;&lt;p&gt;$9 online (plus fees) | $13 at the door&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1185560041%252F242324713624%252F1%252Foriginal.20260527-202439%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.5%26fp-y%3D0.5%26s%3D35b1c84d070d3c95fbb54b8408b7e4ca&amp;w=1880&amp;q=75</t>
   </si>
   <si>
     <t>https://www.eventbrite.com/e/come-me-improv-comedy-inspired-by-your-instagram-tickets-691070910697</t>
   </si>
   <si>
+    <t>2026-07-01T12:44:37Z</t>
+  </si>
+  <si>
     <t>Come @ Me: Improv Comedy Inspired By Your Instagram</t>
   </si>
   <si>
     <t>20:30:00</t>
   </si>
   <si>
-    <t>OverviewYou bring the content, we bring the comedy.Put your social profile on blast with Austin’s top comedians. Why scroll social media home alone when you could do it live with friends? Join 10 of Austin’s funniest performers for a comedic take on our online selves, onstage. Each week’s totally improvised live show is inspired by your social media. #ComedyGold.DM us at @come.atx.me to submit your Instagram profile for the show! (Must be present to win!)Created by Isaac Garza, Amy Knop, and Kyle Irion, and starring Juese Cutler, Sunny Huang, Xander Noland, Lisa Jackson, Colton Matocha, Jenn Rosario, Kevin Anderson, Jamie Meeks, Nick Ramirez, Dani Gonzalez, Chism Cornelison, and special guests!Every Saturday @ 8:30pm at Fallout TheaterTickets: $17 online (plus fees), $22 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read moreYou bring the content, we bring the comedy.Put your social profile on blast with Austin’s top comedians. Why scroll social media home alone when you could do it live with friends? Join 10 of Austin’s funniest performers for a comedic take on our online selves, onstage. Each week’s totally improvised live show is inspired by your social media. #ComedyGold.DM us at @come.atx.me to submit your Instagram profile for the show! (Must be present to win!)Created by Isaac Garza, Amy Knop, and Kyle Irion, and starring Juese Cutler, Sunny Huang, Xander Noland, Lisa Jackson, Colton Matocha, Jenn Rosario, Kevin Anderson, Jamie Meeks, Nick Ramirez, Dani Gonzalez, Chism Cornelison, and special guests!Every Saturday @ 8:30pm at Fallout TheaterTickets: $17 online (plus fees), $22 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.</t>
-[...5 lines deleted...]
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F709734289%252F242324713624%252F1%252Foriginal.20240302-062353%3Fw%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26rect%3D0%252C0%252C2160%252C1080%26s%3D54559022274e23681ae5ee83022ab3cd&amp;w=1880&amp;q=75</t>
+    <t>OverviewYou bring the content, we bring the comedy.Put your social profile on blast with Austin’s top comedians. Why scroll social media home alone when you could do it live with friends? Join 10 of Austin’s funniest performers for a comedic take on our online selves, onstage. Each week’s totally improvised live show is inspired by your social media. #ComedyGold.DM us at @come.atx.me to submit your Instagram profile for the show! (Must be present to win!)Created by Isaac Garza, Amy Knop, and Kyle Irion, and starring Juese Cutler, Sunny Huang, Xander Noland, Lisa Jackson, Colton Matocha, Jenn Rosario, Kevin Anderson, Jamie Meeks, Nick Ramirez, Dani Gonzalez, Chism Cornelison, and special guests!Every Saturday @ 8:30pm at Fallout TheaterTickets: $17 online (plus fees), $22 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;You bring the content, we bring the comedy.&lt;/p&gt;&lt;div&gt;&lt;p&gt;Put your social profile on blast with Austin’s top comedians. Why scroll social media home alone when you could do it live with friends? Join 10 of Austin’s funniest performers for a comedic take on our online selves, onstage. Each week’s totally improvised live show is inspired by your social media. #ComedyGold.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;DM us at @come.atx.me to submit your Instagram profile for the show! (Must be present to win!)&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Created by &lt;strong&gt;&lt;strong&gt;Isaac Garza&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Amy Knop&lt;/strong&gt;&lt;/strong&gt;, and&lt;strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/strong&gt;&lt;strong&gt;&lt;strong&gt;Kyle Irion&lt;/strong&gt;&lt;/strong&gt;, and starring &lt;strong&gt;&lt;strong&gt;Juese Cutler&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Sunny Huang&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Xander Noland&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Lisa Jackson&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Colton Matocha&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Jenn Rosario&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Kevin Anderson&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Jamie Meeks&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Nick Ramirez&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Dani Gonzalez&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Chism Cornelison&lt;/strong&gt;&lt;/strong&gt;, and special guests!&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;Every Saturday @ 8:30pm at Fallout Theater&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Tickets: &lt;strong&gt;&lt;strong&gt;$17 &lt;/strong&gt;&lt;/strong&gt;online (plus fees), &lt;strong&gt;&lt;strong&gt;$22&lt;/strong&gt;&lt;/strong&gt; at the door&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F709734289%252F242324713624%252F1%252Foriginal.20240302-062353%3Fw%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26rect%3D0%252C0%252C2160%252C1080%26s%3D1a1f9e2f318abe90403920f81539ec8e&amp;w=1880&amp;q=75</t>
   </si>
   <si>
     <t>https://www.eventbrite.com/e/garage-women-nonbinary-comedians-that-pack-a-punch-tickets-156550736467</t>
+  </si>
+  <si>
+    <t>2026-07-01T12:45:51Z</t>
   </si>
   <si>
     <t>Garage: women &amp; nonbinary comedians that pack a punch!</t>
   </si>
   <si>
     <t>20:00:00</t>
   </si>
   <si>
     <t>Fallout Theater
 616 Lavaca Street
 Austin, TX 78701</t>
   </si>
   <si>
-    <t>OverviewWomen &amp; nonbinary comedians that pack a punch!Garage features an incredible cast of boss improvisers that pack a punch EVERY week. Inspired by an audience-suggested song each week and driven by sheer talent, these ladies will have you laughing so hard you’ll want to come back for more. Rounding out the hour with an insanely talented stand-up host and an all-star improv troupe, Garage is the place to be in Austin.Every Thursday at 8:30 pmTickets: $10 online (plus fees), $15 door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read moreWomen &amp; nonbinary comedians that pack a punch!Garage features an incredible cast of boss improvisers that pack a punch EVERY week. Inspired by an audience-suggested song each week and driven by sheer talent, these ladies will have you laughing so hard you’ll want to come back for more. Rounding out the hour with an insanely talented stand-up host and an all-star improv troupe, Garage is the place to be in Austin.Every Thursday at 8:30 pmTickets: $10 online (plus fees), $15 door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.</t>
-[...5 lines deleted...]
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F862673799%252F242324713624%252F1%252Foriginal.20240930-160412%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.507020377734%26fp-y%3D0.369649805447%26s%3Db9e8965146030f1e3a7791b8ec252ca3&amp;w=1880&amp;q=75</t>
+    <t>OverviewWomen &amp; nonbinary comedians that pack a punch!Garage features an incredible cast of boss improvisers that pack a punch EVERY week. Inspired by an audience-suggested song each week and driven by sheer talent, these ladies will have you laughing so hard you’ll want to come back for more. Rounding out the hour with an insanely talented stand-up host and an all-star improv troupe, Garage is the place to be in Austin.Every Thursday at 8:30 pmTickets: $10 online (plus fees), $15 door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Women &amp;amp; nonbinary comedians that pack a punch!&lt;/p&gt;&lt;div&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Garage&lt;/strong&gt;&lt;/strong&gt; features an incredible cast of boss improvisers that pack a punch EVERY week. Inspired by an audience-suggested song each week and driven by sheer talent, these ladies will have you laughing so hard you’ll want to come back for more. Rounding out the hour with an insanely talented stand-up host and an all-star improv troupe, Garage is the place to be in Austin.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;Every Thursday at 8:30 pm&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Tickets: &lt;strong&gt;&lt;strong&gt;$10 online &lt;/strong&gt;&lt;/strong&gt;(plus fees), $15 door&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F862673799%252F242324713624%252F1%252Foriginal.20240930-160412%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.507020377734%26fp-y%3D0.369649805447%26s%3D53940966a8e24fa64a9511d69e9709d6&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/jokepardy-trivia-comedy-game-show-tickets-1408110840429</t>
+  </si>
+  <si>
+    <t>2026-07-01T12:46:12Z</t>
+  </si>
+  <si>
+    <t>Jokepardy: Trivia &amp; Comedy Game Show</t>
+  </si>
+  <si>
+    <t>19:00:00</t>
+  </si>
+  <si>
+    <t>OverviewTrivia and comedy collide!Jokepardy is a game show with a blend of comedy and trivia where the audience gets to laugh and learn and participate! Three comics compete in trivia and comedy categories for the first Jokepardy round. Double Jokepardy is a comedy round that the audience participates in. Final Jokepardy round the comics will do stand up comedy. Hosted by Winston Dean Tickets are $11 (plus fees)online and $15 at door. Follow @jokepardy on Instagram for promo codes for cheaper tickets-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Trivia and comedy collide!&lt;/p&gt;&lt;div&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Jokepardy&lt;/strong&gt;&lt;/strong&gt; is a game show with a blend of comedy and trivia where the audience gets to laugh and learn and participate!&lt;br&gt;Three comics compete in trivia and comedy categories for the first Jokepardy round. Double Jokepardy is a comedy round that the audience participates in. Final Jokepardy round the comics will do stand up comedy.&lt;/p&gt;&lt;p&gt;&lt;br&gt;Hosted by&lt;strong&gt;&lt;strong&gt; Winston Dean&lt;/strong&gt;&lt;/strong&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Tickets are $11 (plus fees)online and $15 at door.&lt;br&gt;&lt;br&gt;Follow &lt;strong&gt;&lt;strong&gt;@jokepardy&lt;/strong&gt;&lt;/strong&gt; on Instagram for promo codes for cheaper tickets&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>United States Events
+Texas Events
+Things to do in Austin, Texas
+Austin games
+Austin Arts games</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1050454673%252F242324713624%252F1%252Foriginal.20250611-040211%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.477724032587%26fp-y%3D0.512062250872%26s%3D9e6e5258d503ef56d0d2b991b541571d&amp;w=1880&amp;q=75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -534,323 +551,341 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>18.16</v>
+      </c>
+      <c r="I2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J2" t="s">
+        <v>24</v>
+      </c>
+      <c r="K2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L2" t="s">
+        <v>26</v>
+      </c>
+      <c r="M2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" t="s">
         <v>19</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E3" t="s">
         <v>20</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2" t="s">
+      <c r="F3" t="s">
         <v>21</v>
       </c>
-      <c r="I2" t="s">
+      <c r="G3" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="H3">
+        <v>12.38</v>
+      </c>
+      <c r="I3" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="J3" t="s">
         <v>24</v>
-      </c>
-[...39 lines deleted...]
-        <v>23</v>
       </c>
       <c r="K3" t="s">
         <v>33</v>
       </c>
       <c r="L3" t="s">
         <v>34</v>
       </c>
-      <c r="N3" t="s">
-        <v>26</v>
+      <c r="M3" t="s">
+        <v>35</v>
       </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>28</v>
+      </c>
+      <c r="P3" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="E4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4">
+        <v>21.63</v>
+      </c>
+      <c r="I4" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" t="s">
+        <v>24</v>
+      </c>
+      <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O4" t="s">
+        <v>28</v>
+      </c>
+      <c r="P4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="F4" t="s">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="E5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" t="s">
         <v>21</v>
       </c>
-      <c r="I4" t="s">
-[...15 lines deleted...]
-        <v>41</v>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
+        <v>13.25</v>
+      </c>
+      <c r="I5" t="s">
+        <v>23</v>
+      </c>
+      <c r="J5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" t="s">
+        <v>50</v>
+      </c>
+      <c r="O5" t="s">
+        <v>28</v>
+      </c>
+      <c r="P5" t="s">
+        <v>51</v>
       </c>
     </row>
-    <row r="5" spans="1:15">
-[...12 lines deleted...]
-      <c r="E5" t="s">
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="F5" t="s">
-[...5 lines deleted...]
-      <c r="H5" t="s">
+      <c r="E6" t="s">
+        <v>55</v>
+      </c>
+      <c r="F6" t="s">
         <v>21</v>
       </c>
-      <c r="I5" t="s">
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
+        <v>14.7</v>
       </c>
       <c r="I6" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="K6" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>56</v>
+      </c>
+      <c r="M6" t="s">
+        <v>57</v>
       </c>
       <c r="O6" t="s">
-        <v>54</v>
+        <v>58</v>
+      </c>
+      <c r="P6" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">