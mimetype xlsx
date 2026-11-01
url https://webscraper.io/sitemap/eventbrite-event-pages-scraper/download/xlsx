--- v1 (2026-07-03)
+++ v2 (2026-11-01)
@@ -12,242 +12,247 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>event_name</t>
   </si>
   <si>
     <t>organizer</t>
   </si>
   <si>
     <t>start_time</t>
   </si>
   <si>
     <t>end_time</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>refund_policy</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
-    <t>category</t>
-[...1 lines deleted...]
-  <si>
     <t>tags</t>
   </si>
   <si>
     <t>event_image</t>
   </si>
   <si>
     <t>https://www.eventbrite.com/e/how-high-are-you-improv-comedy-you-wont-forgetbut-we-might-tickets-1462006122669</t>
   </si>
   <si>
-    <t>2026-07-01T12:43:53Z</t>
+    <t>2026-10-30T12:13:46Z</t>
   </si>
   <si>
     <t>How, High Are You: Improv comedy you won’t forget…but we might</t>
   </si>
   <si>
     <t>Fallout Theater</t>
   </si>
   <si>
     <t>22:00:00</t>
   </si>
   <si>
-    <t>05:00</t>
+    <t>06:00</t>
   </si>
   <si>
     <t>Multiple dates</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Fallout Theater
 616 Lavaca St
 Austin, TX 78701</t>
   </si>
   <si>
     <t>Refunds up to 7 days before event</t>
   </si>
   <si>
-    <t>OverviewThat’s right, we’re getting stoned and doing improv. BYOB!Come grab a slice* and vibe with us as six talented improvers and three totally zooted comedian panelists blaze trails of comedy before your very eyes.Baked out of their minds, our panelists will riff off of your burning existential questions, weird facts, niche obsessions, and shower thoughts. Together, we'll journey into the deep recesses of their pot-addled brains, where our improvisers will transform these elevated insights into fully improvised scenes. You won’t be able to stop laughing. And honestly, we might not either.Don’t sleep on this high vibe comedic trip that is sure to leave you saying “Far out.”Sponsored by Austinite Cannabis Co!https://www.facebook.com/austinitecannaco/*Free pizza included with ticket (first come, first served)$18 online (with fees) | $19 at the doorBYOB: Bring your own beverage. Grab a 6 pack and friends to share it with.-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
-[...2 lines deleted...]
-    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;That’s right, we’re getting stoned and doing improv. BYOB!&lt;/p&gt;&lt;div&gt;&lt;p&gt;Come grab a slice* and vibe with us as six talented improvers and three totally zooted comedian panelists blaze trails of comedy before your very eyes.&lt;/p&gt;&lt;p&gt;Baked out of their minds, our panelists will riff off of your burning existential questions, weird facts, niche obsessions, and shower thoughts. Together, we'll journey into the deep recesses of their pot-addled brains, where our improvisers will transform these elevated insights into fully improvised scenes. You won’t be able to stop laughing. And honestly, we might not either.&lt;/p&gt;&lt;p&gt;Don’t sleep on this high vibe comedic trip that is sure to leave you saying “Far out.”&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Sponsored by Austinite Cannabis Co!&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.facebook.com/austinitecannaco/" title="https://www.facebook.com/austinitecannaco/" target="_blank" data-msys-clicktrack="0" rel="nofollow noopener noreferrer"&gt;https://www.facebook.com/austinitecannaco/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;*Free pizza included with ticket (first come, first served)&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;$18 online (with fees) | $19 at the door&lt;/p&gt;&lt;p&gt;BYOB: Bring your own beverage. Grab a 6 pack and friends to share it with.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+    <t>OverviewThat’s right, we’re getting stoned and doing improv. BYOB!Come grab a slice* and vibe with us as six talented improvers and three totally zooted comedian panelists blaze trails of comedy before your very eyes.Baked out of their minds, our panelists will riff off of your burning existential questions, weird facts, niche obsessions, and shower thoughts. Together, we'll journey into the deep recesses of their pot-addled brains, where our improvisers will transform these elevated insights into fully improvised scenes. You won’t be able to stop laughing. And honestly, we might not either.Don’t sleep on this high vibe comedic trip that is sure to leave you saying “Far out.”Sponsored by Austinite Cannabis Co!https://www.facebook.com/austinitecannaco/*Free pizza included with ticket (first come, first served)$19 online (with fees) | $20 at the doorBYOB: Bring your own beverage. Grab a 6 pack and friends to share it with.-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;That’s right, we’re getting stoned and doing improv. BYOB!&lt;/p&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Come grab a slice* and vibe with us as six talented improvers and three totally zooted comedian panelists blaze trails of comedy before your very eyes.&lt;/p&gt;&lt;p&gt;Baked out of their minds, our panelists will riff off of your burning existential questions, weird facts, niche obsessions, and shower thoughts. Together, we'll journey into the deep recesses of their pot-addled brains, where our improvisers will transform these elevated insights into fully improvised scenes. You won’t be able to stop laughing. And honestly, we might not either.&lt;/p&gt;&lt;p&gt;Don’t sleep on this high vibe comedic trip that is sure to leave you saying “Far out.”&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Sponsored by Austinite Cannabis Co!&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.facebook.com/austinitecannaco/" title="https://www.facebook.com/austinitecannaco/" data-msys-clicktrack="0" target="_blank" rel="ugc nofollow noopener noreferrer"&gt;https://www.facebook.com/austinitecannaco/&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;*Free pizza included with ticket (first come, first served)&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;$19 online (with fees) | $20 at the door&lt;/p&gt;&lt;p&gt;BYOB: Bring your own beverage. Grab a 6 pack and friends to share it with.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>United States Events
 Texas Events
 Things to do in Austin, Texas
 Austin performances
 Austin Arts performances</t>
   </si>
   <si>
     <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1172408056%252F242324713624%252F1%252Foriginal.20251205-194305%3Fw%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26s%3D63b9efc2ab3fb81f2b0bc19bf32c079c&amp;w=1880&amp;q=75</t>
   </si>
   <si>
-    <t>https://www.eventbrite.com/e/hot-rats-improv-in-your-favorite-comedy-basement-tickets-1128395042949</t>
-[...40 lines deleted...]
-  <si>
     <t>https://www.eventbrite.com/e/garage-women-nonbinary-comedians-that-pack-a-punch-tickets-156550736467</t>
   </si>
   <si>
-    <t>2026-07-01T12:45:51Z</t>
+    <t>2026-10-30T12:14:00Z</t>
   </si>
   <si>
     <t>Garage: women &amp; nonbinary comedians that pack a punch!</t>
   </si>
   <si>
     <t>20:00:00</t>
   </si>
   <si>
     <t>Fallout Theater
 616 Lavaca Street
 Austin, TX 78701</t>
   </si>
   <si>
-    <t>OverviewWomen &amp; nonbinary comedians that pack a punch!Garage features an incredible cast of boss improvisers that pack a punch EVERY week. Inspired by an audience-suggested song each week and driven by sheer talent, these ladies will have you laughing so hard you’ll want to come back for more. Rounding out the hour with an insanely talented stand-up host and an all-star improv troupe, Garage is the place to be in Austin.Every Thursday at 8:30 pmTickets: $10 online (plus fees), $15 door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
-[...5 lines deleted...]
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F862673799%252F242324713624%252F1%252Foriginal.20240930-160412%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.507020377734%26fp-y%3D0.369649805447%26s%3D53940966a8e24fa64a9511d69e9709d6&amp;w=1880&amp;q=75</t>
+    <t>Refunds up to 1 day before event</t>
+  </si>
+  <si>
+    <t>OverviewWomen &amp; nonbinary comedians that pack a punch!Garage features an incredible cast of boss improvisers that pack a punch EVERY week. Inspired by an audience-suggested song each week and driven by sheer talent, these ladies will have you laughing so hard you’ll want to come back for more. Rounding out the hour with an insanely talented stand-up host and an all-star improv troupe, Garage is the place to be in Austin.Every Thursday at 8:30 pmTickets: $12 online (plus fees), $16 door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Women &amp;amp; nonbinary comedians that pack a punch!&lt;/p&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Garage&lt;/strong&gt;&lt;/strong&gt; features an incredible cast of boss improvisers that pack a punch EVERY week. Inspired by an audience-suggested song each week and driven by sheer talent, these ladies will have you laughing so hard you’ll want to come back for more. Rounding out the hour with an insanely talented stand-up host and an all-star improv troupe, Garage is the place to be in Austin.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;Every Thursday at 8:30 pm&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Tickets: &lt;strong&gt;&lt;strong&gt;$12 online &lt;/strong&gt;&lt;/strong&gt;(plus fees), $16 door&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1192399769%252F242324713624%252F1%252Foriginal.20260901-181940%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.513%26fp-y%3D0.109%26s%3D8c7ac5599136cfb7446a97db6b50d9b0&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/hot-rats-improv-in-your-favorite-comedy-basement-tickets-1128395042949</t>
+  </si>
+  <si>
+    <t>2026-10-30T12:14:15Z</t>
+  </si>
+  <si>
+    <t>Hot Take: Come In Hot. Share Your Take</t>
+  </si>
+  <si>
+    <t>OverviewAn improv show fueled by your hot takes.An improv show inspired by YOUR hot takes!Pineapple on pizza? No more bridal showers? Cat people are better than dog people? Give us us your hottest take and we’ll make up a whole show about it.$12 online (plus fees) | $16 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;An improv show fueled by your hot takes.&lt;/p&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;An improv show inspired by YOUR hot takes!&lt;/p&gt;&lt;p&gt;Pineapple on pizza? No more bridal showers? Cat people are better than dog people? Give us us your hottest take and we’ll make up a whole show about it.&lt;/p&gt;&lt;p&gt;$12 online (plus fees) | $16 at the door&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1194668509%252F242324713624%252F1%252Foriginal.20260929-204829%3Fw%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26s%3D8404b776b7afaff4a44b2ac35091828a&amp;w=1880&amp;q=75</t>
   </si>
   <si>
     <t>https://www.eventbrite.com/e/jokepardy-trivia-comedy-game-show-tickets-1408110840429</t>
   </si>
   <si>
-    <t>2026-07-01T12:46:12Z</t>
+    <t>2026-10-30T12:15:17Z</t>
   </si>
   <si>
     <t>Jokepardy: Trivia &amp; Comedy Game Show</t>
   </si>
   <si>
     <t>19:00:00</t>
   </si>
   <si>
     <t>OverviewTrivia and comedy collide!Jokepardy is a game show with a blend of comedy and trivia where the audience gets to laugh and learn and participate! Three comics compete in trivia and comedy categories for the first Jokepardy round. Double Jokepardy is a comedy round that the audience participates in. Final Jokepardy round the comics will do stand up comedy. Hosted by Winston Dean Tickets are $11 (plus fees)online and $15 at door. Follow @jokepardy on Instagram for promo codes for cheaper tickets-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
   </si>
   <si>
-    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Trivia and comedy collide!&lt;/p&gt;&lt;div&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Jokepardy&lt;/strong&gt;&lt;/strong&gt; is a game show with a blend of comedy and trivia where the audience gets to laugh and learn and participate!&lt;br&gt;Three comics compete in trivia and comedy categories for the first Jokepardy round. Double Jokepardy is a comedy round that the audience participates in. Final Jokepardy round the comics will do stand up comedy.&lt;/p&gt;&lt;p&gt;&lt;br&gt;Hosted by&lt;strong&gt;&lt;strong&gt; Winston Dean&lt;/strong&gt;&lt;/strong&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Tickets are $11 (plus fees)online and $15 at door.&lt;br&gt;&lt;br&gt;Follow &lt;strong&gt;&lt;strong&gt;@jokepardy&lt;/strong&gt;&lt;/strong&gt; on Instagram for promo codes for cheaper tickets&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Trivia and comedy collide!&lt;/p&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Jokepardy&lt;/strong&gt;&lt;/strong&gt; is a game show with a blend of comedy and trivia where the audience gets to laugh and learn and participate!&lt;br&gt;Three comics compete in trivia and comedy categories for the first Jokepardy round. Double Jokepardy is a comedy round that the audience participates in. Final Jokepardy round the comics will do stand up comedy.&lt;/p&gt;&lt;p&gt;&lt;br&gt;Hosted by&lt;strong&gt;&lt;strong&gt; Winston Dean&lt;/strong&gt;&lt;/strong&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Tickets are $11 (plus fees)online and $15 at door.&lt;br&gt;&lt;br&gt;Follow &lt;strong&gt;&lt;strong&gt;@jokepardy&lt;/strong&gt;&lt;/strong&gt; on Instagram for promo codes for cheaper tickets&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>United States Events
 Texas Events
 Things to do in Austin, Texas
 Austin games
 Austin Arts games</t>
   </si>
   <si>
     <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1050454673%252F242324713624%252F1%252Foriginal.20250611-040211%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.477724032587%26fp-y%3D0.512062250872%26s%3D9e6e5258d503ef56d0d2b991b541571d&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/stand-up-comedy-show-tickets-1981361888746</t>
+  </si>
+  <si>
+    <t>2026-10-30T12:15:24Z</t>
+  </si>
+  <si>
+    <t>Stand-Up Comedy Show!</t>
+  </si>
+  <si>
+    <t>Laugh Higher Productions</t>
+  </si>
+  <si>
+    <t>05:00</t>
+  </si>
+  <si>
+    <t>2505 E 6th St unit d
+2505 East 6th Street
+#unit d Austin, TX 78702</t>
+  </si>
+  <si>
+    <t>OverviewEnjoy a stand-up comedy showcase featuring your favorite local and touring comedians. Live at the top-rated club in the city!Checkout our reviews! Additional Details: Time: 7 PM Location: 2505 E 6th St unit D BYOB!Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Enjoy a stand-up comedy showcase featuring your favorite local and touring comedians. Live at the top-rated club in the city!&lt;/p&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Checkout our&lt;/strong&gt;&lt;/strong&gt;&lt;a href="https://www.google.com/maps/place/East+Austin+Comedy+Club/@30.2586241,-97.7142182,16z/data=!4m8!3m7!1s0x8644b5da6676f6e1:0x55ce623ef501eecd!8m2!3d30.2586241!4d-97.7142182!9m1!1b1!16s%2Fg%2F11q3s0v4n2?entry=ttu&amp;amp;g_ep=EgoyMDI2MDEwNy4wIKXMDSoASAFQAw%3D%3D" title="https://www.google.com/maps/place/East+Austin+Comedy+Club/@30.2586241,-97.7142182,16z/data=!4m8!3m7!1s0x8644b5da6676f6e1:0x55ce623ef501eecd!8m2!3d30.2586241!4d-97.7142182!9m1!1b1!16s%2Fg%2F11q3s0v4n2?entry=ttu&amp;amp;g_ep=EgoyMDI2MDEwNy4wIKXMDSoASAFQAw%3D%3D" data-msys-clicktrack="0" target="_blank" rel="ugc nofollow noopener noreferrer"&gt;&lt;strong&gt;&lt;strong&gt; reviews!&lt;/strong&gt;&lt;/strong&gt;&lt;/a&gt;&lt;br&gt;&lt;br&gt;Additional Details:&lt;br&gt;Time: 7 PM&lt;br&gt;Location: 2505 E 6th St unit D&lt;br&gt;BYOB!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1174702201%252F242995773389%252F1%252Foriginal.20260113-045249%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.5%26fp-y%3D0.5%26s%3D2d0e92fcd931b393dec48dc144e36e6a&amp;w=1880&amp;q=75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -551,341 +556,338 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>16</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>18</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>19</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2">
+        <v>19.32</v>
+      </c>
+      <c r="I2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>23</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>24</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>25</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>26</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
-      <c r="P2" t="s">
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
         <v>29</v>
       </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3">
+        <v>15.54</v>
+      </c>
+      <c r="I3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
+        <v>36</v>
+      </c>
+      <c r="N3" t="s">
+        <v>27</v>
+      </c>
+      <c r="O3" t="s">
+        <v>37</v>
+      </c>
     </row>
-    <row r="3" spans="1:16">
-[...9 lines deleted...]
-      <c r="D3" t="s">
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
         <v>19</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F4" t="s">
         <v>20</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G4" t="s">
         <v>21</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H4">
+        <v>15.85</v>
+      </c>
+      <c r="I4" t="s">
         <v>22</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J4" t="s">
         <v>23</v>
       </c>
-      <c r="J3" t="s">
-[...5 lines deleted...]
-      <c r="L3" t="s">
+      <c r="K4" t="s">
         <v>34</v>
-      </c>
-[...42 lines deleted...]
-        <v>33</v>
       </c>
       <c r="L4" t="s">
         <v>41</v>
       </c>
       <c r="M4" t="s">
         <v>42</v>
       </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
       <c r="O4" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="P4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="5" spans="1:16">
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>44</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>47</v>
       </c>
       <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" t="s">
         <v>21</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5">
+        <v>14.7</v>
+      </c>
+      <c r="I5" t="s">
         <v>22</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>23</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
+        <v>34</v>
+      </c>
+      <c r="L5" t="s">
         <v>48</v>
       </c>
-      <c r="K5" t="s">
-[...2 lines deleted...]
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>49</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>50</v>
       </c>
       <c r="O5" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="P5" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>52</v>
       </c>
       <c r="B6" t="s">
         <v>53</v>
       </c>
       <c r="C6" t="s">
         <v>54</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="E6" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="F6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G6" t="s">
         <v>21</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6">
+        <v>13.54</v>
+      </c>
+      <c r="I6" t="s">
         <v>22</v>
       </c>
-      <c r="H6">
-[...4 lines deleted...]
-      </c>
       <c r="J6" t="s">
+        <v>57</v>
+      </c>
+      <c r="K6" t="s">
         <v>24</v>
       </c>
-      <c r="K6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M6" t="s">
-        <v>57</v>
+        <v>59</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">