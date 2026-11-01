--- v2 (2026-07-02)
+++ v3 (2026-11-01)
@@ -12,297 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>event_url</t>
   </si>
   <si>
     <t>event_name</t>
   </si>
   <si>
     <t>organizer</t>
   </si>
   <si>
     <t>start_time</t>
   </si>
   <si>
     <t>end_time</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>refund_policy</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
-    <t>category</t>
-[...1 lines deleted...]
-  <si>
     <t>tags</t>
   </si>
   <si>
     <t>event_image</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.eventbrite.com/d/tx--austin/events--this-week/stand-up-comedy/</t>
-[...11 lines deleted...]
-    <t>HeRose &amp; Heroines</t>
+    <t>https://www.eventbrite.com/d/va--richmond/business--events--next-week</t>
+  </si>
+  <si>
+    <t>2026-10-30T11:58:03Z</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/coaching-at-work-1-day-workshop-west-virginia-tickets-1999914383758?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>Coaching at Work – 1 Day Workshop  West Virginia</t>
+  </si>
+  <si>
+    <t>LearneRRing</t>
+  </si>
+  <si>
+    <t>09:00:00</t>
+  </si>
+  <si>
+    <t>05:00</t>
+  </si>
+  <si>
+    <t>Multiple dates</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>For venue details reach us at info@learnerring.com
+PH: +1505 369 2908
+Virginia, VA 23219</t>
+  </si>
+  <si>
+    <t>Refunds up to 7 days before event</t>
+  </si>
+  <si>
+    <t>OverviewDevelop Coaching Skills, Empower Employees &amp; Improve Workplace PerformanceEvent DetailsDuration: 1-Day Practical Training (8 Hours)Timing: 9:00 AM – 5:00 PM (including breaks)Location: Location shared via email ( Complete Address )City Selection: Select your preferred city. We’ll confirm the nearest available training location after registration. Onsite training is also available on request.Format: Classroom Training (Virtual option available on request)Language: EnglishCertificate: Course Completion CertificatePDUs Awarded: 8 Professional Development UnitsContact: info@learnerring.comRead more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Develop Coaching Skills, Empower Employees &amp;amp; Improve Workplace Performance&lt;/p&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;h2&gt;&lt;strong&gt;&lt;strong&gt;Event Details&lt;/strong&gt;&lt;/strong&gt;&lt;/h2&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;&lt;strong&gt;Duration&lt;/strong&gt;&lt;/strong&gt;: 1-Day Practical Training (8 Hours)&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;strong&gt;Timing&lt;/strong&gt;&lt;/strong&gt;: 9:00 AM – 5:00 PM (including breaks)&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;strong&gt;Location&lt;/strong&gt;&lt;/strong&gt;: Location shared via email ( Complete Address )&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;strong&gt;City Selection&lt;/strong&gt;&lt;/strong&gt;: Select your preferred city. We’ll confirm the nearest available training location after registration. Onsite training is also available on request.&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;strong&gt;Format&lt;/strong&gt;&lt;/strong&gt;: Classroom Training (Virtual option available on request)&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;strong&gt;Language&lt;/strong&gt;&lt;/strong&gt;: English&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;strong&gt;Certificate&lt;/strong&gt;&lt;/strong&gt;: Course Completion Certificate&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;strong&gt;PDUs Awarded&lt;/strong&gt;&lt;/strong&gt;: 8 Professional Development Units&lt;/li&gt;&lt;li&gt;&lt;strong&gt;&lt;strong&gt;Contact&lt;/strong&gt;&lt;/strong&gt;: &lt;strong&gt;&lt;strong&gt;info@learnerring.com&lt;/strong&gt;&lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>United States Events
+Virginia Events
+Things to do in Richmond, Virginia
+Richmond classes
+Richmond Business classes</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1192803051%252F2758570858651%252F1%252Foriginal.20260906-043354%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.5%26fp-y%3D0.5%26s%3D1eb59af57f6071b16e5fcb8ecae20f90&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/d/va--richmond/business--events--next-week/?page=2</t>
+  </si>
+  <si>
+    <t>2026-10-30T11:58:41Z</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/foodies-new-friends-williamsburg-dinner-with-entrepreneurs-tickets-1826646832849?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>Foodies + New Friends Williamsburg: Dinner with Entrepreneurs</t>
+  </si>
+  <si>
+    <t>Ermantourage Crew</t>
   </si>
   <si>
     <t>19:00:00</t>
   </si>
   <si>
-    <t>06:00</t>
-[...19 lines deleted...]
-    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Looking to make new connections in the creative arts with fellow Christians? Pull up a chair at the table and meet new friends over dinner!&lt;/p&gt;&lt;div&gt;&lt;p&gt;Fellow Christians!&lt;/p&gt;&lt;p&gt;Our series groups together complete strangers for a fun night out. That's right, you sign up, and we book the restaurant. We know life can get busy. Don't forget to spend time making new friends! Build your community with us while supporting locally owned businesses.&lt;/p&gt;&lt;p&gt;Each outing is held at a different restaurant. These dinners are not directly associated with the restaurants, but are simply based on a table reservation via Opentable or Resy. The pin on the map is not the location but a placeholder Eventbrite gives for the city.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;We understand that anything related to religion or politics can have its safety concerns. For your comfort, and for our comfort, please message us prior to signing up to kick off a conversation.&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;-----------------------------------------------&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;This micro-event is intended to be for &lt;strong&gt;&lt;strong&gt;4-6 people&lt;/strong&gt;&lt;/strong&gt;&lt;strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/strong&gt;maximum. &lt;strong&gt;&lt;strong&gt;If the evening you signed up for does not hit the minimum number of signups, please be open to joining us on another night with a fuller group.&lt;/strong&gt;&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;How does it work?&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;After you register, you'll be emailed an introduction message. We'll stay in touch with you leading up to the night of the dinner. Expect a Final Details email the day of.&lt;/p&gt;&lt;p&gt;*Your registration does not include your individual food and drink purchases. A paid ticket simply makes you more committed to actually showing up.&lt;/p&gt;&lt;p&gt;*Sign up one time, and you'll join our database to be invited to all dinners.&lt;/p&gt;&lt;p&gt;*These outings are intended to help people make &lt;strong&gt;&lt;strong&gt;friends&lt;/strong&gt;&lt;/strong&gt;. These are &lt;strong&gt;&lt;strong&gt;not singles gatherings&lt;/strong&gt;&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;*&lt;strong&gt;&lt;strong&gt;If you sign up the day of&lt;/strong&gt;&lt;/strong&gt;, there's a risk of already reach our maximum for the night, or not having enough interest to move forward with a table reservation. Simply message us for info prior to signing up.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+    <t>Restaurant of the Night
+Wiliamsburg
+Williamsburg, VA 23185</t>
+  </si>
+  <si>
+    <t>OverviewCity life can be lonely when you’re surrounded by so many people. Take the opportunity to meet other entrepreneurs over dinner!When was the last time you did something completely spontaneous? Our series groups together complete strangers for a fun night out. That's right, you sign up, and we book the restaurant. We know life can get busy. Don't forget to spend time making new friends with the same interests! Build your community with us while supporting locally owned businesses.Each outing, dinner is held at a different restaurant. These dinners are not directly associated with the restaurants, but are simply based on a table reservation. The pin on the map is not the location but a placeholder Eventbrite gives for the city. For safety reasons, locations are shared only with registrants.This micro-event is intended to be for 4-6 people maximum. If the evening you signed up for does not hit the minimum number of signups, please be open to joining us on another night with a fuller group. Check out our feature in Eventbrite's 2025 TRNDS report about embracing the micro-event trend.Our feature on Fox 11 Los Angeles for our dinner meets.Please see here for our coverage in Nashville Fox 17's Growing Nashville segment.How does it work?After you register, you'll be emailed an introduction message. We'll stay in touch with you leading up to the night of the dinner. Expect a Final Details email the day of.*Your registration does not include your individual food and drink purchases. A paid ticket simply makes you more committed to actually showing up.*Sign up one time, and you'll join our database to be invited to all dinners.*These outings are intended to help people make friends. These are not singles gatherings.*If you sign up the day of, there's a risk of already reach our maximum for the night, or not having enough interest to move forward with a table reservation. Simply email ermantourageimpact@gmail.com to for info prior to signing up.Our vision is simple: we take the no gimmicks approach to networking. No need for yet another app to take up space on your phone - just four walls and a roof and good food for people to connect :) We coordinate with you directly, human-to-human.If you have any more questions, please contact ermantourageimpact@gmail.com!Brought to you by event series Ermantourage.You can also take a look at our main event calendar via Posh for coffee meets, evening hangouts, and more!Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;City life can be lonely when you’re surrounded by so many people. Take the opportunity to meet other entrepreneurs over dinner!&lt;/p&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;When was the last time you did something completely spontaneous? Our series groups together complete strangers for a fun night out. That's right, you sign up, and we book the restaurant. We know life can get busy. Don't forget to spend time making new friends with the same interests! Build your community with us while supporting locally owned businesses.&lt;/p&gt;&lt;p&gt;Each outing, dinner is held at a different restaurant. These dinners are not directly associated with the restaurants, but are simply based on a table reservation. The pin on the map is not the location but a placeholder Eventbrite gives for the city. For safety reasons, locations are shared only with registrants.&lt;/p&gt;&lt;p&gt;This micro-event is intended to be for &lt;strong&gt;&lt;strong&gt;4-6 people&lt;/strong&gt;&lt;/strong&gt;&lt;strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/strong&gt;maximum. &lt;strong&gt;&lt;strong&gt;If the evening you signed up for does not hit the minimum number of signups, please be open to joining us on another night with a fuller group.&lt;/strong&gt;&lt;/strong&gt; Check out our feature in &lt;a href="https://www.eventbrite.com/blog/wp-content/uploads/2025/01/Eventbrite-TRNDS-2025-UKI.pdf?utm_campaign=6747205-TRNDS%202025%20Campaign&amp;amp;utm_medium=email&amp;amp;_hsenc=p2ANqtz-9WpoZybeaMwyBjZ08sKKMKeanj_udKGTJ5JoEfJZO_ZH6bfePBT1CUFuDJujWoFvwuWcHPe8lg9YKlfo2w9LFEaZyfhg&amp;amp;_hsmi=346114938&amp;amp;utm_content=346114938&amp;amp;utm_source=hs_email" title="https://www.eventbrite.com/blog/wp-content/uploads/2025/01/Eventbrite-TRNDS-2025-UKI.pdf?utm_campaign=6747205-TRNDS%202025%20Campaign&amp;amp;utm_medium=email&amp;amp;_hsenc=p2ANqtz-9WpoZybeaMwyBjZ08sKKMKeanj_udKGTJ5JoEfJZO_ZH6bfePBT1CUFuDJujWoFvwuWcHPe8lg9YKlfo2w9LFEaZyfhg&amp;amp;_hsmi=346114938&amp;amp;utm_content=346114938&amp;amp;utm_source=hs_email" data-msys-clicktrack="0" target="_blank" rel="ugc nofollow noopener noreferrer"&gt;Eventbrite's 2025 TRNDS report&lt;/a&gt; about embracing the micro-event trend.&lt;/p&gt;&lt;p&gt;&lt;a href="https://www.foxla.com/video/1663364" title="https://www.foxla.com/video/1663364" data-msys-clicktrack="0" target="_blank" rel="ugc nofollow noopener noreferrer"&gt;Our feature on Fox 11 Los Angeles for our dinner meets.&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;a href="https://fox17.com/news/growing-nashville/nashville-sees-surge-in-population-locals-turn-to-dinner-with-strangers-for-connection-4-24-25" title="https://fox17.com/news/growing-nashville/nashville-sees-surge-in-population-locals-turn-to-dinner-with-strangers-for-connection-4-24-25" data-msys-clicktrack="0" target="_blank" rel="ugc nofollow noopener noreferrer"&gt;Please see here for our coverage in Nashville Fox 17's Growing Nashville segment.&lt;/a&gt;&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;How does it work?&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;After you register, you'll be emailed an introduction message. We'll stay in touch with you leading up to the night of the dinner. Expect a Final Details email the day of.&lt;/p&gt;&lt;p&gt;*Your registration does not include your individual food and drink purchases. A paid ticket simply makes you more committed to actually showing up.&lt;/p&gt;&lt;p&gt;*Sign up one time, and you'll join our database to be invited to all dinners.&lt;/p&gt;&lt;p&gt;*These outings are intended to help people make &lt;strong&gt;&lt;strong&gt;friends&lt;/strong&gt;&lt;/strong&gt;. These are &lt;strong&gt;&lt;strong&gt;not singles gatherings&lt;/strong&gt;&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;*&lt;strong&gt;&lt;strong&gt;If you sign up the day of&lt;/strong&gt;&lt;/strong&gt;, there's a risk of already reach our maximum for the night, or not having enough interest to move forward with a table reservation. Simply email ermantourageimpact@gmail.com to for info prior to signing up.&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Our vision is simple: we take the no gimmicks approach to networking. No need for yet another app to take up space on your phone - just four walls and a roof and good food for people to connect :) We coordinate with you directly, &lt;strong&gt;&lt;strong&gt;human-to-human.&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you have any more questions, please contact &lt;a href="https://www.eventbrite.com/e/200-cities-project-frankfort-dinner-with-strangers-109-tickets-1296383149899?aff=oddtdtcreator" title="https://www.eventbrite.com/e/200-cities-project-frankfort-dinner-with-strangers-109-tickets-1296383149899?aff=oddtdtcreator" data-msys-clicktrack="0" target="_blank" rel="ugc nofollow noopener noreferrer"&gt;ermantourageimpact@gmail.com&lt;/a&gt;!&lt;/p&gt;&lt;p&gt;&lt;/p&gt;&lt;p&gt;Brought to you by event series &lt;a href="https://instagram.com/ermantourage" title="https://instagram.com/ermantourage" data-msys-clicktrack="0" target="_blank" rel="ugc nofollow noopener noreferrer"&gt;Ermantourage&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;You can also take a look at our main event calendar via &lt;a href="https://posh.vip/g/ermantourage" title="https://posh.vip/g/ermantourage" data-msys-clicktrack="0" target="_blank" rel="ugc nofollow noopener noreferrer"&gt;Posh &lt;/a&gt;for coffee meets, evening hangouts, and more!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>United States Events
-Texas Events
-[...34 lines deleted...]
-Pflugerville, TX 78660</t>
+Virginia Events
+Things to do in Williamsburg, Virginia
+Williamsburg galas
+Williamsburg Business galas</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1090104773%252F2857546381221%252F1%252Foriginal.20250807-005916%3Fw%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26s%3D326a1732310934747b2a84c4a540714c&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>2026-10-30T11:59:00Z</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/hampton-veteran-job-fair-hampton-career-fair-registration-2003489169037?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>Hampton Veteran Job Fair - Hampton Career Fair</t>
+  </si>
+  <si>
+    <t>JobFairX</t>
+  </si>
+  <si>
+    <t>11:00:00</t>
+  </si>
+  <si>
+    <t>Monday, November 2  •  11 AM - 3 PM</t>
+  </si>
+  <si>
+    <t>495 - 1.495</t>
+  </si>
+  <si>
+    <t>Hampton
+Job Fair
+Hampton, VA 23669</t>
   </si>
   <si>
     <t>No refunds</t>
   </si>
   <si>
-    <t>OverviewGet ready to laugh your socks off at The Distillery Comedy Tour at Spirit of Texas - a night of hilarious stand-up and top-notch drinks!Laugh off the winter chill with the Brewery Comedy Tour, presented by Herron Entertainment! Catch top comedians from across the country, LIVE and IN PERSON! Tickets are just $12 (reg. $25) for a limited time, so grab 'em before they're gone!</t>
-[...2 lines deleted...]
-    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Get ready to laugh your socks off at The Distillery Comedy Tour at Spirit of Texas - a night of hilarious stand-up and top-notch drinks!&lt;/p&gt;&lt;div&gt;&lt;p&gt;Laugh off the winter chill with the Brewery Comedy Tour, presented by Herron Entertainment! Catch top comedians from across the country, LIVE and IN PERSON! Tickets are just $12 (reg. $25) for a limited time, so grab 'em before they're gone!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>OverviewHiring in Hampton?Questions about this event or the registered candidates? Email veterans@jobfairx.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Hiring in Hampton?&lt;/p&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Questions about this event or the registered candidates? Email veterans@jobfairx.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>United States Events
-Texas Events
-[...28 lines deleted...]
-    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Come hang hard at the longest-running comedy club in Austin!!!&lt;/p&gt;&lt;div&gt;&lt;p&gt;Straight Gonzo is the fastest growing underground comedy show in Austin. What originally began as a sober comedy show featuring comedians in addiction recovery has now developed into a wild lineup of comics from all walks of life. Featuring the top local comics and Kill Tony golden ticket winners.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+Virginia Events
+Things to do in Hampton, Virginia
+Hampton expos
+Hampton Business expos</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1195775566%252F211523508959%252F1%252Foriginal.20261014-130441%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.5%26fp-y%3D0.5%26s%3D281d368bfd60707a280648ea2c9c38e3&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/d/va--richmond/business--events--next-week/?page=3</t>
+  </si>
+  <si>
+    <t>2026-10-30T11:59:32Z</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/norfolk-healthcare-job-fair-norfolk-career-fair-registration-2003433369138?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>Norfolk Healthcare Job Fair - Norfolk Career Fair</t>
+  </si>
+  <si>
+    <t>Wednesday, November 4  •  11 AM - 3 PM</t>
+  </si>
+  <si>
+    <t>Norfolk
+Job Fair
+Norfolk, VA 23510</t>
+  </si>
+  <si>
+    <t>OverviewHiring in Norfolk?Questions about this event or the registered candidates? Email healthcare@jobfairx.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Hiring in Norfolk?&lt;/p&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Questions about this event or the registered candidates? Email healthcare@jobfairx.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>United States Events
-Texas Events
-[...66 lines deleted...]
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F709734289%252F242324713624%252F1%252Foriginal.20240302-062353%3Fw%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26rect%3D0%252C0%252C2160%252C1080%26s%3D1a1f9e2f318abe90403920f81539ec8e&amp;w=1880&amp;q=75</t>
+Virginia Events
+Things to do in Norfolk, Virginia
+Norfolk expos
+Norfolk Business expos</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1195782168%252F211523508959%252F1%252Foriginal.20261014-142705%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.5%26fp-y%3D0.5%26s%3D260e70d6da1bce2f3d7b51bcea90fc09&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>2026-10-30T11:59:38Z</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/afcea-dahlgren-small-business-speaker-series-tickets-2002801559378?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>AFCEA Dahlgren - Small Business Speaker Series</t>
+  </si>
+  <si>
+    <t>AFCEA Dahlgren</t>
+  </si>
+  <si>
+    <t>08:30:00</t>
+  </si>
+  <si>
+    <t>Wednesday, November 4  •  8:30 AM - 10:30 AM</t>
+  </si>
+  <si>
+    <t>0 - 23.18</t>
+  </si>
+  <si>
+    <t>Kitty Hawk Technologies
+16543 Commerce Drive
+Suite 100 King George, VA 22485</t>
+  </si>
+  <si>
+    <t>OverviewJoin AFCEA Dahlgren for a small business discussion on The Future of the Navy: Where Small Business Fits in the Changing Maritime IndustrialAFCEA Dahlgren - Small Business Speaker SeriesWhere does small business fit in the future of the Navy? AFCEA Dahlgren is excited to launch our Small Business Speaker Series on November 4 with Dr. Harry J. Kantrovich, Director of Strategy &amp; Customer Engagement at SCCI. As the Navy works to strengthen shipbuilding capacity, address workforce and production challenges, and modernize the Fleet, new approaches are emerging across the maritime industrial base—including distributed shipbuilding models that could expand the network of companies supporting Navy production. Dr. Kantrovich will share insights from his recent engagement with members of the National Commission on the Future of the Navy and discuss what evolving approaches to shipbuilding, acquisition, maintenance, workforce, and modernization could mean for the broader Defense Industrial Base. For our small business community, we’ll bring the conversation back to a critical question: Where can small businesses fit, and how can they position themselves to contribute? We look forward to seeing you there!Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Join AFCEA Dahlgren for a small business discussion on The Future of the Navy: Where Small Business Fits in the Changing Maritime Industrial&lt;/p&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;h2&gt;&lt;strong&gt;&lt;strong&gt;AFCEA Dahlgren - Small Business Speaker Series&lt;/strong&gt;&lt;/strong&gt;&lt;/h2&gt;&lt;p&gt;Where does small business fit in the future of the Navy?&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;AFCEA Dahlgren is excited to launch our &lt;strong&gt;&lt;strong&gt;Small Business Speaker Series&lt;/strong&gt;&lt;/strong&gt; on November 4 with &lt;strong&gt;&lt;strong&gt;Dr. Harry J. Kantrovich, Director of Strategy &amp;amp; Customer Engagement at SCCI.&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;As the Navy works to strengthen shipbuilding capacity, address workforce and production challenges, and modernize the Fleet, new approaches are emerging across the maritime industrial base—including distributed shipbuilding models that could expand the network of companies supporting Navy production.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Dr. Kantrovich will share insights from his recent engagement with members of the &lt;strong&gt;&lt;strong&gt;National Commission on the Future of the Navy&lt;/strong&gt;&lt;/strong&gt; and discuss what evolving approaches to shipbuilding, acquisition, maintenance, workforce, and modernization could mean for the broader Defense Industrial Base.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;For our small business community, we’ll bring the conversation back to a critical question:&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Where can small businesses fit, and how can they position themselves to contribute?&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;We look forward to seeing you there!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>United States Events
+Virginia Events
+Things to do in Dahlgren, Virginia
+Dahlgren networking
+Dahlgren Business networking</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1193079920%252F2993931013253%252F1%252Foriginal.20260909-174043%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.5%26fp-y%3D0.5%26s%3Da65e1362d6d758906d7dd8f1b10464c3&amp;w=1880&amp;q=75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -606,59 +623,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R6"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -666,308 +683,314 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>18</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>19</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>20</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>21</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>22</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>23</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>24</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2">
+        <v>519.25</v>
+      </c>
+      <c r="J2" t="s">
         <v>25</v>
       </c>
-      <c r="I2">
-[...2 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>26</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>27</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>28</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>29</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
-      <c r="R2" t="s">
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" t="s">
         <v>33</v>
       </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G3" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3">
+        <v>28.52</v>
+      </c>
+      <c r="J3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" t="s">
+        <v>39</v>
+      </c>
+      <c r="N3" t="s">
+        <v>40</v>
+      </c>
+      <c r="O3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P3" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>32</v>
+      </c>
     </row>
-    <row r="3" spans="1:18">
-[...36 lines deleted...]
-      <c r="M3" t="s">
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="N3" t="s">
+      <c r="C4" t="s">
         <v>44</v>
       </c>
-      <c r="P3" t="s">
+      <c r="D4" t="s">
         <v>45</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="E4" t="s">
         <v>46</v>
       </c>
-      <c r="R3" t="s">
-[...7 lines deleted...]
-      <c r="B4" t="s">
+      <c r="F4" t="s">
         <v>47</v>
       </c>
-      <c r="C4" t="s">
+      <c r="G4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H4" t="s">
         <v>48</v>
       </c>
-      <c r="D4" t="s">
+      <c r="I4" t="s">
         <v>49</v>
       </c>
-      <c r="E4" t="s">
+      <c r="J4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" t="s">
         <v>50</v>
       </c>
-      <c r="F4" t="s">
-[...14 lines deleted...]
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="M4" t="s">
         <v>52</v>
       </c>
       <c r="N4" t="s">
         <v>53</v>
       </c>
+      <c r="O4" t="s">
+        <v>54</v>
+      </c>
       <c r="P4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="Q4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E5" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="F5" t="s">
+        <v>47</v>
+      </c>
+      <c r="G5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
         <v>60</v>
       </c>
-      <c r="G5" t="s">
-[...2 lines deleted...]
-      <c r="H5" t="s">
+      <c r="I5">
+        <v>544.5</v>
+      </c>
+      <c r="J5" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="K5" t="s">
         <v>61</v>
       </c>
       <c r="L5" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="M5" t="s">
         <v>62</v>
       </c>
       <c r="N5" t="s">
         <v>63</v>
       </c>
+      <c r="O5" t="s">
+        <v>64</v>
+      </c>
       <c r="P5" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="Q5" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G6" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H6" t="s">
+        <v>71</v>
+      </c>
+      <c r="I6" t="s">
+        <v>72</v>
+      </c>
+      <c r="J6" t="s">
         <v>25</v>
       </c>
-      <c r="I6">
-[...4 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L6" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="M6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N6" t="s">
-        <v>73</v>
+        <v>75</v>
+      </c>
+      <c r="O6" t="s">
+        <v>76</v>
       </c>
       <c r="P6" t="s">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="Q6" t="s">
-        <v>74</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">