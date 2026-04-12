--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>event_url</t>
   </si>
   <si>
     <t>event_name</t>
   </si>
   <si>
     <t>organizer</t>
   </si>
   <si>
     <t>start_time</t>
   </si>
   <si>
     <t>end_time</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -68,212 +68,184 @@
   <si>
     <t>refund_policy</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>tags</t>
   </si>
   <si>
     <t>event_image</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.eventbrite.com/d/tx--austin/events--this-week/stand-up-comedy/</t>
   </si>
   <si>
-    <t>https://www.eventbrite.com/e/comedy-hypnosis-lose-your-mind-with-laughter-tickets-958270110697?aff=ebdssbdestsearch</t>
-[...2 lines deleted...]
-    <t>Comedy Hypnosis: Lose Your Mind with Laughter</t>
+    <t>https://www.eventbrite.com/e/fuck-this-week-a-comedic-exploration-of-your-shit-ass-week-tickets-155713287635?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>Fuck This Week: A Comedic Exploration of Your Shit-Ass Week</t>
   </si>
   <si>
     <t>Fallout Theater</t>
   </si>
   <si>
     <t>20:00:00</t>
   </si>
   <si>
     <t>06:00</t>
   </si>
   <si>
     <t>Multiple dates</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Fallout Theater
-616 Lavaca St
+616 Lavaca Street
 Austin, TX 78701</t>
   </si>
   <si>
     <t>Refunds up to 1 day before event</t>
   </si>
   <si>
-    <t>OverviewGet hypnotized and have the time of your life, or laugh as you watch your friends become hilarious superstars!Mind-bending entertainment awaits as Austin-based hypnotist, Christopher McKay, takes the stage. Volunteers from the audience will be hypnotized on stage and led through a variety of outrageously funny scenarios. Get hypnotized and have the time of your life, or laugh as you watch your friends become hilarious superstars.$15 online plus fees | $20 at the doorFallout Theater has a bar now! NO BYOB.-------FAQs:REFUND POLICY:In order to allow us time to fill your seat in our limited capacity, refunds can only be made 24 hours before the start of the show. Due to our currently limited capacity and online ticket policy, if you purchase tickets and are a no-show on the night of the performance – you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receiptAGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage.CONCESSIONS / ALCOHOLDrinks available for purchase at Fallout Theater's bar. NO BYOB. To drink you must be 21+, but you can still see our shows without drinking if you are under 21. Our programming tends to be PG-13 &amp; up! Concessions available at box office.PARKINGStreet parking is usually available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library).-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read moreGet hypnotized and have the time of your life, or laugh as you watch your friends become hilarious superstars!Mind-bending entertainment awaits as Austin-based hypnotist, Christopher McKay, takes the stage. Volunteers from the audience will be hypnotized on stage and led through a variety of outrageously funny scenarios. Get hypnotized and have the time of your life, or laugh as you watch your friends become hilarious superstars.$15 online plus fees | $20 at the doorFallout Theater has a bar now! NO BYOB.-------FAQs:REFUND POLICY:In order to allow us time to fill your seat in our limited capacity, refunds can only be made 24 hours before the start of the show. Due to our currently limited capacity and online ticket policy, if you purchase tickets and are a no-show on the night of the performance – you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receiptAGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage.CONCESSIONS / ALCOHOLDrinks available for purchase at Fallout Theater's bar. NO BYOB. To drink you must be 21+, but you can still see our shows without drinking if you are under 21. Our programming tends to be PG-13 &amp; up! Concessions available at box office.PARKINGStreet parking is usually available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library).-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.</t>
-[...2 lines deleted...]
-    <t>&lt;div class="Overview_title__FO2Z4"&gt;Overview&lt;/div&gt;&lt;div class="Overview_summaryWrapper__xGQx4"&gt;&lt;div class="Overview_summary__kcVOq"&gt;&lt;p&gt;Get hypnotized and have the time of your life, or laugh as you watch your friends become hilarious superstars!&lt;/p&gt;&lt;div&gt;&lt;p&gt;Mind-bending entertainment awaits as Austin-based hypnotist, Christopher McKay, takes the stage. Volunteers from the audience will be hypnotized on stage and led through a variety of outrageously funny scenarios. Get hypnotized and have the time of your life, or laugh as you watch your friends become hilarious superstars.&lt;/p&gt;&lt;p&gt;$15 online plus fees | $20 at the door&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Fallout Theater has a bar now! NO BYOB.&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;In order to allow us time to fill your seat in our limited capacity, refunds can only be made 24 hours before the start of the show. Due to our currently limited capacity and online ticket policy, if you purchase tickets and are a no-show on the night of the performance – you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;CONCESSIONS / ALCOHOL&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Drinks available for purchase at Fallout Theater's bar. NO BYOB. To drink you must be 21+, but you can still see our shows without drinking if you are under 21. Our programming tends to be PG-13 &amp;amp; up! Concessions available at box office.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is usually available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library).&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview_fadeOut__S5gBl"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview_readMore__LqEyI" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;&lt;div class="AboutThisEventEmbedded_container__wdFiD AboutThisEventEmbedded_hidden__SLlIE"&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;Get hypnotized and have the time of your life, or laugh as you watch your friends become hilarious superstars!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;Mind-bending entertainment awaits as Austin-based hypnotist, Christopher McKay, takes the stage. Volunteers from the audience will be hypnotized on stage and led through a variety of outrageously funny scenarios. Get hypnotized and have the time of your life, or laugh as you watch your friends become hilarious superstars.&lt;/p&gt;&lt;p&gt;$15 online plus fees | $20 at the door&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Fallout Theater has a bar now! NO BYOB.&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;In order to allow us time to fill your seat in our limited capacity, refunds can only be made 24 hours before the start of the show. Due to our currently limited capacity and online ticket policy, if you purchase tickets and are a no-show on the night of the performance – you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;CONCESSIONS / ALCOHOL&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Drinks available for purchase at Fallout Theater's bar. NO BYOB. To drink you must be 21+, but you can still see our shows without drinking if you are under 21. Our programming tends to be PG-13 &amp;amp; up! Concessions available at box office.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is usually available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library).&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>OverviewA BYOB comedy show that turns your shitty week into comedy catharsis.Fuck This Week opens the floor to an audience member to complain about how awful their week is going to be; whether it’s work, a break-up, or your Door Dash order showed up with a bite taken out of it. Our all-star cast improvises a show based on those salty tears to a packed house EVERY Monday at 8pm.Austin's legends of comedy catharsis, Fuck This Week have been making downtown audiences laugh for 7 years running. Using personal tales of woe sourced directly from their fans, Fuck This Week has helped thousands of Austinites feel slightly less shitty for a few brief, fleeting moments thanks to their selfless acts of improv stupidity. In the words of the Austin Chronicle, "Simply put, Fuck This Week is totally fucking worth it."Every Monday at 8pm | Tickets: $14 online, $18 doorBYOB: Grab a 6-pack and bring your friends. Drink responsibly, laugh irresponsibly.-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read moreA BYOB comedy show that turns your shitty week into comedy catharsis.Fuck This Week opens the floor to an audience member to complain about how awful their week is going to be; whether it’s work, a break-up, or your Door Dash order showed up with a bite taken out of it. Our all-star cast improvises a show based on those salty tears to a packed house EVERY Monday at 8pm.Austin's legends of comedy catharsis, Fuck This Week have been making downtown audiences laugh for 7 years running. Using personal tales of woe sourced directly from their fans, Fuck This Week has helped thousands of Austinites feel slightly less shitty for a few brief, fleeting moments thanks to their selfless acts of improv stupidity. In the words of the Austin Chronicle, "Simply put, Fuck This Week is totally fucking worth it."Every Monday at 8pm | Tickets: $14 online, $18 doorBYOB: Grab a 6-pack and bring your friends. Drink responsibly, laugh irresponsibly.-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview_title__FO2Z4"&gt;Overview&lt;/div&gt;&lt;div class="Overview_summaryWrapper__xGQx4"&gt;&lt;div class="Overview_summary__kcVOq"&gt;&lt;p&gt;A BYOB comedy show that turns your shitty week into comedy catharsis.&lt;/p&gt;&lt;div&gt;&lt;p&gt;Fuck This Week opens the floor to an audience member to complain about how awful their week is going to be; whether it’s work, a break-up, or your Door Dash order showed up with a bite taken out of it. Our all-star cast improvises a show based on those salty tears to a packed house EVERY Monday at 8pm.&lt;/p&gt;&lt;p&gt;Austin's legends of comedy catharsis, Fuck This Week have been making downtown audiences laugh for 7 years running. Using personal tales of woe sourced directly from their fans, Fuck This Week has helped thousands of Austinites feel slightly less shitty for a few brief, fleeting moments thanks to their selfless acts of improv stupidity. In the words of the Austin Chronicle, "Simply put, Fuck This Week is totally fucking worth it."&lt;/p&gt;&lt;p&gt;Every Monday at 8pm | Tickets: &lt;strong&gt;&lt;strong&gt;$14 &lt;/strong&gt;&lt;/strong&gt;online, &lt;strong&gt;&lt;strong&gt;$18 &lt;/strong&gt;&lt;/strong&gt;door&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;BYOB:&lt;/strong&gt;&lt;/strong&gt; Grab a 6-pack and bring your friends. Drink responsibly, laugh irresponsibly.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview_fadeOut__S5gBl"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview_readMore__LqEyI" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;&lt;div class="AboutThisEventEmbedded_container__wdFiD AboutThisEventEmbedded_hidden__SLlIE"&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;A BYOB comedy show that turns your shitty week into comedy catharsis.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;Fuck This Week opens the floor to an audience member to complain about how awful their week is going to be; whether it’s work, a break-up, or your Door Dash order showed up with a bite taken out of it. Our all-star cast improvises a show based on those salty tears to a packed house EVERY Monday at 8pm.&lt;/p&gt;&lt;p&gt;Austin's legends of comedy catharsis, Fuck This Week have been making downtown audiences laugh for 7 years running. Using personal tales of woe sourced directly from their fans, Fuck This Week has helped thousands of Austinites feel slightly less shitty for a few brief, fleeting moments thanks to their selfless acts of improv stupidity. In the words of the Austin Chronicle, "Simply put, Fuck This Week is totally fucking worth it."&lt;/p&gt;&lt;p&gt;Every Monday at 8pm | Tickets: &lt;strong&gt;&lt;strong&gt;$14 &lt;/strong&gt;&lt;/strong&gt;online, &lt;strong&gt;&lt;strong&gt;$18 &lt;/strong&gt;&lt;/strong&gt;door&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;BYOB:&lt;/strong&gt;&lt;/strong&gt; Grab a 6-pack and bring your friends. Drink responsibly, laugh irresponsibly.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>United States Events
 Texas Events
 Things to do in Austin, Texas
 Austin performances
 Austin Arts performances</t>
   </si>
   <si>
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1177222920%252F242324713624%252F1%252Foriginal.20260210-222017%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.92%26fp-y%3D0.441%26s%3D98e2c3973810c84d77608d6eedc36a1c&amp;w=940&amp;q=75</t>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F269867529%252F242324713624%252F1%252Foriginal.20220420-135001%3Fw%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26rect%3D0%252C0%252C800%252C400%26s%3D912f6b2f86f1580cc085f545f1d675c4&amp;w=940&amp;q=75</t>
   </si>
   <si>
     <t>https://www.eventbrite.com/d/tx--austin/events--this-week/stand-up-comedy/?page=2</t>
   </si>
   <si>
-    <t>https://www.eventbrite.com/e/intelligent-singles-mixer-in-austin-tickets-1981744976572?aff=ebdssbdestsearch</t>
-[...15 lines deleted...]
-721 Congress Avenue
+    <t>https://www.eventbrite.com/e/teenage-dirtbag-nostalgia-fueled-improv-comedy-tickets-415633931277?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>Teenage Dirtbag: Nostalgia Fueled Improv Comedy</t>
+  </si>
+  <si>
+    <t>05:00</t>
+  </si>
+  <si>
+    <t>Fallout Theater
+616 Lavaca St
 Austin, TX 78701</t>
   </si>
   <si>
-    <t>No refunds</t>
-[...45 lines deleted...]
-    <t>05:00</t>
+    <t>OverviewAngst + Time = ComedyTeenage Dirtbag explores a simpler, more hormonal time when we were all worried about our braces and who’d be in our home room. This show takes our high school experiences and gives 'em a wedgie before stuffing them in a locker. Because you’re an adult now, baby, and angst plus time equals comedy.Featuring a special guest storyteller every month and an all star selection of Austin's funniest improvisers: Bre Bietz, Erica Lies, Jess Lonett, Alexis Murphy, G-Su Paek, Tracey Rideout, Kyle Romero, Jenn Rosario, &amp; Mitch SouthardFinal Wednesdays of the month at 8:30pmTickets: $12 online (plus fees), $16 doorFallout Theater has a bar now!! NO BYOB.-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read moreAngst + Time = ComedyTeenage Dirtbag explores a simpler, more hormonal time when we were all worried about our braces and who’d be in our home room. This show takes our high school experiences and gives 'em a wedgie before stuffing them in a locker. Because you’re an adult now, baby, and angst plus time equals comedy.Featuring a special guest storyteller every month and an all star selection of Austin's funniest improvisers: Bre Bietz, Erica Lies, Jess Lonett, Alexis Murphy, G-Su Paek, Tracey Rideout, Kyle Romero, Jenn Rosario, &amp; Mitch SouthardFinal Wednesdays of the month at 8:30pmTickets: $12 online (plus fees), $16 doorFallout Theater has a bar now!! NO BYOB.-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview_title__FO2Z4"&gt;Overview&lt;/div&gt;&lt;div class="Overview_summaryWrapper__xGQx4"&gt;&lt;div class="Overview_summary__kcVOq"&gt;&lt;p&gt;Angst + Time = Comedy&lt;/p&gt;&lt;div&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;Teenage Dirtbag&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt; explores a simpler, more hormonal time when we were all worried about our braces and who’d be in our home room. This show takes our high school experiences and gives 'em a wedgie before stuffing them in a locker. Because you’re an adult now, baby, and angst plus time equals comedy.&lt;/p&gt;&lt;p&gt;Featuring a special guest storyteller every month and an all star selection of Austin's funniest improvisers: &lt;strong&gt;&lt;strong&gt;Bre Bietz&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Erica Lies&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Jess Lonett&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Alexis Murphy&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;G-Su Paek&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Tracey Rideout&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Kyle Romero&lt;/strong&gt;&lt;/strong&gt;,&lt;strong&gt;&lt;strong&gt; Jenn Rosario&lt;/strong&gt;&lt;/strong&gt;, &amp;amp; &lt;strong&gt;&lt;strong&gt;Mitch Southard&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Final Wednesdays of the month at 8:30pm&lt;/p&gt;&lt;p&gt;Tickets: &lt;strong&gt;&lt;strong&gt;$12&lt;/strong&gt;&lt;/strong&gt; online (plus fees), &lt;strong&gt;&lt;strong&gt;$16&lt;/strong&gt;&lt;/strong&gt; door&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Fallout Theater has a bar now!! NO BYOB.&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview_fadeOut__S5gBl"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview_readMore__LqEyI" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;&lt;div class="AboutThisEventEmbedded_container__wdFiD AboutThisEventEmbedded_hidden__SLlIE"&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;Angst + Time = Comedy&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;Teenage Dirtbag&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt; explores a simpler, more hormonal time when we were all worried about our braces and who’d be in our home room. This show takes our high school experiences and gives 'em a wedgie before stuffing them in a locker. Because you’re an adult now, baby, and angst plus time equals comedy.&lt;/p&gt;&lt;p&gt;Featuring a special guest storyteller every month and an all star selection of Austin's funniest improvisers: &lt;strong&gt;&lt;strong&gt;Bre Bietz&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Erica Lies&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Jess Lonett&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Alexis Murphy&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;G-Su Paek&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Tracey Rideout&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Kyle Romero&lt;/strong&gt;&lt;/strong&gt;,&lt;strong&gt;&lt;strong&gt; Jenn Rosario&lt;/strong&gt;&lt;/strong&gt;, &amp;amp; &lt;strong&gt;&lt;strong&gt;Mitch Southard&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Final Wednesdays of the month at 8:30pm&lt;/p&gt;&lt;p&gt;Tickets: &lt;strong&gt;&lt;strong&gt;$12&lt;/strong&gt;&lt;/strong&gt; online (plus fees), &lt;strong&gt;&lt;strong&gt;$16&lt;/strong&gt;&lt;/strong&gt; door&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Fallout Theater has a bar now!! NO BYOB.&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F350075539%252F242324713624%252F1%252Foriginal.20220907-213505%3Fw%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26rect%3D0%252C0%252C2160%252C1080%26s%3D11933ac7d9ebcd19c5ce3be19bf0fbc4&amp;w=940&amp;q=75</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/east-austin-comedy-club-early-show-tickets-1032696391707?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>East Austin Comedy Club Early Show</t>
+  </si>
+  <si>
+    <t>Top Flight Comedy</t>
+  </si>
+  <si>
+    <t>18:00:00</t>
   </si>
   <si>
     <t>East Austin Comedy
 2505 East 6th Street
 #Suite D Austin, TX 78702</t>
   </si>
   <si>
-    <t>Refunds up to 7 days before event</t>
-[...38 lines deleted...]
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1049378063%252F1962757837273%252F1%252Foriginal.20250609-224936%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.556818181818%26fp-y%3D0.849337748344%26s%3Dcfdc3b2b1cd13df72aa96e5a4b3adc1a&amp;w=940&amp;q=75</t>
+    <t>No refunds</t>
+  </si>
+  <si>
+    <t>OverviewJoin us for our early comedy show featuring some of the best comedians from across the country, right here at East Austin Comedy ClubTailored for those who shine in the earlier hours, our 6 PM show promises to wrap up in time for you to enjoy the rest of your evening at home or out on the town.Read moreJoin us for our early comedy show featuring some of the best comedians from across the country, right here at East Austin Comedy ClubTailored for those who shine in the earlier hours, our 6 PM show promises to wrap up in time for you to enjoy the rest of your evening at home or out on the town.Doors open at 5:30 | Showtime 6:00 PM Join us for a night of laughter and good vibes at East Austin's premier comedy club in the heart of East Austin for a weekly comedy show every Saturday at 6 PM! A rare opportunity to see these comics in a true speakeasy-style comedy club. WHY SHOULD I SEE THIS SHOW?This show features some of the best comedians in Austin! Regulars at the Comedy Mothership, Moontower comedy, Capcity Comedy Club, The Creek &amp; The Cave, Kill Tony, Nationally touring headliners, Comedians featured on OFTV, Austin's funniest, Skankfest &amp; more! ALRIGHT HOW MUCH?For just $15 you can access some of the funniest comedians available that usually require a much higher ticket cost, parking fees downtown AND a two drink minimum. Our show doesn't have any hidden costs! PARKING?Extremely convenient street parking all around East Austin Comedy Club &amp; plenty of places to grab some food and drinks within walking distance! Buy Tickets fast! There is limited seating and will sell out!</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview_title__FO2Z4"&gt;Overview&lt;/div&gt;&lt;div class="Overview_summaryWrapper__xGQx4"&gt;&lt;div class="Overview_summary__kcVOq"&gt;&lt;p&gt;Join us for our early comedy show featuring some of the best comedians from across the country, right here at East Austin Comedy Club&lt;/p&gt;&lt;div&gt;&lt;p&gt;Tailored for those who shine in the earlier hours, our 6 PM show promises to wrap up in time for you to enjoy the rest of your evening at home or out on the town.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview_fadeOut__S5gBl"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview_readMore__LqEyI" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;&lt;div class="AboutThisEventEmbedded_container__wdFiD AboutThisEventEmbedded_hidden__SLlIE"&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;Join us for our early comedy show featuring some of the best comedians from across the country, right here at East Austin Comedy Club&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;Tailored for those who shine in the earlier hours, our 6 PM show promises to wrap up in time for you to enjoy the rest of your evening at home or out on the town.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_image__Rbp9X" data-testid="image-content"&gt;&lt;div class="StructuredModuleRenderer_imageContent__mBfWj"&gt;&lt;div style="position:relative;height:auto;width:100%"&gt;&lt;div style="width:100%;height:400px;border-radius:2px" class="LoadingSkeleton_shimmer-effect__3iTVz"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;Doors open at 5:30 | Showtime 6:00 PM&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Join us for a night of laughter and good vibes at East Austin's premier comedy club in the heart of East Austin for a weekly comedy show every Saturday at 6 PM! A rare opportunity to see these comics in a true speakeasy-style comedy club.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;WHY SHOULD I SEE THIS SHOW?&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;This show features some of the best comedians in Austin! Regulars at the Comedy Mothership, Moontower comedy, Capcity Comedy Club, The Creek &amp;amp; The Cave, Kill Tony, Nationally touring headliners, Comedians featured on OFTV, Austin's funniest, Skankfest &amp;amp; more!&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ALRIGHT HOW MUCH?&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;For just $15 you can access some of the funniest comedians available that usually require a much higher ticket cost, parking fees downtown AND a two drink minimum. Our show doesn't have any hidden costs!&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING?&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Extremely convenient street parking all around East Austin Comedy Club &amp;amp; plenty of places to grab some food and drinks within walking distance!&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;Buy Tickets fast! There is limited seating and will sell out!&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_image__Rbp9X" data-testid="image-content"&gt;&lt;div class="StructuredModuleRenderer_imageContent__mBfWj"&gt;&lt;div style="position:relative;height:auto;width:100%"&gt;&lt;div style="width:100%;height:400px;border-radius:2px" class="LoadingSkeleton_shimmer-effect__3iTVz"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_image__Rbp9X" data-testid="image-content"&gt;&lt;div class="StructuredModuleRenderer_imageContent__mBfWj"&gt;&lt;div style="position:relative;height:auto;width:100%"&gt;&lt;div style="width:100%;height:400px;border-radius:2px" class="LoadingSkeleton_shimmer-effect__3iTVz"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_image__Rbp9X" data-testid="image-content"&gt;&lt;div class="StructuredModuleRenderer_imageContent__mBfWj"&gt;&lt;div style="position:relative;height:auto;width:100%"&gt;&lt;div style="width:100%;height:400px;border-radius:2px" class="LoadingSkeleton_shimmer-effect__3iTVz"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_image__Rbp9X" data-testid="image-content"&gt;&lt;div class="StructuredModuleRenderer_imageContent__mBfWj"&gt;&lt;div style="position:relative;height:auto;width:100%"&gt;&lt;div style="width:100%;height:400px;border-radius:2px" class="LoadingSkeleton_shimmer-effect__3iTVz"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_image__Rbp9X" data-testid="image-content"&gt;&lt;div class="StructuredModuleRenderer_imageContent__mBfWj"&gt;&lt;div style="position:relative;height:auto;width:100%"&gt;&lt;div style="width:100%;height:400px;border-radius:2px" class="LoadingSkeleton_shimmer-effect__3iTVz"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F862028699%252F1996175514933%252F1%252Foriginal.20240929-182244%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.508522727273%26fp-y%3D0.430970149254%26s%3D87043714c55fd6ade400e3c98f9ccae7&amp;w=940&amp;q=75</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/tigers-tickets-1303328684179?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>TIGERS</t>
+  </si>
+  <si>
+    <t>19:00:00</t>
+  </si>
+  <si>
+    <t>OverviewAn improv comedy show that is actually good.It's Friday—you need a laugh and a drink (that you provide -- we're BYOB).Come see TIGERS: Fallout Theater's all-star improv team, formed from the best improvisers in the city.Featuring headliner TIGERS (fka"the fucking tigers"), and a rotating opening troupe.Cast:Kyle Romero, Kayla Lane Freeman, Chris McKeever, Syd Goin, Kim Lowery, Nick Ramirez, Tiana Stuart, Molly Moore, Carlos LaRotta, and little Conor Sullivan.$9 online (plus fees) | $13 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read moreAn improv comedy show that is actually good.It's Friday—you need a laugh and a drink (that you provide -- we're BYOB).Come see TIGERS: Fallout Theater's all-star improv team, formed from the best improvisers in the city.Featuring headliner TIGERS (fka"the fucking tigers"), and a rotating opening troupe.Cast:Kyle Romero, Kayla Lane Freeman, Chris McKeever, Syd Goin, Kim Lowery, Nick Ramirez, Tiana Stuart, Molly Moore, Carlos LaRotta, and little Conor Sullivan.$9 online (plus fees) | $13 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview_title__FO2Z4"&gt;Overview&lt;/div&gt;&lt;div class="Overview_summaryWrapper__xGQx4"&gt;&lt;div class="Overview_summary__kcVOq"&gt;&lt;p&gt;An improv comedy show that is actually good.&lt;/p&gt;&lt;div&gt;&lt;p&gt;It's Friday—you need a laugh and a drink (that you provide -- we're BYOB).&lt;/p&gt;&lt;p&gt;Come see TIGERS: Fallout Theater's all-star improv team, formed from the best improvisers in the city.&lt;/p&gt;&lt;p&gt;Featuring headliner TIGERS (fka"the fucking tigers"), and a rotating opening troupe.&lt;/p&gt;&lt;p&gt;Cast:&lt;/p&gt;&lt;p&gt;Kyle Romero, Kayla Lane Freeman, Chris McKeever, Syd Goin, Kim Lowery, Nick Ramirez, Tiana Stuart, Molly Moore, Carlos LaRotta, and little Conor Sullivan.&lt;/p&gt;&lt;p&gt;$9 online (plus fees) | $13 at the door&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview_fadeOut__S5gBl"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview_readMore__LqEyI" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;&lt;div class="AboutThisEventEmbedded_container__wdFiD AboutThisEventEmbedded_hidden__SLlIE"&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;An improv comedy show that is actually good.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;It's Friday—you need a laugh and a drink (that you provide -- we're BYOB).&lt;/p&gt;&lt;p&gt;Come see TIGERS: Fallout Theater's all-star improv team, formed from the best improvisers in the city.&lt;/p&gt;&lt;p&gt;Featuring headliner TIGERS (fka"the fucking tigers"), and a rotating opening troupe.&lt;/p&gt;&lt;p&gt;Cast:&lt;/p&gt;&lt;p&gt;Kyle Romero, Kayla Lane Freeman, Chris McKeever, Syd Goin, Kim Lowery, Nick Ramirez, Tiana Stuart, Molly Moore, Carlos LaRotta, and little Conor Sullivan.&lt;/p&gt;&lt;p&gt;$9 online (plus fees) | $13 at the door&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_image__Rbp9X" data-testid="image-content"&gt;&lt;div class="StructuredModuleRenderer_imageContent__mBfWj"&gt;&lt;div style="position:relative;height:auto;width:100%"&gt;&lt;div style="width:100%;height:400px;border-radius:2px" class="LoadingSkeleton_shimmer-effect__3iTVz"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1179165457%252F242324713624%252F1%252Foriginal.20260306-002307%3Fw%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26s%3D76ea07eebf2e21a219df1873ad8b0c29&amp;w=940&amp;q=75</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/hot-rats-improv-in-your-favorite-comedy-basement-tickets-1128395042949?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>Hot Rats: Improv in Your Favorite Comedy Basement</t>
+  </si>
+  <si>
+    <t>22:00:00</t>
+  </si>
+  <si>
+    <t>OverviewHot Comedy in a Hot Basement with the world's Hottest Rats!Hot Comedy in a Hot Basement with the world's Hottest Rats!Join Hot Rats for a hot night of improv comedy in your favorite (and hottest) comedy basement in Austin -- Fallout Theater!$9 online (plus fees) | $13 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read moreHot Comedy in a Hot Basement with the world's Hottest Rats!Hot Comedy in a Hot Basement with the world's Hottest Rats!Join Hot Rats for a hot night of improv comedy in your favorite (and hottest) comedy basement in Austin -- Fallout Theater!$9 online (plus fees) | $13 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview_title__FO2Z4"&gt;Overview&lt;/div&gt;&lt;div class="Overview_summaryWrapper__xGQx4"&gt;&lt;div class="Overview_summary__kcVOq"&gt;&lt;p&gt;Hot Comedy in a Hot Basement with the world's Hottest Rats!&lt;/p&gt;&lt;div&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;Hot Comedy in a Hot Basement with the world's Hottest Rats!&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Join &lt;strong&gt;&lt;strong&gt;Hot Rats&lt;/strong&gt;&lt;/strong&gt; for a hot night of improv comedy in your favorite (and hottest) comedy basement in Austin -- Fallout Theater!&lt;/p&gt;&lt;p&gt;$9 online (plus fees) | $13 at the door&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview_fadeOut__S5gBl"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview_readMore__LqEyI" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;&lt;div class="AboutThisEventEmbedded_container__wdFiD AboutThisEventEmbedded_hidden__SLlIE"&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;Hot Comedy in a Hot Basement with the world's Hottest Rats!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;Hot Comedy in a Hot Basement with the world's Hottest Rats!&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Join &lt;strong&gt;&lt;strong&gt;Hot Rats&lt;/strong&gt;&lt;/strong&gt; for a hot night of improv comedy in your favorite (and hottest) comedy basement in Austin -- Fallout Theater!&lt;/p&gt;&lt;p&gt;$9 online (plus fees) | $13 at the door&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_image__Rbp9X" data-testid="image-content"&gt;&lt;div class="StructuredModuleRenderer_imageContent__mBfWj"&gt;&lt;div style="position:relative;height:auto;width:100%"&gt;&lt;div style="width:100%;height:400px;border-radius:2px" class="LoadingSkeleton_shimmer-effect__3iTVz"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1001818903%252F242324713624%252F1%252Foriginal.20250405-210803%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.5%26fp-y%3D0.5%26s%3D82de4b11d9a2918bfd337048009d223e&amp;w=940&amp;q=75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -661,272 +633,272 @@
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2" t="s">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>22</v>
       </c>
       <c r="G2" t="s">
         <v>23</v>
       </c>
       <c r="H2">
-        <v>19.32</v>
+        <v>17.84</v>
       </c>
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" t="s">
         <v>34</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H3">
-        <v>49.87</v>
+        <v>15.54</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
+        <v>35</v>
+      </c>
+      <c r="K3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" t="s">
         <v>37</v>
       </c>
-      <c r="K3" t="s">
+      <c r="O3" t="s">
+        <v>29</v>
+      </c>
+      <c r="P3" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D4" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G4" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H4">
-        <v>49.87</v>
+        <v>17.85</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
         <v>46</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P4" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="Q4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
         <v>49</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
         <v>50</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>23</v>
       </c>
       <c r="H5">
-        <v>13.54</v>
+        <v>12.38</v>
       </c>
       <c r="I5" t="s">
         <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="L5" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="M5" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="O5" t="s">
         <v>29</v>
       </c>
       <c r="P5" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="Q5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D6" t="s">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6">
-        <v>17.95</v>
+        <v>12.38</v>
       </c>
       <c r="I6" t="s">
         <v>24</v>
       </c>
       <c r="J6" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="K6" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="L6" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="M6" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="O6" t="s">
-        <v>64</v>
+        <v>29</v>
       </c>
       <c r="P6" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="Q6" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>