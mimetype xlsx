--- v1 (2026-04-12)
+++ v2 (2026-07-02)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>event_url</t>
   </si>
   <si>
     <t>event_name</t>
   </si>
   <si>
     <t>organizer</t>
   </si>
   <si>
     <t>start_time</t>
   </si>
   <si>
     <t>end_time</t>
   </si>
   <si>
     <t>date</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>location</t>
@@ -68,184 +71,238 @@
   <si>
     <t>refund_policy</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>tags</t>
   </si>
   <si>
     <t>event_image</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.eventbrite.com/d/tx--austin/events--this-week/stand-up-comedy/</t>
   </si>
   <si>
-    <t>https://www.eventbrite.com/e/fuck-this-week-a-comedic-exploration-of-your-shit-ass-week-tickets-155713287635?aff=ebdssbdestsearch</t>
-[...5 lines deleted...]
-    <t>Fallout Theater</t>
+    <t>2026-06-27T06:11:57Z</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/herose-heroines-austin-christians-in-the-creative-arts-tickets-1811425294819?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>HeRose + Heroines: Austin | Christians in the Creative Arts</t>
+  </si>
+  <si>
+    <t>HeRose &amp; Heroines</t>
+  </si>
+  <si>
+    <t>19:00:00</t>
+  </si>
+  <si>
+    <t>06:00</t>
+  </si>
+  <si>
+    <t>Multiple dates</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Restaurant of the Week
+Austin
+Austin, TX 78702</t>
+  </si>
+  <si>
+    <t>Refunds up to 7 days before event</t>
+  </si>
+  <si>
+    <t>OverviewLooking to make new connections in the creative arts with fellow Christians? Pull up a chair at the table and meet new friends over dinner!Fellow Christians!Our series groups together complete strangers for a fun night out. That's right, you sign up, and we book the restaurant. We know life can get busy. Don't forget to spend time making new friends! Build your community with us while supporting locally owned businesses.Each outing is held at a different restaurant. These dinners are not directly associated with the restaurants, but are simply based on a table reservation via Opentable or Resy. The pin on the map is not the location but a placeholder Eventbrite gives for the city.We understand that anything related to religion or politics can have its safety concerns. For your comfort, and for our comfort, please message us prior to signing up to kick off a conversation.-----------------------------------------------This micro-event is intended to be for 4-6 people maximum. If the evening you signed up for does not hit the minimum number of signups, please be open to joining us on another night with a fuller group. How does it work?After you register, you'll be emailed an introduction message. We'll stay in touch with you leading up to the night of the dinner. Expect a Final Details email the day of.*Your registration does not include your individual food and drink purchases. A paid ticket simply makes you more committed to actually showing up.*Sign up one time, and you'll join our database to be invited to all dinners.*These outings are intended to help people make friends. These are not singles gatherings.*If you sign up the day of, there's a risk of already reach our maximum for the night, or not having enough interest to move forward with a table reservation. Simply message us for info prior to signing up.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Looking to make new connections in the creative arts with fellow Christians? Pull up a chair at the table and meet new friends over dinner!&lt;/p&gt;&lt;div&gt;&lt;p&gt;Fellow Christians!&lt;/p&gt;&lt;p&gt;Our series groups together complete strangers for a fun night out. That's right, you sign up, and we book the restaurant. We know life can get busy. Don't forget to spend time making new friends! Build your community with us while supporting locally owned businesses.&lt;/p&gt;&lt;p&gt;Each outing is held at a different restaurant. These dinners are not directly associated with the restaurants, but are simply based on a table reservation via Opentable or Resy. The pin on the map is not the location but a placeholder Eventbrite gives for the city.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;We understand that anything related to religion or politics can have its safety concerns. For your comfort, and for our comfort, please message us prior to signing up to kick off a conversation.&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;-----------------------------------------------&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;This micro-event is intended to be for &lt;strong&gt;&lt;strong&gt;4-6 people&lt;/strong&gt;&lt;/strong&gt;&lt;strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/strong&gt;maximum. &lt;strong&gt;&lt;strong&gt;If the evening you signed up for does not hit the minimum number of signups, please be open to joining us on another night with a fuller group.&lt;/strong&gt;&lt;/strong&gt; &lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;How does it work?&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;After you register, you'll be emailed an introduction message. We'll stay in touch with you leading up to the night of the dinner. Expect a Final Details email the day of.&lt;/p&gt;&lt;p&gt;*Your registration does not include your individual food and drink purchases. A paid ticket simply makes you more committed to actually showing up.&lt;/p&gt;&lt;p&gt;*Sign up one time, and you'll join our database to be invited to all dinners.&lt;/p&gt;&lt;p&gt;*These outings are intended to help people make &lt;strong&gt;&lt;strong&gt;friends&lt;/strong&gt;&lt;/strong&gt;. These are &lt;strong&gt;&lt;strong&gt;not singles gatherings&lt;/strong&gt;&lt;/strong&gt;.&lt;/p&gt;&lt;p&gt;*&lt;strong&gt;&lt;strong&gt;If you sign up the day of&lt;/strong&gt;&lt;/strong&gt;, there's a risk of already reach our maximum for the night, or not having enough interest to move forward with a table reservation. Simply message us for info prior to signing up.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>United States Events
+Texas Events
+Things to do in Austin, Texas
+Austin networking
+Austin Spirituality networking</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1151205383%252F2870408812361%252F1%252Foriginal.20251012-172026%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.506%26fp-y%3D0.513%26s%3Dca78ff06c7c94242bb97c118bb648679&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/d/tx--austin/events--this-week/stand-up-comedy/?page=2</t>
+  </si>
+  <si>
+    <t>2026-06-27T06:14:36Z</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/the-distillery-comedy-tour-at-the-spirit-of-texas-brewstillery-tickets-1990730560696?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>The Distillery Comedy Tour at The Spirit of Texas Brewstillery!</t>
+  </si>
+  <si>
+    <t>Bird Comedy Shows</t>
   </si>
   <si>
     <t>20:00:00</t>
   </si>
   <si>
-    <t>06:00</t>
-[...9 lines deleted...]
-616 Lavaca Street
+    <t>05:00</t>
+  </si>
+  <si>
+    <t>Saturday, June 27  •  8 PM - 9:30 PM</t>
+  </si>
+  <si>
+    <t>Spirit of Texas Brewstillery
+1715 Dalshank Street
+Pflugerville, TX 78660</t>
+  </si>
+  <si>
+    <t>No refunds</t>
+  </si>
+  <si>
+    <t>OverviewGet ready to laugh your socks off at The Distillery Comedy Tour at Spirit of Texas - a night of hilarious stand-up and top-notch drinks!Laugh off the winter chill with the Brewery Comedy Tour, presented by Herron Entertainment! Catch top comedians from across the country, LIVE and IN PERSON! Tickets are just $12 (reg. $25) for a limited time, so grab 'em before they're gone!</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Get ready to laugh your socks off at The Distillery Comedy Tour at Spirit of Texas - a night of hilarious stand-up and top-notch drinks!&lt;/p&gt;&lt;div&gt;&lt;p&gt;Laugh off the winter chill with the Brewery Comedy Tour, presented by Herron Entertainment! Catch top comedians from across the country, LIVE and IN PERSON! Tickets are just $12 (reg. $25) for a limited time, so grab 'em before they're gone!&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>United States Events
+Texas Events
+Things to do in Pflugerville, Texas
+Pflugerville performances
+Pflugerville Food &amp; Drink performances</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F978686803%252F76051746595%252F1%252Foriginal.20250308-164716%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.469696969697%26fp-y%3D0.0521844660194%26s%3Df8d62dfdd57d1b61da0038c7cdf89310&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>2026-06-27T06:08:15Z</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/straight-gonzo-live-comedy-tickets-1990121491955?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>Straight Gonzo - Live Comedy!</t>
+  </si>
+  <si>
+    <t>The Velveeta Room Comedy Club</t>
+  </si>
+  <si>
+    <t>The Velveeta Room
+521 East 6th Street
 Austin, TX 78701</t>
   </si>
   <si>
-    <t>Refunds up to 1 day before event</t>
-[...5 lines deleted...]
-    <t>&lt;div class="Overview_title__FO2Z4"&gt;Overview&lt;/div&gt;&lt;div class="Overview_summaryWrapper__xGQx4"&gt;&lt;div class="Overview_summary__kcVOq"&gt;&lt;p&gt;A BYOB comedy show that turns your shitty week into comedy catharsis.&lt;/p&gt;&lt;div&gt;&lt;p&gt;Fuck This Week opens the floor to an audience member to complain about how awful their week is going to be; whether it’s work, a break-up, or your Door Dash order showed up with a bite taken out of it. Our all-star cast improvises a show based on those salty tears to a packed house EVERY Monday at 8pm.&lt;/p&gt;&lt;p&gt;Austin's legends of comedy catharsis, Fuck This Week have been making downtown audiences laugh for 7 years running. Using personal tales of woe sourced directly from their fans, Fuck This Week has helped thousands of Austinites feel slightly less shitty for a few brief, fleeting moments thanks to their selfless acts of improv stupidity. In the words of the Austin Chronicle, "Simply put, Fuck This Week is totally fucking worth it."&lt;/p&gt;&lt;p&gt;Every Monday at 8pm | Tickets: &lt;strong&gt;&lt;strong&gt;$14 &lt;/strong&gt;&lt;/strong&gt;online, &lt;strong&gt;&lt;strong&gt;$18 &lt;/strong&gt;&lt;/strong&gt;door&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;BYOB:&lt;/strong&gt;&lt;/strong&gt; Grab a 6-pack and bring your friends. Drink responsibly, laugh irresponsibly.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview_fadeOut__S5gBl"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview_readMore__LqEyI" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;&lt;div class="AboutThisEventEmbedded_container__wdFiD AboutThisEventEmbedded_hidden__SLlIE"&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;A BYOB comedy show that turns your shitty week into comedy catharsis.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="StructuredModuleRenderer_structuredContent__k7mNB StructuredModuleRenderer_text__GaXOv" data-testid="text-content"&gt;&lt;div&gt;&lt;p&gt;Fuck This Week opens the floor to an audience member to complain about how awful their week is going to be; whether it’s work, a break-up, or your Door Dash order showed up with a bite taken out of it. Our all-star cast improvises a show based on those salty tears to a packed house EVERY Monday at 8pm.&lt;/p&gt;&lt;p&gt;Austin's legends of comedy catharsis, Fuck This Week have been making downtown audiences laugh for 7 years running. Using personal tales of woe sourced directly from their fans, Fuck This Week has helped thousands of Austinites feel slightly less shitty for a few brief, fleeting moments thanks to their selfless acts of improv stupidity. In the words of the Austin Chronicle, "Simply put, Fuck This Week is totally fucking worth it."&lt;/p&gt;&lt;p&gt;Every Monday at 8pm | Tickets: &lt;strong&gt;&lt;strong&gt;$14 &lt;/strong&gt;&lt;/strong&gt;online, &lt;strong&gt;&lt;strong&gt;$18 &lt;/strong&gt;&lt;/strong&gt;door&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;BYOB:&lt;/strong&gt;&lt;/strong&gt; Grab a 6-pack and bring your friends. Drink responsibly, laugh irresponsibly.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>OverviewCome hang hard at the longest-running comedy club in Austin!!!Straight Gonzo is the fastest growing underground comedy show in Austin. What originally began as a sober comedy show featuring comedians in addiction recovery has now developed into a wild lineup of comics from all walks of life. Featuring the top local comics and Kill Tony golden ticket winners.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Come hang hard at the longest-running comedy club in Austin!!!&lt;/p&gt;&lt;div&gt;&lt;p&gt;Straight Gonzo is the fastest growing underground comedy show in Austin. What originally began as a sober comedy show featuring comedians in addiction recovery has now developed into a wild lineup of comics from all walks of life. Featuring the top local comics and Kill Tony golden ticket winners.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
   </si>
   <si>
     <t>United States Events
 Texas Events
 Things to do in Austin, Texas
 Austin performances
 Austin Arts performances</t>
   </si>
   <si>
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F269867529%252F242324713624%252F1%252Foriginal.20220420-135001%3Fw%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26rect%3D0%252C0%252C800%252C400%26s%3D912f6b2f86f1580cc085f545f1d675c4&amp;w=940&amp;q=75</t>
-[...11 lines deleted...]
-    <t>05:00</t>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1185162001%252F1756650454653%252F1%252Foriginal.20260521-192045%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.756%26fp-y%3D0.543%26s%3D56f9ba421e15b23f1fef20c93ad2dec5&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>2026-06-27T06:08:25Z</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/east-austin-comedy-club-early-show-tickets-1032696391707?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>East Austin Comedy Club Early Show</t>
+  </si>
+  <si>
+    <t>Top Flight Comedy</t>
+  </si>
+  <si>
+    <t>18:00:00</t>
+  </si>
+  <si>
+    <t>East Austin Comedy
+2505 East 6th Street
+#Suite D Austin, TX 78702</t>
+  </si>
+  <si>
+    <t>OverviewJoin us for our early comedy show featuring some of the best comedians from across the country, right here at East Austin Comedy ClubTailored for those who shine in the earlier hours, our 6 PM show promises to wrap up in time for you to enjoy the rest of your evening at home or out on the town.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;Join us for our early comedy show featuring some of the best comedians from across the country, right here at East Austin Comedy Club&lt;/p&gt;&lt;div&gt;&lt;p&gt;Tailored for those who shine in the earlier hours, our 6 PM show promises to wrap up in time for you to enjoy the rest of your evening at home or out on the town.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F862028699%252F1996175514933%252F1%252Foriginal.20240929-182244%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.508522727273%26fp-y%3D0.430970149254%26s%3Df091174bc2476651094872fbd9659e48&amp;w=1880&amp;q=75</t>
+  </si>
+  <si>
+    <t>2026-06-27T06:08:54Z</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/come-me-improv-comedy-inspired-by-your-instagram-tickets-691070910697?aff=ebdssbdestsearch</t>
+  </si>
+  <si>
+    <t>Come @ Me: Improv Comedy Inspired By Your Instagram</t>
+  </si>
+  <si>
+    <t>Fallout Theater</t>
+  </si>
+  <si>
+    <t>20:30:00</t>
   </si>
   <si>
     <t>Fallout Theater
 616 Lavaca St
 Austin, TX 78701</t>
   </si>
   <si>
-    <t>OverviewAngst + Time = ComedyTeenage Dirtbag explores a simpler, more hormonal time when we were all worried about our braces and who’d be in our home room. This show takes our high school experiences and gives 'em a wedgie before stuffing them in a locker. Because you’re an adult now, baby, and angst plus time equals comedy.Featuring a special guest storyteller every month and an all star selection of Austin's funniest improvisers: Bre Bietz, Erica Lies, Jess Lonett, Alexis Murphy, G-Su Paek, Tracey Rideout, Kyle Romero, Jenn Rosario, &amp; Mitch SouthardFinal Wednesdays of the month at 8:30pmTickets: $12 online (plus fees), $16 doorFallout Theater has a bar now!! NO BYOB.-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read moreAngst + Time = ComedyTeenage Dirtbag explores a simpler, more hormonal time when we were all worried about our braces and who’d be in our home room. This show takes our high school experiences and gives 'em a wedgie before stuffing them in a locker. Because you’re an adult now, baby, and angst plus time equals comedy.Featuring a special guest storyteller every month and an all star selection of Austin's funniest improvisers: Bre Bietz, Erica Lies, Jess Lonett, Alexis Murphy, G-Su Paek, Tracey Rideout, Kyle Romero, Jenn Rosario, &amp; Mitch SouthardFinal Wednesdays of the month at 8:30pmTickets: $12 online (plus fees), $16 doorFallout Theater has a bar now!! NO BYOB.-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.</t>
-[...70 lines deleted...]
-    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F1001818903%252F242324713624%252F1%252Foriginal.20250405-210803%3Fcrop%3Dfocalpoint%26fit%3Dcrop%26w%3D600%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26fp-x%3D0.5%26fp-y%3D0.5%26s%3D82de4b11d9a2918bfd337048009d223e&amp;w=940&amp;q=75</t>
+    <t>Refunds up to 1 day before event</t>
+  </si>
+  <si>
+    <t>OverviewYou bring the content, we bring the comedy.Put your social profile on blast with Austin’s top comedians. Why scroll social media home alone when you could do it live with friends? Join 10 of Austin’s funniest performers for a comedic take on our online selves, onstage. Each week’s totally improvised live show is inspired by your social media. #ComedyGold.DM us at @come.atx.me to submit your Instagram profile for the show! (Must be present to win!)Created by Isaac Garza, Amy Knop, and Kyle Irion, and starring Juese Cutler, Sunny Huang, Xander Noland, Lisa Jackson, Colton Matocha, Jenn Rosario, Kevin Anderson, Jamie Meeks, Nick Ramirez, Dani Gonzalez, Chism Cornelison, and special guests!Every Saturday @ 8:30pm at Fallout TheaterTickets: $17 online (plus fees), $22 at the door-------FAQs:REFUND POLICY:Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.AGE REQUIREMENTS:We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.PARKING:Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp; 8th (by the old library). We do not validate parking.DRINK POLICY:Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.ACCESSIBILITY:If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.NOT FOR RESALE:Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.-------Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.Read more</t>
+  </si>
+  <si>
+    <t>&lt;div class="Overview-module-scss-module__dJyb9a__title"&gt;Overview&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summaryWrapper"&gt;&lt;div class="Overview-module-scss-module__dJyb9a__summary"&gt;&lt;p&gt;You bring the content, we bring the comedy.&lt;/p&gt;&lt;div&gt;&lt;p&gt;Put your social profile on blast with Austin’s top comedians. Why scroll social media home alone when you could do it live with friends? Join 10 of Austin’s funniest performers for a comedic take on our online selves, onstage. Each week’s totally improvised live show is inspired by your social media. #ComedyGold.&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;DM us at @come.atx.me to submit your Instagram profile for the show! (Must be present to win!)&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Created by &lt;strong&gt;&lt;strong&gt;Isaac Garza&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Amy Knop&lt;/strong&gt;&lt;/strong&gt;, and&lt;strong&gt;&lt;strong&gt; &lt;/strong&gt;&lt;/strong&gt;&lt;strong&gt;&lt;strong&gt;Kyle Irion&lt;/strong&gt;&lt;/strong&gt;, and starring &lt;strong&gt;&lt;strong&gt;Juese Cutler&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Sunny Huang&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Xander Noland&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Lisa Jackson&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Colton Matocha&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Jenn Rosario&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Kevin Anderson&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Jamie Meeks&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Nick Ramirez&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Dani Gonzalez&lt;/strong&gt;&lt;/strong&gt;, &lt;strong&gt;&lt;strong&gt;Chism Cornelison&lt;/strong&gt;&lt;/strong&gt;, and special guests!&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;em&gt;Every Saturday @ 8:30pm at Fallout Theater&lt;/em&gt;&lt;/em&gt;&lt;/p&gt;&lt;p&gt;Tickets: &lt;strong&gt;&lt;strong&gt;$17 &lt;/strong&gt;&lt;/strong&gt;online (plus fees), &lt;strong&gt;&lt;strong&gt;$22&lt;/strong&gt;&lt;/strong&gt; at the door&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;&lt;em&gt;&lt;strong&gt;&lt;strong&gt;FAQs&lt;/strong&gt;&lt;/strong&gt;&lt;/em&gt;:&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;REFUND POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Refunds can be requested up to 24 hours before the start of the show. If you purchase tickets and are a no-show on the night of the performance, you forfeit the right to a refund. Email contact@fallouttheater.com or contact Eventbrite through your purchase receipt.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;AGE REQUIREMENTS:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;We recommend audiences to be 18 or older due to mature content on stage; however, those under 18 are welcome with parental discretion.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;PARKING:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Street parking is typically available within a 2 block radius of the theater. Try parking north of 7th Street on Lavaca, or west of Lavaca near Guadalupe &amp;amp; 8th (by the old library). We do not validate parking.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;DRINK POLICY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Our venue is BYOB. Must be 21+ years of age and present valid ID to consume alcoholic beverages on the premises. We reserve the right to deny service to anyone.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;ACCESSIBILITY:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you need any accommodations to access our venue, please email us at contact@fallouttheater.com.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;strong&gt;NOT FOR RESALE:&lt;/strong&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Unless otherwise agreed by Fallout Theater, the Customer may not resell tickets purchased for this event. Purchases of resold tickets from third-party websites are unauthorized and ineligible for refund by Fallout Theater; you will have to contact the third-party reseller for refunds.&lt;/p&gt;&lt;p&gt;-------&lt;/p&gt;&lt;p&gt;Fallout Theater is the premiere destination for alternative improv, sketch, and stand-up comedy. Come early to chill in our downtown lobby lounge and meet the best comedians around. Info on classes and corporate workshops at FalloutComedy.com.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Overview-module-scss-module__dJyb9a__fadeOut"&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Overview-module-scss-module__dJyb9a__readMore" type="button" data-heap-id="Listings - Description - Read more - Click" aria-label="Read more about this event"&gt;Read more&lt;/button&gt;</t>
+  </si>
+  <si>
+    <t>https://www.eventbrite.com/e/_next/image?url=https%3A%2F%2Fimg.evbuc.com%2Fhttps%253A%252F%252Fcdn.evbuc.com%252Fimages%252F709734289%252F242324713624%252F1%252Foriginal.20240302-062353%3Fw%3D1880%26auto%3Dformat%252Ccompress%26q%3D75%26sharp%3D10%26rect%3D0%252C0%252C2160%252C1080%26s%3D1a1f9e2f318abe90403920f81539ec8e&amp;w=1880&amp;q=75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -549,59 +606,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -609,299 +666,308 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2" t="s">
+        <v>22</v>
+      </c>
+      <c r="F2" t="s">
+        <v>23</v>
+      </c>
+      <c r="G2" t="s">
+        <v>24</v>
+      </c>
+      <c r="H2" t="s">
+        <v>25</v>
+      </c>
+      <c r="I2">
+        <v>12.51</v>
+      </c>
+      <c r="J2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>32</v>
+      </c>
+      <c r="R2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
         <v>18</v>
       </c>
-      <c r="C2" t="s">
-[...20 lines deleted...]
-      <c r="J2" t="s">
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G3" t="s">
+        <v>39</v>
+      </c>
+      <c r="H3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I3">
+        <v>14.64</v>
+      </c>
+      <c r="J3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" t="s">
+        <v>41</v>
+      </c>
+      <c r="L3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M3" t="s">
+        <v>43</v>
+      </c>
+      <c r="N3" t="s">
+        <v>44</v>
+      </c>
+      <c r="P3" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>46</v>
+      </c>
+      <c r="R3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E4" t="s">
+        <v>50</v>
+      </c>
+      <c r="F4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4">
+        <v>25.09</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P4" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E5" t="s">
+        <v>59</v>
+      </c>
+      <c r="F5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" t="s">
         <v>25</v>
       </c>
-      <c r="K2" t="s">
+      <c r="I5">
+        <v>17.85</v>
+      </c>
+      <c r="J5" t="s">
         <v>26</v>
       </c>
-      <c r="L2" t="s">
-[...12 lines deleted...]
-        <v>31</v>
+      <c r="K5" t="s">
+        <v>61</v>
+      </c>
+      <c r="L5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" t="s">
+        <v>62</v>
+      </c>
+      <c r="N5" t="s">
+        <v>63</v>
+      </c>
+      <c r="P5" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>64</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
-[...30 lines deleted...]
-      <c r="K3" t="s">
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6" t="s">
+        <v>68</v>
+      </c>
+      <c r="F6" t="s">
+        <v>69</v>
+      </c>
+      <c r="G6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I6">
+        <v>21.63</v>
+      </c>
+      <c r="J6" t="s">
         <v>26</v>
       </c>
-      <c r="L3" t="s">
-[...119 lines deleted...]
-      <c r="B6" t="s">
+      <c r="K6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L6" t="s">
+        <v>71</v>
+      </c>
+      <c r="M6" t="s">
+        <v>72</v>
+      </c>
+      <c r="N6" t="s">
+        <v>73</v>
+      </c>
+      <c r="P6" t="s">
         <v>54</v>
       </c>
-      <c r="C6" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Q6" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">