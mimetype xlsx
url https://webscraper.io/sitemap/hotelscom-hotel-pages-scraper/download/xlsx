--- v0 (2026-04-05)
+++ v1 (2026-04-28)
@@ -12,95 +12,268 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>stars</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>valuation</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>rating_by_category</t>
   </si>
   <si>
     <t>fees_and_policies</t>
   </si>
   <si>
     <t>accessibility</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
+    <t>https://www.hotels.com/ho105690/four-points-by-sheraton-richmond-richmond-united-states-of-america</t>
+  </si>
+  <si>
+    <t>Four Points by Sheraton Richmond</t>
+  </si>
+  <si>
+    <t>Excellent</t>
+  </si>
+  <si>
+    <t>9901 Midlothian Tpke, Richmond, VA, 23235</t>
+  </si>
+  <si>
+    <t>Cleanliness, 9.0
+Staff &amp; service, 9.2
+Amenities, 8.4
+Property conditions &amp; facilities, 8.6</t>
+  </si>
+  <si>
+    <t>Optional extras
+Buffet breakfast is offered for an extra charge of approximately USD 16.99 per person
+Refrigerators are available for USD 20 per stay
+Children &amp; extra beds
+Rollaway beds are available for USD 10.0 per night
+Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 75.00 per accommodation, per stay
+Pool, spa, &amp; gym (if applicable)
+The seasonal pool is open from May to September
+Children under 12 years old are not allowed in the swimming pool or fitness facility without adult supervision
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property's policy is to refuse certain bookings for the purpose of group events or parties, including pre-wedding stag/bachelor and hen/bachelorette parties. Guests can rest easy knowing there's a fire extinguisher on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union PayThis property reserves the right to pre-authorize the guest's credit card prior to arrival. This property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Sheraton Richmond Park SouthSheraton Richmond Park South HotelRichmond SheratonSheraton RichmondFour Points Sheraton Richmond HotelFour Points Sheraton RichmondFour Points by Sheraton Richmond HotelFour Points by Sheraton Richmond RichmondFour Points by Sheraton Richmond Hotel Richmond</t>
+  </si>
+  <si>
+    <t>Hotel size
+194 rooms
+Arranged over 7 floors
+Arriving/Leaving
+Check-in start time: 3 PM; Check-in end time: midnight
+Express check-out available
+Minimum check-in age: 21 
+Check-out time is noon
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum guest age is 18
+Minimum check-in age is 21 
+Minimum Spring Break check-in age is 18 
+Pets
+Pets allowed (2 total, up to 40 lbs per pet)* 
+Service animals welcome
+Specific rooms only, restrictions apply*
+Internet
+Free WiFi and wired internet access in public areas
+Free WiFi and wired internet access in rooms
+Parking
+Free onsite self parking
+Wheelchair-accessible parking and van parking on site
+Other information
+Smoke-free property
+No stag/bachelor or hen/bachelorette parties
+See more*See fees and policies for additional details or extra chargesProperty amenitiesFood and drink
+Buffet breakfast (surcharge) 6:30 AM–10:00 AM on weekdays and 7:00 AM–10:00 AM on weekends
+Restaurant
+Bar/lounge
+Room service (limited hours)
+What to do
+Golf lessons nearby
+Rafting nearby
+Skydiving nearby
+Working away
+24-hour business center
+7 meeting rooms
+Conference space (4000 square feet)
+Services
+24-hour front desk
+Dry cleaning/laundry services
+Free newspapers in lobby
+Luggage storage
+Wedding services
+Facilities
+1 building/tower
+ATM/banking
+Safe-deposit box at front desk
+Garden
+Picnic area
+Fitness center
+An indoor pool
+Seasonal outdoor pool
+Vegetarian dining options
+Double-glazed windows
+At least 80% lighting from LEDs
+Comprehensive food waste policy
+Comprehensive recycling policy
+No plastic coffee stirrers
+No plastic drinking straws
+Banquet hall
+Accessibility
+Braille/raised signage
+Elevator
+Wheelchair accessible
+Wheelchair-accessible path of travel
+Wheelchair-accessible parking
+Assistive listening devices available
+Wheelchair-accessible public washroom
+Wheelchair-accessible van parking
+Wheelchair-accessible registration desk
+Wheelchair-accessible pool
+Wheelchair-accessible fitness center
+Wheelchair-accessible business center
+Wheelchair-accessible restaurant
+Visual alarms in hallways
+Handrails in stairways
+Wheelchairs available on site
+Closed captioned TV
+Portable bathtub seat
+Portable shower seat
+Lowered electrical outlets in bathroom
+Height-adjustable showerhead
+Grab bar near toilet
+Grab bar in bathtub
+Grab bar in shower
+Accessible bathtub
+Lever door handles
+Wheelchair-width doorways
+Well-lit path to entrance
+Stair-free path to entrance
+Thin carpet in room
+Tile flooring in room
+See all property amenitiesRoom amenitiesBe entertained
+32-inch flat-screen TV
+Premium digital channels
+Pay movies
+Home comfort
+Climate-controlled air conditioning and heating
+Coffee/tea maker
+Iron/ironing board
+Sleep well
+Hypo-allergenic bedding
+Down comforter
+Blackout drapes/curtains
+Premium bedding
+Pillowtop mattress
+Free crib/infant bed
+Rollaway/extra bed (surcharge)
+Freshen up
+Private bathroom
+Shower/tub combination
+Free toiletries
+Hair dryer
+Towels
+Stay connected
+Desk
+Free WiFi and wired internet
+Free local calls
+Desk chair
+Food and drink
+Mini-fridge
+Microwave
+More
+Housekeeping on request
+In-room safe
+Connecting/adjoining rooms available
+Energy-saving switches
+LED light bulbs
+Recycling
+Water-efficient showers only
+See all room amenities</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/1000000/30000/25900/25870/5c34be26.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
     <t>https://www.hotels.com/ho2431683168/springhill-suites-by-marriott-chester-chester-united-states-of-america</t>
   </si>
   <si>
     <t>SpringHill Suites Chester</t>
-  </si>
-[...1 lines deleted...]
-    <t>Wonderful</t>
   </si>
   <si>
     <t>12301 REDWATER CREEK ROAD, Chester, VA, 23831</t>
   </si>
   <si>
     <t>Cleanliness, 9.2
 Staff &amp; service, 9.2
 Amenities, 9.0
 Property conditions &amp; facilities, 9.2</t>
   </si>
   <si>
     <t>Pool, spa, &amp; gym (if applicable)
 Pool access available from 8:30 AM to 8:30 PM
 Policies
 The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a smoke detector on site. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners ClubThis property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).</t>
   </si>
   <si>
     <t>Hotel size
 122 rooms
 Arranged over 4 floors
 Arriving/Leaving
 Check-in start time: 3:00 PM; Check-in end time: anytime
 Minimum check-in age: 18 
 Check-out time is 11:00 AM
 Contactless check-out available
@@ -298,439 +471,356 @@
 Home comfort
 Air conditioning and heating
 Sleep well
 Bed sheets provided
 Freshen up
 Private bathroom
 Bathtub or shower
 Towels
 Stay connected
 Desk
 Free WiFi (speed of 25+ Mbps)
 Desk chair
 Food and drink
 Full-sized refrigerator/freezer
 Microwave
 Kitchen
 Stovetop
 More
 Weekly housekeeping
 See all room amenities</t>
   </si>
   <si>
     <t>https://images.trvl-media.com/lodging/112000000/111660000/111651600/111651512/34ad8233.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
   <si>
-    <t>https://www.hotels.com/ho164433/candlewood-suites-richmond-south-an-ihg-hotel-richmond-united-states-of-america</t>
-[...21 lines deleted...]
-To-go breakfast is offered for an extra charge of approximately USD 5.00 to 25.00 for adults, and USD 5.00 to 25.00 for children
+    <t>https://www.hotels.com/ho236194/fairfield-by-marriott-inn-suites-richmond-innsbrook-richmond-united-states-of-america</t>
+  </si>
+  <si>
+    <t>Fairfield by Marriott Inn &amp; Suites Richmond Innsbrook</t>
+  </si>
+  <si>
+    <t>9937 Mayland Drive, Richmond, VA, 23233</t>
+  </si>
+  <si>
+    <t>Cleanliness, 9.2
+Staff &amp; service, 9.2
+Amenities, 8.6
+Property conditions &amp; facilities, 8.8
+Location, 9.0
+Value for money, 8.8</t>
+  </si>
+  <si>
+    <t>Optional extras
+Late check-out can be arranged for an extra charge (subject to availability)
 Pets
 Service animals exempt from fees 
-Pets are allowed for an extra charge of USD 150.00 per pet, per week
-[...5 lines deleted...]
-Candlewood Suites Aparthotel Richmond-SouthCandlewood Suites Richmond-SouthCandlewood Suites Richmond-South AparthotelCandlewood Suites Richmond SouthCandlewood Suites Richmond</t>
+Pets are allowed for an extra charge of USD 75 per accommodation (may vary based on length of stay) 
+Policies
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a carbon monoxide detector, a fire extinguisher, a smoke detector, a first aid kit, and window guards on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards and debit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union PayThis property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Marriott).Also known as
+Fairfield Inn Marriott Northwest Hotel RichmondFairfield Inn Richmond NorthwestFairfield Inn Marriott Richmond Short Pump/I-64 HotelFairfield Inn Marriott Richmond Short Pump/I-64Fairfield Inn Marriott Short Pump/I-64Fairfield Inn Marriott Richmond Short Pump/I-64Fairfield Inn Marriott Short Pump/I-64Fairfield Inn Marriott Richmond Short Pump/I-64 HotelFairfield Inn Suites by Marriott Richmond Short Pump/I 64Fairfield Inn Suites by Marriott Richmond NorthwestFairfield Inn Marriott Short Pump/I-64 HotelFairfield by Marriott Inn Suites Richmond InnsbrookFairfield Inn Suites by Marriott Richmond Short Pump/I 64Fairfield Inn Suites by Marriott Richmond NorthwestFairfield Inn Suites by Marriott Richmond Short Pump/I 64Fairfield by Marriott Inn &amp; Suites Richmond Innsbrook HotelFairfield by Marriott Inn &amp; Suites Richmond Innsbrook Richmond</t>
   </si>
   <si>
     <t>Hotel size
-104 rooms
+83 rooms
 Arranged over 3 floors
 Arriving/Leaving
-Check-in start time: 3 PM; Check-in end time: anytime
+Check-in start time: 3 PM; Check-in end time: noon
 Contactless check-in available
-Express check-out available
+Express check-in/out available
+Minimum check-in age: 21 
 Check-out time is noon
 Contactless check-out available
+Late check-out subject to availability
 Special check-in instructions
-Guests must contact the property in advance for check-in instructions; front desk staff will greet guests on arrival at the property
-To make arrangements for check-in please contact the property at least 24 hours before arrival using the information on the booking confirmation
+Front desk staff will greet guests on arrival at the property
 Information provided by the property may be translated using automated translation tools
 Required at check-in
-Credit card required for incidental charges
+Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
-Children
-[...1 lines deleted...]
-No cribs (infant beds)
+Minimum check-in age is 21 
 Pets
-Pets allowed (2 total, up to 50 lbs per pet)* 
+Pets allowed (dogs and cats only, 2 total, up to 110 lbs per pet)*
 Service animals welcome
-Restrictions apply* 
+Specific rooms only* 
 Internet
 Free WiFi in public areas
-Free WiFi and wired internet access in rooms
+Free WiFi in rooms (speed: 50+ Mbps)
 Parking
-Uncovered onsite self parking (includes in/out privileges; fees apply)
-[...1 lines deleted...]
-Wheelchair-accessible parking on site
+Free uncovered onsite self parking
+Free onsite RV/bus/truck parking
+Wheelchair-accessible parking and van parking on site
+Electric vehicle charging point on site
 Other information
 Smoke-free property
 See more*See fees and policies for additional details or extra chargesProperty amenitiesFood and drink
-To-go breakfast (surcharge) each morning 7:00 AM–9:00 AM
-Barbecue grills
+Free buffet breakfast 6:30 AM–9:00 AM on weekdays and 7:00 AM–9:30 AM on weekends
+Coffee/tea in a common area
+Free reception (select days)
 Traveling with children
-Children stay free (see details)
+Pool gate
 What to do
-Discount at nearby fitness center
+Hiking/biking trails nearby
 Working away
 24-hour business center
+Meeting room
+Computer station
 Services
 24-hour front desk
 Dry cleaning/laundry services
+Free newspapers in lobby
 Facilities
+1 building/tower
 Safe-deposit box at front desk
-Picnic area
-Terrace
 24-hour fitness center
-Outdoor furniture
+An indoor pool
+Vegetarian dining options
+Comprehensive recycling policy
+No plastic coffee stirrers
+No plastic drinking straws
 Accessibility
 Braille/raised signage
 Elevator
+Elevator door width (inches): 42
 Wheelchair-accessible path of travel
 Wheelchair-accessible parking
+4 on-site accessible parking spaces
 Assistive listening devices available
 Wheelchair-accessible public washroom
-Wheelchair-accessible path to elevator
+Wheelchair-accessible van parking
 Wheelchair-accessible registration desk
+Wheelchair-accessible registration desk height (inches): 36
+Wheelchair-accessible pool
+Wheelchair-accessible fitness center
 Wheelchair-accessible business center
+Wheelchair-accessible lounge
 Visual alarms in hallways
-Closed captioned TV
+Handrails in stairways
+Stairway handrail height (inches): 34
+Grab bar in bathtub
+Grab bar in shower
+Accessible bathtub
 Lever door handles
 Well-lit path to entrance
 Stair-free path to entrance
+Thin carpet in room
 See all property amenitiesRoom amenitiesBe entertained
-Flat-screen television
+55-inch Smart TV
 Premium cable channels
+Netflix
+Streaming services
 Home comfort
-Air conditioning
+Climate-controlled air conditioning and heating
 Coffee/tea maker
 Iron/ironing board
 Sleep well
 Blackout drapes/curtains
-Bed sheets provided
-[...2 lines deleted...]
-Separate sitting area
+Premium bedding
+Pillowtop mattress
+Free crib/infant bed
 Freshen up
 Private bathroom
 Bathtub or shower
 Free toiletries
 Hair dryer
 Towels
 Stay connected
 Desk
-Free WiFi and wired internet
-Free local calls
+Free WiFi (speed of 50+ Mbps)
+Phone
 Desk chair
 Food and drink
-Full-sized refrigerator/freezer
+Refrigerator
 Microwave
-Kitchen
-[...4 lines deleted...]
-Ice maker
 More
-Weekly housekeeping
+Daily housekeeping
 In-room safe
+Connecting/adjoining rooms available
+LED light bulbs
+Recycling
+Water-efficient showers only
+Water-efficient toilets only
 See all room amenities</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/1000000/540000/539700/539673/04b58c63.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
-[...22 lines deleted...]
-    <t>Pets
+    <t>https://images.trvl-media.com/lodging/2000000/1360000/1357100/1357080/f3feca35.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho150183/rodeway-inn-at-fort-lee-hopewell-united-states-of-america</t>
+  </si>
+  <si>
+    <t>Rodeway Inn At Fort Lee</t>
+  </si>
+  <si>
+    <t>4911 Oaklawn Blvd, Hopewell, VA, 23860</t>
+  </si>
+  <si>
+    <t>Cleanliness, 6.6
+Staff &amp; service, 6.8
+Amenities, 5.4
+Property conditions &amp; facilities, 6.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Children &amp; extra beds
+Rollaway beds are available for USD 15.0 per night
+Pets
 Service animals exempt from fees 
-Pets are allowed for an extra charge of USD 50 per accommodation, per stay
-[...1 lines deleted...]
-Self parking costs USD 5.00 per night with in/out privileges
+Pets are allowed for an extra charge of USD 20 per pet, per day
+Pool, spa, &amp; gym (if applicable)
+The seasonal pool is open from June 01 to September 07
 Policies
-The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a fire extinguisher on site. This property welcomes guests of all sexual orientations and gender identities (LGBTQ+ friendly).This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners ClubThis property affirms that it follows the cleaning and disinfection practices of CleanStay (Hilton).Also known as
-Hampton Inn Richmond SW/Hull StreetHampton Inn Richmond SW/Hull Street HotelHampton Inn Richmond SW/Hull Street Hotel MidlothianHampton Inn Richmond SW/Hull Street MidlothianHampton Inn Richmond-SW Hull Street Hotel MidlothianHampton Inn Richmond-SW Hull Street HotelHampton Inn Richmond-SW Hull Street MidlothianHampton RichmondSW Hull MidloHampton Inn Richmond SW Hull StreetHampton Inn Richmond Southwest Hull StreetHampton Inn Richmond-Southwest-Hull Street HotelHampton Inn Richmond-Southwest-Hull Street MidlothianHampton Inn Richmond-Southwest-Hull Street Hotel Midlothian</t>
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property does not have elevators. This property uses a grey water recycling system. Guests can rest easy knowing there's a fire extinguisher, a smoke detector, and a first aid kit on site. This property accepts credit cards and debit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, JCB InternationalThis property affirms that it follows the cleaning and disinfection practices of Commitment to Clean (Choice).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. </t>
   </si>
   <si>
     <t>Hotel size
-68 rooms
-Arranged over 3 floors
+115 rooms
+Arranged over 2 floors
 Arriving/Leaving
-Check-in start time: 3 PM; Check-in end time: 1 AM
-[...1 lines deleted...]
-Express check-in/out available
+Check-in start time: 3:00 PM; Check-in end time: midnight
+Late check-in subject to availability
+Minimum check-in age: 21 
 Check-out time is 11 AM
 Contactless check-out available
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+Children (18 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
+No cribs (infant beds)
 Pets
-Pets allowed (dogs and cats only, 2 total)*
+Pets allowed (dogs only, 2 total, up to 25 lbs per pet)*
 Service animals welcome
+Restrictions apply* 
 Internet
-Free WiFi and wired internet access in public areas
-[...126 lines deleted...]
-Free WiFi and wired internet access in rooms
+Free WiFi in public areas
+Free WiFi in rooms (speed: 50+ Mbps)
 Parking
 Free uncovered onsite self parking
 Free uncovered onsite extended parking
 Free onsite RV/bus/truck parking
 Wheelchair-accessible parking and van parking on site
 Other information
-Smoke-free property
+Designated smoking areas (fines apply)
 See more*See fees and policies for additional details or extra chargesProperty amenitiesFood and drink
-Free buffet breakfast 6:30 AM–9:30 AM on weekdays and 6:30 AM–9:30 AM on weekends
+Coffee shop
+Coffee/tea in a common area
+Water dispenser
 Traveling with children
-Grocery/convenience store
-[...1 lines deleted...]
-Business center
+Children stay free (see details)
+What to do
+Winery tours nearby
 Services
 24-hour front desk
-Laundry facilities
-[...2 lines deleted...]
-Multilingual staff
+Dry cleaning/laundry services
 Facilities
 1 building/tower
-Built in 2009
+ATM/banking
 Safe-deposit box at front desk
-Library
-Fireplace in lobby
+Garden
 Television in common areas
-Fitness center
-An indoor pool
+Seasonal outdoor pool
+At least 80% of food locally-sourced
+At least 80% organic food
+Vegan dining options
+Vegetarian dining options
+Annual offsets purchased for at least 10% of carbon footprint
+Humane treatment of captive wild animals
+Locally-owned &amp; organized tours &amp; activities
+Local artist showcase
+At least 10% of profits reinvested in community &amp; sustainability
+Local culture &amp; ecosystem education
+100% renewable energy
+Double-glazed windows
+At least 80% lighting from LEDs
+Comprehensive food waste policy
+Comprehensive recycling policy
+No plastic soda bottles
+No plastic coffee stirrers
+No plastic drinking straws
+No plastic water bottles
+Reusable cups only
+Reusable tableware only
 Accessibility
-Wheelchair accessible
-Elevator
+Braille/raised signage
 Wheelchair-accessible path of travel
 Wheelchair-accessible parking
+3 on-site accessible parking spaces
+Assistive listening devices available
 Wheelchair-accessible van parking
-Wheelchair-accessible path to elevator
-Wheelchair-accessible registration desk
 Visual alarms in hallways
-Handrails in stairways
 Closed captioned TV
 Lever door handles
+Upper floors accessible by stairs only
 Well-lit path to entrance
 Stair-free path to entrance
+Thin carpet in room
 See all property amenitiesRoom amenitiesBe entertained
-32-inch flat-screen TV
+27-inch flat-screen TV
 Cable TV channels
 Home comfort
-Air conditioning
+Air conditioning (climate-controlled)
 Coffee/tea maker
 Iron/ironing board
 Sleep well
-Blackout drapes/curtains
-Free crib/infant bed
+Hypo-allergenic bedding
+Turndown service
 Rollaway/extra bed (surcharge)
 Bed sheets provided
 Freshen up
+Private bathroom
+Shower/tub combination
+Eco-friendly toiletries
 Hair dryer
 Towels
+Toilet paper
 Stay connected
 Desk
-Free WiFi and wired internet
+Free weekday newspapers
+Free WiFi (speed of 50+ Mbps)
 Free local calls
+Desk chair
 Food and drink
-Mini-fridge
+Refrigerator
 Microwave
 More
 Daily housekeeping
 Connecting/adjoining rooms available
+Access via exterior corridors
+Eco-friendly toiletries
+Eco-friendly cleaning products provided
+Energy-saving switches
+LED light bulbs
+Recycling
+Water-efficient showers only
 See all room amenities</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/3000000/2490000/2481100/2481040/d04a7517.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+    <t>https://images.trvl-media.com/lodging/1000000/10000/8900/8824/42a96d56.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1088,215 +1178,215 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="D2">
-        <v>9.0</v>
+        <v>8.8</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2">
-        <v>767</v>
+        <v>1000</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="K2" t="s">
         <v>18</v>
       </c>
       <c r="L2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3">
-        <v>2.0</v>
+        <v>2.5</v>
       </c>
       <c r="D3">
-        <v>7.6</v>
+        <v>8.8</v>
       </c>
       <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
         <v>22</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3">
+        <v>768</v>
+      </c>
+      <c r="H3" t="s">
         <v>23</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>24</v>
       </c>
-      <c r="I3" t="s">
+      <c r="K3" t="s">
         <v>25</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
         <v>28</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4">
-        <v>2.5</v>
+        <v>2.0</v>
       </c>
       <c r="D4">
         <v>7.8</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4">
-        <v>542</v>
+        <v>211</v>
       </c>
       <c r="H4" t="s">
         <v>31</v>
       </c>
       <c r="I4" t="s">
         <v>32</v>
       </c>
       <c r="K4" t="s">
         <v>33</v>
       </c>
       <c r="L4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5">
-        <v>2.5</v>
+        <v>3.0</v>
       </c>
       <c r="D5">
-        <v>8.4</v>
+        <v>8.8</v>
       </c>
       <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
         <v>37</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5">
+        <v>650</v>
+      </c>
+      <c r="H5" t="s">
         <v>38</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>39</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" t="s">
         <v>43</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6">
+        <v>2.0</v>
+      </c>
+      <c r="D6">
+        <v>6.6</v>
+      </c>
+      <c r="E6" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" t="s">
         <v>44</v>
       </c>
-      <c r="C6">
-[...8 lines deleted...]
-      <c r="F6" t="s">
+      <c r="G6">
+        <v>209</v>
+      </c>
+      <c r="H6" t="s">
         <v>45</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>46</v>
       </c>
-      <c r="I6" t="s">
+      <c r="K6" t="s">
         <v>47</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">