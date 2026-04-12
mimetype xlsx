--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>title</t>
   </si>
   <si>
     <t>stars</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>valuation</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
@@ -68,399 +68,437 @@
   <si>
     <t>price_old</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating_by_category</t>
   </si>
   <si>
     <t>fees_and_policies</t>
   </si>
   <si>
     <t>accessibility</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>https://www.hotels.com/Hotel-Search?destination=Richmond%2C%20Virginia%2C%20United%20States%20of%20America&amp;regionId=2993&amp;latLong=37.540726%2C-77.43605&amp;flexibility=0_DAY&amp;d1=2026-04-15&amp;startDate=2026-04-15&amp;d2=2026-04-22&amp;endDate=2026-04-22&amp;adults=2&amp;rooms=1&amp;typeaheadCollationId=d9171327-4530-4f38-b690-b67829e62560&amp;sort=RECOMMENDED&amp;theme=&amp;userIntent=&amp;semdtl=&amp;categorySearch=&amp;useRewards=false</t>
   </si>
   <si>
-    <t>https://www.hotels.com/ho774287424/turnpike-motel-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1773231087444&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=782538075341258752&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=546&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=327774627&amp;selectedRatePlan=406248224&amp;expediaPropertyId=24165232&amp;searchId=61b433f7-bfaa-464b-be5a-7c9eb65c69bd</t>
-[...2 lines deleted...]
-    <t>Turnpike Motel Richmond VA by Hotel O US 60</t>
+    <t>https://www.hotels.com/ho152510/days-inn-by-wyndham-ashland-ashland-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1775823883542&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=447&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=120354&amp;selectedRatePlan=381627003&amp;expediaPropertyId=6985&amp;searchId=cc774f06-ef8b-4fe0-a385-e24800e3588a</t>
+  </si>
+  <si>
+    <t>Days Inn by Wyndham Ashland</t>
   </si>
   <si>
     <t>Good</t>
   </si>
   <si>
-    <t>5918 Midlothian Turnpike, Richmond, VA, 23225</t>
+    <t>Highly rated by couples</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Cleanliness, 7.2
-[...7 lines deleted...]
-Deposit: USD 30 per accommodation, per stay
+    <t>Cleanliness, 5.8
+Staff &amp; service, 6.8
+Amenities, 5.4
+Property conditions &amp; facilities, 5.4
+Location, 7.2
+Value for money, 6.6</t>
+  </si>
+  <si>
+    <t>Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 10 per pet, per night
+Pool, spa, &amp; gym (if applicable)
+The seasonal pool is open from June to August
 Policies
-This property does not have elevators. Guests can rest easy knowing there's a fire extinguisher, a smoke detector, and a first aid kit on site. This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American ExpressAlso known as
-Turnpike Motel RichmondTurnpike RichmondTurnpike Motel MotelTurnpike Motel RichmondTurnpike Motel Motel Richmond</t>
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. This property does not have elevators. Guests can rest easy knowing there's a fire extinguisher on site. This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB InternationalCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Count on Us (Wyndham).Masks are required in public areas for unvaccinated guests. Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Ashland Days InnDays Inn Wyndham Ashland MotelDays Inn Hotel AshlandDays Inn Ashland MotelDays Inn Wyndham AshlandDays Inn by Wyndham Ashland MotelDays Inn by Wyndham Ashland AshlandDays Inn by Wyndham Ashland Motel Ashland</t>
   </si>
   <si>
     <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Handrails in stairways
 No elevator
+Stair-free path to entrance
+Upper floors accessible by stairs only
+Well-lit path to entrance
+Wheelchair-accessible parking
+Wheelchair-accessible registration desk
+Wheelchair-accessible van parking
+Rooms
+Visual fire alarm
 </t>
   </si>
   <si>
     <t>Hotel size
-34 rooms
+90 rooms
+Arranged over 2 floors
 Arriving/Leaving
-Check-in start time: 3:00 PM; Check-in end time: anytime
-Minimum check-in age: 18 
+Check-in time starts at 3 PM
+Express check-in/out available
+Minimum check-in age: 21 
 Check-out time is 11 AM
+Contactless check-out available
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+No cribs (infant beds)
+Pets
+Pets allowed (2 total)* 
+Service animals welcome
+Specific rooms only, restrictions apply*
+Internet
+Free WiFi in public areas
+Free WiFi in rooms
+Parking
+Free uncovered onsite self parking
+Free onsite RV/bus/truck parking
+Wheelchair-accessible parking and van parking on site
+Other information
+Designated smoking areas
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/1000000/10000/7000/6985/2c176d3f.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho201400/super-8-by-wyndham-richmond-midlothian-turnpike-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1775823838810&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=3000459823&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=607&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=69057&amp;selectedRatePlan=397024449&amp;expediaPropertyId=39975&amp;searchId=cc774f06-ef8b-4fe0-a385-e24800e3588a</t>
+  </si>
+  <si>
+    <t>Super 8 by Wyndham Richmond Midlothian Turnpike</t>
+  </si>
+  <si>
+    <t>Cleanliness, 6.0
+Staff &amp; service, 6.6
+Amenities, 5.2
+Property conditions &amp; facilities, 5.6
+Location, 7.4
+Value for money, 6.2</t>
+  </si>
+  <si>
+    <t>Policies
+Guests can rest easy knowing there's a fire extinguisher on site. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Carte BlancheCashless transactions are available.This property affirms that it follows the cleaning and disinfection practices of Count on Us (Wyndham).Masks are required in public areas for unvaccinated guests. Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Super 8 MidlothianSuper 8 Midlothian TurnpikeSuper 8 Midlothian Turnpike MotelSuper 8 Midlothian Turnpike Motel RichmondSuper 8 Richmond Midlothian TurnpikeSuper 8 Richmond Midlothian Turnpike HotelSuper 8 Midlothian Turnpike HotelSuper 8 Wyndham Richmond Midlothian Turnpike HotelSuper 8 Wyndham Midlothian Turnpike HotelSuper 8 Wyndham Richmond Midlothian TurnpikeSuper 8 Wyndham Midlothian TurnpikeSuper 8 by Wyndham Richmond Midlothian Turnpike HotelSuper 8 by Wyndham Richmond Midlothian Turnpike RichmondSuper 8 by Wyndham Richmond Midlothian Turnpike Hotel Richmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+Wheelchair accessible (may have limitations)
+Elevator
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+77 rooms
+Arranged over 3 floors
+Arriving/Leaving
+Check-in start time: 3:00 PM; Check-in end time: midnight
+Early check-in subject to availability
+Late check-in subject to availability
+Minimum check-in age: 21 
+Check-out time is 11 AM
+Late check-out subject to availability
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
-Minimum check-in age is 18 
+Minimum check-in age is 21 
 Children
+Up to 4 children (12 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
 No cribs (infant beds)
 Pets
 Pets not allowed
 Internet
 Free WiFi in public areas
 Free WiFi in rooms
 Parking
 Free onsite self parking
 Free onsite RV/bus/truck parking
 Other information
-Designated smoking areas
+Designated smoking areas (fines apply)
 *See fees and policies for additional details or extra charges</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/25000000/24170000/24165300/24165232/ef51b133.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
-[...21 lines deleted...]
-Super 8 Chester Richmond AreaSuper 8 Richmond Hotel Chester AreaSuper 8 Chester/Richmond Area Hotel ChesterSuper 8 Chester/Richmond Area HotelSuper 8 Chester/Richmond Area ChesterSuper 8 Chester/Richmond AreaChester Super 8Chester Super EightSuper Eight ChesterSuper 8 ChesterSuper 8 Wyndham Chester/Richmond Area Hotel ChesterSuper 8 Wyndham Chester/Richmond Area HotelSuper 8 Wyndham Chester/Richmond Area ChesterSuper 8 Wyndham Chester/Richmond AreaSuper 8 by Wyndham Chester/Richmond Area HotelSuper 8 by Wyndham Chester/Richmond Area ChesterSuper 8 by Wyndham Chester/Richmond Area Hotel Chester</t>
+    <t>https://images.trvl-media.com/lodging/1000000/40000/40000/39975/eab0c94d.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho673730/graduate-richmond-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1775823838767&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248635976472084&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=2069&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=325291464&amp;selectedRatePlan=397562013&amp;expediaPropertyId=17725982&amp;searchId=cc774f06-ef8b-4fe0-a385-e24800e3588a</t>
+  </si>
+  <si>
+    <t>Graduate by Hilton Richmond</t>
+  </si>
+  <si>
+    <t>Very good</t>
+  </si>
+  <si>
+    <t>Loved by couples</t>
+  </si>
+  <si>
+    <t>Cleanliness, 8.6
+Staff &amp; service, 8.8
+Amenities, 8.2
+Property conditions &amp; facilities, 8.4</t>
+  </si>
+  <si>
+    <t>Optional extras
+Cooked-to-order breakfast is offered for an extra charge of approximately USD 3.00 to 20 per person
+Renovations and closures
+The following facilities are closed seasonally each year. They will be closed from October 31 to May 1:One of the dining venues
+Pets
+Service animals exempt from fees 
+Pets are allowed for an extra charge of USD 75 per pet, per stay
+Parking
+Valet parking costs USD 37 per day with in/out privileges
+Policies
+Guests can rest easy knowing there's a fire extinguisher and a smoke detector on site. This property accepts credit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union Pay, Carte BlancheAlso known as
+Graduate Richmond HotelGraduate RichmondGraduate by Hilton Richmond HotelGraduate by Hilton Richmond RichmondGraduate by Hilton Richmond Hotel Richmond</t>
   </si>
   <si>
     <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
 Wheelchair accessible (may have limitations)
-No elevator
+Assistive listening devices
+Braille/raised signage
+Elevator (36 inch wide door)
+Stair-free path to entrance
+Visual alarms in hallways
+Well-lit path to entrance
+Wheelchair-accessible gym
+Wheelchair-accessible path of travel
+Wheelchair-accessible path to elevator
+Wheelchair-accessible registration desk (30 inches high)
+Rooms
+Ceiling hoist
+Thin carpet in room
 </t>
   </si>
   <si>
     <t>Hotel size
-44 rooms
-Arranged over 3 floors
+205 rooms
+Arranged over 16 floors
 Arriving/Leaving
-Check-in start time: 3 PM; Check-in end time: 6 AM
-Early check-in subject to availability
+Check-in start time: 4:00 PM; Check-in end time: midnight
 Late check-in subject to availability
 Minimum check-in age: 21 
 Check-out time is 11 AM
+Late check-out subject to availability
+Special check-in instructions
+Front desk staff will greet guests on arrival at the property
+Information provided by the property may be translated using automated translation tools
+Required at check-in
+Credit card, debit card, or cash deposit required for incidental charges
+Government-issued photo ID may be required
+Minimum check-in age is 21 
+Children
+No cribs (infant beds)
+Pets
+Pets allowed (dogs and cats only, 2 total, up to 75 lbs per pet)*
+Service animals welcome
+Pets must be supervised 
+Food and water bowls available
+Internet
+Free WiFi in public areas
+Free WiFi in rooms
+Parking
+Onsite valet parking (USD 37 per day; includes in/out privileges)
+Other information
+Smoke-free property
+*See fees and policies for additional details or extra charges</t>
+  </si>
+  <si>
+    <t>https://images.trvl-media.com/lodging/18000000/17730000/17726000/17725982/36d01625.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho3335948768/whitehouse-motel-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1775823877164&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248634999265085&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=501&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=324637993&amp;selectedRatePlan=395115312&amp;expediaPropertyId=104217149&amp;searchId=cc774f06-ef8b-4fe0-a385-e24800e3588a</t>
+  </si>
+  <si>
+    <t>WHITEHOUSE MOTEL</t>
+  </si>
+  <si>
+    <t>Cleanliness, 6.6
+Staff &amp; service, 7.0
+Amenities, 5.4
+Property conditions &amp; facilities, 5.8</t>
+  </si>
+  <si>
+    <t>Mandatory fees
+You'll be asked to pay the following charges by the property at check-in or check-out. Fees may include applicable taxes:Service fee: USD 2.00 per accommodation, per night
+Policies
+This property does not have elevators. Guests can rest easy knowing there's a fire extinguisher on site. This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, DiscoverAlso known as
+WHITEHOUSE MOTEL MotelWHITEHOUSE MOTEL RichmondWHITEHOUSE MOTEL Motel Richmond</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
+No elevator
+</t>
+  </si>
+  <si>
+    <t>Hotel size
+50 rooms
+Arriving/Leaving
+Check-in start time: 3:00 PM; Check-in end time: 10:00 PM
+Late check-in subject to availability
+Minimum check-in age: 21 
+Check-out time is 11:00 AM
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card, debit card, or cash deposit required for incidental charges
 Government-issued photo ID may be required
 Minimum check-in age is 21 
 Pets
 Pets not allowed
 Internet
-Free WiFi and wired internet access in public areas
-Free WiFi and wired internet access in rooms
+Free WiFi in public areas
 Parking
-Free onsite self parking
-[...1 lines deleted...]
-Free offsite parking nearby
+No onsite parking
 Other information
-Designated smoking areas (fines apply)
+Designated smoking areas
 *See fees and policies for additional details or extra charges</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/1000000/860000/855600/855560/81ab13f1.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
-[...20 lines deleted...]
-Rollaway beds are available for USD 10.0 per night
+    <t>https://images.trvl-media.com/lodging/105000000/104220000/104217200/104217149/ad105a41.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+  </si>
+  <si>
+    <t>https://www.hotels.com/ho129378/omni-richmond-hotel-richmond-united-states-of-america/?chkin=2026-04-15&amp;chkout=2026-04-22&amp;x_pwa=1&amp;rfrr=HSR&amp;pwa_ts=1775823838647&amp;referrerUrl=aHR0cHM6Ly93d3cuaG90ZWxzLmNvbS9Ib3RlbC1TZWFyY2g%3D&amp;useRewards=false&amp;rm1=a2&amp;regionId=2993&amp;destination=Richmond%2C+Virginia%2C+United+States+of+America&amp;destType=MARKET&amp;neighborhoodId=553248635976471651&amp;latLong=37.540726%2C-77.43605&amp;sort=RECOMMENDED&amp;top_dp=2725&amp;top_cur=USD&amp;userIntent=&amp;selectedRoomType=201441919&amp;selectedRatePlan=399434274&amp;expediaPropertyId=13817&amp;searchId=cc774f06-ef8b-4fe0-a385-e24800e3588a</t>
+  </si>
+  <si>
+    <t>Omni Richmond Hotel</t>
+  </si>
+  <si>
+    <t>Wonderful</t>
+  </si>
+  <si>
+    <t>Cleanliness, 9.4
+Staff &amp; service, 9.4
+Amenities, 9.0
+Property conditions &amp; facilities, 9.2</t>
+  </si>
+  <si>
+    <t>Refundable deposits
+Breakage deposit: USD 100 per day
+Optional extras
+WiFi is available in guestrooms for USD 9.95 per 24-hour period (rates may vary)
+Full breakfast is offered for an extra charge of approximately USD 15 to 25 per person
+Early check-in can be arranged for an extra charge (subject to availability)
+Late check-out can be arranged for an extra charge (subject to availability)
+Refrigerators are available for USD 25 per night
+Children &amp; extra beds
+Rollaway beds are available for USD 30.0 per night
 Pets
 Service animals exempt from fees 
-Pets are allowed for an extra charge of USD 30.00 per pet, per night
+Pets are allowed for an extra charge of USD 150.00 per accommodation, per stay
 Parking
-Uncovered extended parking costs USD 5 per day
+Covered valet parking costs USD 45 per day with in/out privileges
+Parking height restrictions apply 
 Pool, spa, &amp; gym (if applicable)
-The seasonal pool is open from May 29 to September 30
+Pool access available from 6:30 AM to 10:00 PM
 Policies
-The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Only registered guests are allowed in the guestrooms.  Guests can rest easy knowing there's a carbon monoxide detector, a fire extinguisher, a smoke detector, a security system, and a first aid kit on site. The name on the credit card used at check-in to pay for incidentals must be the primary name on the guestroom reservation. This property accepts credit cards. Cash is not accepted.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners ClubThis property affirms that it follows the cleaning and disinfection practices of We Care Clean (Best Western).Please note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
-Best Western Plus Richmond AirportBest Western Plus Richmond Airport HotelBest Western Richmond AirportBest Western Richmond Airport HotelBest Western SandstonPlus Richmond Hotel SandstonBest Western Plus Richmond Airport Hotel HotelBest Western Plus Richmond Airport Hotel SandstonBest Western Plus Richmond Airport Hotel Hotel Sandston</t>
+The property has connecting/adjoining rooms, which are subject to availability and can be requested by contacting the property using the number on the booking confirmation. Guests can rest easy knowing there's a fire extinguisher and a smoke detector on site. This property accepts credit cards, debit cards and cash.Credit cards accepted: Visa, Mastercard, American Express, Discover, Diners Club, JCB International, Union Pay, Carte BlanchePlease note that cultural norms and guest policies may differ by country and by property. The policies listed are provided by the property. Also known as
+Hotel Omni RichmondOmni Hotel RichmondOmni RichmondOmni Richmond HotelRichmond OmniRichmond Omni HotelOmni Richmond Hotel RichmondOmni Richmond Hotel HotelOmni Richmond Hotel RichmondOmni Richmond Hotel Hotel Richmond</t>
   </si>
   <si>
     <t xml:space="preserve">If you have requests for specific accessibility needs, please contact the property using the information on the reservation confirmation received after booking.Common areas
 Wheelchair accessible (may have limitations)
-Elevator
-Handrails in stairways
+Area rugs in public areas
+Assistive listening devices
+Braille/raised signage
+Elevator (36 inch wide door)
+Pool hoist on site
+Smooth flooring in public areas
 Stair-free path to entrance
+Thin carpet in public areas
+Tile flooring in public areas
+Visual alarms in hallways
 Well-lit path to entrance
-Wheelchair-accessible parking
+Wheelchair-accessible concierge desk
+Wheelchair-accessible gym
 Wheelchair-accessible path of travel
 Wheelchair-accessible path to elevator
-Wheelchair-accessible registration desk
+Wheelchair-accessible pool
+Wheelchair-accessible restaurant
 Wheelchair-accessible van parking
 Rooms
-Lever door handles
+Grab bar near toilet (33 inches high)
+Visual fire alarm
 </t>
   </si>
   <si>
     <t>Hotel size
-119 rooms
-Arranged over 4 floors
+359 rooms
+Arranged over 19 floors
 Arriving/Leaving
-Check-in start time: 3:00 PM; Check-in end time: 8:00 PM
-[...3 lines deleted...]
-Check-out time is 11 AM
+Check-in start time: 4:00 PM; Check-in end time: anytime
+Early check-in subject to availability
+Minimum check-in age: 18 
+Check-out time is 11:00 AM
 Contactless check-out available
-Special check-in instructions
-[...76 lines deleted...]
-Check-out time is 11 AM
+Late check-out subject to availability
 Special check-in instructions
 Front desk staff will greet guests on arrival at the property
+The credit card used to book the reservation must be presented by the cardholder at check-in along with matching photo identification, and other arrangements must be coordinated with the property prior to arrival
 Information provided by the property may be translated using automated translation tools
 Required at check-in
 Credit card required for incidental charges
 Government-issued photo ID may be required
-Minimum check-in age is 21 
+Minimum check-in age is 18 
 Children
-Children (12 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
+Up to 3 children (17 years old and younger) stay free when occupying the parent or guardian's room, using existing bedding 
 Pets
-Pets allowed (2 total, up to 45 lbs per pet)* 
+Pets allowed (dogs only, 1 total, up to 25 lbs per pet)*
 Service animals welcome
+Pets must be supervised 
+Food and water bowls available
 Internet
 Free WiFi in public areas
-Free WiFi in rooms
+WiFi in rooms*
 Parking
-Free onsite RV/bus/truck parking
-Wheelchair-accessible parking on site
+Secured covered onsite valet parking (USD 45 per day; includes in/out privileges)
+Wheelchair-accessible van parking on site
+Electric vehicle charging point on site
+Height restrictions apply for onsite parking
 Other information
 Smoke-free property
 *See fees and policies for additional details or extra charges</t>
   </si>
   <si>
-    <t>https://images.trvl-media.com/lodging/1000000/20000/16800/16775/d7d5d61f.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
-[...63 lines deleted...]
-    <t>https://images.trvl-media.com/lodging/1000000/920000/910400/910322/7501e2db.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
+    <t>https://images.trvl-media.com/lodging/1000000/20000/13900/13817/7575839d.jpg?impolicy=resizecrop&amp;rw=1200&amp;ra=fit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -836,299 +874,302 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2">
-        <v>2.5</v>
+        <v>2.0</v>
       </c>
       <c r="E2">
-        <v>6.4</v>
+        <v>6.0</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2" t="s">
         <v>21</v>
       </c>
       <c r="H2">
-        <v>92</v>
+        <v>978</v>
       </c>
       <c r="I2">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="J2">
-        <v>546</v>
+        <v>447</v>
       </c>
       <c r="K2">
-        <v>670</v>
+        <v>526</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>28</v>
       </c>
       <c r="C3" t="s">
         <v>29</v>
       </c>
       <c r="D3">
         <v>2.0</v>
       </c>
       <c r="E3">
         <v>6.2</v>
       </c>
       <c r="F3" t="s">
         <v>20</v>
       </c>
       <c r="G3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H3">
-        <v>749</v>
+        <v>842</v>
       </c>
       <c r="I3">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="J3">
-        <v>590</v>
+        <v>607</v>
       </c>
       <c r="K3">
-        <v>694</v>
+        <v>714</v>
       </c>
       <c r="L3" t="s">
         <v>22</v>
       </c>
       <c r="M3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
         <v>31</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>32</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>33</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
         <v>36</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>4.0</v>
+      </c>
+      <c r="E4">
+        <v>8.4</v>
+      </c>
+      <c r="F4" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G4" t="s">
         <v>38</v>
       </c>
       <c r="H4">
-        <v>1422</v>
+        <v>1353</v>
       </c>
       <c r="I4">
-        <v>107</v>
+        <v>254</v>
       </c>
       <c r="J4">
-        <v>873</v>
+        <v>2069</v>
       </c>
       <c r="K4">
-        <v>1091</v>
+        <v>2299</v>
       </c>
       <c r="L4" t="s">
         <v>22</v>
       </c>
       <c r="M4" t="s">
         <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>40</v>
       </c>
       <c r="O4" t="s">
         <v>41</v>
       </c>
       <c r="P4" t="s">
         <v>42</v>
       </c>
       <c r="Q4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5" t="s">
         <v>45</v>
       </c>
       <c r="D5">
         <v>2.0</v>
       </c>
       <c r="E5">
-        <v>6.8</v>
+        <v>7.2</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="H5">
-        <v>1000</v>
+        <v>87</v>
       </c>
       <c r="I5">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="J5">
-        <v>535</v>
+        <v>501</v>
       </c>
       <c r="K5">
-        <v>629</v>
+        <v>555</v>
       </c>
       <c r="L5" t="s">
         <v>22</v>
       </c>
       <c r="M5" t="s">
+        <v>46</v>
+      </c>
+      <c r="N5" t="s">
         <v>47</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>48</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>49</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
         <v>52</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>4</v>
+      </c>
+      <c r="E6">
+        <v>9.0</v>
+      </c>
+      <c r="F6" t="s">
         <v>53</v>
       </c>
-      <c r="D6">
-[...7 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="H6">
-        <v>559</v>
+        <v>1394</v>
       </c>
       <c r="I6">
-        <v>145</v>
+        <v>335</v>
       </c>
       <c r="J6">
-        <v>1151</v>
+        <v>2725</v>
+      </c>
+      <c r="K6">
+        <v>3205</v>
       </c>
       <c r="L6" t="s">
         <v>22</v>
       </c>
       <c r="M6" t="s">
+        <v>54</v>
+      </c>
+      <c r="N6" t="s">
+        <v>55</v>
+      </c>
+      <c r="O6" t="s">
         <v>56</v>
       </c>
-      <c r="N6" t="s">
+      <c r="P6" t="s">
         <v>57</v>
       </c>
-      <c r="O6" t="s">
+      <c r="Q6" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">