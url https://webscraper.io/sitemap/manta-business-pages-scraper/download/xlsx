--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
@@ -141,227 +141,257 @@
 Fri
                                                                                     9:00 AM - 4:00 PM
 Sat
                                                                                     9:00 AM - 4:00 PM</t>
   </si>
   <si>
     <t>Children’s Dentistry in Lolo is accepting new patients! Our experienced staff takes special care with nervous kids and first-time visitors.
                                 Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montan...
           Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montana Kids, and we’re open on Saturdays. Call our office today—we’ll see you soon!
           Read more 
           Show less</t>
   </si>
   <si>
     <t>Preventative Dental Services
 Restorative Dental Care
 Oral Sedation Dentistry</t>
   </si>
   <si>
     <t>unknown</t>
   </si>
   <si>
     <t>2 to 4</t>
   </si>
   <si>
     <t>Steven Delisle</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/c/mtpyzrw/ukai-sushi</t>
+  </si>
+  <si>
+    <t>Ukai Sushi</t>
+  </si>
+  <si>
+    <t>Eating places</t>
+  </si>
+  <si>
+    <t>1059 W Belmont Ave                                Chicago,
+                                  IL 60657</t>
+  </si>
+  <si>
+    <t>(773) 868-9900</t>
+  </si>
+  <si>
+    <t>http://www.ukaichicago.com</t>
+  </si>
+  <si>
+    <t>Sun
+                                                                                    12:00 PM - 10:00 AM
+Mon
+                                                                                    4:00 PM - 10:00 AM
+Tue
+                                                                                    11:00 AM - 10:00 PM
+Wed
+                                                                                    11:00 AM - 10:00 AM
+Thu
+                                                                                    11:00 AM - 11:00 PM
+Fri
+                                                                                    11:00 AM - 11:00 PM
+Sat
+                                                                                    11:00 AM - 11:00 PM</t>
+  </si>
+  <si>
+    <t>Serving sushi tapas with american influence menu, BYOB
+                                Ukai jaanese restaurant is one of a kind susi that create the dish from scratch and serving fresh sushi maki 5 piece rolls with a world cultural tapas dish.</t>
+  </si>
+  <si>
+    <t>restaurants
+sushi
+sushi tapas
+byob
+delivery services</t>
+  </si>
+  <si>
+    <t>$100,001 to $500,000</t>
+  </si>
+  <si>
+    <t>ohm onthuam</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mm3bm6r/olsen-orthodontics</t>
   </si>
   <si>
     <t>Olsen Orthodontics</t>
   </si>
   <si>
     <t>Orthodontist</t>
   </si>
   <si>
     <t>1221 S Higgins Avenue                                Missoula,
                                   MT 59801</t>
   </si>
   <si>
     <t>(406) 542-7572</t>
   </si>
   <si>
     <t>http://www.gregolsenortho.com</t>
   </si>
   <si>
     <t>Olsen Orthodontics:
 Located in Missoula, Montana, Dr. Gregory D. Olsen's practice is devoted to providing you with excellent orthodontic treatment for
                                 Welcome to Olsen Orthodontics
 At Olsen Orthodontics, we know there are many orthodontic practices to choose from. We want you to know what sets us apart. Our goal is to make patients feel like they are part of our family.
 We take the time to listen to and cater to the individual needs and concerns of our patients. Dr. Olsen is very thorough in diagnosing and treatment planning, and he will spend time making sure that you are comfortable with the recommended treatment. Whether you're an adult, ...
           Welcome to Olsen Orthodontics
 At Olsen Orthodontics, we know there are many orthodontic practices to choose from. We want you to know what sets us apart. Our goal is to make patients feel like they are part of our family.
 We take the time to listen to and cater to the individual needs and concerns of our patients. Dr. Olsen is very thorough in diagnosing and treatment planning, and he will spend time making sure that you are comfortable with the recommended treatment. Whether you're an adult, adolescent or child, our knowledgeable doctor and staff are committed to helping you achieve the smile you deserve - a healthy, beautiful one. Orthodontic treatment will benefit you for a lifetime by offering improved oral health, comfort, enhanced self-confidence and a great smile.
 What makes Olsen Orthodontics special?
 Dr. Olsen is the only Missoula orthodontist trained in using the advanced Damon system. Damon braces allow your teeth to move more comfortably and easily than traditional braces. They have less discomfort than traditional braces and fewer adjustments, so your appointments will be faster and few in number with better results.
 When you come in for your visit you can expect quality treatment with a knowledgeable and caring team. Dr. Olsen has your best interests in mind and will work with you to achieve the smile you have always dreamed of.
 What you can expect when you come to our office:
 Dr. Olsen and his hands-on treatment style.
 We are a small practice with one doctor and we focus on providing very personalized care for each patient.
 We make your orthodontic experience fun, with ongoing contests to promote oral hygiene with prizes for the winners.
 We have a yearly private patient appreciation party at Splash Montana.
 Dr. Olsen works closely with your dentist throughout the entire orthodontic treatment because your teeth and overall health is important to him.
 Convenient hours and on call emergency care with Dr. Olsen or staff.
 Free initial exam and consultation.
 Fantastic team of highly trained office staff committed to continuing education and learning sessions.
 Flexible financing with courtesy. Low monthly payments. Credit cards accepted, third party financing and accept most insurance policies.
 Enjoy fresh baked cookies at every appointment.
 Come see us to discuss what Dr. Olsen can do for your smile. Contact us today to schedule an appointment. We look forward to seeing you.
           Read more 
           Show less</t>
   </si>
   <si>
-    <t>Orthodontist
-[...2 lines deleted...]
-  <si>
     <t>Less than $500,000</t>
   </si>
   <si>
     <t>Gregory Olsen,</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/c/mkw6rqv/sushi-ukai</t>
+  </si>
+  <si>
+    <t>Sushi Ukai</t>
+  </si>
+  <si>
+    <t>Sushi bar</t>
+  </si>
+  <si>
+    <t>419 N. Main St. Unit B2,                                Glen Ellyn,
+                                  IL 60137</t>
+  </si>
+  <si>
+    <t>(630) 790-8899</t>
+  </si>
+  <si>
+    <t>sushiukai168@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.sushiukai.com/</t>
+  </si>
+  <si>
+    <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/202003310SYqhTkkJU
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331k7dJMnORfj
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331jzooezRqMG
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331UxWagsNSGf
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331XbFrpoF9uh
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331G4jdzrRfmT
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331pTTG0FOEBg
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331qlFqtg2HPc</t>
+  </si>
+  <si>
+    <t>Sun
+                                                                                    12:00 PM - 9:30 PM
+Mon
+                                                                                    11:30 AM - 10:00 PM
+Tue
+                                                                                    11:30 AM - 10:00 PM
+Wed
+                                                                                    11:30 AM - 10:00 PM
+Thu
+                                                                                    11:30 AM - 10:00 PM
+Fri
+                                                                                    11:30 AM - 10:30 PM
+Sat
+                                                                                    11:30 AM - 10:30 PM</t>
+  </si>
+  <si>
+    <t>Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes.
+                                Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes, and cooked Japanese dishes, our menu is focused on pleasing our customers. Our Executive Chef hand-selects daily fresh fish for our sushi. Only the best quality at the best price fulfills his expectations for our customers. Miso and ‘Sweet and Sour’ Soups are made fresh daily too.  Our elegant, Japanese decor and friendly staff will make your visit me...
+          Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes, and cooked Japanese dishes, our menu is focused on pleasing our customers. Our Executive Chef hand-selects daily fresh fish for our sushi. Only the best quality at the best price fulfills his expectations for our customers. Miso and ‘Sweet and Sour’ Soups are made fresh daily too.  Our elegant, Japanese decor and friendly staff will make your visit memorable. We not only offer dine-in, but also carry-out and catering. View our menu to see the great selection of Sashimi and Asian cuisine available to our customers.
+          Read more 
+          Show less</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mm789zt/ponderosa-dental-group</t>
   </si>
   <si>
     <t>Ponderosa Dental Group</t>
   </si>
   <si>
     <t>Offices and clinics of dentists</t>
   </si>
   <si>
     <t>2445 South Third Street West                                Missoula,
                                   MT 59801</t>
   </si>
   <si>
     <t>(406) 542-0030</t>
   </si>
   <si>
     <t>grizboyz@qwestoffice.net</t>
   </si>
   <si>
     <t>http://ponderosadental.com/</t>
   </si>
   <si>
     <t>Sun
                                                             CLOSED
 Mon
                                                                                     8:30 AM - 5:00 PM
 Tue
                                                                                     8:30 AM - 5:00 PM
 Wed
                                                                                     8:30 AM - 5:00 PM
 Thu
                                                                                     8:30 AM - 5:00 PM
 Fri
                                                             CLOSED
 Sat
                                                             CLOSED</t>
   </si>
   <si>
     <t>At Ponderosa Dental group we are dedicated to providing exceptional dental care services to their patients in the Missoula, Montana area.
                                 We go to great lengths to make sure all of our patients, even those who typically fear going to the dentist, feel completely at ease when they come to our office for treatment.</t>
   </si>
   <si>
     <t>$500,000 to $1 million</t>
   </si>
   <si>
     <t>5 to 9</t>
-  </si>
-[...71 lines deleted...]
-    <t>Scott Green</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -817,231 +847,243 @@
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2">
         <v>0</v>
       </c>
       <c r="W2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>39</v>
       </c>
       <c r="E3">
-        <v>46.858835</v>
+        <v>41.93988</v>
       </c>
       <c r="F3">
-        <v>-113.99772</v>
+        <v>-87.65605</v>
       </c>
       <c r="G3" t="s">
         <v>40</v>
       </c>
       <c r="I3" t="s">
         <v>41</v>
       </c>
-      <c r="J3">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="M3" t="s">
+        <v>42</v>
       </c>
       <c r="N3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q3">
-        <v>2002</v>
+        <v>2010</v>
+      </c>
+      <c r="R3" t="s">
+        <v>34</v>
       </c>
       <c r="S3">
-        <v>8021</v>
+        <v>5812</v>
       </c>
       <c r="U3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E4">
-        <v>46.86692</v>
+        <v>46.858835</v>
       </c>
       <c r="F4">
-        <v>-114.03797</v>
+        <v>-113.99772</v>
       </c>
       <c r="G4" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="H4" t="s">
         <v>51</v>
       </c>
       <c r="I4" t="s">
         <v>52</v>
       </c>
-      <c r="M4" t="s">
+      <c r="J4">
+        <v>5</v>
+      </c>
+      <c r="K4">
+        <v>3</v>
+      </c>
+      <c r="N4" t="s">
         <v>53</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>54</v>
       </c>
-      <c r="P4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q4">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>2002</v>
       </c>
       <c r="S4">
         <v>8021</v>
       </c>
+      <c r="U4" t="s">
+        <v>55</v>
+      </c>
       <c r="V4">
         <v>0</v>
       </c>
       <c r="W4">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" t="s">
         <v>57</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>58</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>59</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5">
+        <v>41.8747895</v>
+      </c>
+      <c r="F5">
+        <v>-88.0665708</v>
+      </c>
+      <c r="G5" t="s">
         <v>60</v>
       </c>
-      <c r="E5">
-[...5 lines deleted...]
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>61</v>
       </c>
       <c r="I5" t="s">
         <v>62</v>
       </c>
       <c r="L5" t="s">
         <v>63</v>
       </c>
       <c r="M5" t="s">
         <v>64</v>
       </c>
       <c r="N5" t="s">
         <v>65</v>
       </c>
-      <c r="O5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" t="s">
         <v>33</v>
+      </c>
+      <c r="Q5">
+        <v>2018</v>
       </c>
       <c r="S5">
         <v>5812</v>
       </c>
       <c r="V5">
         <v>0</v>
       </c>
       <c r="W5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" t="s">
         <v>67</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>69</v>
       </c>
       <c r="E6">
-        <v>47.014356</v>
+        <v>46.86692</v>
       </c>
       <c r="F6">
-        <v>-114.226563</v>
+        <v>-114.03797</v>
       </c>
       <c r="G6" t="s">
         <v>70</v>
       </c>
+      <c r="H6" t="s">
+        <v>71</v>
+      </c>
+      <c r="I6" t="s">
+        <v>72</v>
+      </c>
+      <c r="M6" t="s">
+        <v>73</v>
+      </c>
       <c r="N6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P6" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="Q6">
-        <v>1984</v>
+        <v>1998</v>
+      </c>
+      <c r="R6" t="s">
+        <v>76</v>
       </c>
       <c r="S6">
         <v>8021</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="V6">
         <v>0</v>
       </c>
       <c r="W6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>