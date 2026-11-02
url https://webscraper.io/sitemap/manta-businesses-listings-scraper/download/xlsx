--- v5 (2026-09-22)
+++ v6 (2026-11-02)
@@ -62,338 +62,351 @@
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
-    <t>services</t>
+    <t>offers</t>
   </si>
   <si>
     <t>founded_on</t>
   </si>
   <si>
     <t>number_of_employees</t>
   </si>
   <si>
     <t>sic_code</t>
   </si>
   <si>
     <t>naics_code</t>
   </si>
   <si>
     <t>contact_person</t>
   </si>
   <si>
     <t>manta_verified</t>
   </si>
   <si>
     <t>claimed</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.manta.com/search?search=dentist&amp;city=Missoula&amp;state=Montana&amp;country=United%20States</t>
   </si>
   <si>
-    <t>2026-09-21T07:58:07Z</t>
+    <t>2026-10-27T08:33:58Z</t>
   </si>
   <si>
     <t>https://www.manta.com/c/m1rc59g/children-s-dentistry-of-lolo</t>
   </si>
   <si>
     <t>Children's Dentistry of Lolo</t>
   </si>
   <si>
-    <t>Dentists' office</t>
+    <t>Dentist Offices</t>
   </si>
   <si>
     <t>"116 Glacier Drive Suite","107"
 Lolo
 MT
 59847
 US</t>
   </si>
   <si>
     <t>Call (406) 284-8669</t>
   </si>
   <si>
     <t>http://www.lolochildrensdentist.com</t>
   </si>
   <si>
-    <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20220713_ZiR6Bk2Bk</t>
+    <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20220713_ZiR6Bk2Bk
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20220713_ZiR6Bk2Bk</t>
   </si>
   <si>
     <t>Sun          
                                                     Closed
                       Mon          
                                                                       9:00 AM–4:00 PM                                                    
                       Tue          
                                                                       9:00 AM–4:00 PM                                                    
                       Wed          
                                                                       9:00 AM–4:00 PM                                                    
                       Thu          
                                                                       9:00 AM–4:00 PM                                                    
                       Fri          
                                                                       9:00 AM–4:00 PM                                                    
                       Sat          
                                                                       9:00 AM–4:00 PM</t>
   </si>
   <si>
     <t>Children’s Dentistry in Lolo is accepting new patients! Our experienced staff takes special care with nervous kids and first-time visitors. Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montana Kids, and we’re open on Saturdays. Call our office today—we’ll see you soon!</t>
   </si>
   <si>
     <t>Preventative Dental Services
 Restorative Dental Care
 Oral Sedation Dentistry</t>
   </si>
   <si>
-    <t>2 to 4</t>
-[...1 lines deleted...]
-  <si>
     <t>Steven Delisle</t>
   </si>
   <si>
     <t>Claimed</t>
   </si>
   <si>
-    <t>https://www.manta.com/search?search=sushi&amp;context=unknown&amp;search_source=nav&amp;city=Chicago&amp;state=Illinois&amp;country=United%20States&amp;pt=41.8373%2C-87.6862&amp;device=desktop&amp;screenResolution=3840x2160&amp;page_size=10</t>
-[...64 lines deleted...]
-    <t>2026-09-21T08:01:08Z</t>
+    <t>2026-10-27T08:35:42Z</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mm3bm6r/olsen-orthodontics</t>
   </si>
   <si>
     <t>Olsen Orthodontics</t>
   </si>
   <si>
-    <t>Orthodontist</t>
+    <t>Orthodontists</t>
   </si>
   <si>
     <t>1221 S Higgins Avenue
 Missoula
 MT
 59801
 US</t>
   </si>
   <si>
     <t>Call (406) 542-7572</t>
   </si>
   <si>
     <t>http://www.gregolsenortho.com</t>
   </si>
   <si>
     <t>Olsen Orthodontics:
 Located in Missoula, Montana, Dr. Gregory D. Olsen's practice is devoted to providing you with excellent orthodontic treatment for Welcome to Olsen Orthodontics
 At Olsen Orthodontics, we know there are many orthodontic practices to choose from. We want you to know what sets us apart. Our goal is to make patients feel like they are part of our family.
 We take the time to listen to and cater to the individual needs and concerns of our patients. Dr. Olsen is very thorough in diagnosing and treatment planning, and he will spend time making sure that you are comfortable with the recommended treatment. Whether you're an adult, adolescent or child, our knowledgeable doctor and staff are committed to helping you achieve the smile you deserve - a healthy, beautiful one. Orthodontic treatment will benefit you for a lifetime by offering improved oral health, comfort, enhanced self-confidence and a great smile.
 What makes Olsen Orthodontics special?
 Dr. Olsen is the only Missoula orthodontist trained in using the advanced Damon system. Damon braces allow your teeth to move more comfortably and easily than traditional braces. They have less discomfort than traditional braces and fewer adjustments, so your appointments will be faster and few in number with better results.
 When you come in for your visit you can expect quality treatment with a knowledgeable and caring team. Dr. Olsen has your best interests in mind and will work with you to achieve the smile you have always dreamed of.
 What you can expect when you come to our office:
 Dr. Olsen and his hands-on treatment style.
 We are a small practice with one doctor and we focus on providing very personalized care for each patient.
 We make your orthodontic experience fun, with ongoing contests to promote oral hygiene with prizes for the winners.
 We have a yearly private patient appreciation party at Splash Montana.
 Dr. Olsen works closely with your dentist throughout the entire orthodontic treatment because your teeth and overall health is important to him.
 Convenient hours and on call emergency care with Dr. Olsen or staff.
 Free initial exam and consultation.
 Fantastic team of highly trained office staff committed to continuing education and learning sessions.
 Flexible financing with courtesy. Low monthly payments. Credit cards accepted, third party financing and accept most insurance policies.
 Enjoy fresh baked cookies at every appointment.
 Come see us to discuss what Dr. Olsen can do for your smile. Contact us today to schedule an appointment. We look forward to seeing you.</t>
   </si>
   <si>
-    <t>Ross Woods              — Aug 05, 2013            
-[...18 lines deleted...]
-  <si>
     <t>Gregory Olsen,</t>
   </si>
   <si>
     <t>https://www.manta.com/search?search=dentist&amp;city=Missoula&amp;state=Montana&amp;country=United%20States&amp;pg=3</t>
   </si>
   <si>
-    <t>2026-09-21T07:59:31Z</t>
-[...14 lines deleted...]
-59802
+    <t>https://www.manta.com/search?search=sushi&amp;context=unknown&amp;search_source=nav&amp;city=Chicago&amp;state=Illinois&amp;country=United%20States&amp;pt=41.8373%2C-87.6862&amp;device=desktop&amp;screenResolution=3840x2160&amp;page_size=10</t>
+  </si>
+  <si>
+    <t>2026-10-27T08:35:52Z</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/c/mtmkdgd/kaze-sushi-thai</t>
+  </si>
+  <si>
+    <t>Kaze Sushi &amp; Thai</t>
+  </si>
+  <si>
+    <t>Japanese Restaurants</t>
+  </si>
+  <si>
+    <t>5957 W Belmont Ave
+Chicago
+IL
+60634
 US</t>
   </si>
   <si>
-    <t>Call (406) 926-3488</t>
-[...14 lines deleted...]
-    <t>2026-09-21T07:59:36Z</t>
+    <t>Call (773) 887-3023</t>
+  </si>
+  <si>
+    <t>https://sushirestaurantchicago.com</t>
+  </si>
+  <si>
+    <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20220602c6Fi9BpPPt
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20220602c6Fi9BpPPt</t>
+  </si>
+  <si>
+    <t>Sun          
+                                                                      12:00 PM–10:00 PM                                                    
+                      Mon          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Tue          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Wed          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Thu          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Fri          
+                                                                      11:00 AM–10:00 PM                                                    
+                      Sat          
+                                                                      12:00 PM–10:00 PM</t>
+  </si>
+  <si>
+    <t>Kaze Sushi &amp; Thai is a Thai Restaurant in Chicago, IL 60634 Kaze Sushi &amp; Thai is the best Thai restaurant to get authentic Thai food in Chicago, IL. Our professional staff provides friendly and prompt service for a pleasant dining experience. We value our customers and strive to make your meal satisfying and fun.</t>
+  </si>
+  <si>
+    <t>Sushi Restaurant
+Sushi
+Thai Food
+Thai Restaurant
+Delivery
+Online Ordering
+Sashimi
+Poke Bowls
+Tempura
+Thai Iced Tea</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/search?search=sushi&amp;context=unknown&amp;search_source=nav&amp;city=Chicago&amp;state=Illinois&amp;country=United%20States&amp;pt=41.8373%2C-87.6862&amp;device=desktop&amp;screenResolution=3840x2160&amp;page_size=10&amp;pg=2</t>
+  </si>
+  <si>
+    <t>2026-10-27T08:34:28Z</t>
   </si>
   <si>
     <t>https://www.manta.com/c/mw2rvgp/jason-olsen-family-dental</t>
   </si>
   <si>
     <t>Jason Olsen Family Dental</t>
   </si>
   <si>
     <t>715 West Central Avenue
 Missoula
 MT
 59801
 US</t>
   </si>
   <si>
     <t>Call (406) 728-2840</t>
   </si>
   <si>
     <t>http://www.olsenpetersdental.com</t>
   </si>
   <si>
     <t>Categorized under Dentist Offices. Our records show it was established in 2005 and incorporated in MT. Current estimates show this company has an annual revenue of 573331 and employs a staff of approximately 14.</t>
   </si>
   <si>
     <t>Jason C Olsen</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/search?search=dentist&amp;city=Missoula&amp;state=Montana&amp;country=United%20States&amp;pg=2</t>
+  </si>
+  <si>
+    <t>2026-10-27T08:34:38Z</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/c/mkw6rqv/sushi-ukai</t>
+  </si>
+  <si>
+    <t>Sushi Ukai</t>
+  </si>
+  <si>
+    <t>Sushi Bars</t>
+  </si>
+  <si>
+    <t>419 N. Main St. Unit B2,
+Glen Ellyn
+IL
+60137
+US</t>
+  </si>
+  <si>
+    <t>Call (630) 790-8899</t>
+  </si>
+  <si>
+    <t>sushiukai168@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.sushiukai.com/</t>
+  </si>
+  <si>
+    <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/202003310SYqhTkkJU
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331k7dJMnORfj
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331jzooezRqMG
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331UxWagsNSGf
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331XbFrpoF9uh
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331G4jdzrRfmT
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331pTTG0FOEBg
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331qlFqtg2HPc
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/202003310SYqhTkkJU
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331k7dJMnORfj
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331jzooezRqMG
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331UxWagsNSGf
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331XbFrpoF9uh
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331G4jdzrRfmT
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331pTTG0FOEBg
+images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200331qlFqtg2HPc</t>
+  </si>
+  <si>
+    <t>Sun          
+                                                                      12:00 PM–9:30 PM                                                    
+                      Mon          
+                                                                      11:30 AM–10:00 PM                                                    
+                      Tue          
+                                                                      11:30 AM–10:00 PM                                                    
+                      Wed          
+                                                                      11:30 AM–10:00 PM                                                    
+                      Thu          
+                                                                      11:30 AM–10:00 PM                                                    
+                      Fri          
+                                                                      11:30 AM–10:30 PM                                                    
+                      Sat          
+                                                                      11:30 AM–10:30 PM</t>
+  </si>
+  <si>
+    <t>Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes. Sushi Ukai offers a sophisticated twist on the traditional Japanese style of casual eating. From sushi, sashimi, classic sushi rolls, bento boxes, and cooked Japanese dishes, our menu is focused on pleasing our customers. Our Executive Chef hand-selects daily fresh fish for our sushi. Only the best quality at the best price fulfills his expectations for our customers. Miso and ‘Sweet and Sour’ Soups are made fresh daily too.  Our elegant, Japanese decor and friendly staff will make your visit memorable. We not only offer dine-in, but also carry-out and catering. View our menu to see the great selection of Sashimi and Asian cuisine available to our customers.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -828,306 +841,291 @@
       </c>
       <c r="H2" t="s">
         <v>30</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="N2" t="s">
         <v>33</v>
       </c>
       <c r="O2" t="s">
         <v>34</v>
       </c>
       <c r="P2" t="s">
         <v>35</v>
       </c>
       <c r="Q2" t="s">
         <v>36</v>
       </c>
       <c r="R2">
         <v>2021</v>
       </c>
-      <c r="S2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="T2">
         <v>8021</v>
       </c>
       <c r="V2" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="W2">
         <v>0</v>
       </c>
       <c r="X2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>41</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>42</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3">
+        <v>46.858835</v>
+      </c>
+      <c r="G3">
+        <v>-113.99772</v>
+      </c>
+      <c r="H3" t="s">
         <v>43</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>44</v>
       </c>
-      <c r="F3">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="K3" t="s">
         <v>45</v>
       </c>
-      <c r="I3" t="s">
+      <c r="L3">
+        <v>5</v>
+      </c>
+      <c r="M3">
+        <v>3</v>
+      </c>
+      <c r="P3" t="s">
         <v>46</v>
       </c>
-      <c r="K3" t="s">
+      <c r="R3">
+        <v>2002</v>
+      </c>
+      <c r="T3">
+        <v>8021</v>
+      </c>
+      <c r="V3" t="s">
         <v>47</v>
-      </c>
-[...19 lines deleted...]
-        <v>5812</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
-      <c r="X3" t="s">
-        <v>39</v>
+      <c r="X3">
+        <v>0</v>
       </c>
       <c r="Y3" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" t="s">
         <v>53</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4">
+        <v>41.9381009</v>
+      </c>
+      <c r="G4">
+        <v>-87.7758163</v>
+      </c>
+      <c r="H4" t="s">
         <v>54</v>
       </c>
-      <c r="D4" t="s">
+      <c r="I4" t="s">
         <v>55</v>
       </c>
-      <c r="E4" t="s">
+      <c r="K4" t="s">
         <v>56</v>
       </c>
-      <c r="F4">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="N4" t="s">
         <v>57</v>
       </c>
-      <c r="I4" t="s">
+      <c r="O4" t="s">
         <v>58</v>
       </c>
-      <c r="K4" t="s">
+      <c r="P4" t="s">
         <v>59</v>
       </c>
-      <c r="L4">
-[...5 lines deleted...]
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>60</v>
       </c>
-      <c r="Q4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R4">
-        <v>2002</v>
+        <v>2008</v>
       </c>
       <c r="T4">
-        <v>8021</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>5812</v>
       </c>
       <c r="W4">
         <v>0</v>
       </c>
-      <c r="X4">
-        <v>0</v>
+      <c r="X4" t="s">
+        <v>38</v>
       </c>
       <c r="Y4" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" t="s">
         <v>64</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5">
+        <v>46.8505903</v>
+      </c>
+      <c r="G5">
+        <v>-114.008204</v>
+      </c>
+      <c r="H5" t="s">
         <v>65</v>
       </c>
-      <c r="D5" t="s">
+      <c r="I5" t="s">
         <v>66</v>
       </c>
-      <c r="E5" t="s">
+      <c r="K5" t="s">
         <v>67</v>
       </c>
-      <c r="F5">
-[...5 lines deleted...]
-      <c r="H5" t="s">
+      <c r="P5" t="s">
         <v>68</v>
       </c>
-      <c r="I5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="R5">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2005</v>
       </c>
       <c r="T5">
         <v>8021</v>
       </c>
       <c r="U5">
         <v>621210</v>
       </c>
       <c r="V5" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="W5">
         <v>0</v>
       </c>
       <c r="X5">
         <v>0</v>
       </c>
       <c r="Y5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" t="s">
         <v>74</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6">
+        <v>41.8747895</v>
+      </c>
+      <c r="G6">
+        <v>-88.0665708</v>
+      </c>
+      <c r="H6" t="s">
         <v>75</v>
       </c>
-      <c r="D6" t="s">
+      <c r="I6" t="s">
         <v>76</v>
       </c>
-      <c r="E6" t="s">
-[...8 lines deleted...]
-      <c r="H6" t="s">
+      <c r="J6" t="s">
         <v>77</v>
       </c>
-      <c r="I6" t="s">
+      <c r="K6" t="s">
         <v>78</v>
       </c>
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>79</v>
       </c>
+      <c r="O6" t="s">
+        <v>80</v>
+      </c>
       <c r="P6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="R6">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2018</v>
       </c>
       <c r="T6">
-        <v>8021</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>5812</v>
       </c>
       <c r="W6">
         <v>0</v>
       </c>
-      <c r="X6">
-[...3 lines deleted...]
-        <v>73</v>
+      <c r="X6" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">