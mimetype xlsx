--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
@@ -271,125 +271,95 @@
 Fri
                                                                                     11:00 AM - 10:00 PM
 Sat
                                                                                     12:00 PM - 10:00 PM</t>
   </si>
   <si>
     <t>Kaze Sushi &amp; Thai is a Thai Restaurant in Chicago, IL 60634
                                 Kaze Sushi &amp; Thai is the best Thai restaurant to get authentic Thai food in Chicago, IL. Our professional staff provides friendly and prompt service for a pleasant dining experience. We value our customers and strive to make your meal satisfying and fun.</t>
   </si>
   <si>
     <t>Sushi Restaurant
 Sushi
 Thai Food
 Thai Restaurant
 Delivery
 Online Ordering
 Sashimi
 Poke Bowls
 Tempura
 Thai Iced Tea</t>
   </si>
   <si>
     <t>https://www.manta.com/search?search=sushi&amp;context=unknown&amp;search_source=nav&amp;city=Chicago&amp;state=Illinois&amp;country=United%20States&amp;pt=41.8373%2C-87.6862&amp;device=desktop&amp;screenResolution=3840x2160&amp;page_size=10&amp;pg=2</t>
   </si>
   <si>
-    <t>https://www.manta.com/c/mtpyzrw/ukai-sushi</t>
-[...50 lines deleted...]
-  <si>
     <t>https://www.manta.com/c/mw2rvgp/jason-olsen-family-dental</t>
   </si>
   <si>
     <t>Jason Olsen Family Dental</t>
   </si>
   <si>
     <t>Dentist Offices</t>
   </si>
   <si>
     <t>715 West Central Avenue                                Missoula,
                                   MT 59801</t>
   </si>
   <si>
     <t>(406) 728-2840</t>
   </si>
   <si>
     <t>http://www.olsenpetersdental.com</t>
   </si>
   <si>
     <t>Categorized under Dentist Offices. Our records show it was established in 2005 and incorporated in MT. Current estimates show this company has an annual revenue of 573331 and employs a staff of approximately 14.</t>
   </si>
   <si>
     <t>Jason C Olsen</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/c/mhh410q/dr-taylor-diggs-pllc</t>
+  </si>
+  <si>
+    <t>Dr  Taylor Diggs Pllc</t>
+  </si>
+  <si>
+    <t>801 North Orange Street                                Missoula,
+                                  MT 59802</t>
+  </si>
+  <si>
+    <t>(406) 926-3488</t>
+  </si>
+  <si>
+    <t>http://www.taylordiggsdentistry.com</t>
+  </si>
+  <si>
+    <t>Categorized under Dentist Offices. Our records show it was established in 2013 and incorporated in MT. Current estimates show this company has an annual revenue of 196948 and employs a staff of approximately 4.</t>
+  </si>
+  <si>
+    <t>Taylor Diggs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -966,155 +936,155 @@
       </c>
       <c r="Q4">
         <v>123365</v>
       </c>
       <c r="R4">
         <v>2008</v>
       </c>
       <c r="S4">
         <v>1</v>
       </c>
       <c r="T4">
         <v>5812</v>
       </c>
       <c r="W4">
         <v>0</v>
       </c>
       <c r="X4">
         <v>1</v>
       </c>
       <c r="Y4" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>50</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
         <v>63</v>
       </c>
       <c r="D5" t="s">
         <v>64</v>
       </c>
       <c r="E5" t="s">
         <v>65</v>
       </c>
       <c r="F5">
-        <v>41.93988</v>
+        <v>46.8505903</v>
       </c>
       <c r="G5">
-        <v>-87.65605</v>
+        <v>-114.008204</v>
       </c>
       <c r="H5" t="s">
         <v>66</v>
       </c>
       <c r="J5" t="s">
         <v>67</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>68</v>
       </c>
-      <c r="O5" t="s">
+      <c r="Q5">
+        <v>573331</v>
+      </c>
+      <c r="R5">
+        <v>2005</v>
+      </c>
+      <c r="S5">
+        <v>14</v>
+      </c>
+      <c r="T5">
+        <v>8021</v>
+      </c>
+      <c r="U5">
+        <v>621210</v>
+      </c>
+      <c r="V5" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>72</v>
       </c>
       <c r="W5">
         <v>0</v>
       </c>
       <c r="X5">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F6">
+        <v>46.878082</v>
+      </c>
+      <c r="G6">
+        <v>-113.994993</v>
+      </c>
+      <c r="H6" t="s">
         <v>73</v>
       </c>
-      <c r="C6" t="s">
+      <c r="J6" t="s">
         <v>74</v>
       </c>
-      <c r="D6" t="s">
+      <c r="O6" t="s">
         <v>75</v>
       </c>
-      <c r="E6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q6">
-        <v>573331</v>
+        <v>196948</v>
       </c>
       <c r="R6">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="S6">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="T6">
         <v>8021</v>
       </c>
       <c r="U6">
         <v>621210</v>
       </c>
       <c r="V6" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="W6">
         <v>0</v>
       </c>
       <c r="X6">
         <v>0</v>
       </c>
       <c r="Y6" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>