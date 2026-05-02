--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
@@ -152,214 +152,214 @@
 Sat
                                                                                     9:00 AM - 4:00 PM</t>
   </si>
   <si>
     <t>Children’s Dentistry in Lolo is accepting new patients! Our experienced staff takes special care with nervous kids and first-time visitors.
                                 Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montan...
           Children’s Dentistry of Lolo is accepting new patients! We want a visit to the dentist to be a positive experience. Our kid-friendly practice has video games in the waiting room and prizes for healthy smiles. We perform preventative check-ups and restorative services including fillings, crowns, and extractions. Our staff is trained in working with nervous kids and children with special needs, and we have sedation options available. We accept Medicaid and most insurances, including Healthy Montana Kids, and we’re open on Saturdays. Call our office today—we’ll see you soon!
           Read more 
           Show less</t>
   </si>
   <si>
     <t>Preventative Dental Services
 Restorative Dental Care
 Oral Sedation Dentistry</t>
   </si>
   <si>
     <t>unknown</t>
   </si>
   <si>
     <t>2 to 4</t>
   </si>
   <si>
     <t>Steven Delisle</t>
   </si>
   <si>
-    <t>https://www.manta.com/c/mm3bm6r/olsen-orthodontics</t>
-[...8 lines deleted...]
-    <t>1221 S Higgins Avenue                                Missoula,
+    <t>https://www.manta.com/c/mm789zt/ponderosa-dental-group</t>
+  </si>
+  <si>
+    <t>Ponderosa Dental Group</t>
+  </si>
+  <si>
+    <t>Offices and clinics of dentists</t>
+  </si>
+  <si>
+    <t>2445 South Third Street West                                Missoula,
                                   MT 59801</t>
   </si>
   <si>
-    <t>(406) 542-7572</t>
-[...27 lines deleted...]
-Come see us to discuss what Dr. Olsen can do for your smile. Contact us today to schedule an appointment. We look forward to seeing you.
+    <t>(406) 542-0030</t>
+  </si>
+  <si>
+    <t>grizboyz@qwestoffice.net</t>
+  </si>
+  <si>
+    <t>http://ponderosadental.com/</t>
+  </si>
+  <si>
+    <t>Sun
+                                                            CLOSED
+Mon
+                                                                                    8:30 AM - 5:00 PM
+Tue
+                                                                                    8:30 AM - 5:00 PM
+Wed
+                                                                                    8:30 AM - 5:00 PM
+Thu
+                                                                                    8:30 AM - 5:00 PM
+Fri
+                                                            CLOSED
+Sat
+                                                            CLOSED</t>
+  </si>
+  <si>
+    <t>At Ponderosa Dental group we are dedicated to providing exceptional dental care services to their patients in the Missoula, Montana area.
+                                We go to great lengths to make sure all of our patients, even those who typically fear going to the dentist, feel completely at ease when they come to our office for treatment.</t>
+  </si>
+  <si>
+    <t>$500,000 to $1 million</t>
+  </si>
+  <si>
+    <t>5 to 9</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/search?search=sushi&amp;context=unknown&amp;search_source=nav&amp;city=Chicago&amp;state=Illinois&amp;country=United%20States&amp;pt=41.8373%2C-87.6862&amp;device=desktop&amp;screenResolution=3840x2160&amp;page_size=10</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/c/mkc85kn/kimberli-sushi-and-thai-cuisine</t>
+  </si>
+  <si>
+    <t>Kimberli Sushi and Thai Cuisine</t>
+  </si>
+  <si>
+    <t>Sushi bar</t>
+  </si>
+  <si>
+    <t>2547 W Lawrence Ave Suite# B                                Chicago,
+                                  IL 60625</t>
+  </si>
+  <si>
+    <t>(773) 232-5422</t>
+  </si>
+  <si>
+    <t>http://chicagosushirestaurant.com</t>
+  </si>
+  <si>
+    <t>images.manta-r3.com/api/claim-this-profile/image-mgr/view/20200722IbOje4ZO58</t>
+  </si>
+  <si>
+    <t>Sun
+                                                                                    5:00 PM - 2:00 AM
+Mon
+                                                                                    5:00 PM - 2:00 AM
+Tue
+                                                                                    5:00 PM - 2:00 AM
+Wed
+                                                                                    5:00 PM - 2:00 AM
+Thu
+                                                                                    5:00 PM - 2:00 AM
+Fri
+                                                                                    5:00 PM - 3:00 AM
+Sat
+                                                                                    5:00 PM - 3:00 AM</t>
+  </si>
+  <si>
+    <t>Kimberli Sushi and Thai Cuisine Specializes in Sushi &amp; Thai Cuisine in Chicago, IL
+                                Kimberli Sushi and Thai Cuisine is a Thai and sushi restaurant in Chicago, IL that is dedicated to serving a variety of mouth-watering dishes and scratch made specials. With over 10 years of experience, we opened Kimberli Sushi &amp; Thai Cuisine to offer scrumptious cuisine to our diners that can be enjoyed in our restaurant or in the comfort of your home.</t>
+  </si>
+  <si>
+    <t>Ramen
+Boba
+Asian Restaurant
+Sushi Restaurant
+Family Restaurant
+Orange Chicken
+Delivery Services
+Late Night Sushi Restaurant
+Thai Food
+Take Out Services</t>
+  </si>
+  <si>
+    <t>https://www.manta.com/c/m1whbpn/sushi-bar-chicago</t>
+  </si>
+  <si>
+    <t>Sushi Bar Chicago</t>
+  </si>
+  <si>
+    <t>405 North Wabash Avenue                                Chicago,
+                                  IL 60611</t>
+  </si>
+  <si>
+    <t>(312) 498-4442</t>
+  </si>
+  <si>
+    <t>sbchicago@sushibarhospitality.com</t>
+  </si>
+  <si>
+    <t>https://sushibarhospitality.com/locations/chicago/</t>
+  </si>
+  <si>
+    <t>SUN
+                                                                                    04:30PM - 11:00PM
+MON
+                                                            CLOSED
+TUE
+                                                            CLOSED
+WED
+                                                                                    04:30PM - 11:00PM
+THU
+                                                                                    04:30PM - 11:00PM
+FRI
+                                                                                    04:30PM - 11:00PM
+SAT
+                                                                                    04:30PM - 11:00PM</t>
+  </si>
+  <si>
+    <t>Sushi Bar Chicago is a 12-seater counter sushi restaurant within the Lady May Restaurant on Wabash Ave in Chicago. 17 exquisite course meals
+                                Hidden within Chicago's beloved River North restaurant, Lady May, Sushi | Bar Chicago is an intimate Omakase Speakeasy that serves up a whimsy of its namesake fare in 17 courses. Behind an unmarked door lies an intimate counter housing 12 prized seats where you will sit right up to the chef's cutting boards. Relax and enjoy as the chefs prepare a playful reverie on new-wave nigiri in a free-form interpretive take on the traditional sushi counter experience where you can experience unexpected rif...
+          Hidden within Chicago's beloved River North restaurant, Lady May, Sushi | Bar Chicago is an intimate Omakase Speakeasy that serves up a whimsy of its namesake fare in 17 courses. Behind an unmarked door lies an intimate counter housing 12 prized seats where you will sit right up to the chef's cutting boards. Relax and enjoy as the chefs prepare a playful reverie on new-wave nigiri in a free-form interpretive take on the traditional sushi counter experience where you can experience unexpected riffs on beloved standards.
           Read more 
           Show less</t>
   </si>
   <si>
-    <t>Orthodontist
-[...116 lines deleted...]
-    <t>Taylor Diggs</t>
+    <t>https://www.manta.com/c/mm3b08t/frenchtown-dental</t>
+  </si>
+  <si>
+    <t>Frenchtown Dental</t>
+  </si>
+  <si>
+    <t>16350 Beckwith Road                                Frenchtown,
+                                  MT 59834</t>
+  </si>
+  <si>
+    <t>(406) 626-4337</t>
+  </si>
+  <si>
+    <t>Scott R  Green DDS</t>
+  </si>
+  <si>
+    <t>Scott Green</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -827,273 +827,237 @@
       </c>
       <c r="W2">
         <v>0</v>
       </c>
       <c r="X2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3" t="s">
         <v>41</v>
       </c>
       <c r="E3" t="s">
         <v>42</v>
       </c>
       <c r="F3">
-        <v>46.858835</v>
+        <v>46.86692</v>
       </c>
       <c r="G3">
-        <v>-113.99772</v>
+        <v>-114.03797</v>
       </c>
       <c r="H3" t="s">
         <v>43</v>
       </c>
+      <c r="I3" t="s">
+        <v>44</v>
+      </c>
       <c r="J3" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>45</v>
+      </c>
+      <c r="N3" t="s">
+        <v>46</v>
       </c>
       <c r="O3" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="R3">
-        <v>2002</v>
+        <v>1998</v>
+      </c>
+      <c r="S3" t="s">
+        <v>49</v>
       </c>
       <c r="T3">
         <v>8021</v>
       </c>
-      <c r="V3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W3">
         <v>0</v>
       </c>
       <c r="X3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>50</v>
       </c>
       <c r="B4" t="s">
         <v>51</v>
       </c>
       <c r="C4" t="s">
         <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>53</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4">
-        <v>41.9381009</v>
+        <v>41.9682522</v>
       </c>
       <c r="G4">
-        <v>-87.7758163</v>
+        <v>-87.6932803</v>
       </c>
       <c r="H4" t="s">
         <v>55</v>
       </c>
       <c r="J4" t="s">
         <v>56</v>
       </c>
       <c r="M4" t="s">
         <v>57</v>
       </c>
       <c r="N4" t="s">
         <v>58</v>
       </c>
       <c r="O4" t="s">
         <v>59</v>
       </c>
       <c r="P4" t="s">
         <v>60</v>
       </c>
-      <c r="Q4">
-[...6 lines deleted...]
-        <v>1</v>
+      <c r="Q4" t="s">
+        <v>36</v>
       </c>
       <c r="T4">
         <v>5812</v>
       </c>
       <c r="W4">
         <v>0</v>
       </c>
       <c r="X4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="B5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C5" t="s">
         <v>62</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E5" t="s">
         <v>63</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5">
+        <v>41.8898208</v>
+      </c>
+      <c r="G5">
+        <v>-87.62637</v>
+      </c>
+      <c r="H5" t="s">
         <v>64</v>
       </c>
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>65</v>
       </c>
-      <c r="F5">
-[...5 lines deleted...]
-      <c r="H5" t="s">
+      <c r="J5" t="s">
         <v>66</v>
       </c>
-      <c r="J5" t="s">
+      <c r="N5" t="s">
         <v>67</v>
       </c>
       <c r="O5" t="s">
         <v>68</v>
       </c>
-      <c r="Q5">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="Q5" t="s">
+        <v>36</v>
       </c>
       <c r="T5">
-        <v>8021</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>5812</v>
       </c>
       <c r="W5">
         <v>0</v>
       </c>
       <c r="X5">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" t="s">
         <v>70</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
         <v>71</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F6">
+        <v>47.014356</v>
+      </c>
+      <c r="G6">
+        <v>-114.226563</v>
+      </c>
+      <c r="H6" t="s">
         <v>72</v>
       </c>
-      <c r="F6">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="O6" t="s">
         <v>73</v>
       </c>
-      <c r="J6" t="s">
-[...6 lines deleted...]
-        <v>196948</v>
+      <c r="Q6" t="s">
+        <v>48</v>
       </c>
       <c r="R6">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>1984</v>
       </c>
       <c r="T6">
         <v>8021</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="W6">
         <v>0</v>
       </c>
       <c r="X6">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">