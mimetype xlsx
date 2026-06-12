--- v1 (2026-04-12)
+++ v2 (2026-06-12)
@@ -12,562 +12,381 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>employment_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
-    <t>latitude</t>
-[...4 lines deleted...]
-  <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
-    <t>salary_type</t>
-[...4 lines deleted...]
-  <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>skills</t>
   </si>
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>about_company</t>
   </si>
   <si>
-    <t>category</t>
-[...1 lines deleted...]
-  <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.monster.com/jobs/search?q=react&amp;where=Remote</t>
-[...20 lines deleted...]
-    <t>$19.25–$20 Per Hour</t>
+    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?so=p.h.p&amp;where=San+Francisco%2C+CA</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/mri-technician-radiologist-tech-stanford-ca--ced7e887-c5f0-4f82-9f20-f596a8c7366a?sid=8e18a34a-41fa-4a57-a8cf-58c79e91c061&amp;jvo=p.mco.s-svr.99&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>MRI Technician/ Radiologist Tech</t>
+  </si>
+  <si>
+    <t>Collabera</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Collabera</t>
+  </si>
+  <si>
+    <t>Temporary</t>
+  </si>
+  <si>
+    <t>Stanford, CA</t>
+  </si>
+  <si>
+    <t>$60–$75 Per Hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>HOUR</t>
-[...16 lines deleted...]
-Employee Assistance Planunmatched
+    <t>Open to relocation to Stanford, CA  94305 Detailed Job Description:Domain: UniversityJob Title: Radiologic Technologist Location:  Onsite at Stanford, CA 94305Duration: 06 Months (High potential Extension/Conversion based on performance)Pay Rate: $62-70/hr Top 3 job requirements:CT or MRI scanning background, adapts quickly, strong knowledge of cross-sectional anatomyCandidate MUST have an ARRT or AMRIT license, as this is requiredCertifications &amp; licenses:Must hold one of the following certifications: American Registry of Radiologic Technologists (ARRT), California Registry of Radiologic Technologists, or American Registry of Magnetic Resonance Imaging Technologists (ARMRIT).Advanced ARRT registry (e.g., CT, MR, etc.) desired.Requirement:Two-year degree and one year of relevant experience, or a combination of education and relevant experience.Excellent written and verbal communication skills.High degree of judgment and skill.Reliable self-starting and self-directed nature, exhibiting initiative and focused work ethic.Basic knowledge in cross-sectional anatomy and physiology, sterile technique, patient relations, medical imaging examination preparation, and medical imaging safety and screening procedures.Basic knowledge and skills in the operation of medical imaging systems, 3D reformations, and post-processing procedures.Basic working knowledge of medical imaging physics, principles, tissue contrast, and applications.Familiarity with Unix, Windows, Mac, and/or Linux computer operating systems; experience in MR system operation and troubleshooting system and computer issues.Ability to identify images for post-processing and/or artifacts in the images; ability to respond to detailed requests for views and/or images depicting certain anatomy and/or pathology.Experience in teaching and instruction of technologists, researchers, and/or physicians.Ability to collaborate with other professional colleagues.The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time , paid sick and safe time , hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable)</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;div&gt;&lt;div&gt;&lt;p&gt;&lt;strong&gt;Open to relocation to Stanford, CA&amp;nbsp; 94305&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Detailed Job Description:&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Domain: &lt;/strong&gt;University&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Job Title: &lt;/strong&gt;Radiologic Technologist&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location&lt;/strong&gt;:&amp;nbsp;&amp;nbsp;Onsite at Stanford, CA 94305&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Duration:&lt;/strong&gt;&amp;nbsp;06 Months&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;(High potential Extension/Conversion based on performance)&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Pay Rate: &lt;/strong&gt;$62-70/hr&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Top 3 job requirements:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;CT or MRI scanning background, adapts quickly, strong knowledge of cross-sectional anatomy&lt;/li&gt;&lt;li&gt;&lt;div&gt;Candidate MUST have an ARRT or AMRIT license, as this is required&lt;/div&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;Certifications &amp;amp; licenses:&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Must hold one of the following certifications: American Registry of Radiologic Technologists (ARRT), California Registry of Radiologic Technologists, or American Registry of Magnetic Resonance Imaging Technologists (ARMRIT).&lt;/li&gt;&lt;li&gt;Advanced ARRT registry (e.g., CT, MR, etc.) desired.&lt;/li&gt;&lt;/ul&gt;&lt;div&gt;&lt;strong&gt;Requirement:&lt;/strong&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;Two-year degree and one year of relevant experience, or a combination of education and relevant experience.&lt;/li&gt;&lt;li&gt;Excellent written and verbal communication skills.&lt;/li&gt;&lt;li&gt;High degree of judgment and skill.&lt;/li&gt;&lt;li&gt;Reliable self-starting and self-directed nature, exhibiting initiative and focused work ethic.&lt;/li&gt;&lt;li&gt;Basic knowledge in cross-sectional anatomy and physiology, sterile technique, patient relations, medical imaging examination preparation, and medical imaging safety and screening procedures.&lt;/li&gt;&lt;li&gt;Basic knowledge and skills in the operation of medical imaging systems, 3D reformations, and post-processing procedures.&lt;/li&gt;&lt;li&gt;Basic working knowledge of medical imaging physics, principles, tissue contrast, and applications.&lt;/li&gt;&lt;li&gt;Familiarity with Unix, Windows, Mac, and/or Linux computer operating systems; experience in MR system operation and troubleshooting system and computer issues.&lt;/li&gt;&lt;li&gt;Ability to identify images for post-processing and/or artifacts in the images; ability to respond to detailed requests for views and/or images depicting certain anatomy and/or pathology.&lt;/li&gt;&lt;li&gt;Experience in teaching and instruction of technologists, researchers, and/or physicians.&lt;/li&gt;&lt;li&gt;&lt;div&gt;Ability to collaborate with other professional colleagues.&lt;/div&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;i&gt;The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time , paid sick and safe time , hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable)&lt;/i&gt;&lt;/p&gt;&lt;/div&gt;&lt;u&gt;&lt;/u&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Anatomyunmatched
+Apple Macsunmatched
+Communication Skillsunmatched
+Identify Issuesunmatched
+Linux Operating Systemunmatched
+Magnetic Resonance Imaging (MRI)unmatched
+Medical Imagingunmatched
+Medical Physicsunmatched
+Medical Treatmentunmatched
+Microsoft Windows Operating Systemunmatched
+Pathologyunmatched
+Physiologyunmatched
+Presentation/Verbal Skillsunmatched
+Radiologyunmatched
+Safety Processunmatched
+System Operationsunmatched
+Team Playerunmatched
+Technical Researchunmatched
+Training/Teachingunmatched
+Unix Operating Systemsunmatched
+Writing Skillsunmatched</t>
+  </si>
+  <si>
+    <t>23 days ago</t>
+  </si>
+  <si>
+    <t>Staffing/Employment Agencies</t>
+  </si>
+  <si>
+    <t>http://www.collabera.com</t>
+  </si>
+  <si>
+    <t>10,000 employees or more</t>
+  </si>
+  <si>
+    <t>Since 1991, Collabera has been a leading provider of IT staffing solutions and services. We are known for providing the best staffing experience and taking great care of our clients and employees.
+Our client-centric model provides focus, commitment and a dedicated team to help our clients achieve their business objectives. For consultants and employees, we offer an enriching experience that promotes career growth and lifelong learning.
+The Collabera Way represents our fundamentals beliefs and is founded on the following building blocks:</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?page=2&amp;sid=8e18a34a-41fa-4a57-a8cf-58c79e91c061&amp;where=San%20Francisco,%20CA&amp;so=p.h.p</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/radiologist-stanford-ca--cf67d3db-5e8a-42a2-beca-eae1e8f40c42?sid=8e18a34a-41fa-4a57-a8cf-58c79e91c061&amp;jvo=p.mco.s-svr.100&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Radiologist</t>
+  </si>
+  <si>
+    <t>$65–$70 Per Hour</t>
+  </si>
+  <si>
+    <t>Client: Higher Educational ProviderTitle: Radiologic TechnologistLocation: Stanford, CA 94305 - Onsite Role
+Duration: 3–6 Months (Potential Extension/Conversion)
+Schedule: 40 hrs/week | 8:00 AM – 5:00 PMPay: ($65-$70) on an hourly basis
+Overview:Seeking an experienced Imaging Technologist with strong PET/MR/CT and Nuclear Medicine experience to support advanced clinical imaging and research initiatives in a high-performing academic medical environment. This role focuses on:Advanced medical imaging procedures3D image reconstruction and post-processingResearch imaging supportCross-functional collaboration with physicians, researchers, and technologists Responsibilities:Operate PET, MRI, CT, and/or Nuclear Medicine imaging systems.Perform advanced 3D reconstructions and image post-processingGenerate high-quality diagnostic and research imaging dataSupport imaging-based clinical research studies and protocolsAssist physicians with complex imaging proceduresIdentify image artifacts and optimize image qualityMaintain accurate procedural documentation and imaging recordsCollaborate with radiologists, researchers, and clinical teamsSupport development of imaging workflows, SOPs, and quality initiativesProvide technical guidance and training to staff and researchers Required Qualifications:1+ years of relevant imaging experienceAssociate degree or equivalent combination of education and experienceStrong experience with PET/MR, PET/CT, MRI, CT, or Nuclear Medicine imagingAdvanced experience with:3D imaging reconstructionPost-processing workflowsCross-sectional anatomyImaging safety proceduresExperience troubleshooting imaging systems and related software/hardwareStrong communication and collaboration skillsSelf-driven and capable of working independently Required Certifications/Licensure:Candidates must hold an active California technologist licensure (or be willing to obtain) and one or more of the following:ARRTARMRITNMTCBCalifornia Radiologic Technologist LicenseCalifornia Nuclear Medicine Technologist License Preferred:Advanced ARRT certification (CT or MR)BLS CertificationBenefits:The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time, paid sick and safe time, hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable).</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p&gt;&lt;strong&gt;Client:&amp;nbsp;&lt;/strong&gt;Higher&amp;nbsp;Educational Provider&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Title:&amp;nbsp;&lt;/strong&gt;Radiologic Technologist&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Stanford, CA 94305 - Onsite Role&lt;strong&gt;&lt;br&gt;Duration:&lt;/strong&gt;&amp;nbsp;3–6 Months (Potential Extension/Conversion)&lt;strong&gt;&lt;br&gt;Schedule: &lt;/strong&gt;40 hrs/week | 8:00 AM – 5:00 PM&lt;/p&gt;&lt;div&gt;&lt;strong&gt;Pay: &lt;/strong&gt;($65-$70) on an hourly basis&lt;br&gt;&lt;br&gt;&lt;p&gt;&lt;strong&gt;Overview:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Seeking an experienced&lt;strong&gt; Imaging Technologist with strong PET/MR/CT and Nuclear Medicine experience&lt;/strong&gt; to support advanced clinical imaging and research initiatives in a high-performing academic medical environment.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;This role focuses on:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Advanced medical imaging procedures&lt;/li&gt;&lt;li&gt;3D image reconstruction and post-processing&lt;/li&gt;&lt;li&gt;Research imaging support&lt;/li&gt;&lt;li&gt;Cross-functional collaboration with physicians, researchers, and technologists&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;Responsibilities:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Operate PET, MRI, CT, and/or Nuclear Medicine imaging systems.&lt;/li&gt;&lt;li&gt;Perform advanced 3D reconstructions and image post-processing&lt;/li&gt;&lt;li&gt;Generate high-quality diagnostic and research imaging data&lt;/li&gt;&lt;li&gt;Support imaging-based clinical research studies and protocols&lt;/li&gt;&lt;li&gt;Assist physicians with complex imaging procedures&lt;/li&gt;&lt;li&gt;Identify image artifacts and optimize image quality&lt;/li&gt;&lt;li&gt;Maintain accurate procedural documentation and imaging records&lt;/li&gt;&lt;li&gt;Collaborate with radiologists, researchers, and clinical teams&lt;/li&gt;&lt;li&gt;Support development of imaging workflows, SOPs, and quality initiatives&lt;/li&gt;&lt;li&gt;Provide technical guidance and training to staff and researchers&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1+ years of relevant imaging experience&lt;/li&gt;&lt;li&gt;Associate degree or equivalent combination of education and experience&lt;/li&gt;&lt;li&gt;Strong experience with PET/MR, PET/CT, MRI, CT, or Nuclear Medicine imaging&lt;/li&gt;&lt;li&gt;Advanced experience with:&lt;/li&gt;&lt;li&gt;3D imaging reconstruction&lt;/li&gt;&lt;li&gt;Post-processing workflows&lt;/li&gt;&lt;li&gt;Cross-sectional anatomy&lt;/li&gt;&lt;li&gt;Imaging safety procedures&lt;/li&gt;&lt;li&gt;Experience troubleshooting imaging systems and related software/hardware&lt;/li&gt;&lt;li&gt;Strong communication and collaboration skills&lt;/li&gt;&lt;li&gt;Self-driven and capable of working independently&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;Required Certifications/Licensure:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Candidates must hold an active California technologist licensure (or be willing to obtain) and one or more of the following:&lt;/li&gt;&lt;li&gt;ARRT&lt;/li&gt;&lt;li&gt;ARMRIT&lt;/li&gt;&lt;li&gt;NMTCB&lt;/li&gt;&lt;li&gt;California Radiologic Technologist License&lt;/li&gt;&lt;li&gt;California Nuclear Medicine Technologist License&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;Preferred:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Advanced ARRT certification (CT or MR)&lt;/li&gt;&lt;li&gt;BLS Certification&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Benefits:&lt;/strong&gt;&lt;/p&gt;&lt;div&gt;&lt;ul&gt;&lt;li&gt;The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time, paid sick and safe time, hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable).&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Academic Backgroundunmatched
+American Registry of Radiologic Technologists (ARRT)unmatched
+Anatomyunmatched
+Basic Life Support (BLS)unmatched
+Clinical Researchunmatched
+Clinical Supportunmatched
+Communication Skillsunmatched
+Cross-Functionalunmatched
+Document Imagingunmatched
+Identify Issuesunmatched
+Image Processingunmatched
+Magnetic Resonance Imaging (MRI)unmatched
+Medical Assistanceunmatched
+Medical Imagingunmatched
+Medical Treatmentunmatched
+Nuclear Medicineunmatched
+Quality Assuranceunmatched
+Radiologyunmatched
+Safety Processunmatched
+Staff Trainingunmatched
+Standard Operating Procedures (SOP)unmatched
+Team Playerunmatched
+Technical Leadershipunmatched
+Technical Researchunmatched
+Technical Trainingunmatched</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-mri-tech-2-488-to-2-859-per-week-in-palo-alto-ca-palo-alto-ca--af6c0536-93eb-483a-a112-26d8616eaabb?sid=8e18a34a-41fa-4a57-a8cf-58c79e91c061&amp;jvo=p.mco.s-svr.52&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Travel MRI Tech - $2,488 to $2,859 per week in Palo Alto, CA</t>
+  </si>
+  <si>
+    <t>Fusion Medical Staffing</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Fusion%20Medical%20Staffing</t>
+  </si>
+  <si>
+    <t>Palo Alto, CA</t>
+  </si>
+  <si>
+    <t>$2,488–$2,859</t>
+  </si>
+  <si>
+    <t>Travel MRI TechCompany: Fusion Medical StaffingLocation: Facility in Stanford, CaliforniaJob DetailsFusion Medical Staffing is seeking a skilled MRI Tech for a 26-week travel assignment in Stanford, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.Required Qualifications:Successful completion of a Radiology program of study with specialization and training in MRI One years’ experience as an MRI Tech Valid Radiology/MRI license in compliance with state regulations Current BLS Certification (AHA/ARC)Preferred Qualifications:Current ARRT or equivalent certification Current ARMRIT or equivalent certification Other certifications and licenses may be required for this positionSummary:The MRI Technologist operates magnetic resonance imaging (MRI) scanners to produce high-quality 3D images used in medical diagnosis. They interact directly with patients and administer intravenous injections of contrast dye as needed and collaborate with healthcare teams to provide accurate diagnostic results. MRI Technologists are responsible for maintaining equipment, adhering to safety protocols, and ensuring patient-centered care throughout the imaging process.Essential Work Functions:Screen patients for MRI safety and contraindications prior to procedure, ensuring compliance with safety protocols Educate patients on MRI procedure and answers questions if they arise Maintain, inspect, and troubleshoot MRI equipment to ensure proper functionality and report any malfunctions Start I.V.s and administer contrast media per orders and protocol, monitoring patients for adverse reactions Monitor image quality during procedures and make adjustments to scanning parameters for optimal diagnostic results Document all procedure details, including imaging parameters and patient observations, in compliance with hospital policies Collaborate with radiologists and healthcare providers to ensure accurate diagnostic imaging and timely delivery of results Maintain a clean, organized workspace in compliance with infection control and hospital policies Follow hospital safety rules and procedures including infection control and radiation safety protocols Perform other duties as assigned within the scope of an MRI TechnologistRequired Essential Skills:Critical thinking, service excellence, and good interpersonal communication skills The ability to read, write, and communicate in the English language Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills Physical Abilities - Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend Interpersonal Skills - Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism Technical/Motor Skills - Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment Mental Requirements - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail Sensory - Must possess visual acuity and ability to effectively communicateBenefits Include:Highly competitive pay for travel professionals Comprehensive medical, dental, and vision insurance with first day coverage Paid Time Off (PTO) after 1560 hours Life and Short-term disability offered 401(k) matching Aggressive Refer-a-friend Bonus Program 24/7 recruiter support Reimbursement for licensure and CEUsWhy Choose Fusion?At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.Other Duties Disclaimer:To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.Start your rewarding career as a Travel MRI Tech with Fusion Medical Staffing and join our mission to improve lives. Apply now!*Fusion is an EOE/E-Verify Employer</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;strong&gt;Travel MRI Tech&lt;/strong&gt;&lt;p&gt;&lt;strong&gt;Company:&lt;/strong&gt; Fusion Medical Staffing&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Facility in Stanford, California&lt;/p&gt;&lt;strong&gt;Job Details&lt;/strong&gt;&lt;p&gt;Fusion Medical Staffing is seeking a skilled MRI Tech for a 26-week travel assignment in Stanford, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.&lt;/p&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Successful completion of a Radiology program of study with specialization and training in MRI &lt;/li&gt;&lt;li&gt;One years’ experience as an MRI Tech &lt;/li&gt;&lt;li&gt;Valid Radiology/MRI license in compliance with state regulations &lt;/li&gt;&lt;li&gt;Current BLS Certification (AHA/ARC)&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Preferred Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Current ARRT or equivalent certification &lt;/li&gt;&lt;li&gt;Current ARMRIT or equivalent certification &lt;/li&gt;&lt;li&gt;Other certifications and licenses may be required for this position&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Summary:&lt;/strong&gt;&lt;p&gt;The MRI Technologist operates magnetic resonance imaging (MRI) scanners to produce high-quality 3D images used in medical diagnosis. They interact directly with patients and administer intravenous injections of contrast dye as needed and collaborate with healthcare teams to provide accurate diagnostic results. MRI Technologists are responsible for maintaining equipment, adhering to safety protocols, and ensuring patient-centered care throughout the imaging process.&lt;/p&gt;&lt;strong&gt;Essential Work Functions:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Screen patients for MRI safety and contraindications prior to procedure, ensuring compliance with safety protocols &lt;/li&gt;&lt;li&gt;Educate patients on MRI procedure and answers questions if they arise &lt;/li&gt;&lt;li&gt;Maintain, inspect, and troubleshoot MRI equipment to ensure proper functionality and report any malfunctions &lt;/li&gt;&lt;li&gt;Start I.V.s and administer contrast media per orders and protocol, monitoring patients for adverse reactions &lt;/li&gt;&lt;li&gt;Monitor image quality during procedures and make adjustments to scanning parameters for optimal diagnostic results &lt;/li&gt;&lt;li&gt;Document all procedure details, including imaging parameters and patient observations, in compliance with hospital policies &lt;/li&gt;&lt;li&gt;Collaborate with radiologists and healthcare providers to ensure accurate diagnostic imaging and timely delivery of results &lt;/li&gt;&lt;li&gt;Maintain a clean, organized workspace in compliance with infection control and hospital policies &lt;/li&gt;&lt;li&gt;Follow hospital safety rules and procedures including infection control and radiation safety protocols &lt;/li&gt;&lt;li&gt;Perform other duties as assigned within the scope of an MRI Technologist&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Required Essential Skills:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Critical thinking, service excellence, and good interpersonal communication skills &lt;/li&gt;&lt;li&gt;The ability to read, write, and communicate in the English language &lt;/li&gt;&lt;li&gt;Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Physical Abilities &lt;/strong&gt;- Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Interpersonal Skills &lt;/strong&gt;- Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Technical/Motor Skills &lt;/strong&gt;- Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mental Requirements&lt;/strong&gt; - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sensory&lt;/strong&gt; - Must possess visual acuity and ability to effectively communicate&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Benefits Include:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Highly competitive pay for travel professionals &lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance with first day coverage &lt;/li&gt;&lt;li&gt;Paid Time Off (PTO) after 1560 hours &lt;/li&gt;&lt;li&gt;Life and Short-term disability offered &lt;/li&gt;&lt;li&gt;401(k) matching &lt;/li&gt;&lt;li&gt;Aggressive Refer-a-friend Bonus Program &lt;/li&gt;&lt;li&gt;24/7 recruiter support &lt;/li&gt;&lt;li&gt;Reimbursement for licensure and CEUs&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Why Choose Fusion?&lt;/strong&gt;&lt;p&gt;At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.&lt;/p&gt;&lt;strong&gt;Other Duties Disclaimer:&lt;/strong&gt;&lt;p&gt;To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.&lt;/p&gt;&lt;p&gt;Start your rewarding career as a Travel MRI Tech with Fusion Medical Staffing and join our mission to improve lives. Apply now!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;*Fusion is an EOE/E-Verify Employer&lt;/strong&gt;&lt;/p&gt;&lt;br&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Basic Life Support (BLS)unmatched
+Co-Paymentsunmatched
+Communication Skillsunmatched
+Computer Skillsunmatched
+English Languageunmatched
 Equipment Maintenance/Repairunmatched
-GMP (Good Manufacturing Practices)unmatched
-[...3 lines deleted...]
-Housekeeping/Cleaningunmatched
+Healthcareunmatched
+Healthcare Providersunmatched
+Hospitalunmatched
 Identify Issuesunmatched
-Leadershipunmatched
-[...7 lines deleted...]
-Order Picking/Packingunmatched
+Infection Controlunmatched
+Interpersonal Skillsunmatched
+Intravenous Injectionsunmatched
+Licensing Complianceunmatched
+Lift/Move 100 Poundsunmatched
+Magnetic Resonance Imaging (MRI)unmatched
+Maintain Complianceunmatched
+Medical Diagnosisunmatched
+Medical Imagingunmatched
+Medical Treatmentunmatched
 Organizational Skillsunmatched
-Presentation/Verbal Skillsunmatched
-[...7 lines deleted...]
-Quality Controlunmatched
+Patient Educationunmatched
+Psychiatry and Mental Healthunmatched
+Quality Monitoringunmatched
+Quality of Careunmatched
+Radiation Safetyunmatched
+Radiologyunmatched
+Regulatory Complianceunmatched
+Reimbursementunmatched
+Safety Complianceunmatched
+Safety Processunmatched
+Scholarshipunmatched
+State Laws and Regulationsunmatched
+Time Managementunmatched</t>
+  </si>
+  <si>
+    <t>2 days ago</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>https://www.fusionmedstaff.com</t>
+  </si>
+  <si>
+    <t>100 to 499 employees</t>
+  </si>
+  <si>
+    <t>Fusion Medical Staffing provides career opportunities to healthcare professionals by helping medical facilities fill their staffing needs. Fusion staffs a variety of specialties within the nursing and allied healthcare fields. We offer competitive pay packages and benefits that travelers deserve. We pride ourselves on our communication skills, accurate job transparency and traveler first mentality. At Fusion, you can actually choose your own adventure! 
+Fusion started staffing therapists in 2009, and has since expanded to specialties within the nursing, long term care, home health, cath lab, laboratory, cardiopulmonary and radiology fields.  We continue to seek out the best talent in the healthcare industry. Our travelers provide the hands that help heal and saves patients' lives, and they will continue to fill our client's facilities nationwide. Fusion is committed to transparency and putting our traveler's needs, wants and preferences first; that means having our travelers be in the driver’s seat of their own careers. When you put your trust in Fusion, we will help you excel in your career and expand your experience.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-ct-tech-2-378-to-2-733-per-week-in-redwood-city-ca-redwood-city-ca--c19692c9-60f4-411b-91ec-7bef994136cd?sid=8e18a34a-41fa-4a57-a8cf-58c79e91c061&amp;jvo=p.mco.s-svr.53&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Travel CT Tech - $2,378 to $2,733 per week in Redwood City, CA</t>
+  </si>
+  <si>
+    <t>Redwood City, CA</t>
+  </si>
+  <si>
+    <t>$2,378–$2,733</t>
+  </si>
+  <si>
+    <t>Travel CT TechCompany: Fusion Medical StaffingLocation: Facility in Redwood City, CaliforniaJob DetailsFusion Medical Staffing is seeking a skilled CT Tech for a 13-week travel assignment in Redwood City, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.Required Qualifications:One year of recent experience as a CT Technologist Valid Radiology license in compliance with state regulations Current BLS certification (AHA/ARC)Preferred Qualifications:Current ARRT Certification Other certifications and licenses may be required for this positionSummary:The CT Tech operates computerized tomography (CT) scanners to produce cross-sectional images of patients' bodies for diagnostic purposes. They prepare patients for the procedure, position patients with considerations for safety and image accuracy, ensure proper imaging protocols are followed, and work closely with radiologists to obtain high-quality images for accurate diagnosis. CT Techs also maintain equipment, keep patient records, and follow safety procedures to minimize radiation exposure and provide compassionate care to patients throughout the imaging process. Essential Work Functions:Operate CT equipment to produce cross-sectional images of bones, organs, and tissue for diagnostic purposes Prepare patients for procedures, explain imaging process, and position patients appropriately Set appropriate technical parameters to accurately demonstrate anatomy and pathology Provide high-quality images to Radiologist for interpretation Adhere to radiation safety standards and hospital policies to ensure patient and staff safety Perform routine maintenance and troubleshooting of CT equipment to ensure proper functionality Document patient information, imaging parameters, and procedural details accurately in the hospital’s system Collaborate with radiologists, physicians, and other healthcare professionals to deliver timely diagnostic services Ability to adapt to different CT equipment and protocols across various healthcare facilities Perform other duties as assigned within the scope of CT Tech practiceRequired Essential Skills:Critical thinking, service excellence, and good interpersonal communication skills The ability to read, write, and communicate in the English language Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills Physical Abilities - Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend Interpersonal Skills - Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism Technical/Motor Skills - Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment Mental Requirements - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail Sensory - Must possess visual acuity and ability to effectively communicateBenefits Include:Highly competitive pay for travel professionals Comprehensive medical, dental, and vision insurance with first day coverage Paid Time Off (PTO) after 1560 hours Life and Short-term disability offered 401(k) matching Aggressive Refer-a-friend Bonus Program 24/7 recruiter support Reimbursement for licensure and CEUsWhy Choose Fusion?At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.Other Duties Disclaimer:To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.Start your rewarding career as a Travel CT Technologist with Fusion Medical Staffing and join our mission to improve lives. Apply now!*Fusion is an EOE/E-Verify Employer</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;strong&gt;Travel CT Tech&lt;/strong&gt;&lt;p&gt;&lt;strong&gt;Company:&lt;/strong&gt; Fusion Medical Staffing&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Facility in Redwood City, California&lt;/p&gt;&lt;strong&gt;Job Details&lt;/strong&gt;&lt;p&gt;Fusion Medical Staffing is seeking a skilled CT Tech for a 13-week travel assignment in Redwood City, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.&lt;/p&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;One year of recent experience as a CT Technologist &lt;/li&gt;&lt;li&gt;Valid Radiology license in compliance with state regulations &lt;/li&gt;&lt;li&gt;Current BLS certification (AHA/ARC)&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Preferred Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Current ARRT Certification &lt;/li&gt;&lt;li&gt;Other certifications and licenses may be required for this position&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Summary:&lt;/strong&gt;&lt;p&gt;The CT Tech operates computerized tomography (CT) scanners to produce cross-sectional images of patients' bodies for diagnostic purposes. They prepare patients for the procedure, position patients with considerations for safety and image accuracy, ensure proper imaging protocols are followed, and work closely with radiologists to obtain high-quality images for accurate diagnosis. CT Techs also maintain equipment, keep patient records, and follow safety procedures to minimize radiation exposure and provide compassionate care to patients throughout the imaging process. &lt;/p&gt;&lt;strong&gt;Essential Work Functions:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Operate CT equipment to produce cross-sectional images of bones, organs, and tissue for diagnostic purposes &lt;/li&gt;&lt;li&gt;Prepare patients for procedures, explain imaging process, and position patients appropriately &lt;/li&gt;&lt;li&gt;Set appropriate technical parameters to accurately demonstrate anatomy and pathology &lt;/li&gt;&lt;li&gt;Provide high-quality images to Radiologist for interpretation &lt;/li&gt;&lt;li&gt;Adhere to radiation safety standards and hospital policies to ensure patient and staff safety &lt;/li&gt;&lt;li&gt;Perform routine maintenance and troubleshooting of CT equipment to ensure proper functionality &lt;/li&gt;&lt;li&gt;Document patient information, imaging parameters, and procedural details accurately in the hospital’s system &lt;/li&gt;&lt;li&gt;Collaborate with radiologists, physicians, and other healthcare professionals to deliver timely diagnostic services &lt;/li&gt;&lt;li&gt;Ability to adapt to different CT equipment and protocols across various healthcare facilities &lt;/li&gt;&lt;li&gt;Perform other duties as assigned within the scope of CT Tech practice&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Required Essential Skills:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Critical thinking, service excellence, and good interpersonal communication skills &lt;/li&gt;&lt;li&gt;The ability to read, write, and communicate in the English language &lt;/li&gt;&lt;li&gt;Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Physical Abilities &lt;/strong&gt;- Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Interpersonal Skills &lt;/strong&gt;- Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Technical/Motor Skills &lt;/strong&gt;- Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mental Requirements&lt;/strong&gt; - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sensory&lt;/strong&gt; - Must possess visual acuity and ability to effectively communicate&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Benefits Include:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Highly competitive pay for travel professionals &lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance with first day coverage &lt;/li&gt;&lt;li&gt;Paid Time Off (PTO) after 1560 hours &lt;/li&gt;&lt;li&gt;Life and Short-term disability offered &lt;/li&gt;&lt;li&gt;401(k) matching &lt;/li&gt;&lt;li&gt;Aggressive Refer-a-friend Bonus Program &lt;/li&gt;&lt;li&gt;24/7 recruiter support &lt;/li&gt;&lt;li&gt;Reimbursement for licensure and CEUs&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Why Choose Fusion?&lt;/strong&gt;&lt;p&gt;At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.&lt;/p&gt;&lt;strong&gt;Other Duties Disclaimer:&lt;/strong&gt;&lt;p&gt;To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.&lt;/p&gt;&lt;p&gt;Start your rewarding career as a Travel CT Technologist with Fusion Medical Staffing and join our mission to improve lives. Apply now!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;*Fusion is an EOE/E-Verify Employer&lt;/strong&gt;&lt;/p&gt;&lt;br&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Anatomyunmatched
+Basic Life Support (BLS)unmatched
+Cell Biologyunmatched
+Co-Paymentsunmatched
+Communication Skillsunmatched
+Computer Skillsunmatched
+English Languageunmatched
+Equipment Maintenance/Repairunmatched
+Healthcareunmatched
+Hospitalunmatched
+Identify Issuesunmatched
+Interpersonal Skillsunmatched
+Licensing Complianceunmatched
+Lift/Move 100 Poundsunmatched
+Medical Recordsunmatched
+Pathologyunmatched
+Patient Careunmatched
+Patient Safetyunmatched
+Psychiatry and Mental Healthunmatched
+Radiation Safetyunmatched
+Radiologyunmatched
 Record Keepingunmatched
-Regulationsunmatched
-[...78 lines deleted...]
-Regulationsunmatched
 Regulatory Complianceunmatched
-Safety/Work Safetyunmatched
-[...264 lines deleted...]
-Software as a Service (SaaS)unmatched
+Reimbursementunmatched
+Safety Processunmatched
+Safety Standardsunmatched
+Scholarshipunmatched
+Service Deliveryunmatched
 State Laws and Regulationsunmatched
-Supply Chainunmatched
-[...16 lines deleted...]
-    <t>Vaco provides expert consulting, permanent placement, executive search and strategic stafﬁng for companies around the world, in the areas of accounting, ﬁnance, technology, healthcare, operations, administration and more. As a premier talent solutions ﬁrm, Vaco connects people to their dream jobs and helps leading companies ﬁnd talent to grow their business. Since its founding in 2002, Vaco has grown to more than 35 ofﬁces across the globe, 700+ employees, more than 3,000 consultants and $450M in revenue. Vaco has been named to Inc. magazine’s list of the fastest-growing private companies for past 11 years and is dedicated to developing long-term relationships, life-long careers and creative client solutions.</t>
+Time Managementunmatched</t>
+  </si>
+  <si>
+    <t>6 days ago</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-ct-tech-2-593-to-2-980-per-week-in-walnut-creek-ca-walnut-creek-ca--b75711fa-4def-4307-bf97-40611b3436ee?sid=8e18a34a-41fa-4a57-a8cf-58c79e91c061&amp;jvo=p.mco.s-svr.54&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Travel CT Tech - $2,593 to $2,980 per week in Walnut Creek, CA</t>
+  </si>
+  <si>
+    <t>Walnut Creek, CA</t>
+  </si>
+  <si>
+    <t>$2,593–$2,980</t>
+  </si>
+  <si>
+    <t>Travel CT TechCompany: Fusion Medical StaffingLocation: Facility in Walnut Creek, CaliforniaJob DetailsFusion Medical Staffing is seeking a skilled CT Tech for a 13-week travel assignment in Walnut Creek, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.Required Qualifications:One year of recent experience as a CT Technologist Valid Radiology license in compliance with state regulations Current BLS certification (AHA/ARC)Preferred Qualifications:Current ARRT Certification Other certifications and licenses may be required for this positionSummary:The CT Tech operates computerized tomography (CT) scanners to produce cross-sectional images of patients' bodies for diagnostic purposes. They prepare patients for the procedure, position patients with considerations for safety and image accuracy, ensure proper imaging protocols are followed, and work closely with radiologists to obtain high-quality images for accurate diagnosis. CT Techs also maintain equipment, keep patient records, and follow safety procedures to minimize radiation exposure and provide compassionate care to patients throughout the imaging process. Essential Work Functions:Operate CT equipment to produce cross-sectional images of bones, organs, and tissue for diagnostic purposes Prepare patients for procedures, explain imaging process, and position patients appropriately Set appropriate technical parameters to accurately demonstrate anatomy and pathology Provide high-quality images to Radiologist for interpretation Adhere to radiation safety standards and hospital policies to ensure patient and staff safety Perform routine maintenance and troubleshooting of CT equipment to ensure proper functionality Document patient information, imaging parameters, and procedural details accurately in the hospital’s system Collaborate with radiologists, physicians, and other healthcare professionals to deliver timely diagnostic services Ability to adapt to different CT equipment and protocols across various healthcare facilities Perform other duties as assigned within the scope of CT Tech practiceRequired Essential Skills:Critical thinking, service excellence, and good interpersonal communication skills The ability to read, write, and communicate in the English language Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills Physical Abilities - Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend Interpersonal Skills - Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism Technical/Motor Skills - Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment Mental Requirements - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail Sensory - Must possess visual acuity and ability to effectively communicateBenefits Include:Highly competitive pay for travel professionals Comprehensive medical, dental, and vision insurance with first day coverage Paid Time Off (PTO) after 1560 hours Life and Short-term disability offered 401(k) matching Aggressive Refer-a-friend Bonus Program 24/7 recruiter support Reimbursement for licensure and CEUsWhy Choose Fusion?At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.Other Duties Disclaimer:To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.Start your rewarding career as a Travel CT Technologist with Fusion Medical Staffing and join our mission to improve lives. Apply now!*Fusion is an EOE/E-Verify Employer</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;strong&gt;Travel CT Tech&lt;/strong&gt;&lt;p&gt;&lt;strong&gt;Company:&lt;/strong&gt; Fusion Medical Staffing&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Facility in Walnut Creek, California&lt;/p&gt;&lt;strong&gt;Job Details&lt;/strong&gt;&lt;p&gt;Fusion Medical Staffing is seeking a skilled CT Tech for a 13-week travel assignment in Walnut Creek, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.&lt;/p&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;One year of recent experience as a CT Technologist &lt;/li&gt;&lt;li&gt;Valid Radiology license in compliance with state regulations &lt;/li&gt;&lt;li&gt;Current BLS certification (AHA/ARC)&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Preferred Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Current ARRT Certification &lt;/li&gt;&lt;li&gt;Other certifications and licenses may be required for this position&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Summary:&lt;/strong&gt;&lt;p&gt;The CT Tech operates computerized tomography (CT) scanners to produce cross-sectional images of patients' bodies for diagnostic purposes. They prepare patients for the procedure, position patients with considerations for safety and image accuracy, ensure proper imaging protocols are followed, and work closely with radiologists to obtain high-quality images for accurate diagnosis. CT Techs also maintain equipment, keep patient records, and follow safety procedures to minimize radiation exposure and provide compassionate care to patients throughout the imaging process. &lt;/p&gt;&lt;strong&gt;Essential Work Functions:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Operate CT equipment to produce cross-sectional images of bones, organs, and tissue for diagnostic purposes &lt;/li&gt;&lt;li&gt;Prepare patients for procedures, explain imaging process, and position patients appropriately &lt;/li&gt;&lt;li&gt;Set appropriate technical parameters to accurately demonstrate anatomy and pathology &lt;/li&gt;&lt;li&gt;Provide high-quality images to Radiologist for interpretation &lt;/li&gt;&lt;li&gt;Adhere to radiation safety standards and hospital policies to ensure patient and staff safety &lt;/li&gt;&lt;li&gt;Perform routine maintenance and troubleshooting of CT equipment to ensure proper functionality &lt;/li&gt;&lt;li&gt;Document patient information, imaging parameters, and procedural details accurately in the hospital’s system &lt;/li&gt;&lt;li&gt;Collaborate with radiologists, physicians, and other healthcare professionals to deliver timely diagnostic services &lt;/li&gt;&lt;li&gt;Ability to adapt to different CT equipment and protocols across various healthcare facilities &lt;/li&gt;&lt;li&gt;Perform other duties as assigned within the scope of CT Tech practice&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Required Essential Skills:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Critical thinking, service excellence, and good interpersonal communication skills &lt;/li&gt;&lt;li&gt;The ability to read, write, and communicate in the English language &lt;/li&gt;&lt;li&gt;Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Physical Abilities &lt;/strong&gt;- Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Interpersonal Skills &lt;/strong&gt;- Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Technical/Motor Skills &lt;/strong&gt;- Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mental Requirements&lt;/strong&gt; - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sensory&lt;/strong&gt; - Must possess visual acuity and ability to effectively communicate&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Benefits Include:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Highly competitive pay for travel professionals &lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance with first day coverage &lt;/li&gt;&lt;li&gt;Paid Time Off (PTO) after 1560 hours &lt;/li&gt;&lt;li&gt;Life and Short-term disability offered &lt;/li&gt;&lt;li&gt;401(k) matching &lt;/li&gt;&lt;li&gt;Aggressive Refer-a-friend Bonus Program &lt;/li&gt;&lt;li&gt;24/7 recruiter support &lt;/li&gt;&lt;li&gt;Reimbursement for licensure and CEUs&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Why Choose Fusion?&lt;/strong&gt;&lt;p&gt;At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.&lt;/p&gt;&lt;strong&gt;Other Duties Disclaimer:&lt;/strong&gt;&lt;p&gt;To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.&lt;/p&gt;&lt;p&gt;Start your rewarding career as a Travel CT Technologist with Fusion Medical Staffing and join our mission to improve lives. Apply now!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;*Fusion is an EOE/E-Verify Employer&lt;/strong&gt;&lt;/p&gt;&lt;br&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>8 days ago</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -871,59 +690,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:S6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -937,386 +756,320 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="B2" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="C2" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="X1" t="s">
+      <c r="E2" t="s">
         <v>23</v>
       </c>
+      <c r="F2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G2" t="s">
+        <v>25</v>
+      </c>
+      <c r="I2" t="s">
+        <v>26</v>
+      </c>
+      <c r="J2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L2" t="s">
+        <v>29</v>
+      </c>
+      <c r="M2" t="s">
+        <v>30</v>
+      </c>
+      <c r="N2" t="s">
+        <v>31</v>
+      </c>
+      <c r="O2" t="s">
+        <v>32</v>
+      </c>
+      <c r="P2" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>34</v>
+      </c>
+      <c r="R2" t="s">
+        <v>35</v>
+      </c>
+      <c r="S2" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
-      <c r="A2" t="s">
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" t="s">
         <v>24</v>
       </c>
-      <c r="B2" t="s">
+      <c r="G3" t="s">
         <v>25</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="I3" t="s">
+        <v>39</v>
+      </c>
+      <c r="J3" t="s">
         <v>27</v>
       </c>
-      <c r="E2" t="s">
-[...14 lines deleted...]
-      <c r="K2" t="s">
+      <c r="K3" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" t="s">
+        <v>41</v>
+      </c>
+      <c r="M3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" t="s">
         <v>31</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O3" t="s">
         <v>32</v>
       </c>
-      <c r="M2" t="s">
+      <c r="P3" t="s">
         <v>33</v>
       </c>
-      <c r="N2" t="s">
+      <c r="Q3" t="s">
         <v>34</v>
       </c>
-      <c r="O2" t="s">
+      <c r="R3" t="s">
         <v>35</v>
       </c>
-      <c r="P2" t="s">
+      <c r="S3" t="s">
         <v>36</v>
       </c>
-      <c r="Q2" t="s">
-[...16 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:24">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C4" t="s">
         <v>44</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D4" t="s">
         <v>45</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E4" t="s">
         <v>46</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="G4" t="s">
         <v>47</v>
       </c>
-      <c r="H3">
-[...5 lines deleted...]
-      <c r="K3" t="s">
+      <c r="I4" t="s">
         <v>48</v>
       </c>
-      <c r="L3" t="s">
-[...2 lines deleted...]
-      <c r="M3" t="s">
+      <c r="J4" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" t="s">
         <v>49</v>
       </c>
-      <c r="N3" t="s">
+      <c r="L4" t="s">
         <v>50</v>
       </c>
-      <c r="O3" t="s">
+      <c r="M4" t="s">
         <v>51</v>
       </c>
-      <c r="P3" t="s">
+      <c r="N4" t="s">
         <v>52</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="O4" t="s">
         <v>53</v>
       </c>
-      <c r="R3" t="s">
+      <c r="P4" t="s">
         <v>54</v>
       </c>
-      <c r="S3" t="s">
+      <c r="Q4" t="s">
         <v>55</v>
       </c>
-      <c r="T3" t="s">
+      <c r="R4" t="s">
         <v>56</v>
       </c>
-      <c r="U3" t="s">
+      <c r="S4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
         <v>57</v>
       </c>
-      <c r="V3" t="s">
+      <c r="C5" t="s">
         <v>58</v>
       </c>
+      <c r="D5" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I5" t="s">
+        <v>60</v>
+      </c>
+      <c r="J5" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" t="s">
+        <v>61</v>
+      </c>
+      <c r="L5" t="s">
+        <v>62</v>
+      </c>
+      <c r="M5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N5" t="s">
+        <v>64</v>
+      </c>
+      <c r="O5" t="s">
+        <v>53</v>
+      </c>
+      <c r="P5" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>55</v>
+      </c>
+      <c r="R5" t="s">
+        <v>56</v>
+      </c>
+      <c r="S5" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="4" spans="1:24">
-[...15 lines deleted...]
-      <c r="F4" t="s">
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" t="s">
+        <v>67</v>
+      </c>
+      <c r="I6" t="s">
+        <v>68</v>
+      </c>
+      <c r="J6" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" t="s">
+        <v>69</v>
+      </c>
+      <c r="L6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M6" t="s">
         <v>63</v>
       </c>
-      <c r="G4" t="s">
-[...35 lines deleted...]
-      <c r="T4" t="s">
+      <c r="N6" t="s">
         <v>71</v>
       </c>
-      <c r="U4" t="s">
-[...107 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>96</v>
+        <v>53</v>
       </c>
       <c r="P6" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="Q6" t="s">
-        <v>98</v>
+        <v>55</v>
       </c>
       <c r="R6" t="s">
-        <v>99</v>
+        <v>56</v>
       </c>
       <c r="S6" t="s">
-        <v>39</v>
-[...8 lines deleted...]
-        <v>102</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">