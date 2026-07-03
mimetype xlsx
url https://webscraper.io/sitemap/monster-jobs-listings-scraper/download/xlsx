--- v2 (2026-06-12)
+++ v3 (2026-07-03)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>employment_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_currency</t>
@@ -74,51 +77,54 @@
   <si>
     <t>skills</t>
   </si>
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>about_company</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?so=p.h.p&amp;where=San+Francisco%2C+CA</t>
   </si>
   <si>
-    <t>https://www.monster.com/job-openings/mri-technician-radiologist-tech-stanford-ca--ced7e887-c5f0-4f82-9f20-f596a8c7366a?sid=8e18a34a-41fa-4a57-a8cf-58c79e91c061&amp;jvo=p.mco.s-svr.99&amp;so=p.h.p&amp;hidesmr=1</t>
+    <t>2026-06-15T05:24:36Z</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/mri-technician-radiologist-tech-stanford-ca--ced7e887-c5f0-4f82-9f20-f596a8c7366a?sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;jvo=p.mco.s-svr.87&amp;so=p.h.p&amp;hidesmr=1</t>
   </si>
   <si>
     <t>MRI Technician/ Radiologist Tech</t>
   </si>
   <si>
     <t>Collabera</t>
   </si>
   <si>
     <t>https://www.monster.com/jobs/search?cn=Collabera</t>
   </si>
   <si>
     <t>Temporary</t>
   </si>
   <si>
     <t>Stanford, CA</t>
   </si>
   <si>
     <t>$60–$75 Per Hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Open to relocation to Stanford, CA  94305 Detailed Job Description:Domain: UniversityJob Title: Radiologic Technologist Location:  Onsite at Stanford, CA 94305Duration: 06 Months (High potential Extension/Conversion based on performance)Pay Rate: $62-70/hr Top 3 job requirements:CT or MRI scanning background, adapts quickly, strong knowledge of cross-sectional anatomyCandidate MUST have an ARRT or AMRIT license, as this is requiredCertifications &amp; licenses:Must hold one of the following certifications: American Registry of Radiologic Technologists (ARRT), California Registry of Radiologic Technologists, or American Registry of Magnetic Resonance Imaging Technologists (ARMRIT).Advanced ARRT registry (e.g., CT, MR, etc.) desired.Requirement:Two-year degree and one year of relevant experience, or a combination of education and relevant experience.Excellent written and verbal communication skills.High degree of judgment and skill.Reliable self-starting and self-directed nature, exhibiting initiative and focused work ethic.Basic knowledge in cross-sectional anatomy and physiology, sterile technique, patient relations, medical imaging examination preparation, and medical imaging safety and screening procedures.Basic knowledge and skills in the operation of medical imaging systems, 3D reformations, and post-processing procedures.Basic working knowledge of medical imaging physics, principles, tissue contrast, and applications.Familiarity with Unix, Windows, Mac, and/or Linux computer operating systems; experience in MR system operation and troubleshooting system and computer issues.Ability to identify images for post-processing and/or artifacts in the images; ability to respond to detailed requests for views and/or images depicting certain anatomy and/or pathology.Experience in teaching and instruction of technologists, researchers, and/or physicians.Ability to collaborate with other professional colleagues.The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time , paid sick and safe time , hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable)</t>
   </si>
@@ -128,265 +134,329 @@
   <si>
     <t>American Registry of Radiologic Technologists (ARRT)unmatched
 Anatomyunmatched
 Apple Macsunmatched
 Communication Skillsunmatched
 Identify Issuesunmatched
 Linux Operating Systemunmatched
 Magnetic Resonance Imaging (MRI)unmatched
 Medical Imagingunmatched
 Medical Physicsunmatched
 Medical Treatmentunmatched
 Microsoft Windows Operating Systemunmatched
 Pathologyunmatched
 Physiologyunmatched
 Presentation/Verbal Skillsunmatched
 Radiologyunmatched
 Safety Processunmatched
 System Operationsunmatched
 Team Playerunmatched
 Technical Researchunmatched
 Training/Teachingunmatched
 Unix Operating Systemsunmatched
 Writing Skillsunmatched</t>
   </si>
   <si>
-    <t>23 days ago</t>
+    <t>28 days ago</t>
   </si>
   <si>
     <t>Staffing/Employment Agencies</t>
   </si>
   <si>
     <t>http://www.collabera.com</t>
   </si>
   <si>
     <t>10,000 employees or more</t>
   </si>
   <si>
     <t>Since 1991, Collabera has been a leading provider of IT staffing solutions and services. We are known for providing the best staffing experience and taking great care of our clients and employees.
 Our client-centric model provides focus, commitment and a dedicated team to help our clients achieve their business objectives. For consultants and employees, we offer an enriching experience that promotes career growth and lifelong learning.
 The Collabera Way represents our fundamentals beliefs and is founded on the following building blocks:</t>
   </si>
   <si>
-    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?page=2&amp;sid=8e18a34a-41fa-4a57-a8cf-58c79e91c061&amp;where=San%20Francisco,%20CA&amp;so=p.h.p</t>
-[...2 lines deleted...]
-    <t>https://www.monster.com/job-openings/radiologist-stanford-ca--cf67d3db-5e8a-42a2-beca-eae1e8f40c42?sid=8e18a34a-41fa-4a57-a8cf-58c79e91c061&amp;jvo=p.mco.s-svr.100&amp;so=p.h.p&amp;hidesmr=1</t>
+    <t>https://www.monster.com/jobs/q-radiologic-technologist-jobs?page=2&amp;sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;where=San%20Francisco,%20CA&amp;so=p.h.p</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/radiologist-stanford-ca--cf67d3db-5e8a-42a2-beca-eae1e8f40c42?sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;jvo=p.mco.s-svr.88&amp;so=p.h.p&amp;hidesmr=1</t>
   </si>
   <si>
     <t>Radiologist</t>
   </si>
   <si>
     <t>$65–$70 Per Hour</t>
   </si>
   <si>
     <t>Client: Higher Educational ProviderTitle: Radiologic TechnologistLocation: Stanford, CA 94305 - Onsite Role
 Duration: 3–6 Months (Potential Extension/Conversion)
 Schedule: 40 hrs/week | 8:00 AM – 5:00 PMPay: ($65-$70) on an hourly basis
 Overview:Seeking an experienced Imaging Technologist with strong PET/MR/CT and Nuclear Medicine experience to support advanced clinical imaging and research initiatives in a high-performing academic medical environment. This role focuses on:Advanced medical imaging procedures3D image reconstruction and post-processingResearch imaging supportCross-functional collaboration with physicians, researchers, and technologists Responsibilities:Operate PET, MRI, CT, and/or Nuclear Medicine imaging systems.Perform advanced 3D reconstructions and image post-processingGenerate high-quality diagnostic and research imaging dataSupport imaging-based clinical research studies and protocolsAssist physicians with complex imaging proceduresIdentify image artifacts and optimize image qualityMaintain accurate procedural documentation and imaging recordsCollaborate with radiologists, researchers, and clinical teamsSupport development of imaging workflows, SOPs, and quality initiativesProvide technical guidance and training to staff and researchers Required Qualifications:1+ years of relevant imaging experienceAssociate degree or equivalent combination of education and experienceStrong experience with PET/MR, PET/CT, MRI, CT, or Nuclear Medicine imagingAdvanced experience with:3D imaging reconstructionPost-processing workflowsCross-sectional anatomyImaging safety proceduresExperience troubleshooting imaging systems and related software/hardwareStrong communication and collaboration skillsSelf-driven and capable of working independently Required Certifications/Licensure:Candidates must hold an active California technologist licensure (or be willing to obtain) and one or more of the following:ARRTARMRITNMTCBCalifornia Radiologic Technologist LicenseCalifornia Nuclear Medicine Technologist License Preferred:Advanced ARRT certification (CT or MR)BLS CertificationBenefits:The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time, paid sick and safe time, hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable).</t>
   </si>
   <si>
     <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;p&gt;&lt;strong&gt;Client:&amp;nbsp;&lt;/strong&gt;Higher&amp;nbsp;Educational Provider&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Title:&amp;nbsp;&lt;/strong&gt;Radiologic Technologist&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Stanford, CA 94305 - Onsite Role&lt;strong&gt;&lt;br&gt;Duration:&lt;/strong&gt;&amp;nbsp;3–6 Months (Potential Extension/Conversion)&lt;strong&gt;&lt;br&gt;Schedule: &lt;/strong&gt;40 hrs/week | 8:00 AM – 5:00 PM&lt;/p&gt;&lt;div&gt;&lt;strong&gt;Pay: &lt;/strong&gt;($65-$70) on an hourly basis&lt;br&gt;&lt;br&gt;&lt;p&gt;&lt;strong&gt;Overview:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Seeking an experienced&lt;strong&gt; Imaging Technologist with strong PET/MR/CT and Nuclear Medicine experience&lt;/strong&gt; to support advanced clinical imaging and research initiatives in a high-performing academic medical environment.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;This role focuses on:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Advanced medical imaging procedures&lt;/li&gt;&lt;li&gt;3D image reconstruction and post-processing&lt;/li&gt;&lt;li&gt;Research imaging support&lt;/li&gt;&lt;li&gt;Cross-functional collaboration with physicians, researchers, and technologists&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;Responsibilities:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Operate PET, MRI, CT, and/or Nuclear Medicine imaging systems.&lt;/li&gt;&lt;li&gt;Perform advanced 3D reconstructions and image post-processing&lt;/li&gt;&lt;li&gt;Generate high-quality diagnostic and research imaging data&lt;/li&gt;&lt;li&gt;Support imaging-based clinical research studies and protocols&lt;/li&gt;&lt;li&gt;Assist physicians with complex imaging procedures&lt;/li&gt;&lt;li&gt;Identify image artifacts and optimize image quality&lt;/li&gt;&lt;li&gt;Maintain accurate procedural documentation and imaging records&lt;/li&gt;&lt;li&gt;Collaborate with radiologists, researchers, and clinical teams&lt;/li&gt;&lt;li&gt;Support development of imaging workflows, SOPs, and quality initiatives&lt;/li&gt;&lt;li&gt;Provide technical guidance and training to staff and researchers&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;1+ years of relevant imaging experience&lt;/li&gt;&lt;li&gt;Associate degree or equivalent combination of education and experience&lt;/li&gt;&lt;li&gt;Strong experience with PET/MR, PET/CT, MRI, CT, or Nuclear Medicine imaging&lt;/li&gt;&lt;li&gt;Advanced experience with:&lt;/li&gt;&lt;li&gt;3D imaging reconstruction&lt;/li&gt;&lt;li&gt;Post-processing workflows&lt;/li&gt;&lt;li&gt;Cross-sectional anatomy&lt;/li&gt;&lt;li&gt;Imaging safety procedures&lt;/li&gt;&lt;li&gt;Experience troubleshooting imaging systems and related software/hardware&lt;/li&gt;&lt;li&gt;Strong communication and collaboration skills&lt;/li&gt;&lt;li&gt;Self-driven and capable of working independently&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;Required Certifications/Licensure:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Candidates must hold an active California technologist licensure (or be willing to obtain) and one or more of the following:&lt;/li&gt;&lt;li&gt;ARRT&lt;/li&gt;&lt;li&gt;ARMRIT&lt;/li&gt;&lt;li&gt;NMTCB&lt;/li&gt;&lt;li&gt;California Radiologic Technologist License&lt;/li&gt;&lt;li&gt;California Nuclear Medicine Technologist License&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&amp;nbsp;&lt;strong&gt;Preferred:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Advanced ARRT certification (CT or MR)&lt;/li&gt;&lt;li&gt;BLS Certification&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Benefits:&lt;/strong&gt;&lt;/p&gt;&lt;div&gt;&lt;ul&gt;&lt;li&gt;The Company offers the following benefits for this position, subject to applicable eligibility requirements: medical insurance, dental insurance, vision insurance, 401(k) retirement plan, life insurance, long-term disability insurance, short-term disability insurance, paid parking/public transportation, (paid time, paid sick and safe time, hours of paid vacation time, weeks of paid parental leave, paid holidays annually - AS Applicable).&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Academic Backgroundunmatched
 American Registry of Radiologic Technologists (ARRT)unmatched
 Anatomyunmatched
 Basic Life Support (BLS)unmatched
 Clinical Researchunmatched
 Clinical Supportunmatched
 Communication Skillsunmatched
 Cross-Functionalunmatched
 Document Imagingunmatched
 Identify Issuesunmatched
 Image Processingunmatched
 Magnetic Resonance Imaging (MRI)unmatched
 Medical Assistanceunmatched
 Medical Imagingunmatched
 Medical Treatmentunmatched
 Nuclear Medicineunmatched
 Quality Assuranceunmatched
 Radiologyunmatched
 Safety Processunmatched
 Staff Trainingunmatched
 Standard Operating Procedures (SOP)unmatched
 Team Playerunmatched
 Technical Leadershipunmatched
 Technical Researchunmatched
 Technical Trainingunmatched</t>
   </si>
   <si>
-    <t>https://www.monster.com/job-openings/travel-mri-tech-2-488-to-2-859-per-week-in-palo-alto-ca-palo-alto-ca--af6c0536-93eb-483a-a112-26d8616eaabb?sid=8e18a34a-41fa-4a57-a8cf-58c79e91c061&amp;jvo=p.mco.s-svr.52&amp;so=p.h.p&amp;hidesmr=1</t>
-[...2 lines deleted...]
-    <t>Travel MRI Tech - $2,488 to $2,859 per week in Palo Alto, CA</t>
+    <t>https://www.monster.com/job-openings/travel-ultrasound-tech-2-822-to-3-244-per-week-in-palo-alto-ca-palo-alto-ca--01b74e04-6bf5-4016-876a-de44ffeda3bf?sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;jvo=p.mco.s-svr.63&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Travel Ultrasound Tech - $2,822 to $3,244 per week in Palo Alto, CA</t>
   </si>
   <si>
     <t>Fusion Medical Staffing</t>
   </si>
   <si>
     <t>https://www.monster.com/jobs/search?cn=Fusion%20Medical%20Staffing</t>
   </si>
   <si>
     <t>Palo Alto, CA</t>
   </si>
   <si>
-    <t>$2,488–$2,859</t>
-[...5 lines deleted...]
-    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;strong&gt;Travel MRI Tech&lt;/strong&gt;&lt;p&gt;&lt;strong&gt;Company:&lt;/strong&gt; Fusion Medical Staffing&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Facility in Stanford, California&lt;/p&gt;&lt;strong&gt;Job Details&lt;/strong&gt;&lt;p&gt;Fusion Medical Staffing is seeking a skilled MRI Tech for a 26-week travel assignment in Stanford, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.&lt;/p&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Successful completion of a Radiology program of study with specialization and training in MRI &lt;/li&gt;&lt;li&gt;One years’ experience as an MRI Tech &lt;/li&gt;&lt;li&gt;Valid Radiology/MRI license in compliance with state regulations &lt;/li&gt;&lt;li&gt;Current BLS Certification (AHA/ARC)&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Preferred Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Current ARRT or equivalent certification &lt;/li&gt;&lt;li&gt;Current ARMRIT or equivalent certification &lt;/li&gt;&lt;li&gt;Other certifications and licenses may be required for this position&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Summary:&lt;/strong&gt;&lt;p&gt;The MRI Technologist operates magnetic resonance imaging (MRI) scanners to produce high-quality 3D images used in medical diagnosis. They interact directly with patients and administer intravenous injections of contrast dye as needed and collaborate with healthcare teams to provide accurate diagnostic results. MRI Technologists are responsible for maintaining equipment, adhering to safety protocols, and ensuring patient-centered care throughout the imaging process.&lt;/p&gt;&lt;strong&gt;Essential Work Functions:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Screen patients for MRI safety and contraindications prior to procedure, ensuring compliance with safety protocols &lt;/li&gt;&lt;li&gt;Educate patients on MRI procedure and answers questions if they arise &lt;/li&gt;&lt;li&gt;Maintain, inspect, and troubleshoot MRI equipment to ensure proper functionality and report any malfunctions &lt;/li&gt;&lt;li&gt;Start I.V.s and administer contrast media per orders and protocol, monitoring patients for adverse reactions &lt;/li&gt;&lt;li&gt;Monitor image quality during procedures and make adjustments to scanning parameters for optimal diagnostic results &lt;/li&gt;&lt;li&gt;Document all procedure details, including imaging parameters and patient observations, in compliance with hospital policies &lt;/li&gt;&lt;li&gt;Collaborate with radiologists and healthcare providers to ensure accurate diagnostic imaging and timely delivery of results &lt;/li&gt;&lt;li&gt;Maintain a clean, organized workspace in compliance with infection control and hospital policies &lt;/li&gt;&lt;li&gt;Follow hospital safety rules and procedures including infection control and radiation safety protocols &lt;/li&gt;&lt;li&gt;Perform other duties as assigned within the scope of an MRI Technologist&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Required Essential Skills:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Critical thinking, service excellence, and good interpersonal communication skills &lt;/li&gt;&lt;li&gt;The ability to read, write, and communicate in the English language &lt;/li&gt;&lt;li&gt;Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Physical Abilities &lt;/strong&gt;- Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Interpersonal Skills &lt;/strong&gt;- Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Technical/Motor Skills &lt;/strong&gt;- Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mental Requirements&lt;/strong&gt; - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sensory&lt;/strong&gt; - Must possess visual acuity and ability to effectively communicate&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Benefits Include:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Highly competitive pay for travel professionals &lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance with first day coverage &lt;/li&gt;&lt;li&gt;Paid Time Off (PTO) after 1560 hours &lt;/li&gt;&lt;li&gt;Life and Short-term disability offered &lt;/li&gt;&lt;li&gt;401(k) matching &lt;/li&gt;&lt;li&gt;Aggressive Refer-a-friend Bonus Program &lt;/li&gt;&lt;li&gt;24/7 recruiter support &lt;/li&gt;&lt;li&gt;Reimbursement for licensure and CEUs&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Why Choose Fusion?&lt;/strong&gt;&lt;p&gt;At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.&lt;/p&gt;&lt;strong&gt;Other Duties Disclaimer:&lt;/strong&gt;&lt;p&gt;To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.&lt;/p&gt;&lt;p&gt;Start your rewarding career as a Travel MRI Tech with Fusion Medical Staffing and join our mission to improve lives. Apply now!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;*Fusion is an EOE/E-Verify Employer&lt;/strong&gt;&lt;/p&gt;&lt;br&gt;&lt;/div&gt;</t>
+    <t>$2,822–$3,244</t>
+  </si>
+  <si>
+    <t>Travel Ultrasound Technologist (Sonographer) - Gen/VascularCompany: Fusion Medical StaffingLocation: Facility in Palo Alto, CaliforniaJob DetailsFusion Medical Staffing is seeking a skilled Ultrasound Technologist (Sonographer) - Gen/Vascular for a 13-week travel assignment in Palo Alto, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.Required Qualifications:Completion of an accredited Ultrasound Technology programMinimum of one year of recent experience as an Ultrasound TechnologistCurrent BLS Certification (AHA/ARC)Valid Ultrasound license in compliance with state regulationsPreferred Qualifications:Current Registered Diagnostic Medical Sonographer Certification (ARDMS)Current ARRT certification in sonographyOther certifications or licenses may be required for this positionSummary:The Ultrasound Technologist (Sonographer) - Gen/Vascular uses high-frequency sound waves to generate images of patients' internal organs and blood vessels. They ensure patients are prepped for examinations, perform ultrasound scans, and analyze sonograms for diagnostic purposes. The role requires advanced technical skills, patient-centered care, and collaboration with multidisciplinary healthcare teams.Essential Work Functions:Demonstrate an understanding of human anatomy, physiology, pathology, and medical terminologyCollaborate with multidisciplinary healthcare teams to integrate diagnostic imaging into patient care plansPrepare and position patient to ensure accurate imaging and prioritize their comfort and safetyPerform clinical assessment and diagnostic sonography examinations of general and vascular studiesEvaluate images for clarity and accuracyCalibrate, maintain, and troubleshoot all ultrasound equipment to ensure functionality and compliance with safety standardsApply technical expertise and critical thinking to perform sonographic procedures effectivelyWork efficiently in fast-paced and high-pressure environments while maintaining professionalismMaintain accurate patient records and documentation in compliance with legal and regulatory standardsRequired Essential Skills:Critical thinking, service excellence, and good interpersonal communication skillsThe ability to read, write, and communicate in the English languageAbility to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skillsPhysical Abilities - Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bendInterpersonal Skills - Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalismTechnical/Motor Skills - Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipmentMental Requirements - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detailSensory - Must possess visual acuity and ability to effectively communicateBenefits Include:Highly competitive pay for travel professionalsComprehensive medical, dental, and vision insurance with first day coveragePaid Time Off (PTO) after 1560 hoursLife and Short-term disability offered401(k) matchingAggressive Refer-a-friend Bonus Program24/7 recruiter supportReimbursement for licensure and CEUsWhy Choose Fusion?At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.Other Duties Disclaimer:To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.Start your rewarding career as a Travel Ultrasound Technologist (Sonographer) - Gen/Vascular with Fusion Medical Staffing and join our mission to improve lives. Apply now!*Fusion is an EOE/E-Verify Employer</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;strong&gt;Travel Ultrasound Technologist (Sonographer) - Gen/Vascular&lt;/strong&gt;&lt;p&gt;&lt;strong&gt;Company:&lt;/strong&gt; Fusion Medical Staffing&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Facility in Palo Alto, California&lt;/p&gt;&lt;strong&gt;Job Details&lt;/strong&gt;&lt;p&gt;Fusion Medical Staffing is seeking a skilled Ultrasound Technologist (Sonographer) - Gen/Vascular for a 13-week travel assignment in Palo Alto, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.&lt;/p&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Completion of an accredited Ultrasound Technology program&lt;/li&gt;&lt;li&gt;Minimum of one year of recent experience as an Ultrasound Technologist&lt;/li&gt;&lt;li&gt;Current BLS Certification (AHA/ARC)&lt;/li&gt;&lt;li&gt;Valid Ultrasound license in compliance with state regulations&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Preferred Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Current Registered Diagnostic Medical Sonographer Certification (ARDMS)&lt;/li&gt;&lt;li&gt;Current ARRT certification in sonography&lt;/li&gt;&lt;li&gt;Other certifications or licenses may be required for this position&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Summary:&lt;/strong&gt;&lt;p&gt;The Ultrasound Technologist (Sonographer) - Gen/Vascular uses high-frequency sound waves to generate images of patients' internal organs and blood vessels. They ensure patients are prepped for examinations, perform ultrasound scans, and analyze sonograms for diagnostic purposes. The role requires advanced technical skills, patient-centered care, and collaboration with multidisciplinary healthcare teams.&lt;/p&gt;&lt;strong&gt;Essential Work Functions:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Demonstrate an understanding of human anatomy, physiology, pathology, and medical terminology&lt;/li&gt;&lt;li&gt;Collaborate with multidisciplinary healthcare teams to integrate diagnostic imaging into patient care plans&lt;/li&gt;&lt;li&gt;Prepare and position patient to ensure accurate imaging and prioritize their comfort and safety&lt;/li&gt;&lt;li&gt;Perform clinical assessment and diagnostic sonography examinations of general and vascular studies&lt;/li&gt;&lt;li&gt;Evaluate images for clarity and accuracy&lt;/li&gt;&lt;li&gt;Calibrate, maintain, and troubleshoot all ultrasound equipment to ensure functionality and compliance with safety standards&lt;/li&gt;&lt;li&gt;Apply technical expertise and critical thinking to perform sonographic procedures effectively&lt;/li&gt;&lt;li&gt;Work efficiently in fast-paced and high-pressure environments while maintaining professionalism&lt;/li&gt;&lt;li&gt;Maintain accurate patient records and documentation in compliance with legal and regulatory standards&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Required Essential Skills:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Critical thinking, service excellence, and good interpersonal communication skills&lt;/li&gt;&lt;li&gt;The ability to read, write, and communicate in the English language&lt;/li&gt;&lt;li&gt;Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Physical Abilities &lt;/strong&gt;- Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Interpersonal Skills &lt;/strong&gt;- Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Technical/Motor Skills &lt;/strong&gt;- Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mental Requirements&lt;/strong&gt; - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sensory&lt;/strong&gt; - Must possess visual acuity and ability to effectively communicate&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Benefits Include:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Highly competitive pay for travel professionals&lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance with first day coverage&lt;/li&gt;&lt;li&gt;Paid Time Off (PTO) after 1560 hours&lt;/li&gt;&lt;li&gt;Life and Short-term disability offered&lt;/li&gt;&lt;li&gt;401(k) matching&lt;/li&gt;&lt;li&gt;Aggressive Refer-a-friend Bonus Program&lt;/li&gt;&lt;li&gt;24/7 recruiter support&lt;/li&gt;&lt;li&gt;Reimbursement for licensure and CEUs&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Why Choose Fusion?&lt;/strong&gt;&lt;p&gt;At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.&lt;/p&gt;&lt;strong&gt;Other Duties Disclaimer:&lt;/strong&gt;&lt;p&gt;To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.&lt;/p&gt;&lt;p&gt;Start your rewarding career as a Travel Ultrasound Technologist (Sonographer) - Gen/Vascular with Fusion Medical Staffing and join our mission to improve lives. Apply now!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;*Fusion is an EOE/E-Verify Employer&lt;/strong&gt;&lt;/p&gt;&lt;br&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+Analysis Skillsunmatched
+Basic Life Support (BLS)unmatched
+Clinical Assessmentunmatched
+Co-Paymentsunmatched
+Communication Skillsunmatched
+Computer Skillsunmatched
+Cross-Functionalunmatched
+Documentationunmatched
+English Languageunmatched
+Establish Prioritiesunmatched
+Health Planunmatched
+Healthcareunmatched
+Human Anatomyunmatched
+Identify Issuesunmatched
+Interpersonal Skillsunmatched
+Legal Standardsunmatched
+Licensing Complianceunmatched
+Lift/Move 100 Poundsunmatched
+Maintain Complianceunmatched
+Medical Diagnosisunmatched
+Medical Imagingunmatched
+Medical Recordsunmatched
+Medical Terminologyunmatched
+Pathologyunmatched
+Patient Careunmatched
+Physiologyunmatched
+Psychiatry and Mental Healthunmatched
+Quality of Careunmatched
+Record Keepingunmatched
+Regulatory Complianceunmatched
+Reimbursementunmatched
+Safety Complianceunmatched
+Safety Standardsunmatched
+Scholarshipunmatched
+State Laws and Regulationsunmatched
+Time Managementunmatched
+Ultrasoundunmatched</t>
+  </si>
+  <si>
+    <t>Today</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>https://www.fusionmedstaff.com</t>
+  </si>
+  <si>
+    <t>100 to 499 employees</t>
+  </si>
+  <si>
+    <t>Fusion Medical Staffing provides career opportunities to healthcare professionals by helping medical facilities fill their staffing needs. Fusion staffs a variety of specialties within the nursing and allied healthcare fields. We offer competitive pay packages and benefits that travelers deserve. We pride ourselves on our communication skills, accurate job transparency and traveler first mentality. At Fusion, you can actually choose your own adventure! 
+Fusion started staffing therapists in 2009, and has since expanded to specialties within the nursing, long term care, home health, cath lab, laboratory, cardiopulmonary and radiology fields.  We continue to seek out the best talent in the healthcare industry. Our travelers provide the hands that help heal and saves patients' lives, and they will continue to fill our client's facilities nationwide. Fusion is committed to transparency and putting our traveler's needs, wants and preferences first; that means having our travelers be in the driver’s seat of their own careers. When you put your trust in Fusion, we will help you excel in your career and expand your experience.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-mri-tech-2-938-per-week-in-greenbrae-ca-greenbrae-ca--7755aa28-7d69-4a8b-96c4-6de8b127c575?sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;jvo=p.mco.s-svr.66&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Travel MRI Tech - $2,938 per week in Greenbrae, CA</t>
+  </si>
+  <si>
+    <t>Cynet Health</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/jobs/search?cn=Cynet%20Health</t>
+  </si>
+  <si>
+    <t>Greenbrae, CA</t>
+  </si>
+  <si>
+    <t>$2,938–$2,938</t>
+  </si>
+  <si>
+    <t>Job Title: MRI Technologist 
+Profession: Diagnostic Imaging 
+Specialty: MRI Technologist 
+Duration: 13 weeks 
+Shift: 4X10, variable 
+Hours per Shift: 10 
+Experience: Minimum 2 years 
+License: Current ARRT and CRT License 
+Certifications: None specified 
+Must-Have: Experience in use of Phillips device 
+Description: 
+All candidates must be fully vaccinated prior to submission. 
+The position requires current ARRT and CRT License. 
+Experience in the use of Phillips device is necessary. 
+Shifts may be during the day or evening, with some weekends required. 
+There will be up to 36 hours of call off available during the assignment. 
+Please ensure attention to the requested facility start date. 
+Any candidates submitted with start dates beyond 2 weeks after the requested start date may be automatically declined. 
+Position urgency is normal. 
+No holiday coverage is required.</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;Job Title: MRI Technologist 
+Profession: Diagnostic Imaging 
+Specialty: MRI Technologist 
+Duration: 13 weeks 
+Shift: 4X10, variable 
+Hours per Shift: 10 
+Experience: Minimum 2 years 
+License: Current ARRT and CRT License 
+Certifications: None specified 
+Must-Have: Experience in use of Phillips device 
+Description: 
+All candidates must be fully vaccinated prior to submission. 
+The position requires current ARRT and CRT License. 
+Experience in the use of Phillips device is necessary. 
+Shifts may be during the day or evening, with some weekends required. 
+There will be up to 36 hours of call off available during the assignment. 
+Please ensure attention to the requested facility start date. 
+Any candidates submitted with start dates beyond 2 weeks after the requested start date may be automatically declined. 
+Position urgency is normal. 
+No holiday coverage is required.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>American Registry of Radiologic Technologists (ARRT)unmatched
+CRT (Cathode Ray Tube) Displaysunmatched
+Magnetic Resonance Imaging (MRI)unmatched
+Medical Imagingunmatched</t>
+  </si>
+  <si>
+    <t>3 days ago</t>
+  </si>
+  <si>
+    <t>https://cynethealth.com/</t>
+  </si>
+  <si>
+    <t>1,000 to 1,499 employees</t>
+  </si>
+  <si>
+    <t>Cynet Health is a TJC certified MBE and one of the fastest-growing healthcare staffing firms in the US providing Health Med and Health IT staffing and consulting services to countless hospitals, SNFs, clinics, labs, CROs, health &amp; wellness centers, pharmacies, and other medical facilities across the United States. Headquartered in Sterling, Virginia, we are a certified Minority-Owned Business Enterprise and a recognized Diversity Supplier.</t>
+  </si>
+  <si>
+    <t>https://www.monster.com/job-openings/travel-mammography-tech-2-568-to-2-952-per-week-in-palo-alto-ca-palo-alto-ca--65d63d8b-45ec-49c8-972f-e33bc265b509?sid=45d6be75-33c9-46e4-a6cf-690c19ba875f&amp;jvo=p.mco.s-svr.74&amp;so=p.h.p&amp;hidesmr=1</t>
+  </si>
+  <si>
+    <t>Travel Mammography Tech - $2,568 to $2,952 per week in Palo Alto, CA</t>
+  </si>
+  <si>
+    <t>$2,568–$2,952</t>
+  </si>
+  <si>
+    <t>Travel Mammography TechCompany: Fusion Medical StaffingLocation: Facility in Palo Alto, CaliforniaJob DetailsFusion Medical Staffing is seeking a skilled Mammography Tech for a 13-week travel assignment in Palo Alto, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.Required Qualifications:One year's experience as a Mammography TechCurrent state license in compliance with state regulationsCurrent BLS certification ( AHA/ARC )Preferred Qualifications:Current ARRT CertificationOther certifications and licenses may be required for this positionSummary:The Mammography Technologist implements orders from physicians and assists with procedures to help diagnose and treat breast disease in patients. They perform screenings and diagnostic imaging procedures to assist in the diagnosis and treatment of breast diseases. They ensure accurate imaging, maintain compliance with radiation safety standards, and provide compassionate care to patients. Working collaboratively with physicians and healthcare teams, they prioritize patient safety and comfort while maintaining high-quality imaging practices.Essential Work Functions:Explain procedures to patients and answer questions if they arisePosition patient appropriately for imaging procedureMaintain medical imaging equipment, ensure machines are functioning properly, and organize the procedure room for optimal safety and efficiencyMonitor image quality during procedures, adjusting as needed to achieve diagnostic accuracyCollaborate effectively with radiologists and healthcare teams as necessaryFollow hospital policies, safety regulations, and infection control proceduresPractice infection prevention through consistent hand hygiene, use of PPE, and isolation precautionsPerforms other duties as assigned within the scope of practice for Mammography TechnologistsRequired Essential Skills:Critical thinking, service excellence, and good interpersonal communication skillsThe ability to read, write, and communicate in the English languageAbility to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skillsPhysical Abilities - Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bendInterpersonal Skills - Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalismTechnical/Motor Skills - Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipmentMental Requirements - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detailSensory - Must possess visual acuity and ability to effectively communicateBenefits Include:Highly competitive pay for travel professionalsComprehensive medical, dental, and vision insurance with first day coveragePaid Time Off (PTO) after 1560 hoursLife and Short-term disability offered401(k) matchingAggressive Refer-a-friend Bonus Program24/7 recruiter supportReimbursement for licensure and CEUsWhy Choose Fusion?At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.Other Duties Disclaimer:To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.Start your rewarding career as a Travel Mammography Tech with Fusion Medical Staffing and join our mission to improve lives. Apply now!*Fusion is an EOE/E-Verify Employer</t>
+  </si>
+  <si>
+    <t>&lt;div class="code-styles__CodeContainer-sc-cee0f82f-0 bYEtmI code-component"&gt;&lt;strong&gt;Travel Mammography Tech&lt;/strong&gt;&lt;p&gt;&lt;strong&gt;Company:&lt;/strong&gt; Fusion Medical Staffing&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Location: &lt;/strong&gt;Facility in Palo Alto, California&lt;/p&gt;&lt;strong&gt;Job Details&lt;/strong&gt;&lt;p&gt;Fusion Medical Staffing is seeking a skilled Mammography Tech for a 13-week travel assignment in Palo Alto, California. As a member of our team, you'll have the opportunity to make a positive impact on the lives of patients while enjoying competitive pay, comprehensive benefits, and the support of a dedicated clinical team.&lt;/p&gt;&lt;strong&gt;Required Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;One year's experience as a Mammography Tech&lt;/li&gt;&lt;li&gt;Current state license in compliance with state regulations&lt;/li&gt;&lt;li&gt;Current BLS certification ( AHA/ARC )&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Preferred Qualifications:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Current ARRT Certification&lt;/li&gt;&lt;li&gt;Other certifications and licenses may be required for this position&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Summary:&lt;/strong&gt;&lt;p&gt;The Mammography Technologist implements orders from physicians and assists with procedures to help diagnose and treat breast disease in patients. They perform screenings and diagnostic imaging procedures to assist in the diagnosis and treatment of breast diseases. They ensure accurate imaging, maintain compliance with radiation safety standards, and provide compassionate care to patients. Working collaboratively with physicians and healthcare teams, they prioritize patient safety and comfort while maintaining high-quality imaging practices.&lt;/p&gt;&lt;strong&gt;Essential Work Functions:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Explain procedures to patients and answer questions if they arise&lt;/li&gt;&lt;li&gt;Position patient appropriately for imaging procedure&lt;/li&gt;&lt;li&gt;Maintain medical imaging equipment, ensure machines are functioning properly, and organize the procedure room for optimal safety and efficiency&lt;/li&gt;&lt;li&gt;Monitor image quality during procedures, adjusting as needed to achieve diagnostic accuracy&lt;/li&gt;&lt;li&gt;Collaborate effectively with radiologists and healthcare teams as necessary&lt;/li&gt;&lt;li&gt;Follow hospital policies, safety regulations, and infection control procedures&lt;/li&gt;&lt;li&gt;Practice infection prevention through consistent hand hygiene, use of PPE, and isolation precautions&lt;/li&gt;&lt;li&gt;Performs other duties as assigned within the scope of practice for Mammography Technologists&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Required Essential Skills:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Critical thinking, service excellence, and good interpersonal communication skills&lt;/li&gt;&lt;li&gt;The ability to read, write, and communicate in the English language&lt;/li&gt;&lt;li&gt;Ability to read/comprehend written instructions, follow verbal instructions, and proficiency in PC skills&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Physical Abilities &lt;/strong&gt;- Must be able to remain in a stationary position, move about, move equipment (50-100lbs), push, pull, and bend&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Interpersonal Skills &lt;/strong&gt;- Must be able to work effectively with a variety of personnel (professional and ancillary) to present a positive attitude and professionalism&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Technical/Motor Skills &lt;/strong&gt;- Must have the ability to grasp, perform fine manipulation, push/pull, and move about when assisting with procedures and/or using department equipment&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Mental Requirements&lt;/strong&gt; - Must be able to cope with frequent contact with the general public and customers while meeting deadlines under pressure. Must be able to work under close supervision occasionally, as well as working without assistance from other personnel. Must be able to contend with irregular activity schedules occasionally and continuous concentration to detail&lt;/li&gt;&lt;li&gt;&lt;strong&gt;Sensory&lt;/strong&gt; - Must possess visual acuity and ability to effectively communicate&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Benefits Include:&lt;/strong&gt;&lt;ul&gt;&lt;li&gt;Highly competitive pay for travel professionals&lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance with first day coverage&lt;/li&gt;&lt;li&gt;Paid Time Off (PTO) after 1560 hours&lt;/li&gt;&lt;li&gt;Life and Short-term disability offered&lt;/li&gt;&lt;li&gt;401(k) matching&lt;/li&gt;&lt;li&gt;Aggressive Refer-a-friend Bonus Program&lt;/li&gt;&lt;li&gt;24/7 recruiter support&lt;/li&gt;&lt;li&gt;Reimbursement for licensure and CEUs&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Why Choose Fusion?&lt;/strong&gt;&lt;p&gt;At Fusion Medical Staffing, our goal is to improve the lives of everyone we touch, and we're always looking for people like you to join our mission. Your passion for helping others deserves a partner just as committed to supporting you — that’s why we offer day one insurance, $0 copay for mental health services, scholarships and awards, exclusive discounts, and more. From your personal recruiter to our clinical and traveler experience teams, we’re here to guide and celebrate you along your journey. You take care of others; we take care of you.&lt;/p&gt;&lt;strong&gt;Other Duties Disclaimer:&lt;/strong&gt;&lt;p&gt;To perform this job successfully, an individual must be able to perform each essential duty satisfactorily. The requirements listed are representative of the knowledge, skill, and/or ability required. Reasonable accommodations may be made to enable individuals with disabilities to perform the essential functions. Other duties may be assigned. This job description is not a comprehensive list of all activities, duties, or responsibilities that are required of the employee for this job and is subject to change at any time with or without notice.&lt;/p&gt;&lt;p&gt;Start your rewarding career as a Travel Mammography Tech with Fusion Medical Staffing and join our mission to improve lives. Apply now!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;*Fusion is an EOE/E-Verify Employer&lt;/strong&gt;&lt;/p&gt;&lt;br&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>American Registry of Radiologic Technologists (ARRT)unmatched
 Basic Life Support (BLS)unmatched
 Co-Paymentsunmatched
 Communication Skillsunmatched
 Computer Skillsunmatched
+Diseaseunmatched
+Disease Treatmentunmatched
 English Languageunmatched
 Equipment Maintenance/Repairunmatched
+Establish Prioritiesunmatched
 Healthcareunmatched
-Healthcare Providersunmatched
 Hospitalunmatched
 Identify Issuesunmatched
 Infection Controlunmatched
 Interpersonal Skillsunmatched
-Intravenous Injectionsunmatched
 Licensing Complianceunmatched
 Lift/Move 100 Poundsunmatched
-Magnetic Resonance Imaging (MRI)unmatched
 Maintain Complianceunmatched
-Medical Diagnosisunmatched
+Mammographyunmatched
+Medical Equipmentunmatched
 Medical Imagingunmatched
 Medical Treatmentunmatched
-Organizational Skillsunmatched
-Patient Educationunmatched
+Patient Careunmatched
+Patient Safetyunmatched
 Psychiatry and Mental Healthunmatched
+Quality Managementunmatched
 Quality Monitoringunmatched
-Quality of Careunmatched
 Radiation Safetyunmatched
-Radiologyunmatched
+Regulationsunmatched
 Regulatory Complianceunmatched
 Reimbursementunmatched
 Safety Complianceunmatched
-Safety Processunmatched
+Safety Standardsunmatched
 Scholarshipunmatched
 State Laws and Regulationsunmatched
 Time Managementunmatched</t>
   </si>
   <si>
-    <t>2 days ago</t>
-[...87 lines deleted...]
-    <t>8 days ago</t>
+    <t>9 days ago</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -690,59 +760,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -756,320 +826,338 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J2" t="s">
+        <v>28</v>
+      </c>
+      <c r="K2" t="s">
+        <v>29</v>
+      </c>
+      <c r="L2" t="s">
+        <v>30</v>
+      </c>
+      <c r="M2" t="s">
+        <v>31</v>
+      </c>
+      <c r="N2" t="s">
+        <v>32</v>
+      </c>
+      <c r="O2" t="s">
+        <v>33</v>
+      </c>
+      <c r="P2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>35</v>
+      </c>
+      <c r="R2" t="s">
+        <v>36</v>
+      </c>
+      <c r="S2" t="s">
+        <v>37</v>
+      </c>
+      <c r="T2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
         <v>20</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B3" t="s">
         <v>21</v>
       </c>
-      <c r="D2" t="s">
-[...5 lines deleted...]
-      <c r="F2" t="s">
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" t="s">
         <v>24</v>
       </c>
-      <c r="G2" t="s">
+      <c r="F3" t="s">
         <v>25</v>
       </c>
-      <c r="I2" t="s">
+      <c r="G3" t="s">
         <v>26</v>
       </c>
-      <c r="J2" t="s">
+      <c r="H3" t="s">
         <v>27</v>
       </c>
-      <c r="K2" t="s">
-[...2 lines deleted...]
-      <c r="L2" t="s">
+      <c r="J3" t="s">
+        <v>41</v>
+      </c>
+      <c r="K3" t="s">
         <v>29</v>
       </c>
-      <c r="M2" t="s">
-[...8 lines deleted...]
-      <c r="P2" t="s">
+      <c r="L3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M3" t="s">
+        <v>43</v>
+      </c>
+      <c r="N3" t="s">
+        <v>44</v>
+      </c>
+      <c r="O3" t="s">
         <v>33</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="P3" t="s">
         <v>34</v>
       </c>
-      <c r="R2" t="s">
+      <c r="Q3" t="s">
         <v>35</v>
       </c>
-      <c r="S2" t="s">
+      <c r="R3" t="s">
         <v>36</v>
       </c>
+      <c r="S3" t="s">
+        <v>37</v>
+      </c>
+      <c r="T3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="3" spans="1:19">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" t="s">
+        <v>48</v>
+      </c>
+      <c r="H4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J4" t="s">
+        <v>50</v>
+      </c>
+      <c r="K4" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P4" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>56</v>
+      </c>
+      <c r="R4" t="s">
+        <v>57</v>
+      </c>
+      <c r="S4" t="s">
+        <v>58</v>
+      </c>
+      <c r="T4" t="s">
         <v>38</v>
       </c>
-      <c r="D3" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:19">
-[...15 lines deleted...]
-      <c r="G4" t="s">
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D5" t="s">
+        <v>60</v>
+      </c>
+      <c r="E5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5" t="s">
+        <v>62</v>
+      </c>
+      <c r="H5" t="s">
+        <v>63</v>
+      </c>
+      <c r="J5" t="s">
+        <v>64</v>
+      </c>
+      <c r="K5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M5" t="s">
+        <v>66</v>
+      </c>
+      <c r="N5" t="s">
+        <v>67</v>
+      </c>
+      <c r="O5" t="s">
+        <v>68</v>
+      </c>
+      <c r="P5" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>69</v>
+      </c>
+      <c r="R5" t="s">
+        <v>70</v>
+      </c>
+      <c r="S5" t="s">
+        <v>71</v>
+      </c>
+      <c r="T5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E6" t="s">
         <v>47</v>
       </c>
-      <c r="I4" t="s">
+      <c r="F6" t="s">
         <v>48</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="H6" t="s">
         <v>49</v>
       </c>
-      <c r="L4" t="s">
-[...14 lines deleted...]
-      <c r="Q4" t="s">
+      <c r="J6" t="s">
+        <v>74</v>
+      </c>
+      <c r="K6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6" t="s">
+        <v>75</v>
+      </c>
+      <c r="M6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
+        <v>78</v>
+      </c>
+      <c r="P6" t="s">
         <v>55</v>
       </c>
-      <c r="R4" t="s">
+      <c r="Q6" t="s">
         <v>56</v>
       </c>
-      <c r="S4" t="s">
-[...7 lines deleted...]
-      <c r="B5" t="s">
+      <c r="R6" t="s">
         <v>57</v>
       </c>
-      <c r="C5" t="s">
+      <c r="S6" t="s">
         <v>58</v>
       </c>
-      <c r="D5" t="s">
-[...92 lines deleted...]
-        <v>36</v>
+      <c r="T6" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">