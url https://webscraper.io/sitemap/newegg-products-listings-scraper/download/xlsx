--- v4 (2026-10-13)
+++ v5 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>mpn</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
@@ -80,375 +80,372 @@
   <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>seller_name</t>
   </si>
   <si>
     <t>seller_url</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
-    <t>weight_unit</t>
-[...1 lines deleted...]
-  <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/pl?N=50001080%204026%204025%204093&amp;d=webcam</t>
   </si>
   <si>
-    <t>2026-10-12T12:26:20Z</t>
-[...2 lines deleted...]
-    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIC8NJM6S5113</t>
+    <t>2026-10-30T09:01:31Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-960-001384-c920e/p/1EF-000C-006D1?Item=9SIC60PM9K7955</t>
+  </si>
+  <si>
+    <t>Logitech C920e Business 1080P HD Webcam Compatible with Amazon Fire TV Cube (2nd Generation) 960-001384</t>
+  </si>
+  <si>
+    <t>9SIC60PM9K7955</t>
+  </si>
+  <si>
+    <t>Logitech</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>With a 78° diagonal fixed field of view, the C920e webcam displays individual users in a well-balanced frame while providing sufficient room to share projects and other items of interest visually
+Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune Desktop app
+Built-in HD autofocus ensures you're seen clearly throughout your video calls. C920e delivers optics that help you look great in all your video meetings with automatic light correction
+The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens can see into your space or not
+The C920e webcam is compatible with Amazon Fire TV Cube (2nd Generation) and works with all popular video calling applications
+C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor</t>
+  </si>
+  <si>
+    <t>Logitech C920e C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. LOOK GOOD. EVERYWHERE. C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. YOU. PERFECTLY FRAMED. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. ACTIVATE MICS WHENEVER NEEDED C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. Keep Sharp, Automatically Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. TAKE CONTROL WITH TUNE DESKTOP The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. ADDITIONAL FEATURES VERSATILE MOUNTING OPTIONS Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). ATTACHABLE PRIVACY SHADE C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. BUSINESS READY BY DESIGN C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace. - With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest. - C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*. - Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings. - The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not. - Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace. - C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well. - Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date. *The microphone requires LogiTune software to be installed so that you can "enable" the microphone. - Sold as 1 Each.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;style type="text/css"&gt; #overview-content .a_plus_content:before, #overview-content .a_plus_content:after, #overview-content .a_plus_group:before, #overview-content .a_plus_group:after, #overview-content .a_plus_module:before, #overview-content .a_plus_module:after, #overview-content .a_plus_info:after {content: ''; display: table; clear: both;} #overview-content table .supermicro_style {background-color:#3C8EDF; color:white; border:none; column-span: all;} #overview-content table .td1 {font-weight:bold;} /* entire article */ #overview-content .a_plus_content {font:14.3px arial,helvetica,sans-serif; line-height: 1.4285em; max-width:1280px;} /* logo */ #overview-content .a_plus_content .logovc {width:100%; height:20px; margin-bottom:10px; background:url(00-000-238/banner.png) no-repeat center center;} /* Add pictures before something #overview-content .featurevc:before {content: url(00-000-238/banner.png;} */ /* titles */ #overview-content .a_plus_content .a_plus_title {margin: 1em 0 0.5em 0;} #overview-content .a_plus_content .text1 {font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text1.3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text2 {font-size:2em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text4 {font-size:1.4em; font-weight:bold; line-height: 1.4285em; text-shadow:-1px -1px 0 #fff, 1px -1px 0 #fff, -1px 1px 0 #fff, 1px 1px 0 #fff;} /* Sellpoints */ #overview-content .feature_detail {font-size:1.6em;text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#C4AE89; color:white; } #overview-content .feature_detail span {padding:0 15px ; border-right:2px solid white; line-height:1.8em;} #overview-content .feature_detail span:last-child {border-right:none;} /* divider */ #overview-content .a_plus_content .section_head {border-bottom: 1px solid #000000; color:#ffffff; clear: both; height:28px; margin:20px auto; width: 100%; text-align:center; margin-top:3em;} #overview-content .a_plus_content .section_head span {background-color:#000000; font-size:1.6em; line-height:42px; padding:5px 23px; } #overview-content .a_plus_content .section_head {font-size:2.0em; text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#008ea0; color:white;} #overview-content .a_plus_content .dividervc {width:50%; height:1em; border-top:0.2em solid #d4d4d4; margin:0.3em auto;} #overview-content.sku-00-000-238 * { -webkit-box-sizing: border-box; -moz-box-sizing: border-box; box-sizing: border-box;} /* several columns */ #overview-content .a_plus_content .feature_block {display:inline-block; width:49%; min-width:300px; margin:0 0 40px; padding:0; vertical-align:top;} #overview-content .a_plus_content .feature_block img {width:300px; margin-bottom:10px;text-align:center;} #overview-content .a_plus_content .feature_block p {text-align:center; width:300px; margin:auto;} /* image list */ #overview-content .a_plus_content .txt_align_center img {margin:5px; max-width:95%;} /* general */ #overview-content .a_plus_module {position: relative; margin: 3em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_module_columns {position: relative; margin: 0em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_img {margin: 0 auto; padding: 0;} #overview-content .a_plus_img img {display: block; margin: auto; max-width: 100%;} #overview-content .a_plus_img + .a_plus_info { margin: 1em 0 0 0; } #overview-content .a_plus_info p {display: block; margin: 0.5em 0;} #overview-content .a_plus_info ul { margin: 0em 0 0 0; } #overview-content .a_plus_module:first-child, #overview-content .a_plus_title:first-child, #overview-content .a_plus_info p:first-child { margin-top: 0; } #overview-content .a_plus_title:last-child, #overview-content .a_plus_info p:last-child { margin-bottom: 0; } #overview-content .a_plus_content .txt_align_center { text-align: center; } #overview-content .a_plus_content .txt_align_left {text-align:left;} #overview-content .a_plus_content .txt_align_left img {margin:5px; max-width:95%;} #overview-content .a_plus_content .clearvc {width:100%; clear:both; margin:0 auto;} /* group */ #overview-content .a_plus_group { margin: 3em 0; } #overview-content .a_plus_group:first-child { margin-top: 0; } #overview-content .a_plus_group:last-child { margin-bottom: 0; } /* table styles */ #overview-content.sku-00-000-238 table {width: 100%; border-collapse: collapse;} /* Zebra striping */ #overview-content.sku-00-000-238 tr:nth-of-type(odd) {background: #eee;} #overview-content.sku-00-000-238 th {background: #333; color: white; font-weight: bold; } #overview-content.sku-00-000-238 td, /* note */ #overview-content .has_note {font-size:1.1em; font-weight:bold; text-align:left;} #overview-content .note_detail {font-size:0.9em; font-style:italic; text-align:left;} /* space */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space05 {margin-top:0.5em;} #overview-content .a_plus_content .space1 {margin-top:1em;} #overview-content .a_plus_content .space2 {margin-top:2em;} #overview-content .a_plus_content .space3 {margin-top:3em;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .a_plus_content .space05b {margin-bottom:0.5em;} #overview-content .a_plus_content .space1b {margin-bottom:1em;} #overview-content .a_plus_content .space2b {margin-bottom:2em;} #overview-content .a_plus_content .space3b {margin-bottom:3em;} #overview-content .a_plus_cell {text-align:left;} #overview-content .bgcolor1 {background-color:#04113b;} #overview-content .bgcolor2 { background-color:black;} #overview-content .bgcolor3 { background-color:#659747;} #overview-content .bgcolor4 { background-color:#1657e7;} @media (min-width: 768px) { #overview-content .a_plus_info:nth-of-type(1) {width:90%; margin:0.5em auto;} /* ??? */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .position1 {position:absolute; margin:0; left:5%; top:10%; width:45%; padding:1em; color:black;} #overview-content .position2 {position:absolute; margin:0; right:5%; top:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position3 {position:absolute; margin:0; left:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white;} #overview-content .position4 {position:absolute; margin:0; right:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position5 {position:absolute; margin:0; left:20%; top:2%; width:60%; padding:1em; color:black; text-align:center;} #overview-content .position6 {position:absolute; margin:0; left:20%; bottom:20%; width:60%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white; text-align:center;} #overview-content .a_plus_module.img_at_left .a_plus_img { float: left; } #overview-content .a_plus_module.img_at_right .a_plus_img { float: right; } #overview-content .a_plus_module.img_at_left {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_right {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_left .a_plus_info {padding:0 0 20px 20px;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:0 20px 20px 0;} #overview-content .a_plus_module.width1.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 196px; } #overview-content .a_plus_module.width1.img_at_right .a_plus_img + .a_plus_info { margin: 0 196px 0 0; } #overview-content .a_plus_module.width2.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 496px; } #overview-content .a_plus_module.width2.img_at_right .a_plus_img + .a_plus_info { margin: 0 496px 0 0; } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img { width: 30%; } #overview-content .a_plus_module.img_at_left.version1 .a_plus_img + .a_plus_info { margin-left: calc(30% + 32px); } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img + .a_plus_info { margin-right: calc(30% + 32px); } /* layout */ #overview-content .a_plus_cell { float: left; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img, #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img { width: 30%; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img + .a_plus_info { margin-left: calc(30% + 10px); text-align:left;} #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img + .a_plus_info { margin-right: calc(30% + 10px); } /* 2 columns 326.4px */ #overview-content .a_plus_group.two_columns .a_plus_cell { padding:0 2.5%; width:50%;} #overview-content .a_plus_group.two_columns .a_plus_cell:first-child { padding-left:5%;} #overview-content .a_plus_group.two_columns .a_plus_cell:last-child { padding-right:5%;} #overview-content .a_plus_group.two_columns.version1 .a_plus_cell {width:50%; padding:0; margin:0;} /* 3 columns 204px */ #overview-content .a_plus_group.three_columns .a_plus_cell {padding:0 2.5%; width:33.3%;} #overview-content .a_plus_group.three_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.three_columns .a_plus_cell:last-child {padding-right:5%;} /* 4 columns 144px */ #overview-content .a_plus_group.four_columns .a_plus_cell {padding:0 2.5%; width:25%;} #overview-content .a_plus_group.four_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.four_columns .a_plus_cell:last-child {padding-right:5%;} /* 5 columns 107px */ #overview-content .a_plus_group.five_columns .a_plus_cell {padding:0 2.5%; width:20%;} #overview-content .a_plus_group.five_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.five_columns .a_plus_cell:last-child {padding-right:5%;} } @media (max-width: 767px) { #overview-content .a_plus_info:nth-of-type(1) {padding:0.5em; margin:0.5em auto;} #overview-content .a_plus_group .a_plus_cell { margin: 3em 1em; text-align:center;} #overview-content .a_plus_group .a_plus_cell:first-child { margin-top: 0; } #overview-content .a_plus_group .a_plus_cell:last-child { margin-bottom: 0; } #overview-content .a_plus_module.img_at_left .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} /* has background */ #overview-content .position1 {padding:0.5em 1em 4em; } #overview-content .position2 {padding:0.5em 1em 4em} #overview-content .position3 {padding:0.5em 1em 4em} #overview-content .position4 {padding:0.5em 1em 4em; } #overview-content .position5 {padding:0.5em 1em 4em; } } &lt;/style&gt; &lt;div id="overview-content" class="sku-00-000-238"&gt; &lt;article class="a_plus_content"&gt; &lt;div class="a_plus_module img_at_left width2" style="margin:1em auto 1.5em auto;"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/clogo.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/ch1.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0" style="background:#000000; color:#ffffff;"&gt; &lt;div class="a_plus_module space2 "&gt; &lt;div class="a_plus_info space0b"&gt; &lt;h3 class="a_plus_title text3 space0b" style="color:#ffffff;"&gt; Logitech C920e &lt;/h3&gt; &lt;p&gt; C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0b space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/1.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info position5"&gt; &lt;div class="a_plus_title text3"&gt; LOOK GOOD. EVERYWHERE. &lt;/div&gt; &lt;p&gt; C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; YOU. PERFECTLY FRAMED. &lt;/h3&gt; &lt;p&gt; C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/2.jpg" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ACTIVATE MICS WHENEVER NEEDED &lt;/h3&gt; &lt;p&gt; C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/3a.png" alt="image "&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_right width2 space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/4.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; Keep Sharp, Automatically &lt;/h3&gt; &lt;p&gt; Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_left width2"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/5.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; TAKE CONTROL WITH TUNE DESKTOP &lt;/h3&gt; &lt;p&gt; The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ADDITIONAL FEATURES &lt;/h3&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_group three_columns"&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; VERSATILE MOUNTING OPTIONS &lt;/h3&gt; &lt;p&gt; Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; ATTACHABLE PRIVACY SHADE &lt;/h3&gt; &lt;p&gt; C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; BUSINESS READY BY DESIGN &lt;/h3&gt; &lt;p&gt; C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/article&gt; &lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace.&lt;br&gt;&lt;br&gt;- With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest.&lt;br&gt;- C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*.&lt;br&gt;- Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;- The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not.&lt;br&gt;- Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace.&lt;br&gt;- C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well.&lt;br&gt;- Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date.&lt;br&gt;&lt;br&gt;*The microphone requires LogiTune software to be installed so that you can "enable" the microphone.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg</t>
+  </si>
+  <si>
+    <t>Core X</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/Infinity-Finds</t>
+  </si>
+  <si>
+    <t>Ways to get your item Shipping Standard delivery Nov 10-12, Free Shipping Information This estimate is based on several factors such as purchase date, location, processing times, shipping carriers, and holidays. These potential circumstances could delay the arrival of your item. Additional fees may apply for shipments to APO/FPO, AK, HI and PR. Shipping Steps Fri Oct 30 Order Placed Nov 02-03 Order Ships Nov 10-12 Delivered Ships to Ashburn, 20147</t>
+  </si>
+  <si>
+    <t>5.71 ounces</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>Save: $5.95 (8%)</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421IHu1a.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421blDge.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421jvKGF.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421CIw9e.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S2104210h4pJ.jpg
+https://c1.neweggimages.com/productimage/nb640/AX90S210421WDN7b.jpg
+https://c1.neweggimages.com/productimage/nb640/A22FD210507IVKYO.jpg
+https://c1.neweggimages.com/productimage/nb640/V02WD210508ILKMG.jpg
+https://c1.neweggimages.com/productimage/nb640/A90RD210420KWGWT.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD21110808QGG36A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111080UXQHV6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD21111009B6IZ6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111100UX9ZY6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111111EBD726A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111120UM4XM6A.jpg
+https://c1.neweggimages.com/productimage/nb640/A0ZXD2111130XJLF96A.jpg
+https://c1.neweggimages.com/productimage/nb640/B59XD2111210EN9PB77.jpg
+https://c1.neweggimages.com/productimage/nb640/ASPND2112030WDHOE2C.jpg
+https://c1.neweggimages.com/productimage/nb640/B63KD2202260105EP6D.jpg</t>
+  </si>
+  <si>
+    <t>2026-10-30T08:57:08Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-c920s-black-usb-1920-x-1080/p/N82E16826197335?Item=9SIATRNM986059</t>
+  </si>
+  <si>
+    <t>Logitech C920s HD Pro 1080p Webcam with Privacy Shutter, Stereo Mic, Full HD Video Calling &amp; Streaming for PC/Mac</t>
+  </si>
+  <si>
+    <t>9SIATRNM986059</t>
+  </si>
+  <si>
+    <t>Webcam comes with a 3-month XSplit VCam license.
+XSplit VCam lets you remove, replace and blur your background without a Green Screen.
+Full HD 1080p video calling and recording at 30 fps - You’ll make a strong impression when it counts with crisp, clearly detailed and vibrantly colored video.
+Stereo audio with dual mics - Capture natural sound on calls and recorded videos.
+Advanced capture software – Create and share video content easily with Logitech Capture.
+HD lighting adjustment and autofocus - The C920x automatically fine-tunes to the lighting conditions to produce bright, razor-sharp images even if you’re in a low-light setting.
+Mic range - Up to 3 feet (1m)</t>
+  </si>
+  <si>
+    <t>Webcam comes with a 3-month XSplit VCam license. XSplit VCam lets you remove, replace and blur your background without a Green Screen. Full HD 1080p video calling and recording at 30 fps - Youll make a strong impression when it counts with crisp, clearly detailed and vibrantly colored video. Stereo audio with dual mics - Capture natural sound on calls and recorded videos. Advanced capture software Create and share video content easily with Logitech Capture. HD lighting adjustment and autofocus - The C920x automatically fine-tunes to the lighting conditions to produce bright, razor-sharp images even if youre in a low-light setting. Mic range - Up to 3 feet (1m)</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2078120?ext=.js?Fri Oct 30 2026 01:57:04 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;&lt;style&gt;div.ProductDetails_Description table {width: 100%;} div.ProductDetails_Description table td:first-child {font-weight: 700; width: 50%;} div.ProductDetails_Description table td:last-child {width: 50%;} div.ProductDetails_Description table td,div.ProductDetails_Description table th{border-top:1px solid#d5d9d9;padding:7px 14px 6px}&lt;/style&gt;&lt;div class="ProductDetails_Description"&gt;Webcam comes with a 3-month XSplit VCam license. XSplit VCam lets you remove, replace and blur your background without a Green Screen. Full HD 1080p video calling and recording at 30 fps - Youll make a strong impression when it counts with crisp, clearly detailed and vibrantly colored video. Stereo audio with dual mics - Capture natural sound on calls and recorded videos. Advanced capture software Create and share video content easily with Logitech Capture. HD lighting adjustment and autofocus - The C920x automatically fine-tunes to the lighting conditions to produce bright, razor-sharp images even if youre in a low-light setting.&lt;br&gt;&lt;br&gt; Mic range - Up to 3 feet (1m)&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/26-197-335-01.jpg</t>
+  </si>
+  <si>
+    <t>High Performance Tech</t>
+  </si>
+  <si>
+    <t>Ways to get your item Shipping Standard delivery Nov 09-11, Free Shipping Information This estimate is based on several factors such as purchase date, location, processing times, shipping carriers, and holidays. These potential circumstances could delay the arrival of your item. Additional fees may apply for shipments to APO/FPO, AK, HI and PR. Shipping Steps Fri Oct 30 Order Placed Mon Nov 02 Order Ships Nov 09-11 Delivered Ships to Ashburn, 20147 Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 5.6% 4 days 33.3% 5 days 27.8% 6 days 11.1% 7 days 16.7% &gt; 7 days 5.5% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+  </si>
+  <si>
+    <t>Best Seller</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/26-197-335-01.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-335-02.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-335-03.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-335-04.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-335-05.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-335-06.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-335-07.jpg
+https://c1.neweggimages.com/productimage/nb640/26-197-335-08.jpg</t>
+  </si>
+  <si>
+    <t>2026-10-30T08:57:43Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIC6C2M6H8285</t>
   </si>
   <si>
     <t>Logitech C920e HD 1080p Business Webcam 3.0 Megapixels Black (960-001401)</t>
   </si>
   <si>
-    <t>9SIC8NJM6S5113</t>
-[...5 lines deleted...]
-    <t>usd</t>
+    <t>9SIC6C2M6H8285</t>
   </si>
   <si>
     <t>Sold as 1 Each.
 Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. 3-year manufacturer limited warranty.
 Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. Features an attachable privacy screen that flips up and down to cover or expose the lens. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom con</t>
   </si>
   <si>
     <t>1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates. Certified for Business C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral. Additional Features Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. Logitech's Sustainability Promise Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Mon Oct 12 2026 05:26:16 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed.&lt;br&gt;C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;Certified for Business&lt;br&gt;C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral.&lt;br&gt;Additional Features&lt;br&gt;&lt;br&gt;Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not.&lt;br&gt;Logitech's Sustainability Promise&lt;br&gt;Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Fri Oct 30 2026 01:57:38 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed.&lt;br&gt;C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;Certified for Business&lt;br&gt;C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral.&lt;br&gt;Additional Features&lt;br&gt;&lt;br&gt;Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not.&lt;br&gt;Logitech's Sustainability Promise&lt;br&gt;Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg</t>
   </si>
   <si>
-    <t>Selected Electronic Store</t>
+    <t>HuaYangQiCheYongPinDian</t>
   </si>
   <si>
     <t>https://www.newegg.com/Seller-Store/Astonlink</t>
   </si>
   <si>
-    <t>5.71 ounces</t>
-[...2 lines deleted...]
-    <t>Save: $4.44 (8%)</t>
+    <t>Ways to get your item Shipping Standard delivery Nov 13-24, Free Shipping Information This estimate is based on several factors such as purchase date, location, processing times, shipping carriers, and holidays. These potential circumstances could delay the arrival of your item. Additional fees may apply for shipments to APO/FPO, AK, HI and PR. Shipping Steps Fri Oct 30 Order Placed Nov 02-03 Order Ships Nov 13-24 Delivered from China Ships to Ashburn, 20147</t>
+  </si>
+  <si>
+    <t>Save: $19.20 (27%)</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg
 https://c1.neweggimages.com/productimage/nb640/BATUD2203260H2GMS80.jpg
 https://c1.neweggimages.com/productimage/nb640/VAX1D22100207ADP11F.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWLP86.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWPS2F.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUF95.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUMA9.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWXA1A.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWYP7D.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LJE1Q7E.jpg
 https://c1.neweggimages.com/productimage/nb640/A6ZPD22090102C9WD1F.jpg
 https://c1.neweggimages.com/productimage/nb640/A22FD2207271AFN47E8.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612W40C.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612K13C.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D24030516134WE6.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612ZAEA.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D24030516197R1F.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619FE57.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619HP63.jpg
 https://c1.neweggimages.com/productimage/nb640/BDSRD2504300JDVCKA7.jpg</t>
   </si>
   <si>
-    <t>2026-10-12T12:26:56Z</t>
-[...168 lines deleted...]
-    <t>C.N.E Technology</t>
+    <t>2026-10-30T08:59:45Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-c920/p/N82E16826104635?Item=9SIAZTUM8N2695</t>
+  </si>
+  <si>
+    <t>Logitech C920 USB 2.0 certified (USB 3.0 ready) HD Pro Webcam</t>
+  </si>
+  <si>
+    <t>9SIAZTUM8N2695</t>
+  </si>
+  <si>
+    <t>Record clear videos even with dim or poorly backlit settings thanks to automatic light correction
+Works with Windows, Mac, Chrome OS and Android</t>
+  </si>
+  <si>
+    <t>Logitech Webcam C920 - shoots in full 1080P HD for the richest quality telecommunication!</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2078120?ext=.js?Fri Oct 30 2026 01:59:39 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Logitech Webcam C920 - shoots in full 1080P HD for the richest quality telecommunication!&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/26-104-635-Z01.jpg</t>
+  </si>
+  <si>
+    <t>Astonlink</t>
   </si>
   <si>
     <t>https://www.newegg.com/Seller-Store/C-N-E-Technology</t>
   </si>
   <si>
-    <t>Ways to get your item Shipping Free Shipping Shipping Information from Hong Kong Order will ship out in 4 business days Shipping Information Ships to Select delivery location</t>
-[...52 lines deleted...]
-    <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019&amp;page=2</t>
+    <t>Save: $4.96 (8%)</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/26-104-635-Z01.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R01.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R02.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R03.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R04.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R05.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R06.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R07.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R08.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R09.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R10.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R11.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R12.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R13.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R14.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R15.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R16.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R17.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R18.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R19.jpg
+https://c1.neweggimages.com/ProductImageCompressAll1280/26-104-635_R20.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-635-Z02.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-635-Z03.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-635-Z04.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-635-Z05.jpg
+https://c1.neweggimages.com/productimage/nb640/26-104-635-Z06.jpg</t>
+  </si>
+  <si>
+    <t>2026-10-30T09:00:05Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-960-001087-c922/p/1EF-000C-001H1?Item=9SIC8K8M8W1646</t>
+  </si>
+  <si>
+    <t>Logitech C922 Pro Stream Webcam 1080P Camera for HD Video Streaming &amp; Recording 720P at 60Fps with Tripod Included</t>
+  </si>
+  <si>
+    <t>9SIC8K8M8W1646</t>
+  </si>
+  <si>
+    <t>Deliver premium Full HD video quality every time you stream, ensuring your content is always sharp and vibrant
+Stream smoothly with 1080p/30fps and 720p/60fps, ensuring no lag or distortion in your broadcasts
+Ideal for new streamers, auto light correction keeps your HD video sharp in any light
+Built-in dual mics capture stereo sound from every angle, ensuring clear audio at all times
+The universal mount fits any monitor, and the adjustable tripod lets you explore dynamic streaming angles
+Customize your streaming image effortlessly with Logi Options+App*, to suit your style
+*Available for recent versions of Windows and macOS at app.logi.com</t>
+  </si>
+  <si>
+    <t>Connect with superior clarity every time you go live on channels like Twitch and YouTube. Live stream with outstanding clarity with the Logitech C922 webcam, designed and built for streamers who take their game seriously. With a choice of 30 fps at 1080p or the hyperfast 60 fps at 720p, you can record or go live with vibrant, true-to-life video on channels like Twitch and YouTube. Broadcast masterfully with reliable no-drop audio, autofocus, and a 78° diagonal field of view. Two omni-directional microphones accurately capture your voice from multiple angles for greater nuance. Go pro with features for XSplit, or customize your stream with Logitech Capture. - Premium video quality every time you broadcast. - Streaming broadcasts with no lag or distortion. - Enjoy razor-sharp high def in every environment. - Two omnidirectional mics capture stereo audio from every angle, ensuring clear, no­drop streaming and recorded video. - Full adjustable tabletop tripod with swivel mount. Extends to 18.5 cm. - Advanced Capture Software - Create and share video content with ease. - Sold as 1 Each.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2159677?ext=.js?Fri Oct 30 2026 01:59:59 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Connect with superior clarity every time you go live on channels like Twitch and YouTube.&lt;br&gt;&lt;br&gt;Live stream with outstanding clarity with the Logitech C922 webcam, designed and built for streamers who take their game seriously. With a choice of 30 fps at 1080p or the hyperfast 60 fps at 720p, you can record or go live with vibrant, true-to-life video on channels like Twitch and YouTube. Broadcast masterfully with reliable no-drop audio, autofocus, and a 78° diagonal field of view. Two omni-directional microphones accurately capture your voice from multiple angles for greater nuance. Go pro with features for XSplit, or customize your stream with Logitech Capture.&lt;br&gt;&lt;br&gt;- Premium video quality every time you broadcast.&lt;br&gt;- Streaming broadcasts with no lag or distortion.&lt;br&gt;- Enjoy razor-sharp high def in every environment.&lt;br&gt;- Two omnidirectional mics capture stereo audio from every angle, ensuring clear, no­drop streaming and recorded video.&lt;br&gt;- Full adjustable tabletop tripod with swivel mount. Extends to 18.5 cm.&lt;br&gt;- Advanced Capture Software - Create and share video content with ease.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/AEX0D210518LMAW0.jpg</t>
+  </si>
+  <si>
+    <t>FlyCat Store</t>
+  </si>
+  <si>
+    <t>Ways to get your item Shipping Standard delivery Nov 10-12, Free Shipping Information This estimate is based on several factors such as purchase date, location, processing times, shipping carriers, and holidays. These potential circumstances could delay the arrival of your item. Shipping Steps Fri Oct 30 Order Placed Nov 02-03 Order Ships Nov 10-12 Delivered from China Ships to Ashburn, 20147</t>
+  </si>
+  <si>
+    <t>Save: $4.60 (6%)</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/AEX0D210518LMAW0.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-001H1-01.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-001H1-14.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-001H1-08.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-001H1-10.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-001H1-11.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-001H1-12.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-001H1-13.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-001H1-15.jpg
+https://c1.neweggimages.com/productimage/nb640/1EF-000C-001H1-17.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -752,59 +749,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE6"/>
+  <dimension ref="A1:AD6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -851,392 +848,407 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" t="s">
+    </row>
+    <row r="2" spans="1:30">
+      <c r="A2" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>31</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>32</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>33</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>34</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>35</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>36</v>
       </c>
-      <c r="I2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
-        <v>50.45</v>
+        <v>62.0</v>
       </c>
       <c r="K2">
-        <v>54.89</v>
+        <v>67.95</v>
       </c>
       <c r="L2">
         <v>4.3</v>
       </c>
       <c r="M2">
-        <v>304</v>
+        <v>305</v>
+      </c>
+      <c r="N2">
+        <v>5</v>
       </c>
       <c r="O2" t="s">
+        <v>37</v>
+      </c>
+      <c r="P2" t="s">
         <v>38</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>39</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>40</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>41</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>42</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>43</v>
       </c>
       <c r="V2" t="s">
         <v>44</v>
       </c>
       <c r="W2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>45</v>
       </c>
-      <c r="AC2">
+      <c r="AA2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB2">
         <v>1</v>
       </c>
-      <c r="AD2" t="s">
-        <v>46</v>
+      <c r="AC2" t="s">
+        <v>47</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I3" t="s">
         <v>36</v>
       </c>
-      <c r="I3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
-        <v>64.9</v>
+        <v>56.0</v>
       </c>
       <c r="K3">
-        <v>64.99</v>
+        <v>57.99</v>
       </c>
       <c r="L3">
         <v>4.3</v>
       </c>
       <c r="M3">
-        <v>304</v>
+        <v>305</v>
+      </c>
+      <c r="N3">
+        <v>11</v>
       </c>
       <c r="O3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="P3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Q3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="R3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T3" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>42</v>
+      </c>
+      <c r="U3" t="s">
+        <v>57</v>
       </c>
       <c r="W3" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="AC3">
+        <v>45</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB3">
         <v>1</v>
       </c>
-      <c r="AD3" t="s">
-        <v>58</v>
+      <c r="AC3" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>59</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>60</v>
       </c>
       <c r="C4" t="s">
         <v>61</v>
       </c>
       <c r="D4" t="s">
         <v>62</v>
       </c>
       <c r="E4" t="s">
         <v>63</v>
       </c>
       <c r="F4" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="J4">
-        <v>335.0</v>
+        <v>50.79</v>
       </c>
       <c r="K4">
-        <v>569.97</v>
+        <v>69.99</v>
       </c>
       <c r="L4">
         <v>4.3</v>
       </c>
       <c r="M4">
-        <v>370</v>
+        <v>305</v>
       </c>
       <c r="N4">
-        <v>61</v>
+        <v>3</v>
       </c>
       <c r="O4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P4" t="s">
         <v>65</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>66</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>67</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>68</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>69</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>70</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA4" t="s">
         <v>71</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="AB4">
+        <v>1</v>
+      </c>
+      <c r="AC4" t="s">
         <v>72</v>
       </c>
-      <c r="AC4">
+    </row>
+    <row r="5" spans="1:30">
+      <c r="A5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5">
+        <v>55.3</v>
+      </c>
+      <c r="K5">
+        <v>60.26</v>
+      </c>
+      <c r="L5">
+        <v>4.3</v>
+      </c>
+      <c r="M5">
+        <v>236</v>
+      </c>
+      <c r="N5">
+        <v>55</v>
+      </c>
+      <c r="O5" t="s">
+        <v>77</v>
+      </c>
+      <c r="P5" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>79</v>
+      </c>
+      <c r="R5" t="s">
+        <v>80</v>
+      </c>
+      <c r="S5" t="s">
+        <v>81</v>
+      </c>
+      <c r="T5" t="s">
+        <v>82</v>
+      </c>
+      <c r="U5" t="s">
+        <v>70</v>
+      </c>
+      <c r="W5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>83</v>
+      </c>
+      <c r="AB5">
         <v>1</v>
       </c>
-      <c r="AD4" t="s">
-        <v>73</v>
+      <c r="AC5" t="s">
+        <v>84</v>
       </c>
     </row>
-    <row r="5" spans="1:31">
-[...15 lines deleted...]
-      <c r="F5" t="s">
+    <row r="6" spans="1:30">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" t="s">
         <v>36</v>
       </c>
-      <c r="I5" t="s">
-[...69 lines deleted...]
-      </c>
       <c r="J6">
-        <v>399.0</v>
+        <v>65.3</v>
+      </c>
+      <c r="K6">
+        <v>69.9</v>
       </c>
       <c r="L6">
-        <v>4</v>
+        <v>4.3</v>
       </c>
       <c r="M6">
-        <v>16</v>
+        <v>305</v>
       </c>
       <c r="N6">
         <v>3</v>
       </c>
       <c r="O6" t="s">
+        <v>89</v>
+      </c>
+      <c r="P6" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q6" t="s">
         <v>91</v>
       </c>
-      <c r="P6" t="s">
+      <c r="R6" t="s">
         <v>92</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="S6" t="s">
         <v>93</v>
       </c>
-      <c r="R6" t="s">
+      <c r="T6" t="s">
+        <v>69</v>
+      </c>
+      <c r="U6" t="s">
         <v>94</v>
       </c>
-      <c r="S6" t="s">
-[...8 lines deleted...]
-      <c r="Y6" t="s">
+      <c r="W6" t="s">
+        <v>45</v>
+      </c>
+      <c r="AA6" t="s">
         <v>95</v>
       </c>
-      <c r="AC6">
+      <c r="AB6">
         <v>1</v>
       </c>
-      <c r="AD6" t="s">
+      <c r="AC6" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">