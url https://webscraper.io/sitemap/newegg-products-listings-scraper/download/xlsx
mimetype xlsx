--- v2 (2026-07-03)
+++ v3 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>mpn</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
@@ -110,366 +110,334 @@
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.newegg.com/p/pl?N=50001080%204026%204025%204093&amp;d=webcam</t>
   </si>
   <si>
-    <t>2026-06-15T05:03:27Z</t>
+    <t>2026-07-21T13:45:28Z</t>
   </si>
   <si>
     <t>https://www.newegg.com/logitech-960-001384-c920e/p/1EF-000C-006D1?Item=9SIAFJ8KDW4974</t>
   </si>
   <si>
     <t>Logitech C920e Business 1080P HD Webcam Compatible with Amazon Fire TV Cube (2nd Generation) 960-001384</t>
   </si>
   <si>
     <t>9SIAFJ8KDW4974</t>
   </si>
   <si>
     <t>Logitech</t>
-  </si>
-[...1 lines deleted...]
-    <t>097855164001</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>With a 78° diagonal fixed field of view, the C920e webcam displays individual users in a well-balanced frame while providing sufficient room to share projects and other items of interest visually
 Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune Desktop app
 Built-in HD autofocus ensures you're seen clearly throughout your video calls. C920e delivers optics that help you look great in all your video meetings with automatic light correction
 The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens can see into your space or not
 The C920e webcam is compatible with Amazon Fire TV Cube (2nd Generation) and works with all popular video calling applications
 C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor</t>
   </si>
   <si>
     <t>Logitech C920e C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. LOOK GOOD. EVERYWHERE. C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. YOU. PERFECTLY FRAMED. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. ACTIVATE MICS WHENEVER NEEDED C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. Keep Sharp, Automatically Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. TAKE CONTROL WITH TUNE DESKTOP The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. ADDITIONAL FEATURES VERSATILE MOUNTING OPTIONS Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). ATTACHABLE PRIVACY SHADE C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. BUSINESS READY BY DESIGN C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace. - With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest. - C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*. - Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings. - The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not. - Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace. - C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well. - Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date. *The microphone requires LogiTune software to be installed so that you can "enable" the microphone. - Sold as 1 Each.</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;style type="text/css"&gt; #overview-content .a_plus_content:before, #overview-content .a_plus_content:after, #overview-content .a_plus_group:before, #overview-content .a_plus_group:after, #overview-content .a_plus_module:before, #overview-content .a_plus_module:after, #overview-content .a_plus_info:after {content: ''; display: table; clear: both;} #overview-content table .supermicro_style {background-color:#3C8EDF; color:white; border:none; column-span: all;} #overview-content table .td1 {font-weight:bold;} /* entire article */ #overview-content .a_plus_content {font:14.3px arial,helvetica,sans-serif; line-height: 1.4285em; max-width:1280px;} /* logo */ #overview-content .a_plus_content .logovc {width:100%; height:20px; margin-bottom:10px; background:url(00-000-238/banner.png) no-repeat center center;} /* Add pictures before something #overview-content .featurevc:before {content: url(00-000-238/banner.png;} */ /* titles */ #overview-content .a_plus_content .a_plus_title {margin: 1em 0 0.5em 0;} #overview-content .a_plus_content .text1 {font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text1.3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text2 {font-size:2em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text3 {font-size:1.3em; font-weight:bold; line-height: 1.4285em;} #overview-content .a_plus_content .text4 {font-size:1.4em; font-weight:bold; line-height: 1.4285em; text-shadow:-1px -1px 0 #fff, 1px -1px 0 #fff, -1px 1px 0 #fff, 1px 1px 0 #fff;} /* Sellpoints */ #overview-content .feature_detail {font-size:1.6em;text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#C4AE89; color:white; } #overview-content .feature_detail span {padding:0 15px ; border-right:2px solid white; line-height:1.8em;} #overview-content .feature_detail span:last-child {border-right:none;} /* divider */ #overview-content .a_plus_content .section_head {border-bottom: 1px solid #000000; color:#ffffff; clear: both; height:28px; margin:20px auto; width: 100%; text-align:center; margin-top:3em;} #overview-content .a_plus_content .section_head span {background-color:#000000; font-size:1.6em; line-height:42px; padding:5px 23px; } #overview-content .a_plus_content .section_head {font-size:2.0em; text-align:center; padding:30px; text-align:center; margin-bottom:10px; background-color:#008ea0; color:white;} #overview-content .a_plus_content .dividervc {width:50%; height:1em; border-top:0.2em solid #d4d4d4; margin:0.3em auto;} #overview-content.sku-00-000-238 * { -webkit-box-sizing: border-box; -moz-box-sizing: border-box; box-sizing: border-box;} /* several columns */ #overview-content .a_plus_content .feature_block {display:inline-block; width:49%; min-width:300px; margin:0 0 40px; padding:0; vertical-align:top;} #overview-content .a_plus_content .feature_block img {width:300px; margin-bottom:10px;text-align:center;} #overview-content .a_plus_content .feature_block p {text-align:center; width:300px; margin:auto;} /* image list */ #overview-content .a_plus_content .txt_align_center img {margin:5px; max-width:95%;} /* general */ #overview-content .a_plus_module {position: relative; margin: 3em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_module_columns {position: relative; margin: 0em 0; padding: 0; overflow: hidden;} #overview-content .a_plus_img {margin: 0 auto; padding: 0;} #overview-content .a_plus_img img {display: block; margin: auto; max-width: 100%;} #overview-content .a_plus_img + .a_plus_info { margin: 1em 0 0 0; } #overview-content .a_plus_info p {display: block; margin: 0.5em 0;} #overview-content .a_plus_info ul { margin: 0em 0 0 0; } #overview-content .a_plus_module:first-child, #overview-content .a_plus_title:first-child, #overview-content .a_plus_info p:first-child { margin-top: 0; } #overview-content .a_plus_title:last-child, #overview-content .a_plus_info p:last-child { margin-bottom: 0; } #overview-content .a_plus_content .txt_align_center { text-align: center; } #overview-content .a_plus_content .txt_align_left {text-align:left;} #overview-content .a_plus_content .txt_align_left img {margin:5px; max-width:95%;} #overview-content .a_plus_content .clearvc {width:100%; clear:both; margin:0 auto;} /* group */ #overview-content .a_plus_group { margin: 3em 0; } #overview-content .a_plus_group:first-child { margin-top: 0; } #overview-content .a_plus_group:last-child { margin-bottom: 0; } /* table styles */ #overview-content.sku-00-000-238 table {width: 100%; border-collapse: collapse;} /* Zebra striping */ #overview-content.sku-00-000-238 tr:nth-of-type(odd) {background: #eee;} #overview-content.sku-00-000-238 th {background: #333; color: white; font-weight: bold; } #overview-content.sku-00-000-238 td, /* note */ #overview-content .has_note {font-size:1.1em; font-weight:bold; text-align:left;} #overview-content .note_detail {font-size:0.9em; font-style:italic; text-align:left;} /* space */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space05 {margin-top:0.5em;} #overview-content .a_plus_content .space1 {margin-top:1em;} #overview-content .a_plus_content .space2 {margin-top:2em;} #overview-content .a_plus_content .space3 {margin-top:3em;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .a_plus_content .space05b {margin-bottom:0.5em;} #overview-content .a_plus_content .space1b {margin-bottom:1em;} #overview-content .a_plus_content .space2b {margin-bottom:2em;} #overview-content .a_plus_content .space3b {margin-bottom:3em;} #overview-content .a_plus_cell {text-align:left;} #overview-content .bgcolor1 {background-color:#04113b;} #overview-content .bgcolor2 { background-color:black;} #overview-content .bgcolor3 { background-color:#659747;} #overview-content .bgcolor4 { background-color:#1657e7;} @media (min-width: 768px) { #overview-content .a_plus_info:nth-of-type(1) {width:90%; margin:0.5em auto;} /* ??? */ #overview-content .a_plus_content .space0 {margin-top:0;} #overview-content .a_plus_content .space0b {margin-bottom:0;} #overview-content .position1 {position:absolute; margin:0; left:5%; top:10%; width:45%; padding:1em; color:black;} #overview-content .position2 {position:absolute; margin:0; right:5%; top:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position3 {position:absolute; margin:0; left:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white;} #overview-content .position4 {position:absolute; margin:0; right:5%; bottom:5%; width:45%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white} #overview-content .position5 {position:absolute; margin:0; left:20%; top:2%; width:60%; padding:1em; color:black; text-align:center;} #overview-content .position6 {position:absolute; margin:0; left:20%; bottom:20%; width:60%; background: rgba(0, 0, 0, 0.7); padding:1em; color:white; text-align:center;} #overview-content .a_plus_module.img_at_left .a_plus_img { float: left; } #overview-content .a_plus_module.img_at_right .a_plus_img { float: right; } #overview-content .a_plus_module.img_at_left {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_right {width:90%; margin:3em auto;} #overview-content .a_plus_module.img_at_left .a_plus_info {padding:0 0 20px 20px;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:0 20px 20px 0;} #overview-content .a_plus_module.width1.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 196px; } #overview-content .a_plus_module.width1.img_at_right .a_plus_img + .a_plus_info { margin: 0 196px 0 0; } #overview-content .a_plus_module.width2.img_at_left .a_plus_img + .a_plus_info { margin: 0 0 0 496px; } #overview-content .a_plus_module.width2.img_at_right .a_plus_img + .a_plus_info { margin: 0 496px 0 0; } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img { width: 30%; } #overview-content .a_plus_module.img_at_left.version1 .a_plus_img + .a_plus_info { margin-left: calc(30% + 32px); } #overview-content .a_plus_module.img_at_right.version1 .a_plus_img + .a_plus_info { margin-right: calc(30% + 32px); } /* layout */ #overview-content .a_plus_cell { float: left; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img, #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img { width: 30%; } #overview-content .a_plus_cell .a_plus_module.img_at_left .a_plus_img + .a_plus_info { margin-left: calc(30% + 10px); text-align:left;} #overview-content .a_plus_cell .a_plus_module.img_at_right .a_plus_img + .a_plus_info { margin-right: calc(30% + 10px); } /* 2 columns 326.4px */ #overview-content .a_plus_group.two_columns .a_plus_cell { padding:0 2.5%; width:50%;} #overview-content .a_plus_group.two_columns .a_plus_cell:first-child { padding-left:5%;} #overview-content .a_plus_group.two_columns .a_plus_cell:last-child { padding-right:5%;} #overview-content .a_plus_group.two_columns.version1 .a_plus_cell {width:50%; padding:0; margin:0;} /* 3 columns 204px */ #overview-content .a_plus_group.three_columns .a_plus_cell {padding:0 2.5%; width:33.3%;} #overview-content .a_plus_group.three_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.three_columns .a_plus_cell:last-child {padding-right:5%;} /* 4 columns 144px */ #overview-content .a_plus_group.four_columns .a_plus_cell {padding:0 2.5%; width:25%;} #overview-content .a_plus_group.four_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.four_columns .a_plus_cell:last-child {padding-right:5%;} /* 5 columns 107px */ #overview-content .a_plus_group.five_columns .a_plus_cell {padding:0 2.5%; width:20%;} #overview-content .a_plus_group.five_columns .a_plus_cell:first-child {padding-left:5%;} #overview-content .a_plus_group.five_columns .a_plus_cell:last-child {padding-right:5%;} } @media (max-width: 767px) { #overview-content .a_plus_info:nth-of-type(1) {padding:0.5em; margin:0.5em auto;} #overview-content .a_plus_group .a_plus_cell { margin: 3em 1em; text-align:center;} #overview-content .a_plus_group .a_plus_cell:first-child { margin-top: 0; } #overview-content .a_plus_group .a_plus_cell:last-child { margin-bottom: 0; } #overview-content .a_plus_module.img_at_left .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} #overview-content .a_plus_module.img_at_right .a_plus_info {padding:5px 10% 3em 10% ; text-align:center;} /* has background */ #overview-content .position1 {padding:0.5em 1em 4em; } #overview-content .position2 {padding:0.5em 1em 4em} #overview-content .position3 {padding:0.5em 1em 4em} #overview-content .position4 {padding:0.5em 1em 4em; } #overview-content .position5 {padding:0.5em 1em 4em; } } &lt;/style&gt; &lt;div id="overview-content" class="sku-00-000-238"&gt; &lt;article class="a_plus_content"&gt; &lt;div class="a_plus_module img_at_left width2" style="margin:1em auto 1.5em auto;"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/clogo.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/ch1.png" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0" style="background:#000000; color:#ffffff;"&gt; &lt;div class="a_plus_module space2 "&gt; &lt;div class="a_plus_info space0b"&gt; &lt;h3 class="a_plus_title text3 space0b" style="color:#ffffff;"&gt; Logitech C920e &lt;/h3&gt; &lt;p&gt; C920e is an advanced HD 1080p business webcam that delivers clear video in virtually any environment with automatic light correction and autofocus. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional mics capture audio clearly from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space0b space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/1.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info position5"&gt; &lt;div class="a_plus_title text3"&gt; LOOK GOOD. EVERYWHERE. &lt;/div&gt; &lt;p&gt; C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; YOU. PERFECTLY FRAMED. &lt;/h3&gt; &lt;p&gt; C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78° field of view captures a “just-right” view of the user and their environment while also providing sufficient room to visually share projects and other items of interest. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/2.jpg" alt="image"&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ACTIVATE MICS WHENEVER NEEDED &lt;/h3&gt; &lt;p&gt; C920e includes dual integrated omnidirectional mics that can be easily enabled with the Logi Tune Desktop app. When activated, the mics are optimized to clearly capture audio from up to one meter away. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space05 space0b"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/3a.png" alt="image "&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_right width2 space3"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/4.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; Keep Sharp, Automatically &lt;/h3&gt; &lt;p&gt; Built-in HD autofocus ensures you’re seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module img_at_left width2"&gt; &lt;div class="a_plus_img"&gt; &lt;img src="//c1.neweggimages.com/BizIntell/item/Input Output/Webcam/1EF-000C-006D1/5.jpg" alt="image"&gt; &lt;/div&gt; &lt;div class="a_plus_info" style="padding-top:2em;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; TAKE CONTROL WITH TUNE DESKTOP &lt;/h3&gt; &lt;p&gt; The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including activation of the C920e dual integrated mics, zoom control, color adjustment, and easy download of firmware updates. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_module space3 space0b"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text3" style="color:#000000;"&gt; ADDITIONAL FEATURES &lt;/h3&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_group three_columns"&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; VERSATILE MOUNTING OPTIONS &lt;/h3&gt; &lt;p&gt; Mount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well (tripod not included). &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; ATTACHABLE PRIVACY SHADE &lt;/h3&gt; &lt;p&gt; C920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="a_plus_cell"&gt; &lt;div class="a_plus_module_columns"&gt; &lt;div class="a_plus_info" style="text-align:center;"&gt; &lt;h3 class="a_plus_title text1" style="color:#000000;"&gt; BUSINESS READY BY DESIGN &lt;/h3&gt; &lt;p&gt; C920e works with all popular video calling applications, including BlueJeans, Cisco Webex, Fuze, Google Meet, GoToMeeting, Lifesize Cloud, Microsoft Teams, Pexip, RingCentral Video, Skype for Business, Vidyo, and Zoom to ensure compatibility and seamless integration in the workplace. &lt;/p&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/article&gt; &lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;C920e is a work-from-anywhere webcam that delivers HD video meetings that look better than most laptop built-ins at a price point thats ideal for mass deployment. The 78° diagonal field of view displays individual users in a well-balanced visual frame while two integrated omnidirectional microphones optimized to capture your audio from up to one meter away, can be enabled via the Logi Tune app when needed. Built-in HD autofocus ensures youre seen clearly when on camera, while an attachable privacy screen flips up and down to cover or expose the lens. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus it has a ¼ thread to enable mounting to a tripod. C920e is certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Google Meet and Cisco Webex to ensure compatibility and seamless integration in the workplace.&lt;br&gt;&lt;br&gt;- With a 78° fixed field of view, the C920e webcam displays individual users in a well-balanced frame, while also providing sufficient room to visually share projects and other items of interest.&lt;br&gt;- C920e includes dual integrated omnidirectional mics that are optimized to capture your audio from up to one meter away, so conversations always sound natural and clear.*.&lt;br&gt;- Built-in HD autofocus ensures youre seen clearly throughout your video calls. With automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;- The C920e webcam features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the cover confirms if the lens is able to see into your space or not.&lt;br&gt;- Certified for Microsoft Teams, Zoom, TAA compliant and works with all popular video calling applications such as Cisco Webex and Google Meet to ensure compatibility and seamless integration in the workplace.&lt;br&gt;- C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Plus 1/4" threads provide versatility to mount the webcam on a tripod as well.&lt;br&gt;- Whether employees are in the office, at home, or somewhere else, Sync device management software helps everyone stay connected by letting you ensure their Logitech video collaboration personal devices are being used and up to date.&lt;br&gt;&lt;br&gt;*The microphone requires LogiTune software to be installed so that you can "enable" the microphone.&lt;br&gt;&lt;br&gt;- Sold as 1 Each.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg</t>
   </si>
   <si>
     <t>Technology Galaxy</t>
   </si>
   <si>
     <t>https://www.newegg.com/Seller-Store/Hot-Deals-4-Less</t>
   </si>
   <si>
-    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 37.2% 4 days 13.5% 5 days 11.4% 6 days 12.6% 7 days 10.2% &gt; 7 days 15.1% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
+    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 30.8% 4 days 12.9% 5 days 15.8% 6 days 13.9% 7 days 11.1% &gt; 7 days 15.5% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
   </si>
   <si>
     <t>5.71 ounces</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/AJ7WD210210XATNW.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421IHu1a.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421blDge.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421jvKGF.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421CIw9e.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S2104210h4pJ.jpg
 https://c1.neweggimages.com/productimage/nb640/AX90S210421WDN7b.jpg
 https://c1.neweggimages.com/productimage/nb640/A22FD210507IVKYO.jpg
 https://c1.neweggimages.com/productimage/nb640/V02WD210508ILKMG.jpg
 https://c1.neweggimages.com/productimage/nb640/A90RD210420KWGWT.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD21110808QGG36A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111080UXQHV6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD21111009B6IZ6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111100UX9ZY6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111111EBD726A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111120UM4XM6A.jpg
 https://c1.neweggimages.com/productimage/nb640/A0ZXD2111130XJLF96A.jpg
 https://c1.neweggimages.com/productimage/nb640/B59XD2111210EN9PB77.jpg
 https://c1.neweggimages.com/productimage/nb640/ASPND2112030WDHOE2C.jpg
 https://c1.neweggimages.com/productimage/nb640/B63KD2202260105EP6D.jpg</t>
   </si>
   <si>
-    <t>2026-06-15T05:04:18Z</t>
-[...2 lines deleted...]
-    <t>https://www.newegg.com/logitech-brio-105-business-webcam/p/1EF-000C-00DP7?Item=9SIACNFKS83868</t>
+    <t>2026-07-21T13:48:01Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-brio-105-business-webcam/p/1EF-000C-00DP7?Item=9SIAFJ8KDV9336</t>
   </si>
   <si>
     <t>Logitech Brio 105 Full HD 1080p Business Webcam with Auto-Light Balance, USB-A, Privacy Shutter, Easy Set-Up, Compatible with Windows, macOS, ChromeOS</t>
   </si>
   <si>
-    <t>9SIACNFKS83868</t>
-[...5 lines deleted...]
-    <t>097855188168</t>
+    <t>9SIAFJ8KDV9336</t>
   </si>
   <si>
     <t>Great Value: Affordable Brio 105 Full HD Webcam offers 1080p resolution at a great value and produces clear video, so meetings feel natural, and employees feel confident
 Designed for Business: Compatible with major operating systems; certified for Google Meet; works with Chromebook; supported by Logitech Sync for remote deployment
 Webcam with Auto-Light Balance: RightLight 2 light-balancing technology automatically improves image quality in suboptimal conditions
 Integrated Webcam Cover: This webcam with privacy shutter gives employees extra confidence that their privacy is protected, especially when working from home
 Plug-and-Play: Just plug Logitech Brio 105 into an available USB-A port on a computer or dock and start a video call with its built-in mic</t>
   </si>
   <si>
     <t>Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes. The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments. It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click. In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2448032?ext=.js?Sun Jun 14 2026 22:04:14 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes.&lt;br&gt;&lt;br&gt; The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments.&lt;br&gt;&lt;br&gt; It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click.&lt;br&gt;&lt;br&gt; In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2448032?ext=.js?Tue Jul 21 2026 06:47:56 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;Under the umbrella of high-quality business webcams, the Brio 105 2MP Full HD Webcam in Graphite stands out as an exceptional choice. This webcam delivers Full HD 1080p resolution, ensuring crystal clear video quality for all your business meetings. It's equipped with an auto light balance feature, which, coupled with the advanced RightLight 2 technology, enhances image quality even in suboptimal lighting conditions. The Brio 105 is not just about high-quality video; it's also designed with user convenience in mind. It's easy to deploy and simple to use, making it an ideal choice for businesses of all sizes.&lt;br&gt;&lt;br&gt; The webcam comes with an integrated privacy shutter, providing an added layer of security, especially for those working from home. This feature allows users to physically block the camera lens when not in use, ensuring complete privacy. Constructed with a minimum of 77% post-consumer recycled plastic, the Brio 105 is an eco-friendly choice. This excludes the printed wiring assembly (PWA), microphone, cable, and packaging. The Brio 105 is compatible with leading operating systems such as Windows and macOS, making it a versatile choice for various work environments.&lt;br&gt;&lt;br&gt; It's certified for Google Meet and works seamlessly with Chromebook, and it's compatible with most video conferencing platforms. The built-in omnidirectional microphone captures audio clearly from up to 1 meter (3 feet) away, ensuring your conversations always sound natural and clear. The Brio 105 is a plug-and-play webcam, requiring no complex setup. Simply plug it into an available USB-A port on your computer or docking station, and you're ready to start your video call. For a personalized video experience, employees can use the free Logi Tune app (not available on ChromeOS) to adjust settings such as image quality and join meetings with just one click.&lt;br&gt;&lt;br&gt; In conclusion, the Brio 105 2MP Full HD Webcam in Graphite offers an excellent balance of high-quality video, user-friendly features, and eco-friendly construction, making it a smart choice for businesses seeking to enhance their video conferencing capabilities.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-10.jpg</t>
-  </si>
-[...7 lines deleted...]
-    <t>Free Shipping Shipping Information to Select delivery location Fastest delivery in 3 days Customer Received Delivery time for this item: Fastest delivery in 3 days &lt;= 3 days 27.4% 4 days 30.6% 5 days 14.5% 6 days 11.3% 7 days 9.7% &gt; 7 days 6.5% Disclaimers: Based on the seller’s delivery performance over the past 30 days. Estimates are not guaranteed; actual times vary by destination and carrier.</t>
   </si>
   <si>
     <t>Weight: 2.65 oz (75 g), excl. cable</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-10.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-09.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-08.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-07.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-06.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-05.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-04.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-03.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-02.jpg
 https://c1.neweggimages.com/productimage/nb640/1EF-000C-00DP7-01.jpg</t>
   </si>
   <si>
-    <t>2026-06-15T05:04:35Z</t>
-[...29 lines deleted...]
-    <t>https://c1.neweggimages.com/productimage/nb640/26-197-634-01.jpg</t>
+    <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:48:18Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/asus-dual-rtx3060-o12g-v2-geforce-rtx-3060-12gb-graphics-card-double-fans/p/N82E16814126524?Item=N82E16814126524</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX 3060 12GB GDDR6 PCI Express 4.0 Graphics Card DUAL-RTX3060-O12G-V2</t>
+  </si>
+  <si>
+    <t>N82E16814126524</t>
+  </si>
+  <si>
+    <t>ASUS</t>
+  </si>
+  <si>
+    <t>12GB 192-Bit GDDR6
+Boost Clock OC Mode: 1867 MHz
+Gaming Mode: 1837 MHz
+1 x HDMI 2.1 3 x DisplayPort 1.4a
+3584 Cores CUDA Cores
+PCI Express 4.0</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility NVIDIA Ampere Streaming Multiprocessors: The building blocks for the world’s fastest, most efficient GPUs, the all-new Ampere SM brings 2X the FP32 throughput and improved power efficiency. 2nd Generation RT Cores: Experience 2X the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray tracing performance. 3rd Generation Tensor Cores: Get up to 2X the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities. OC mode: Boost clock 1867 MHz (OC mode)/ 1837 MHz (Gaming mode) Axial-tech fan design features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure. A 2-slot Design maximizes compatibility and cooling efficiency for superior performance in small chassis. 0dB Technology lets you enjoy light gaming in relative silence. A stainless steel bracket is harder and more resistant to corrosion. 2x Fans. 2x Fun. 2x Fans. 2x Fun.Featuring the latest NVIDIA® Ampere architecture, ASUS Dual GeForce RTX™ 3060 fuses dynamic thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for maximizing airflow to the heatsink — are packed into the 20 cm long, 2-slot card, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. COOLING Axial-tech Fan Design Better, faster, stronger Two tried-and-true Axial-tech fans feature a smaller hub that facilitates longer blades and a barrier ring to increase downward air pressure. 0 dB Technology Quiet intelligence To eliminate unnecessary noise, a stop mode halts all fans when the GPU temp falls below 50 degrees and power consumption is low. 2-slot Design Sink your heat into this A carefully designed shroud, heatsink, and heatpipe layout allows the two Axial-tech fans to leverage chassis side-panel ventilation and deliver thermal performance that belies the card’s size. ENGINEERING 1:18 Auto-Extreme Technology Precision automated manufacturing Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall. Protective Backplate That's so metal! The PCB is reinforced by an aluminum backplate that adds structural rigidity, helping to prevent flex and protect components and trace pathways from damage. Stainless Steel Bracket Steel yourself The mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. SOFTWARE GPU Tweak II Monitor, tweak, and tune The ASUS GPU Tweak II utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. XSplit Premium streaming XSplit offers a premium streaming experience with in-game annotations and other advanced features. Enjoy a free license with the purchase of select ASUS graphics cards. See you online! wtfastPlay lag-free Asus's partnered with wtfast to help you to play free from lag, latency issues, and lost packets. With a 6-month subscription to the wtfast Gamers Private Network, you'll enjoy lower ping for a smoother, more fluid online gaming experience. Buy an ASUS graphics card - and don't be left waiting! QuantumcloudProfit from GPU power QuantumCloud is a safe and easy-to-use application that lets you effortlessly earn extra money by sharing your graphics card’s computing power. Earnings are accessible through your PayPal or WeChat account, and QuantumCloud also supports multiple exchange methods, including Steam. In addition, QuantumCloud doesn’t collect any personal data, so your privacy stays protected. Get started right away with just one click! EXPERIENCE 144-hour Validation Program “Extensive” may be an understatement A 144-hour validation program puts cards through a series of stringent tests to ensure compatibility with the latest games. Subtle Lighting A bit lit The shroud features a subtle illuminated strip that creates a stylish accent for your build. DIRECTX 12 ULTIMATE Developers can now add even more amazing graphics effects to Microsoft Windows-based PC games. GeForce RTX graphics cards deliver advanced DX12 features like ray tracing and variable rate shading, bringing games to life with ultra-realistic visual effects and faster frame rates. NVIDIA AMPERE ARCHITECTURE The all-new NVIDIA Ampere architecture delivers the ultimate play, featuring advanced 2nd generation Ray Tracing Cores and 3rd generation Tensor Cores with greater throughput. RTX. IT'S ON. Experience today's biggest blockbusters like never before with the visual fidelity of real-time ray tracing and the ultimate performance of AI-powered DLSS. DLSS AI ACCELERATION NVIDIA DLSS is groundbreaking AI rendering that boosts frame rates with uncompromised image quality using the dedicated AI processing Tensor Cores on GeForce RTX. This gives you the performance headroom to crank up settings and resolutions for an incredible visual experience. The AI revolution has come to gaming. VICTORY MEASURED IN MILLISECONDS NVIDIA Reflex delivers the ultimate competitive advantage. The lowest latency. The best responsiveness. Powered by GeForce RTX 30 Series GPUs and NVIDIA® G-SYNC® monitors. Acquire targets faster, react quicker, and increase aim precision through a revolutionary suite of technologies to measure and optimize system latency for competitive games. UP YOUR CREATIVE GAME Take your creative projects to a new level with GeForce RTX 30 Series GPUs. Delivering AI-acceleration in top creative apps. Backed by the NVIDIA Studio platform of dedicated drivers and exclusive tools. And built to perform in record time. Whether you're rendering complex 3D scenes, editing 8K video, or livestreaming with the best encoding and image quality, GeForce RTX GPUs give you the performance to create your best. STREAM LIKE A BOSS Steal the show with incredible graphics and smooth, stutter-free live-streaming. Next-generation hardware encoding and decoding combine to show off all your best moments in exquisite detail. And the all-new NVIDIA Broadcast app gives you powerful AI capabilities to improve audio and video quality with effects like virtual background, webcam auto frame, and microphone noise removal. So you can give your audience your best — every time. DIRECTX 12 ULTIMATE Developers can now add even more amazing graphics effects to Microsoft Windows-based PC games. GeForce RTX graphics cards deliver advanced DX12 features like ray tracing and variable rate shading, bringing games to life with ultra-realistic visual effects and faster frame rates. NVIDIA AMPERE ARCHITECTURE The all-new NVIDIA Ampere architecture delivers the ultimate play, featuring advanced 2nd generation Ray Tracing Cores and 3rd generation Tensor Cores with greater throughput. RTX. IT'S ON. Experience today's biggest blockbusters like never before with the visual fidelity of real-time ray tracing and the ultimate performance of AI-powered DLSS. DLSS AI ACCELERATION NVIDIA DLSS is groundbreaking AI rendering that boosts frame rates with uncompromised image quality using the dedicated AI processing Tensor Cores on GeForce RTX. This gives you the performance headroom to crank up settings and resolutions for an incredible visual experience. The AI revolution has come to gaming. VICTORY MEASURED IN MILLISECONDS NVIDIA Reflex delivers the ultimate competitive advantage. The lowest latency. The best responsiveness. Powered by GeForce RTX 30 Series GPUs and NVIDIA® G-SYNC® monitors. Acquire targets faster, react quicker, and increase aim precision through a revolutionary suite of technologies to measure and optimize system latency for competitive games. UP YOUR CREATIVE GAME Take your creative projects to a new level with GeForce RTX 30 Series GPUs. Delivering AI-acceleration in top creative apps. Backed by the NVIDIA Studio platform of dedicated drivers and exclusive tools. And built to perform in record time. Whether you're rendering complex 3D scenes, editing 8K video, or livestreaming with the best encoding and image quality, GeForce RTX GPUs give you the performance to create your best. STREAM LIKE A BOSS Steal the show with incredible graphics and smooth, stutter-free live-streaming. Next-generation hardware encoding and decoding combine to show off all your best moments in exquisite detail. And the all-new NVIDIA Broadcast app gives you powerful AI capabilities to improve audio and video quality with effects like virtual background, webcam auto frame, and microphone noise removal. So you can give your audience your best — every time. DIRECTX 12 ULTIMATE Developers can now add even more amazing graphics effects to Microsoft Windows-based PC games. GeForce RTX graphics cards deliver advanced DX12 features like ray tracing and variable rate shading, bringing games to life with ultra-realistic visual effects and faster frame rates. Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI and HDMI High-Definition Multimedia Interface, and the HDMI Logo are trademarks or registered trademarks of HDMI Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company known for the world’s best motherboards, PCs, monitors, graphics cards and routers, and is ranked by Laptop Mag as the best laptop brand in 2020. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. Inspired by the In Search of Incredible brand spirit, ASUS won more than 11 awards every day in 2020 and ranks as one of Forbes’ World’s Best Regarded Companies and Fortune’s World’s Most Admired Companies. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2021 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. DUAL RTX3060 O12G V2</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;div id="ccs-logos"&gt;&lt;/div&gt;&lt;div id="ccs-cnet-reviews"&gt;&lt;/div&gt;&lt;div id="ccs-inline-content"&gt; &lt;div id="inline-210dc9" class="ccs-cc-inline ccs-cc-inline-asus ccs-cc-lang-enusa ccs-cc-block-inline"&gt; &lt;div class="ccs-clear"&gt;&lt;/div&gt; &lt;div id="top-210dc9" data-ccs-cc-inline-jumplink="Top" data-ccs-jumplink-hidden="true"&gt;&lt;/div&gt; &lt;div data-elementid="inline-content-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;],&amp;quot;mobile&amp;quot;:false}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="noheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e5b4cfa6ae8d7bcb49fb19b0f5268a56/original.png" data-media-type="image" data-caption="ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility" title="ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e5b4cfa6ae8d7bcb49fb19b0f5268a56/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e5b4cfa6ae8d7bcb49fb19b0f5268a56/original.png" data-alt-text="Please wait while content is loading..." aria-label="ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; font-weight: normal;"&gt;ASUS Dual GeForce RTX™ 3060 V2 OC Edition 12GB GDDR6 with two powerful Axial-tech fans and a 2-slot design for broad compatibility&lt;/span&gt;&lt;/h3&gt;&lt;ul data-cnet-ccs-icb-annotation="true"&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;NVIDIA Ampere Streaming Multiprocessors:&lt;/b&gt; The building blocks for the world’s fastest, most efficient GPUs, the all-new Ampere SM brings 2X the FP32 throughput and improved power efficiency.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;2nd Generation RT Cores:&lt;/b&gt; Experience 2X the throughput of 1st gen RT Cores, plus concurrent RT and shading for a whole new level of ray tracing performance.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;3rd Generation Tensor Cores:&lt;/b&gt; Get up to 2X the throughput with structural sparsity and advanced AI algorithms such as DLSS. These cores deliver a massive boost in game performance and all-new AI capabilities.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;OC mode: Boost clock 1867 MHz (OC mode)/ 1837 MHz (Gaming mode)&lt;/b&gt;&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;Axial-tech fan design&lt;/b&gt; features a smaller fan hub that facilitates longer blades and a barrier ring that increases downward air pressure.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A&lt;b data-cnet-ccs-icb-annotation="true"&gt; 2-slot Design&lt;/b&gt; maximizes compatibility and cooling efficiency for superior performance in small chassis.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;&lt;b data-cnet-ccs-icb-annotation="true"&gt;0dB Technology&lt;/b&gt; lets you enjoy light gaming in relative silence.&lt;/li&gt; &lt;li data-cnet-ccs-icb-annotation="true"&gt;A &lt;b data-cnet-ccs-icb-annotation="true"&gt;stainless steel bracket&lt;/b&gt; is harder and more resistant to corrosion.&lt;/li&gt; &lt;/ul&gt; 2x Fans. 2x Fun.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/cd80ea873c67171b6f49683ee10c51ce/original.jpg" data-media-type="image" data-caption="2x Fans. 2x Fun." title="2x Fans. 2x Fun. show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="2x Fans. 2x Fun." data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/cd80ea873c67171b6f49683ee10c51ce/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/cd80ea873c67171b6f49683ee10c51ce/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="2x Fans. 2x Fun."&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em; background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block;"&gt;2x Fans. 2x Fun.&lt;/span&gt;&lt;/h3&gt;Featuring the latest NVIDIA®&amp;nbsp;Ampere architecture, ASUS Dual GeForce RTX™ 3060 fuses dynamic thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for maximizing airflow to the heatsink — are packed into the 20 cm long, 2-slot card, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;COOLING&lt;/span&gt;&lt;/h3&gt;&lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/dccdb67403e7c297c4af15a30e0cc10a/width(3000).gif" data-media-type="image" data-caption="Axial-tech Fan Design" title="Axial-tech Fan Design show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Axial-tech Fan Design" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/dccdb67403e7c297c4af15a30e0cc10a/maxsize(400x500).gif" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/dccdb67403e7c297c4af15a30e0cc10a/width(3000).gif" data-alt-text="Please wait while content is loading..." aria-label="Axial-tech Fan Design"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;Axial-tech Fan Design &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Better, faster, stronger &lt;/span&gt;&lt;/h3&gt; Two tried-and-true Axial-tech fans feature a smaller hub that facilitates longer blades and a barrier ring to increase downward air pressure.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/037ebcf84d79eddc68fe2060d121b7d0/width(3000).gif" data-media-type="image" data-caption="0dB Technology" title="0dB Technology show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="0dB Technology" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/037ebcf84d79eddc68fe2060d121b7d0/maxsize(400x500).gif" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/037ebcf84d79eddc68fe2060d121b7d0/width(3000).gif" data-alt-text="Please wait while content is loading..." aria-label="0dB Technology"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;0 dB Technology &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Quiet intelligence &lt;/span&gt;&lt;/h3&gt; To eliminate unnecessary noise, a stop mode halts all fans when the GPU temp falls below 50 degrees and power consumption is low.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e45766663379b31e49ac2aa3dbeb1c2/original.jpg" data-media-type="image" data-caption="2-slot Design" title="2-slot Design show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="2-slot Design" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e45766663379b31e49ac2aa3dbeb1c2/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/6e45766663379b31e49ac2aa3dbeb1c2/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="2-slot Design"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;2-slot Design &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Sink your heat into this &lt;/span&gt;&lt;/h3&gt; A carefully designed shroud, heatsink, and heatpipe layout allows the two Axial-tech fans to leverage chassis side-panel ventilation and deliver thermal performance that belies the card’s size.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;ENGINEERING&lt;/span&gt;&lt;/h3&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;div class="ccs-cc-inline-embedded-video" tabindex="0" data-player="player_db72658e40334c489d6c9a00ed7a83c6" data-video-url="https://www.youtube.com/watch?v=DIpHYVDrGrc" data-transcoded-video-url="" data-cc-url="" data-cc-lang="" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg"&gt; &lt;div class="ccs-cc-video-thumbnail-container"&gt; &lt;img src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fbed4ac73848edfa0daf27edebdb3b1f/width(400).jpg" alt="Auto-Extreme Technology"&gt; &lt;span class="ccs-cc-video-duration"&gt;1:18&lt;/span&gt; &lt;/div&gt; &lt;span class="ccs-cc-inline-video-play-icon"&gt;&lt;/span&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;Auto-Extreme Technology&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Precision automated manufacturing &lt;/span&gt;&lt;/h3&gt; Auto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting in less environmental impact, lower manufacturing power consumption, and a more reliable product overall.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fe0368b69ef80fd45176fa92bc715eac/original.png" data-media-type="image" data-caption="Protective Backplate" title="Protective Backplate show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Protective Backplate" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fe0368b69ef80fd45176fa92bc715eac/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/fe0368b69ef80fd45176fa92bc715eac/original.png" data-alt-text="Please wait while content is loading..." aria-label="Protective Backplate"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;"&gt;Protective Backplate &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;That's so metal! &lt;/span&gt;&lt;/h3&gt; The PCB is reinforced by an aluminum backplate that adds structural rigidity, helping to prevent flex and protect components and trace pathways from damage.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7c7810909da834ad1442b72a5dba9b16/original.png" data-media-type="image" data-caption="Stainless Steel Bracket" title="Stainless Steel Bracket show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Stainless Steel Bracket" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7c7810909da834ad1442b72a5dba9b16/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7c7810909da834ad1442b72a5dba9b16/original.png" data-alt-text="Please wait while content is loading..." aria-label="Stainless Steel Bracket"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em; " data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Stainless Steel Bracket &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Steel yourself &lt;/span&gt;&lt;/h3&gt; The mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;SOFTWARE &lt;/span&gt;&lt;/h3&gt; &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2a2dc4a3c5887dfbcfd34a5b1772885e/original.png" data-media-type="image" data-caption="GPU Tweak II" title="GPU Tweak II show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="GPU Tweak II" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2a2dc4a3c5887dfbcfd34a5b1772885e/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2a2dc4a3c5887dfbcfd34a5b1772885e/original.png" data-alt-text="Please wait while content is loading..." aria-label="GPU Tweak II"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;GPU Tweak II &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Monitor, tweak, and tune &lt;/span&gt;&lt;/h3&gt; The ASUS GPU Tweak II utility takes graphics card tuning to the next level. It allows you to tweak critical parameters including GPU core clocks, memory frequency, and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/61342e14fc4af4fbcc35f347bde31fb7/original.png" data-media-type="image" data-caption="XSplit" title="XSplit show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="XSplit" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/61342e14fc4af4fbcc35f347bde31fb7/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/61342e14fc4af4fbcc35f347bde31fb7/original.png" data-alt-text="Please wait while content is loading..." aria-label="XSplit"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;XSplit &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Premium streaming &lt;/span&gt;&lt;/h3&gt; XSplit offers a premium streaming experience with in-game annotations and other advanced features. Enjoy a free license with the purchase of select ASUS graphics cards. See you online!&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/829d8eebdfa6fe739a8988d59566b8c2/original.png" data-media-type="image" data-caption="wtfast" title="wtfast show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="wtfast" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/829d8eebdfa6fe739a8988d59566b8c2/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/829d8eebdfa6fe739a8988d59566b8c2/original.png" data-alt-text="Please wait while content is loading..." aria-label="wtfast"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;wtfast&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Play lag-free &lt;/span&gt;&lt;/h3&gt; Asus's partnered with wtfast to help you to play free from lag, latency issues, and lost packets. With a 6-month subscription to the wtfast Gamers Private Network, you'll enjoy lower ping for a smoother, more fluid online gaming experience. Buy an ASUS graphics card - and don't be left waiting!&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/c5f3a8188b722299f24894f3732514a5/original.png" data-media-type="image" data-caption="Quantumcloud" title="Quantumcloud show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Quantumcloud" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/c5f3a8188b722299f24894f3732514a5/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/c5f3a8188b722299f24894f3732514a5/original.png" data-alt-text="Please wait while content is loading..." aria-label="Quantumcloud"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Quantumcloud&lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Profit from GPU power &lt;/span&gt;&lt;/h3&gt; QuantumCloud is a safe and easy-to-use application that lets you effortlessly earn extra money by sharing your graphics card’s computing power. Earnings are accessible through your PayPal or WeChat account, and QuantumCloud also supports multiple exchange methods, including Steam. In addition, QuantumCloud doesn’t collect any personal data, so your privacy stays protected. Get started right away with just one click!&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 2em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;EXPERIENCE &lt;/span&gt; &lt;/h3&gt;&lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0461443c27b51a34bcabe6a667f5116d/original.png" data-media-type="image" data-caption="144−hour Validation Program" title="144−hour Validation Program show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="144−hour Validation Program" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0461443c27b51a34bcabe6a667f5116d/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0461443c27b51a34bcabe6a667f5116d/original.png" data-alt-text="Please wait while content is loading..." aria-label="144−hour Validation Program"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;144-hour Validation Program &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.17em; font-weight: bold;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;“Extensive” may be an understatement &lt;/span&gt;&lt;/h3&gt; A 144-hour validation program puts cards through a series of stringent tests to ensure compatibility with the latest games.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="right" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/35d03c557920f70932a66c7eda4e5f43/original.png" data-media-type="image" data-caption="Subtle Lighting" title="Subtle Lighting show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Subtle Lighting" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/35d03c557920f70932a66c7eda4e5f43/maxsize(400x500).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/35d03c557920f70932a66c7eda4e5f43/original.png" data-alt-text="Please wait while content is loading..." aria-label="Subtle Lighting"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="background: linear-gradient(to right, #6da6d6 0%, #bae8ff 38%, #bae8ff 58%, #6da6d6 100%); -webkit-background-clip: text; -webkit-text-fill-color: transparent; display: inline-block; font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Subtle Lighting &lt;/span&gt;&lt;/h3&gt;&lt;h3 data-cnet-ccs-icb-annotati</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-524-01.jpg</t>
   </si>
   <si>
     <t>Newegg</t>
   </si>
   <si>
-    <t>https://www.newegg.com/Seller-Store/NothingButSavings</t>
+    <t>https://www.newegg.com/Seller-Store/TECH-EDGE</t>
   </si>
   <si>
     <t>Free Shipping Shipping Information to Select delivery location</t>
   </si>
   <si>
-    <t>2.65 oz (75 g) camera only (not incl cable weight)</t>
-[...19 lines deleted...]
-    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIBP4YKW40155</t>
+    <t>12GB</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-524-01.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V09.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V80.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V07.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V11.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V15.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V16.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V02.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V03.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V08.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V81.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V12.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V04.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V05.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V06.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V01.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V10.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V14.jpg
+https://c1.neweggimages.com/productimage/nb640/14-126-524-V13.jpg</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:45:06Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/logitech-c920e-usb-3-0/p/1EF-000C-007B8?Item=9SIAZTUM1W5151</t>
   </si>
   <si>
     <t>Logitech C920e HD 1080p Business Webcam 3.0 Megapixels Black (960-001401)</t>
   </si>
   <si>
-    <t>9SIBP4YKW40155</t>
-[...5 lines deleted...]
-    <t>097855172778</t>
+    <t>9SIAZTUM1W5151</t>
   </si>
   <si>
     <t>Sold as 1 Each.
 Business webcam supports multiple resolutions, including 1080p (Full HD) at 30 fps, and 720p at 30fps to best support the quality offered by your application and monitor. A 78-degree diagonal field of view along with the built-in HD autofocus and automatic light correction ensures clarity throughout video calls. Designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. The Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. 3-year manufacturer limited warranty.
 Two integrated omnidirectional microphones, optimized to capture your audio from up to one meter away. Features an attachable privacy screen that flips up and down to cover or expose the lens. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom con</t>
   </si>
   <si>
     <t>1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed. C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings. Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates. Certified for Business C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral. Additional Features Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well. Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not. Logitech's Sustainability Promise Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Sun Jun 14 2026 22:01:30 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;div id="flixinpage_"&gt;&lt;div id="inpage-mod"&gt;&lt;div id="flix-std-inpage"&gt;&lt;div id="inpage-iframe-modal"&gt;&lt;/div&gt;&lt;div id="inpage_container"&gt;&amp;nbsp;&lt;/div&gt;&lt;img width="1" height="1" alt=""&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed.&lt;br&gt;C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;Certified for Business&lt;br&gt;C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral.&lt;br&gt;Additional Features&lt;br&gt;&lt;br&gt;Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not.&lt;br&gt;Logitech's Sustainability Promise&lt;br&gt;Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.&lt;/div&gt;</t>
+    <t>&lt;div&gt;&lt;script type="text/javascript" src="https://media.flixcar.com/delivery/js/inpage/147/us/id/2050012?ext=.js?Tue Jul 21 2026 06:45:00 GMT-0700 (Pacific Daylight Time)"&gt;&gt;&lt;/script&gt;&lt;div id="flix-inpage"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div id="arimemodetail" style="margin-top:20px" class="tab-pane-content is-active"&gt;1080p business webcam perfect for mass deploymentLook Professional. Everywhere.C920e is a work-from-anywhere HD 1080p webcam that surpasses the video and sound quality provided by most laptops. Step up to professional-quality video collaboration at a price point ideal for deployment at scale.You. Perfectly Framed.&lt;br&gt;C920e is ideal for displaying individuals in a well-balanced frame. The fixed 78 Degree field of view captures a "just-right" view of the user and their environment while also providing sufficient room to visually share projects and other items of interest.Sound ProfessionalC920e includes dual integrated omnidirectional mics that capture your voice from up to one meter away so conversations always sound natural and clear.Keep Sharp, AutomaticallyBuilt-in HD autofocus ensures you're seen clearly throughout your video calls. Working in tandem with automatic light correction, C920e delivers optics that help you look good in all your video meetings.&lt;br&gt;Take Control with Tune DesktopThe Logi Tune Desktop app simplifies personal device control and customization on select models, including C920e. The mini app works unobtrusively on your screen for uninterrupted video collaboration, including zoom control, color adjustment, and easy download of firmware updates.&lt;br&gt;Certified for Business&lt;br&gt;C920e is Certified for Zoom, Google Meet, TAA compliant and works with other popular applications including Microsoft Teams, BlueJeans, GoTo Meeting, Pexip, and RingCentral.&lt;br&gt;Additional Features&lt;br&gt;&lt;br&gt;Versatile Mounting OptionsMount the webcam wherever it works best: screen, notebook, or tabletop. C920e is designed with a sturdy, adjustable clip that makes it easy to mount on any laptop or external monitor. Integrated tripod threads provide extra versatility to mount the webcam on a tabletop or full-size tripod as well.&lt;br&gt;Attachable Privacy ShadeC920e features an attachable privacy screen that flips up and down to cover or expose the lens. A simple glance at the physical cover confirms for sure if the lens is able to see into your space or not.&lt;br&gt;Logitech's Sustainability Promise&lt;br&gt;Logitech is committed to creating great customer experiences in ways that are sustainable for the planet and society.&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg</t>
   </si>
   <si>
-    <t>TECH EDGE</t>
+    <t>Astonlink</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/Seller-Store/C-N-E-Technology</t>
   </si>
   <si>
     <t>Free Shipping Shipping Information from China to Select delivery location</t>
   </si>
   <si>
     <t>https://c1.neweggimages.com/productimage/nb640/A24GD211019CXVW0.jpg
 https://c1.neweggimages.com/productimage/nb640/BATUD2203260H2GMS80.jpg
 https://c1.neweggimages.com/productimage/nb640/VAX1D22100207ADP11F.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWLP86.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWPS2F.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUF95.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWUMA9.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWXA1A.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LHWYP7D.jpg
 https://c1.neweggimages.com/productimage/nb640/A17PD2303120LJE1Q7E.jpg
 https://c1.neweggimages.com/productimage/nb640/A6ZPD22090102C9WD1F.jpg
 https://c1.neweggimages.com/productimage/nb640/A22FD2207271AFN47E8.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612W40C.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612K13C.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D24030516134WE6.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051612ZAEA.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D24030516197R1F.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619FE57.jpg
 https://c1.neweggimages.com/productimage/nb640/BTD4D2403051619HP63.jpg
 https://c1.neweggimages.com/productimage/nb640/BDSRD2504300JDVCKA7.jpg</t>
   </si>
   <si>
-    <t>https://www.newegg.com/p/pl?N=100007709%2050001315%204019</t>
-[...38 lines deleted...]
-    <t>Frentosa Marketplace</t>
+    <t>2026-07-21T13:47:56Z</t>
+  </si>
+  <si>
+    <t>https://www.newegg.com/asus-dual-rtx5060-o8g-geforce-rtx-5060-8gb-graphics-card-double-fans/p/N82E16814126807?Item=N82E16814126807</t>
+  </si>
+  <si>
+    <t>ASUS Dual GeForce RTX 5060 8GB GDDR7 PCI Express 5.0 x8 ATX Graphics Card DUAL-RTX5060-O8G</t>
+  </si>
+  <si>
+    <t>N82E16814126807</t>
+  </si>
+  <si>
+    <t>8GB 128-Bit GDDR7
+Boost Clock OC mode: 2565MHz Default mode: 2535MHz (Boost Clock)
+1 x HDMI 2.1b 3 x DisplayPort 2.1b
+3840 Cores CUDA Cores
+PCI Express 5.0 x8</t>
+  </si>
+  <si>
+    <t>DUAL GEFORCE RTX™ 5060Dual Fans, Perfect Fit ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. NVIDIA® Blackwell ArchitectureThe Ultimate Platform for Gamers and Creators Fifth-Gen Tensor Cores Max AI performance with FP4 and DLSS 4 New Streaming Multiprocessors Optimized for neural shaders Fourth-Gen Ray Tracing Cores Built for Mega Geometry AI-Enhanced Graphics and PerformanceNVIDIA® DLSS 4 with Multi Frame Generation Game-Winning ResponsivenessNVIDIA® Reflex 2 with Frame Warp True-to-Life GraphicsFull ray tracing with neural rendering Digital Humans and AI AssistantsNVIDIA® ACE Accelerate Your CreativityNVIDIA® Studio creator tools and technology Enhance Any Video with AINVIDIA® Broadcast and ninth-gen NVIDIA® Encoder Performance and ReliabilityNVIDIA® app with Game Ready and Studio Drivers and Studio Drivers The Ultimate Gaming Display TechnologiesNVIDIA® G-SYNC Build Small. Play Big.You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build. Cooling 2.5-slot Design A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Unmatched Reliability ASUS GPU GuardASUS GPU Guard applies adhesive to secure all four corners to reduce the risk of cracks. Protective BackplateThe PCB is reinforced by a backplate that adds structural rigidity, helping to prevent flex and to protect components and trace pathways from damage. Stainless Steel BracketThe mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. Engineering Dual BIOSDo you prioritize lower core temperatures or quieter operation? Performance mode increases fan speed to keep the card running cool all the time. Quiet mode maintains the same power target and performance settings, but applies a less aggressive fan curve for quieter operation at medium temperatures. Want more control? Customize your experience with GPU Tweak III software for fine-tuned fan profiles and performance adjustments. Auto−Extreme TechnologyAuto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing completing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting and minimizes in less environmental impact, . The result is lower power consumption during manufacturing and a more reliable, high-quality product.lower manufacturing power consumption, and a more reliable product overall. Best PSU for the GeForce RTX™ 50 SeriesUse the wattage calculator to estimate how much power you’ll need to fuel your rig, and then pick a compatible ROG, TUF Gaming or Prime power supply for ultimate performance. Check out Recommended PSUs. Software GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. RTX™. It’s On.The Ultimate in Ray Tracing and AIRTX™ is the most advanced platform for full ray tracing and neural rendering technologies that are revolutionizing the ways ASUS plays and creates. Over 700 games and applications use RTX™ to deliver realistic graphics and incredibly fast performance with cutting-edge AI features like DLSS Multi Frame Generation. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. CreatorsYour Creative AI-dvantageNVIDIA® Studio is your creative advantage. GeForce RTX™ 50 Series GPUs unlock transformative performance in video editing, 3D rendering, and graphic design. Experience RTX accelerations in top creative apps, world-class NVIDIA® Studio drivers engineered and continually updated to provide maximum stability, and a suite of exclusive tools that harness the power of RTX for AI-assisted creative workflows. NVIDIA® BroadcastYour AI-Powered Home Studio Take your livestreams, voice chats, and video calls to the next level with AI-enhanced voice and video. Remove distracting background noise, customize your background, and more at the touch of a button. RTX VideoUpgrade Your Video Viewing RTX Video Super Resolution and HDR uses AI to transform your videos in Chrome, Edge, or Firefox — automatically sharpening details and wiping out compression artifacts. Enjoy stunning clarity in up to 4K. RTX RemixRemaster The Classics RTX Remix allows modders to easily capture game assets, enhance materials with AI tools, and create stunning RTX remasters with ray tracing and DLSS. Video EditingSpeed Meets Creativity Harness the power of the ninth-gen NVIDIA® Encoder (NVENC) for blazing-fast video exports and AI-driven effects in DaVinci Resolve, Adobe Premiere Pro, and more. Additional Features and Benefits Game Ready and Studio DriversGeForce Game Ready and Studio Drivers deliver the best experience for your favorite games. They’re finely tuned in collaboration with developers and extensively tested across thousands of hardware configurations for maximum performance and reliability. NVIDIA® AppThe essential companion for PC gamers and creators. Keep your PC up to date with the latest NVIDIA® drivers and technology. Optimize games and applications with a new unified GPU control center, and discover the latest NVIDIA® apps. NVIDIA® G-SYNCNVIDIA® G-SYNC® is a suite of the ultimate display technologies. They offer enhanced motion clarity, smooth tear-free immersion, ultra-high frame rates, and more. Virtual RealityThe highest-performance graphics deliver the smoothest, most immersive VR experiences. FIND YOUR BEST GAMING MONITOR WITH YOUR GEFORCE RTX™ 50 SERIES Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI™ and HDMI™ High-Definition Multimedia Interface, HDMI™ trade dress and the HDMI™ Logos are trademarks or registered trademarks of HDMI™ Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. DUAL GEFORCE RTX™ 5060Dual Fans, Perfect Fit ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. NVIDIA® Blackwell ArchitectureThe Ultimate Platform for Gamers and Creators Fifth-Gen Tensor Cores Max AI performance with FP4 and DLSS 4 New Streaming Multiprocessors Optimized for neural shaders Fourth-Gen Ray Tracing Cores Built for Mega Geometry AI-Enhanced Graphics and PerformanceNVIDIA® DLSS 4 with Multi Frame Generation Game-Winning ResponsivenessNVIDIA® Reflex 2 with Frame Warp True-to-Life GraphicsFull ray tracing with neural rendering Digital Humans and AI AssistantsNVIDIA® ACE Accelerate Your CreativityNVIDIA® Studio creator tools and technology Enhance Any Video with AINVIDIA® Broadcast and ninth-gen NVIDIA® Encoder Performance and ReliabilityNVIDIA® app with Game Ready and Studio Drivers and Studio Drivers The Ultimate Gaming Display TechnologiesNVIDIA® G-SYNC Build Small. Play Big.You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build. Cooling 2.5-slot Design A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Axial-tech UpgradesTwo tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. Airflow comparison between the Axial-tech fan design and a standard fan. 0 dB TechnologyTo eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. Dual Ball Fan BearingsFan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. Vented BackplateA vented backplate significantly enhance heat dissipation, helping to keep the GPU cooler during intense tasks. This additional airflow helps ensure optimal temperatures, boosting performance, longevity and stability by defending against overheating and thermal throttling. Unmatched Reliability ASUS GPU GuardASUS GPU Guard applies adhesive to secure all four corners to reduce the risk of cracks. Protective BackplateThe PCB is reinforced by a backplate that adds structural rigidity, helping to prevent flex and to protect components and trace pathways from damage. Stainless Steel BracketThe mounting bracket of the Dual has been beefed up with 304 Stainless Steel that’s harder and more resistant to corrosion. Engineering Dual BIOSDo you prioritize lower core temperatures or quieter operation? Performance mode increases fan speed to keep the card running cool all the time. Quiet mode maintains the same power target and performance settings, but applies a less aggressive fan curve for quieter operation at medium temperatures. Want more control? Customize your experience with GPU Tweak III software for fine-tuned fan profiles and performance adjustments. Auto−Extreme TechnologyAuto-Extreme Technology is an automated manufacturing process that sets new standards in the industry by allowing completing all soldering to be completed in a single pass. This reduces thermal strain on components and avoids the use of harsh cleaning chemicals, resulting and minimizes in less environmental impact, . The result is lower power consumption during manufacturing and a more reliable, high-quality product.lower manufacturing power consumption, and a more reliable product overall. Best PSU for the GeForce RTX™ 50 SeriesUse the wattage calculator to estimate how much power you’ll need to fuel your rig, and then pick a compatible ROG, TUF Gaming or Prime power supply for ultimate performance. Check out Recommended PSUs. Software One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. GPU Tweak IIIThe ASUS GPU Tweak III utility takes graphics card tuning to the next level. It lets you tweak critical parameters including GPU core clocks, memory frequency and voltage settings, with the option to monitor everything in real-time through a customizable on-screen display. Advanced fan control is also included along with many more features to help you get the most out of your graphics card. One Month of Free Adobe Creative CloudEnjoy all things AI at Adobe. Get complimentary membership to Adobe Creative Cloud with the purchase of select ASUS products, granting you access to all Adobe apps and Substance 3D. RTX™. It’s On.The Ultimate in Ray Tracing and AIRTX™ is the most advanced platform for full ray tracing and neural rendering technologies that are revolutionizing the ways ASUS plays and creates. Over 700 games and applications use RTX™ to deliver realistic graphics and incredibly fast performance with cutting-edge AI features like DLSS Multi Frame Generation. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. NVIDIA® DLSS 4Supreme Speed. Superior Visuals. Powered by AI. DLSS is a revolutionary suite of neural rendering technologies that uses AI to boost FPS, reduce latency, and improve image quality. The latest breakthrough, DLSS 4, brings new Multi Frame Generation and enhanced Ray Reconstruction and Super Resolution, powered by GeForce RTX™ 50 Series GPUs and fifth-generation Tensor Cores. DLSS on GeForce RTX™ is the best way to play, backed by an NVIDIA® AI supercomputer in the cloud, constantly improving your PC’s gaming capabilities. Full Ray Tracing with Neural RenderingGame-Changing RealismThe NVIDIA® Blackwell architecture unlocks the game-changing realism of full ray tracing. Experience cinematic quality visuals at unprecedented speed powered by GeForce RTX™ 50 Series with fourth-gen RT Cores and breakthrough neural rendering technologies accelerated with fifth-gen Tensor Cores. NVIDIA® Reflex 2Compete at Warp SpeedReflex technologies optimize the graphics pipeline for ultimate responsiveness, providing faster target acquisition, quicker reaction times, and improved aim precision in competitive games. Reflex 2 introduces Frame Warp, which further reduces latency based on the game’s latest mouse input. RTX AI PCsNVIDIA® Powers the World’s AI. And Yours.Upgrade to advanced AI with NVIDIA® GeForce RTX™ GPUs and accelerate your gaming, creating, productivity, and development. Thanks to built-in AI processors, you get world-leading AI technology powering your Windows PC. CreatorsYour Creative AI-dvantageNVIDIA® Studio is your creative advantage. GeForce RTX™ 50 Series GPUs unlock transformative performance in video editing, 3D rendering, and graphic design. Experience RTX accelerations in top creative apps, world-class NVIDIA® Studio drivers engineered and continually updated to provide maximum stability, and a suite of exclusive tools that harness the power of RTX for AI-assisted creative workflows. NVIDIA® BroadcastYour AI-Powered Home Studio Take your livestreams, voice chats, and video calls to the next level with AI-enhanced voice and video. Remove distracting background noise, customize your background, and more at the touch of a button. RTX VideoUpgrade Your Video Viewing RTX Video Super Resolution and HDR uses AI to transform your videos in Chrome, Edge, or Firefox — automatically sharpening details and wiping out compression artifacts. Enjoy stunning clarity in up to 4K. RTX RemixRemaster The Classics RTX Remix allows modders to easily capture game assets, enhance materials with AI tools, and create stunning RTX remasters with ray tracing and DLSS. Video EditingSpeed Meets Creativity Harness the power of the ninth-gen NVIDIA® Encoder (NVENC) for blazing-fast video exports and AI-driven effects in DaVinci Resolve, Adobe Premiere Pro, and more. Additional Features and Benefits Game Ready and Studio DriversGeForce Game Ready and Studio Drivers deliver the best experience for your favorite games. They’re finely tuned in collaboration with developers and extensively tested across thousands of hardware configurations for maximum performance and reliability. NVIDIA® AppThe essential companion for PC gamers and creators. Keep your PC up to date with the latest NVIDIA® drivers and technology. Optimize games and applications with a new unified GPU control center, and discover the latest NVIDIA® apps. NVIDIA® G-SYNCNVIDIA® G-SYNC® is a suite of the ultimate display technologies. They offer enhanced motion clarity, smooth tear-free immersion, ultra-high frame rates, and more. Virtual RealityThe highest-performance graphics deliver the smoothest, most immersive VR experiences. FIND YOUR BEST GAMING MONITOR WITH YOUR GEFORCE RTX™ 50 SERIES Products certified by the Federal Communications Commission and Industry Canada will be distributed in the United States and Canada. Please visit the ASUS USA and ASUS Canada websites for information about locally available products. All specifications are subject to change without notice. Please check with your supplier for exact offers. Products may not be available in all markets. Specifications and features vary by model, and all images are illustrative. Please refer to specification pages for full details. PCB color and bundled software versions are subject to change without notice. Brand and product names mentioned are trademarks of their respective companies. The terms HDMI™ and HDMI™ High-Definition Multimedia Interface, HDMI™ trade dress and the HDMI™ Logos are trademarks or registered trademarks of HDMI™ Licensing Administrator, Inc. in the United States and other countries. About ASUS ASUS is a multinational company best known for their motherboards, PCs, monitors, graphics cards and routers. Along with an expanding range of superior gaming, content-creation and AIoT solutions, ASUS leads the industry through cutting-edge design and innovations made to create the most ubiquitous, intelligent, heartfelt and joyful smart life for everyone. With a global workforce that includes more than 5,000 R&amp;D professionals, ASUS is driven to become the world’s most admired innovative leading technology enterprise. About ROG Republic of Gamers (ROG) is an ASUS sub-brand dedicated to creating the world’s best gaming hardware and software. Formed in 2006, ROG offers a complete line of innovative products known for performance and quality, including motherboards, graphics cards, laptops, desktops, monitors, audio equipment, routers and peripherals. ROG participates in and sponsors major international gaming events. ROG gear has been used to set hundreds of overclocking records and it continues to be the preferred choice of gamers and enthusiasts around the world. © 2022 ASUS Computer International. All Rights Reserved. ASUS is a registered trademark of ASUSTeK Computer. All specifications and terms are subject to change without notice. Please check with your supplier for exact offers on selected models. Products may not be available in all markets. Product may not be exactly as shown in photos. Actual colors may differ from their appearance due to variation of monitor restrictions and color processing. All trademarks are registered to their respective companies. ASUS shall not be liable for technical or editorial errors or omissions contained herein. ASUS Dual GeForce RTX 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards - including two Axial-tech fans for optimizing airflow to the heatsink.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;div id="ccs-fi"&gt; &lt;div id="ficon-ec40a5" class="ccs-cc-ficons" data-size="small" data-vertical="false" data-show-titles="true"&gt; &lt;div class="ccs-cc-ficons-items"&gt; &lt;a href="javascript:;" class="ccs-cc-ficons-item" title="Click to view Media" aria-label="Click to view Media" data-section-title="Media" data-section="media"&gt; &lt;span aria-hidden="true"&gt;&lt;/span&gt; &lt;/a&gt; &lt;a href="javascript:;" class="ccs-cc-ficons-item" title="Click to view Features" aria-label="Click to view Features" data-section-title="Features" data-section="features"&gt; &lt;span aria-hidden="true"&gt;&lt;/span&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-cc-ficons-content"&gt; &lt;div data-section="media" data-size="large" data-title="Media" data-init=""&gt; &lt;div id="media-73fb62" data-elementid="ficon-gallery[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;,&amp;quot;Gaming&amp;quot;]}" data-ccs-cc-inline-jumplink="Media" class="ccs-cc-inline-section ccs-cc-inline-media" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-ig ccs-cc-ig-cloud"&gt; &lt;div class="ccs-cc-ig-cloud-viewport"&gt; &lt;button type="button" aria-label="show previous image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-prev"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;button type="button" aria-label="show next image" class="ccs-ig-viewport-arrow ccs-slick-arrow ccs-slick-next"&gt;&lt;span&gt;&lt;/span&gt;&lt;/button&gt; &lt;/div&gt; &lt;div class="ccs-slick-slider"&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/00172da659812bd2d2a06b9f26379bf7/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/00172da659812bd2d2a06b9f26379bf7/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eaef4a62c563f13beeec58137dc744b3/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/eaef4a62c563f13beeec58137dc744b3/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/8ba3725ab888e6f8285beb4a101cebb2/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/8ba3725ab888e6f8285beb4a101cebb2/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7dcfec089ab7e2c5252ef4069cd6a8d5/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7dcfec089ab7e2c5252ef4069cd6a8d5/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/babc03cb162f13d561077d60337a6778/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/babc03cb162f13d561077d60337a6778/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/67b7281adac7bd49b1479c0af9f6eae3/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/67b7281adac7bd49b1479c0af9f6eae3/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9796761bb8b3de9b1096f79c74c1e811/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/9796761bb8b3de9b1096f79c74c1e811/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;div class="ccs-slick-slide" data-media-type="image" data-image-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/268320c92e40201f1dde13f74a1b4efa/original.png" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;a class="ccs-cc-thumbnail-wrapper" href="javascript:;"&gt; &lt;img src="data:image/gif;base64," data-lazy="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/268320c92e40201f1dde13f74a1b4efa/thumbnail(120x80).png" alt="slide {0} of {1}, zoom in, ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div data-section="features" data-size="large" data-title="Features" data-init=""&gt; &lt;div data-elementid="ficon-features[asus]" data-context="{&amp;quot;labels&amp;quot;:[&amp;quot;OPBG&amp;quot;,&amp;quot;VGA&amp;quot;,&amp;quot;Gaming&amp;quot;]}" data-ccs-cc-inline-jumplink="Features" class="ccs-cc-inline-section ccs-cc-inline-features" data-display-mode="withheader"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:1.29725"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#ffffff; padding-top:77.086%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/4eb83edd1354c89df1161278b2e1a9ea/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="top" data-text-column-position="center" data-media-row-position="bottom" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-large" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7988665c13aa82f9414c226feba0b19c/original.png" data-media-type="image" data-caption="Dual GeForce RTX 5060 graphics card key visual" title="Dual GeForce RTX 5060 graphics card key visual show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Dual GeForce RTX 5060 graphics card key visual" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7988665c13aa82f9414c226feba0b19c/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Dual GeForce RTX 5060 graphics card key visual"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;span&gt;&lt;/span&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#151515"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;DUAL GEFORCE RTX™ 5060&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;h3 data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 2em; display: inline-block; color: #2fdace !important; background-color: #a9bcdf; background-image: linear-gradient(90deg, #a9bcdf, #fff, #92a1b4); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Dual Fans, Perfect Fit&lt;/span&gt;&lt;/h3&gt; ASUS Dual GeForce RTX™ 5060 combines powerful thermal performance with broad compatibility. Advanced cooling solutions from flagship graphics cards — including two Axial-tech fans for optimizing airflow to the heatsink. Designed in a compact 2.5-slot form factor, delivering more power in less space. These enhancements make ASUS Dual the perfect choice for gamers who want heavyweight graphics performance in a compact build. &lt;/div&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#151515"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="media" style="color: #000000;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ce774a051a662fc1c24ffd6b623fea6/original.jpg" data-media-type="image" data-caption="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition" title="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ce774a051a662fc1c24ffd6b623fea6/original.jpg" data-large="" data-alt-text="Please wait while content is loading..." aria-label="ASUS Dual GeForce RTX™ 5060 8GB GDDR7 OC Edition"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="display: block; text-align: center;"&gt;NVIDIA® Blackwell Architecture&lt;/span&gt;&lt;/h3&gt;&lt;h3 style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;&lt;span style="font-size: 1.5em;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;The Ultimate Platform for Gamers and Creators &lt;/span&gt;&lt;/h3&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="center" data-text-column-position="right" data-media-row-position="center" data-media-column-position="left" data-text-width-unlimited="false" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style="width: 25.00%;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-standard" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/original.png" data-media-type="image" data-caption="NVIDIA chipset icon" title="NVIDIA chipset icon show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="NVIDIA chipset icon" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/width(1200).png" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/353c87279c4e5a631c7574066bf5231f/original.png" data-alt-text="Please wait while content is loading..." aria-label="NVIDIA chipset icon"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 50%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(0, 0, 0, 0);"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Fifth-Gen Tensor Cores&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Max AI performance with FP4 and DLSS 4&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;New Streaming Multiprocessors&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Optimized for neural shaders&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 style="display: inline;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Fourth-Gen Ray Tracing Cores&lt;/h3&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;Built for Mega Geometry &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/abd3e77245fb8cbb8a6eb261a36ce2fe/original.png" data-media-type="image" data-caption="AI-Enhanced Graphics and Performance" title="AI-Enhanced Graphics and Performance show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="AI-Enhanced Graphics and Performance" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/abd3e77245fb8cbb8a6eb261a36ce2fe/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="AI-Enhanced Graphics and Performance"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-media-type="image" data-caption="Game-Winning Responsiveness" title="Game-Winning Responsiveness show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Game-Winning Responsiveness" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/58e675d6f5ca1d03c01c7e4276fe7400/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Game-Winning Responsiveness"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-media-type="image" data-caption="True-to-Life Graphics" title="True-to-Life Graphics show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="True-to-Life Graphics" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0859a090648c290523da85cf7a3c15a6/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="True-to-Life Graphics"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0e723b9274937a50a053d3fdda121443/original.png" data-media-type="image" data-caption="Digital Humans and AI Assistants" title="Digital Humans and AI Assistants show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Digital Humans and AI Assistants" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/0e723b9274937a50a053d3fdda121443/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Digital Humans and AI Assistants"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;AI-Enhanced Graphics and Performance&lt;/h3&gt;NVIDIA® DLSS 4 with Multi Frame Generation&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Game-Winning Responsiveness&lt;/h3&gt;NVIDIA® Reflex 2 with Frame Warp&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;True-to-Life Graphics&lt;/h3&gt;Full ray tracing with neural rendering&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;Digital Humans and AI Assistants&lt;/h3&gt;NVIDIA® ACE&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-multicolumn" data-count="4" data-media="true" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="0"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7eb31fd64c762d535d1448461e6e0b92/original.png" data-media-type="image" data-caption="Accelerate Your Creativity" title="Accelerate Your Creativity show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Accelerate Your Creativity" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7eb31fd64c762d535d1448461e6e0b92/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Accelerate Your Creativity"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="1"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-media-type="image" data-caption="Enhance Any Video with AI" title="Enhance Any Video with AI show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Enhance Any Video with AI" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/88239d5a3315985b068ee4abd1685b00/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Enhance Any Video with AI"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="2"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ffe65e0b73b7281a6fd3bd3ddf14d897/original.png" data-media-type="image" data-caption="Performance and Reliability" title="Performance and Reliability show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Performance and Reliability" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/ffe65e0b73b7281a6fd3bd3ddf14d897/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Performance and Reliability"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail" data-order="3"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2550661ae7edbbdb229b14e25a71d0df/original.png" data-media-type="image" data-caption="The Ultimate Gaming Display Technologies" title="The Ultimate Gaming Display Technologies show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="The Ultimate Gaming Display Technologies" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/2550661ae7edbbdb229b14e25a71d0df/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="The Ultimate Gaming Display Technologies"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="0"&gt;&lt;!-- --&gt;&lt;h3&gt;Accelerate Your Creativity&lt;/h3&gt;NVIDIA® Studio creator tools and technology&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="1"&gt;&lt;!-- --&gt;&lt;h3&gt;Enhance Any Video with AI&lt;/h3&gt;NVIDIA® Broadcast and ninth-gen NVIDIA® Encoder&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="2"&gt;&lt;!-- --&gt;&lt;h3&gt;Performance and Reliability&lt;/h3&gt;NVIDIA® app with Game Ready and Studio Drivers and Studio Drivers&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;br data-cnet-ccs-icb-annotation="true"&gt;&lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" data-order="3"&gt;&lt;!-- --&gt;&lt;h3&gt;The Ultimate Gaming Display Technologies&lt;/h3&gt;NVIDIA® G-SYNC&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-single-feature" data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature" data-type="text media" data-pos="left" style="color: #ffffff;"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail"&gt;&lt;!-- --&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/original.jpg" data-media-type="image" data-caption="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design" title="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/maxsize(400x500).jpg" data-large="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7d6df3af09c725cf9b92b472cb80ad44/original.jpg" data-alt-text="Please wait while content is loading..." aria-label="NVIDIA GeForce RTX graphics card highlighting compatibility with small form factor PC cases, shown in a glowing green wireframe design"&gt; &lt;/a&gt; &lt;!-- --&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description"&gt;&lt;!-- --&gt;&lt;h3&gt;&lt;span style="font-size: 1.5em;"&gt;Build Small. Play Big.&lt;/span&gt;&lt;/h3&gt;You can pack high performance into a smaller footprint with this SFF-Ready Enthusiast GeForce card. Look for cases that are compatible with SFF-Ready Enthusiast GeForce Cards to get a sure fit and streamline your PC build.&lt;!-- --&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay ccs-cc-aspect-ratio" data-background="image" style="--ratio:2.2727"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000; padding-top:44.001%; background-image:url('https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/e08da7e0167a31f9a55d5c43c39edec6/original.jpg'); background-size:cover; background-repeat:no-repeat; background-position:center; background-attachment:scroll"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text media" data-desktop-media="true" data-text-row-position="top" data-text-column-position="center" data-media-row-position="bottom" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="false"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-thumbnail ccs-cc-inline-media-large" style=""&gt; &lt;a class="ccs-cc-inline-thumbnail-image ccs-cc-inline-thumbnail-media" href="javascript:;" data-url="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ebadd783c901a6ca06a948d3d5f12eb/original.png" data-media-type="image" data-caption="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card" title="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card show larger image"&gt; &lt;span class="ccs-cc-inline-image-zoom"&gt;&lt;/span&gt; &lt;img src="data:image/gif;base64," alt="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card" data-src="https://cdn.cs.1worldsync.com/syndication/mediaserverredirect/7ebadd783c901a6ca06a948d3d5f12eb/original.png" data-large="" data-alt-text="Please wait while content is loading..." aria-label="Angled top down view of the card ASUS Dual GeForce RTX 5060 graphics card"&gt; &lt;/a&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style=""&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;div style="text-align: center;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt; &lt;h3 data-cnet-ccs-icb-annotation="true"&gt; &lt;span style="font-size: 2em; display: inline-block; color: #2fdace !important; background-color: #a9bcdf; background-image: linear-gradient(90deg, #b4acac, #fff, #707070); -webkit-background-clip: text; -webkit-text-fill-color: transparent;" data-cnet-ccs-icb-restrictions="style" data-cnet-ccs-icb-annotation="true"&gt;Cooling&lt;/span&gt; &lt;/h3&gt; &lt;h3&gt; &lt;span style="font-size: 1.5em;"&gt;2.5-slot Design&lt;/span&gt; &lt;/h3&gt; A carefully designed shroud, heatsink, and heatpipe layout enables the two Axial-tech fans to leverage chassis side-panel ventilation, delivering thermal performance that beyond the compact size. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-fc ccs-cc-inline-noautoplay"&gt; &lt;div class="ccs-cc-fc-items" tabindex="0"&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;Axial-tech Upgrades&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;Two tried-and-true Axial-tech fans feature a smaller hub facilitates longer blades and a barrier ring to increase downward air pressure. &lt;br&gt; &lt;br&gt; &lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/bd744df022171a237506b3fdcac7dcd3/original" alt="Axial-Tech Fan Upgrades Video" max-width="100%;"&gt; &lt;br&gt; &lt;br&gt; Airflow comparison between the Axial-tech fan design and a standard fan. &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;0 dB Technology&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;To eliminate unnecessary noise, the stop mode automatically halts all fans when the GPU temperature drops below 50 degrees and power consumption is low. &lt;br&gt;&lt;br&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/89f5996d8e5423bb3c280706f49d1a5c/original" alt="Dual RTX 5060 fan illustration" max-width="100%;"&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-media-weightbalance" style=""&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-features-block ccs-cc-inline-overlay " data-background="color"&gt; &lt;div class="ccs-cc-inline-feature-background" style="background-color:#000000"&gt;&lt;/div&gt; &lt;div class="ccs-cc-inline-overlay-outer"&gt; &lt;div class="ccs-cc-inline-overlay-inner ccs-cc-inline-feature" data-type="text" data-desktop-media="false" data-text-row-position="center" data-text-column-position="center" data-media-row-position="center" data-media-column-position="center" data-text-width-unlimited="true" data-media-size-unlimited="true"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-media-container" style=""&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description-container" style="width: 100%"&gt; &lt;div class="ccs-cc-inline-feature-content ccs-cc-inline-feature-description" style="color:#ffffff; background-color:rgba(255, 255, 255, 0);"&gt; &lt;h3&gt;&lt;span style="display: block; text-align: center; font-size: 1.17em;"&gt;Dual Ball Fan Bearings&lt;/span&gt;&lt;/h3&gt;&lt;div style="text-align: center;"&gt;Fan bearings come in different types, each with its own advantages. Dual ball bearings provide superior durability and can last up to twice as long as sleeve-bearing designs. &lt;br&gt;&lt;br&gt;&lt;img src="https://ccsprodus1.blob.core.windows.net/media-server/7203d8995aedcd8f2e38a95e93f09528/original" alt="Exploded view of a graphics card fan showcasing dual ball fan bearings for enhanced durability and cooling performance." max-width="100%;"&gt;&lt;/div&gt; &lt;/div&gt; &lt;/div&gt; &lt;div class="ccs-cc-inline-fea</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png</t>
   </si>
   <si>
     <t>https://www.newegg.com/Seller-Store/antonline</t>
   </si>
   <si>
-    <t>Free Shipping Shipping Information from Hong Kong to Select delivery location</t>
-[...17 lines deleted...]
-https://c1.neweggimages.com/productimage/nb640/14-126-708-18.png</t>
+    <t>8GB</t>
+  </si>
+  <si>
+    <t>https://c1.neweggimages.com/productimage/nb640/14-126-807-10.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-01.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-02.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-05.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-03.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-04.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-06.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-07.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-08.png
+https://c1.neweggimages.com/productimage/nb640/14-126-807-09.png</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -895,408 +863,378 @@
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
-[...2 lines deleted...]
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J2">
         <v>69.99</v>
       </c>
       <c r="L2">
         <v>4.3</v>
       </c>
       <c r="M2">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="N2">
         <v>5</v>
       </c>
       <c r="O2" t="s">
+        <v>38</v>
+      </c>
+      <c r="P2" t="s">
         <v>39</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>40</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>41</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>42</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>43</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>44</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>45</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
+        <v>45</v>
+      </c>
+      <c r="X2" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="AC2">
         <v>1</v>
       </c>
       <c r="AD2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" t="s">
         <v>49</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>50</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F3" t="s">
         <v>36</v>
       </c>
-      <c r="G3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J3">
-        <v>29.99</v>
+        <v>43.16</v>
       </c>
       <c r="L3">
         <v>5</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3">
         <v>2</v>
       </c>
       <c r="O3" t="s">
+        <v>52</v>
+      </c>
+      <c r="P3" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>54</v>
+      </c>
+      <c r="R3" t="s">
         <v>55</v>
       </c>
-      <c r="P3" t="s">
+      <c r="S3" t="s">
+        <v>42</v>
+      </c>
+      <c r="T3" t="s">
+        <v>43</v>
+      </c>
+      <c r="U3" t="s">
+        <v>44</v>
+      </c>
+      <c r="V3" t="s">
         <v>56</v>
       </c>
-      <c r="Q3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="W3" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="X3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="AC3">
         <v>1</v>
       </c>
       <c r="AD3" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="B4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D4" t="s">
+        <v>61</v>
+      </c>
+      <c r="E4" t="s">
+        <v>62</v>
+      </c>
+      <c r="F4" t="s">
+        <v>63</v>
+      </c>
+      <c r="I4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4">
+        <v>359.99</v>
+      </c>
+      <c r="K4">
+        <v>381.99</v>
+      </c>
+      <c r="L4">
+        <v>4.7</v>
+      </c>
+      <c r="M4">
+        <v>257</v>
+      </c>
+      <c r="N4">
+        <v>7</v>
+      </c>
+      <c r="O4" t="s">
         <v>64</v>
       </c>
-      <c r="C4" t="s">
+      <c r="P4" t="s">
         <v>65</v>
       </c>
-      <c r="D4" t="s">
+      <c r="Q4" t="s">
         <v>66</v>
       </c>
-      <c r="E4" t="s">
+      <c r="R4" t="s">
         <v>67</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="S4" t="s">
         <v>68</v>
       </c>
-      <c r="H4" t="s">
+      <c r="T4" t="s">
         <v>69</v>
       </c>
-      <c r="I4" t="s">
-[...17 lines deleted...]
-      <c r="O4" t="s">
+      <c r="U4" t="s">
         <v>70</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="X4" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y4" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>77</v>
       </c>
       <c r="AC4">
         <v>1</v>
       </c>
       <c r="AD4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="D5" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="E5" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
-      <c r="G5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="J5">
-        <v>65.99</v>
+        <v>63.62</v>
+      </c>
+      <c r="K5">
+        <v>69.99</v>
       </c>
       <c r="L5">
         <v>4.3</v>
       </c>
       <c r="M5">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>304</v>
       </c>
       <c r="O5" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="P5" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="Q5" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="R5" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="S5" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="T5" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="U5" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="V5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="W5" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="AC5">
         <v>1</v>
       </c>
       <c r="AD5" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" t="s">
+        <v>88</v>
+      </c>
+      <c r="F6" t="s">
+        <v>63</v>
+      </c>
+      <c r="I6" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6">
+        <v>369.99</v>
+      </c>
+      <c r="L6">
+        <v>4.6</v>
+      </c>
+      <c r="M6">
+        <v>51</v>
+      </c>
+      <c r="N6">
+        <v>7</v>
+      </c>
+      <c r="O6" t="s">
+        <v>89</v>
+      </c>
+      <c r="P6" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>91</v>
+      </c>
+      <c r="R6" t="s">
         <v>92</v>
       </c>
-      <c r="B6" t="s">
+      <c r="S6" t="s">
+        <v>68</v>
+      </c>
+      <c r="T6" t="s">
         <v>93</v>
       </c>
-      <c r="C6" t="s">
+      <c r="U6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X6" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y6" t="s">
         <v>94</v>
-      </c>
-[...55 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC6">
         <v>1</v>
       </c>
       <c r="AD6" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">