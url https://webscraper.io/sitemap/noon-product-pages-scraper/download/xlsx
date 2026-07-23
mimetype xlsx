--- v1 (2026-07-03)
+++ v2 (2026-07-23)
@@ -12,67 +12,70 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
+    <t>sku</t>
+  </si>
+  <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>saving</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>highlights</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
@@ -101,391 +104,430 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/god-of-war-intl-version-fighting-playstation-4-ps4/N22344391A/p/</t>
   </si>
   <si>
-    <t>2026-06-15T11:35:21Z</t>
+    <t>2026-07-13T11:26:31Z</t>
   </si>
   <si>
     <t>God Of War (Intl Version) - Fighting - playstation_4_ps4</t>
   </si>
   <si>
     <t>Sony</t>
+  </si>
+  <si>
+    <t>N22344391A</t>
   </si>
   <si>
     <t>67%</t>
   </si>
   <si>
     <t>aed</t>
   </si>
   <si>
     <t>Living as a man outside the shadow of the gods, Kratos must adapt to unfamiliar lands, unexpected threats, and a second chance at being a father
 Together with his son Atreus, the pair will venture into the brutal Norse wilds and fight to fulfill a deeply personal quest
 Startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat; breathtaking scale; and a powerful narrative—and fuses them anew
 As mentor and protector to Atreus, a son determined to earn his respect, he is forced to deal with and control the rage that has long defined him while out in a very dangerous world with his son
 From the marble and columns of ornate Olympus to the gritty forests, mountains, and caves of Pre-Viking Norse lore, this is a distinctly new realm with its own pantheon of creatures
 A Darker, More Elemental World
 Bold New Beginning
 Vicious, Physical Combat
 His vengeance against the Gods of Olympus behind him, Kratos now lives in the realm of Norse deities and monsters
 This staggering reimagining of God of War combines all the hallmarks of the iconic series</t>
   </si>
   <si>
     <t>Developer - SIE Santa Monica StudioFrom Santa Monica Studio and creative director Cory Barlog comes a new beginning for one of gaming’s most recognizable icons. Living as a man outside the shadow of the gods, Kratos must adapt to unfamiliar lands, unexpected threats, and a second chance at being a father. Together with his son Atreus, the pair will venture into the brutal Norse wilds and fight to fulfill a deeply personal quest.Living as a man outside the shadow of the gods, Kratos must adapt to the unfamiliar Norse lands, unexpected threats, and a second chance at being a father. His vengeance against the Gods of Olympus years behind him, Kratos now lives as a man in the realm of Norse Gods and monsters. It is in this harsh, unforgiving world that he must fight to survive…And teach his son to do the same. This startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat; breathtaking scale; and a powerful narrative—and fuses them anew.
 •Bold New Beginning — His vengeance against the Gods of Olympus years behind him, Kratos now lives as a man in the realm of Norse Gods and monsters. It is in this harsh, unforgiving world that he must fight to survive…And teach his son to do the same. This startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat breathtaking scale and a powerful narrative—and fuses them anew.
 •A Second Chance — Kratos is a father again. As mentor and protector to Atreus, a son determined to earn his respect, he is forced to deal with and control the rage that has long defined him while out in a very dangerous world with his son.
 •A Darker, More Elemental World — From the marble and columns of ornate Olympus to the gritty forests, mountains, and caves of Pre-Viking Norse lore, this is a distinctly new realm with its own pantheon of creatures, monsters, and gods. With an added emphasis on discovery and exploration, the world will draw players in to explore God of War’s breathtakingly threatening landscape—by far the largest in the franchise.
 •Vicious, Physical Combat — With an over the shoulder free camera that brings the player closer to the action than ever before, fights in God of War mirror the pantheon of Norse creatures Kratos will face: grand, gritty, and grueling. A new main weapon and new abilities retain the defining spirit of God of War while presenting a vision of violent conflict that forges new ground in the genre.</t>
   </si>
   <si>
-    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;Developer - SIE Santa Monica Studio&lt;br&gt;From Santa Monica Studio and creative director Cory Barlog comes a new beginning for one of gaming’s most recognizable icons. Living as a man outside the shadow of the gods, Kratos must adapt to unfamiliar lands, unexpected threats, and a second chance at being a father. Together with his son Atreus, the pair will venture into the brutal Norse wilds and fight to fulfill a deeply personal quest.&lt;p&gt;&lt;/p&gt;Living as a man outside the shadow of the gods, Kratos must adapt to the unfamiliar Norse lands, unexpected threats, and a second chance at being a father. His vengeance against the Gods of Olympus years behind him, Kratos now lives as a man in the realm of Norse Gods and monsters. It is in this harsh, unforgiving world that he must fight to survive…And teach his son to do the same. This startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat; breathtaking scale; and a powerful narrative—and fuses them anew.
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;Developer - SIE Santa Monica Studio&lt;br&gt;From Santa Monica Studio and creative director Cory Barlog comes a new beginning for one of gaming’s most recognizable icons. Living as a man outside the shadow of the gods, Kratos must adapt to unfamiliar lands, unexpected threats, and a second chance at being a father. Together with his son Atreus, the pair will venture into the brutal Norse wilds and fight to fulfill a deeply personal quest.&lt;p&gt;&lt;/p&gt;Living as a man outside the shadow of the gods, Kratos must adapt to the unfamiliar Norse lands, unexpected threats, and a second chance at being a father. His vengeance against the Gods of Olympus years behind him, Kratos now lives as a man in the realm of Norse Gods and monsters. It is in this harsh, unforgiving world that he must fight to survive…And teach his son to do the same. This startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat; breathtaking scale; and a powerful narrative—and fuses them anew.
 &lt;p&gt;&lt;/p&gt;
 •&lt;b&gt;Bold New Beginning —&lt;/b&gt; His vengeance against the Gods of Olympus years behind him, Kratos now lives as a man in the realm of Norse Gods and monsters. It is in this harsh, unforgiving world that he must fight to survive…&lt;br&gt;And teach his son to do the same. This startling reimagining of God of War deconstructs the core elements that defined the series—satisfying combat breathtaking scale and a powerful narrative—and fuses them anew.&lt;br&gt;
 •&lt;b&gt;A Second Chance — &lt;/b&gt;Kratos is a father again. As mentor and protector to Atreus, a son determined to earn his respect, he is forced to deal with and control the rage that has long defined him while out in a very dangerous world with his son.&lt;br&gt;
 •&lt;b&gt;A Darker, More Elemental World —&lt;/b&gt; From the marble and columns of ornate Olympus to the gritty forests, mountains, and caves of Pre-Viking Norse lore, this is a distinctly new realm with its own pantheon of creatures, monsters, and gods. With an added emphasis on discovery and exploration, the world will draw players in to explore God of War’s breathtakingly threatening landscape—by far the largest in the franchise.&lt;br&gt;
 •&lt;b&gt;Vicious, Physical Combat — &lt;/b&gt;With an over the shoulder free camera that brings the player closer to the action than ever before, fights in God of War mirror the pantheon of Norse creatures Kratos will face: grand, gritty, and grueling. A new main weapon and new abilities retain the defining spirit of God of War while presenting a vision of violent conflict that forges new ground in the genre.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsProduct Weight: 78 g
 Item Condition: New
 Product Length: 15.6 cm
 Product Width: 9.6 cm
 Console Software: PlayStation 4 (PS4)
 Parental Rating: 18+
 What's In The Box: God Of War (Intl Version) - Fighting - PlayStation 4 (PS4)
 Model Number: 711719357773
 Number of Players: Single Player
 Color: Multicolour
 Publisher: Sony Interactive Entertainment
 Product Height: 0.2 cm
 Regions: PEGI (EU)
 Language: English
 Genre: Fighting
 Base Game Size: 45 GB
 Model Name: 711719357773
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;78 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Item Condition&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;15.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;9.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;God Of War (Intl Version) - Fighting - PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony Interactive Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;0.2 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Fighting&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Base Game Size&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;45 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...8 lines deleted...]
-    <t>&lt;div class="CoreDetails-module-scss-module__S1SY4W__newPdpPromisesCtrHeader"&gt;&lt;h3 class="CoreDetails-module-scss-module__S1SY4W__titleText"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__wrapper" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__badgesContainer"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorLeft"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorText VipPdpShippingEstimator-module-scss-module__McyQ0a__supermall"&gt;&lt;div class="EstimatedDelivery-module-scss-module__1gX-4a__container"&gt;GET IN &lt;b&gt;48 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__container"&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__divider"&gt;or&lt;/div&gt;&lt;a class="ExpressUpSellV2-module-scss-module__XGkAQG__expressCtr" href="/uae-en/product/N22344391A/p/?o=b41bc9923a3755dd"&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__priceAndBadgeCtr"&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__badgeCtr"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="ExpressUpSellV2-module-scss-module__XGkAQG__estimationText"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__priceCtr"&gt;&lt;div class="Price-module-scss-module__ozJB4G__container ExpressUpSellV2-module-scss-module__XGkAQG__price"&gt;&lt;div class="Price-module-scss-module__ozJB4G__sellingPrice ExpressUpSellV2-module-scss-module__XGkAQG__sellingPrice"&gt;&lt;span class="Price-module-scss-module__ozJB4G__currency Price-module-scss-module__ozJB4G__isCurrencySymbol"&gt;&lt;/span&gt;&lt;strong class="Price-module-scss-module__ozJB4G__productPrice"&gt;65.00&lt;/strong&gt;&lt;/div&gt;&lt;div class="Price-module-scss-module__ozJB4G__preReductionPrice ExpressUpSellV2-module-scss-module__XGkAQG__hideOldPrice"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;199&lt;/span&gt;&lt;span class="TagDiscount-module-scss-module__OfqrIG__container TagDiscount-module-scss-module__OfqrIG__secondary"&gt;&lt;span class="TagDiscount-module-scss-module__OfqrIG__bg"&gt;&lt;/span&gt;&lt;span class="TagDiscount-module-scss-module__OfqrIG__value"&gt;67%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__ctaCtr"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;78 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;15.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;9.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;God Of War (Intl Version) - Fighting - PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony Interactive Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;0.2 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Fighting&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;45 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>playfullday</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-839/?offer_code=a1b070ffc2a48aae&amp;sku=N22344391A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31 _supermall_1gzc3_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;48 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_jnres_1"&gt;&lt;div class="_divider_jnres_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N22344391A/p/?o=b90b47c6bbdf0a7a" class="_expressCtr_jnres_58"&gt;&lt;div class="_priceAndBadgeCtr_jnres_74"&gt;&lt;div class="_badgeCtr_jnres_105"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="_estimationText_jnres_114"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_jnres_86"&gt;&lt;div class="_container_1g0br_1 _price_jnres_74"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_jnres_96"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;64.89&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_jnres_102"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;199&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;67%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_jnres_123"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>g</t>
   </si>
   <si>
     <t>Multicolour</t>
   </si>
   <si>
     <t>45 GB</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/2f4a74a8-2629-49e7-bc50-411ee323afc2.jpg?width=800</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/2f4a74a8-2629-49e7-bc50-411ee323afc2.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/13751caf-88cf-4db4-999d-9f988c5e0db4.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466924/cbfeae9b-b178-4457-9a2c-3ab056492b4c.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466924/0d963057-aa0d-4128-b7a1-d15e7bf85fa2.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466926/f0069817-8b02-4989-8895-dedf758ccd5d.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/8bda968b-6a1e-4c14-84f9-9e0a8ba3cc8b.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/dbbf0070-d366-484b-b056-c3b417a4e5a5.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/6c5d4789-775d-4379-91d8-0e9dcf8599c2.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/41a62bbe-4651-4c56-9cdb-fc063b31c43b.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466924/83e3679c-75e5-4944-9e98-92e4a3abc8e5.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z520CA08F81C715E15887Z/45/_/1780466925/2101513b-d3bf-4356-84bc-a74d653bcab7.jpg?width=800</t>
   </si>
   <si>
+    <t>https://www.noon.com/uae-en/gran-turismo-7-standard-edition-english-arabic-uae-version-racing-playstation-4-ps4/N52616445A/p/</t>
+  </si>
+  <si>
+    <t>2026-07-13T11:24:52Z</t>
+  </si>
+  <si>
+    <t>Gran Turismo 7 Standard Edition (English/Arabic)- UAE Version - Racing - playstation_4_ps4</t>
+  </si>
+  <si>
+    <t>N52616445A</t>
+  </si>
+  <si>
+    <t>30%</t>
+  </si>
+  <si>
+    <t>Over 400 cars from more than 60 automotive brands around the world
+Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception. In this latest chapter, over 400 cars from more than 60 automotive manufacturers have been included, and will continue to be added via future updates.
+Tracks from 34 locations with 97 layouts
+The list of tracks that serve as the stage for all the racing action feature the usual mix of real-life circuits and original courses, taking players to 34 different locations for a total of 97 unique layouts.
+Venture into a car-themed resort
+The fan-favourite World Map is coming back to the series with GT7. This time it's taking the form of a resort, where players can enjoy their car life, and serves as a menu that will give direct access to the various features of the game.
+Café,' a place to discover car history and culture
+At the 'Café' players will receive 'Menu Books,' providing various quests that will guide them through the many locations of this car resort.
+The best of Gran Turismo: Explore all that the real driving simulator can be with new tools to help you put your own mark on your driving experiences
+Collect, tune, race and customize hundreds of cars and create your dream garage collection
+Join an international community of drivers to share race strategies, tuning tips, livery designs and photos, before taking to the track to go head-to-head
+Race and sell your way through a rewarding solo campaign as you unlock new cars and challenges</t>
+  </si>
+  <si>
+    <t>Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.
+The PlayStation family of products and services include PlayStation 5, PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.
+Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;&lt;p&gt;Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;The PlayStation family of products and services include PlayStation 5,&amp;nbsp;PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsColor: Multicolour
+Product Length: 13.5 cm
+Product Width: 1.5 cm
+Console Software: PlayStation 4 (PS4)
+Parental Rating: 3+
+What's In The Box: Game Disc
+Model Number: 711719764793
+Number of Players: Single Player &amp; Multiplayer
+Publisher: Sony
+Product Height: 18 cm
+Regions: NMC (UAE)
+Language: Arabic
+Genre: Racing
+Base Game Size: 101.9 GB
+Model Name: 711719764793
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Game Disc&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;101.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>centre souq</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-120905/?offer_code=fdf9e474e3b9a57c&amp;sku=N52616445A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;15 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in 19h 35m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>101.9 GB</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f5ca2c0a-9be5-48ba-81e9-e83932306418.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f5ca2c0a-9be5-48ba-81e9-e83932306418.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/a8838b51-e366-4799-ad2d-e33d8dfcd5c0.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/9c96b423-7b97-4020-982d-1df4875f1952.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/6ad96ea4-d55f-4836-9b87-14f3badc1e63.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/1a931ee9-7ed7-4d6c-b88b-7c20a3490268.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/36aa02d1-b3e5-4f6c-a4d5-a4ca7defaf63.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f2912bf9-ec35-4154-b663-a816a13861ef.jpg?width=800</t>
+  </si>
+  <si>
     <t>https://www.noon.com/uae-en/god-of-war-ragnarok-intl-version-action-shooter-playstation-4-ps4/N53365132A/p/</t>
   </si>
   <si>
-    <t>2026-06-15T11:34:43Z</t>
+    <t>2026-07-13T11:27:11Z</t>
   </si>
   <si>
     <t>God of War Ragnarok - (Intl Version) - Action &amp; Shooter - playstation_4_ps4</t>
   </si>
   <si>
     <t>B0B6FJKRVN</t>
   </si>
   <si>
-    <t>70%</t>
+    <t>N53365132A</t>
+  </si>
+  <si>
+    <t>69%</t>
   </si>
   <si>
     <t>Embark on an epic and heartfelt journey as Kratosand Atreus struggle with holding on and letting go
 Against a backdrop of Norse Realms torn asunder by the fury of the Aesir, they’ve been trying their utmost to undo the end times
 Feel your journey through the Norse realms, made possible by immersive haptic feedback and adaptive trigger functionality
 Take advantage of multidirectional 3D Audio; hear enemies approaching from any direction</t>
   </si>
   <si>
     <t>Join Kratos and Atreus on a mythic journey for answers and allies before Ragnarök arrives. Against a backdrop of Norse realms torn asunder, witness the changing dynamic of the father-son relationship as they prepare for war. All the while, their fate will force a choice: between their own safety or the safety of the realms.</t>
   </si>
   <si>
-    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;Join Kratos and Atreus on a mythic journey for answers and allies before Ragnarök arrives. Against a backdrop of Norse realms torn asunder, witness the changing dynamic of the father-son relationship as they prepare for war. All the while, their fate will force a choice: between their own safety or the safety of the realms.&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;Join Kratos and Atreus on a mythic journey for answers and allies before Ragnarök arrives. Against a backdrop of Norse realms torn asunder, witness the changing dynamic of the father-son relationship as they prepare for war. All the while, their fate will force a choice: between their own safety or the safety of the realms.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsColor: Multicolour
 Regions: PEGI (EU)
 Language: English
 Base Game Size: 106.9 GB
 Model Name: B0B6FJKRVN
 Publisher: Sony
 Console Software: PlayStation 4 (PS4)
 Parental Rating: 18+
 Model Number: B0B6FJKRVN
 Number of Players: Single Player &amp; Multiplayer
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Base Game Size&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;106.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;B0B6FJKRVN&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;B0B6FJKRVN&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;106.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;B0B6FJKRVN&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;B0B6FJKRVN&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Deals Central</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/seller/p-11844/?offer_code=ae673558f7865a7f&amp;sku=N53365132A</t>
   </si>
   <si>
-    <t>&lt;div class="CoreDetails-module-scss-module__S1SY4W__newPdpPromisesCtrHeader"&gt;&lt;h3 class="CoreDetails-module-scss-module__S1SY4W__titleText"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__wrapper" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__badgesContainer"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorLeft"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorText VipPdpShippingEstimator-module-scss-module__McyQ0a__supermall"&gt;&lt;div class="EstimatedDelivery-module-scss-module__1gX-4a__container"&gt;GET IN &lt;b&gt;49 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__container"&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__divider"&gt;or&lt;/div&gt;&lt;a class="ExpressUpSellV2-module-scss-module__XGkAQG__expressCtr" href="/uae-en/product/N53365132A/p/?o=b99304cb27edc22b"&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__priceAndBadgeCtr"&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__badgeCtr"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="ExpressUpSellV2-module-scss-module__XGkAQG__estimationText"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__priceCtr"&gt;&lt;div class="Price-module-scss-module__ozJB4G__container ExpressUpSellV2-module-scss-module__XGkAQG__price"&gt;&lt;div class="Price-module-scss-module__ozJB4G__sellingPrice ExpressUpSellV2-module-scss-module__XGkAQG__sellingPrice"&gt;&lt;span class="Price-module-scss-module__ozJB4G__currency Price-module-scss-module__ozJB4G__isCurrencySymbol"&gt;&lt;/span&gt;&lt;strong class="Price-module-scss-module__ozJB4G__productPrice"&gt;71.35&lt;/strong&gt;&lt;/div&gt;&lt;div class="Price-module-scss-module__ozJB4G__preReductionPrice ExpressUpSellV2-module-scss-module__XGkAQG__hideOldPrice"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;239&lt;/span&gt;&lt;span class="TagDiscount-module-scss-module__OfqrIG__container TagDiscount-module-scss-module__OfqrIG__secondary"&gt;&lt;span class="TagDiscount-module-scss-module__OfqrIG__bg"&gt;&lt;/span&gt;&lt;span class="TagDiscount-module-scss-module__OfqrIG__value"&gt;70%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ExpressUpSellV2-module-scss-module__XGkAQG__ctaCtr"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31 _supermall_1gzc3_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;49 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_jnres_1"&gt;&lt;div class="_divider_jnres_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N53365132A/p/?o=b99304cb27edc22b" class="_expressCtr_jnres_58"&gt;&lt;div class="_priceAndBadgeCtr_jnres_74"&gt;&lt;div class="_badgeCtr_jnres_105"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="_estimationText_jnres_114"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_jnres_86"&gt;&lt;div class="_container_1g0br_1 _price_jnres_74"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_jnres_96"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;72.30&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_jnres_102"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;239&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;69%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_jnres_123"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>106.9 GB</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/5afa276d-bac8-4289-b3f8-1edb961e4f85.jpg?width=800</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/5afa276d-bac8-4289-b3f8-1edb961e4f85.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/b3ec1a5b-3f0a-4a49-b011-1e620d7b5737.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/97f53a01-46d4-45be-9cc0-b87c6c3e0284.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/5df9d711-dc5d-430a-918f-984a294d26d2.jpg?width=800
 https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/7d4381ff-c34f-4704-9a61-c487318e9aa0.jpg?width=800</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/marvel-s-spider-man-miles-morales-english-arabic-uae-version-playstation-5-ps5/N53418910A/p/</t>
   </si>
   <si>
-    <t>2026-06-15T11:32:55Z</t>
+    <t>2026-07-13T11:24:27Z</t>
   </si>
   <si>
     <t>Marvel's Spider-Man Miles Morales (English/Arabic) - (UAE Version) - playstation_5_ps5</t>
   </si>
   <si>
     <t>PS5SPIDERMAN</t>
   </si>
   <si>
-    <t>22%</t>
+    <t>N53418910A</t>
+  </si>
+  <si>
+    <t>7%</t>
   </si>
   <si>
     <t>In the latest adventure in the Marvel’s Spider-Man universe, teenager Miles Morales is adjusting to his new home while following in the footsteps of his mentor, Peter Parker, as a new Spider-Man
 To save all of Marvel’s New York, Miles must take up the mantle of Spider-Man and own it.
 But when a fierce power struggle threatens to destroy his new home, the aspiring hero realizes that with great power, there must also come great responsibility
 Experience the rise of Miles Morales as the new hero masters incredible, explosive new powers to become his own Spider-Man
 Miles Morales discovers explosive powers that set him apart from his mentor Peter Parke</t>
   </si>
   <si>
     <t>Experience the rise of Miles Morales as the new hero masters incredible, explosive new powers to become his own Spider-Man.Miles Morales discovers explosive powers that set him apart from his mentor, Peter Parker. Master his unique, bio-electric venom blast attacks and covert camouflage power alongside spectacular web-slinging acrobatics, gadgets and skills.A war for control of Marvel’s New York has broken out between a devious energy corporation and a high-tech criminal army. With his new home at the heart of the battle, Miles must learn the cost of becoming a hero and decide what he must sacrifice for the greater good.Traverse the snowy streets of his new, vibrant and bustling neighbourhood as Miles searches for a sense of belonging. When the lines blur between his personal and crime-fighting lives, he discovers who he can trust, and what it feels like to truly be home.Miles Morales is the newest Spider-Man in Marvel’s New York. Following the untimely death of his father, Miles was introduced to Peter Parker, who quickly became his friend and mentor. When Miles was bitten by his own genetically modified Oscorp spider, he developed unique powers and after months of convincing  Peter agreed to train him.Miles begins the next chapter of his life in East Harlem, where he’s faced with a torrent of new responsibilities: maintaining friendships, having a politician in the family, and balancing life at home and life as a hero. As a looming power struggle threatens to destroy the city, he’ll need take up the Spider-Man mantle and make it his own, or risk losing everything.</t>
   </si>
   <si>
-    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;Experience the rise of Miles Morales as the new hero masters incredible, explosive new powers to become his own Spider-Man.Miles Morales discovers explosive powers that set him apart from his mentor, Peter Parker. Master his unique, bio-electric venom blast attacks and covert camouflage power alongside spectacular web-slinging acrobatics, gadgets and skills.A war for control of Marvel’s New York has broken out between a devious energy corporation and a high-tech criminal army. With his new home at the heart of the battle, Miles must learn the cost of becoming a hero and decide what he must sacrifice for the greater good.Traverse the snowy streets of his new, vibrant and bustling neighbourhood as Miles searches for a sense of belonging. When the lines blur between his personal and crime-fighting lives, he discovers who he can trust, and what it feels like to truly be home.Miles Morales is the newest Spider-Man in Marvel’s New York. Following the untimely death of his father, Miles was introduced to Peter Parker, who quickly became his friend and mentor. When Miles was bitten by his own genetically modified Oscorp spider, he developed unique powers and after months of convincing  Peter agreed to train him.Miles begins the next chapter of his life in East Harlem, where he’s faced with a torrent of new responsibilities: maintaining friendships, having a politician in the family, and balancing life at home and life as a hero. As a looming power struggle threatens to destroy the city, he’ll need take up the Spider-Man mantle and make it his own, or risk losing everything.&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;Experience the rise of Miles Morales as the new hero masters incredible, explosive new powers to become his own Spider-Man.Miles Morales discovers explosive powers that set him apart from his mentor, Peter Parker. Master his unique, bio-electric venom blast attacks and covert camouflage power alongside spectacular web-slinging acrobatics, gadgets and skills.A war for control of Marvel’s New York has broken out between a devious energy corporation and a high-tech criminal army. With his new home at the heart of the battle, Miles must learn the cost of becoming a hero and decide what he must sacrifice for the greater good.Traverse the snowy streets of his new, vibrant and bustling neighbourhood as Miles searches for a sense of belonging. When the lines blur between his personal and crime-fighting lives, he discovers who he can trust, and what it feels like to truly be home.Miles Morales is the newest Spider-Man in Marvel’s New York. Following the untimely death of his father, Miles was introduced to Peter Parker, who quickly became his friend and mentor. When Miles was bitten by his own genetically modified Oscorp spider, he developed unique powers and after months of convincing  Peter agreed to train him.Miles begins the next chapter of his life in East Harlem, where he’s faced with a torrent of new responsibilities: maintaining friendships, having a politician in the family, and balancing life at home and life as a hero. As a looming power struggle threatens to destroy the city, he’ll need take up the Spider-Man mantle and make it his own, or risk losing everything.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsColor: Multicolour
 Regions: NMC (UAE)
 Language: English
 Model Number: PS5SPIDERMAN
 Number of Players: Single Player &amp; Multiplayer
 Publisher: Sony Interactive Entertainment
 Console Software: PlayStation 5 (PS5)
 Parental Rating: 16+
 Model Name: PS5_SM
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PS5SPIDERMAN&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony Interactive Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;16+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PS5_SM&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...8 lines deleted...]
-    <t>&lt;div class="CoreDetails-module-scss-module__S1SY4W__newPdpPromisesCtrHeader"&gt;&lt;h3 class="CoreDetails-module-scss-module__S1SY4W__titleText"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__wrapper" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__badgesContainer"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorLeft"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorText"&gt;&lt;div class="EstimatedDelivery-module-scss-module__1gX-4a__container"&gt;Get it by &lt;b&gt;17 June&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorRight"&gt;&lt;span class="VipPdpShippingEstimator-module-scss-module__McyQ0a__minutesCountdown"&gt;Order in 19h 27m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5SPIDERMAN&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony Interactive Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;16+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5_SM&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Monkey Games</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-154128/?offer_code=cb31170b95bba1ed&amp;sku=N53418910A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31 _supermall_1gzc3_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;47 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_jnres_1"&gt;&lt;div class="_divider_jnres_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N53418910A/p/?o=bda99ff126f7ac5e" class="_expressCtr_jnres_58"&gt;&lt;div class="_priceAndBadgeCtr_jnres_74"&gt;&lt;div class="_badgeCtr_jnres_105"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="_estimationText_jnres_114"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_jnres_86"&gt;&lt;div class="_container_1g0br_1 _price_jnres_74"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_jnres_96"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;85.00&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_jnres_102"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;92&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;7%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_jnres_123"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/45dd1955-7305-4880-81f1-a0f6f56c2606.jpg?width=800</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/45dd1955-7305-4880-81f1-a0f6f56c2606.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/5f11ed8b-5ee5-4b0f-a7bb-c8d42ca73e8f.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/b9496e27-550c-4632-b0e4-319ea7b09c61.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/92e84102-8526-4805-8914-3d217ba247ed.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/a75b294f-fed2-486a-9fe9-3e6f4b94515f.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/9f8013d1-3715-4ece-bfaa-d3066d539516.jpg?width=800</t>
   </si>
   <si>
-    <t>https://www.noon.com/uae-en/black-myth-wukong-gcam-action-shooter-playstation-5-ps5/N70134166V/p/</t>
-[...54 lines deleted...]
-  <si>
     <t>https://www.noon.com/uae-en/sackboy-a-big-adventure-adventure-playstation-5-ps5/N42375488A/p/</t>
   </si>
   <si>
-    <t>2026-06-15T11:33:54Z</t>
+    <t>2026-07-13T11:25:20Z</t>
   </si>
   <si>
     <t>Sackboy A Big Adventure - Adventure - playstation_5_ps5</t>
   </si>
   <si>
     <t>SACKBOY_PS5</t>
+  </si>
+  <si>
+    <t>N42375488A</t>
   </si>
   <si>
     <t>The dastardly Vex (a near-mythical being born of chaos and fear, no less) kidnaps Sackboy’s friends and forces them to build his Topsy Turver
 This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams into a torrid, barren eyesore of nightmares
 But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors
 Iconic PlayStation hero Sackboy bursts back into breathtaking action with a huge, fun and frantic 3D multiplayer platforming adventure – and a whole new edgy sackitude
 But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors. For only the brave, fearless, chivalrous and, yes, gallant can save the day in an almost too dramatic for words race against time stuffed with danger and peril. So much peril
 Set off alone or with your bravest friends on a whirlwind of capers across the snowiest mountains, the leafiest jungles, the wettest underwater realms and the, uh, spaciest of space colonies
 This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares. Ooh the fiend
 Take down Vex. Save the sack-folk. Save the day. It’s time to fulfil your destiny, Sackboy. From woolly wonderkid and hessian hero… rise our Knitted Knight</t>
   </si>
   <si>
     <t>Buy the Sony Sackboy: A Big Adventure For PS5 which helps you to experience haptic feedback - running across wool-like flooring or platforms will use haptics to simulate the change in material under Sackboy. Go solo in an epic race against time stuffed with danger and peril – or create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine. Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an awe-inspiring and downright fun 3D adventure in this new, but familiar world. Order Sony Sackboy: A Big Adventure For PS5 online, to get an awesome gaming companion. Big Adventure For PS5 which helps to experience fast loading between and into levels, including in multiplayer sessions with the PS5 Console's ultra-high speed SSD. Take Sackboy on a fun and frantic 3D multiplayer platforming adventure with your friends. Can you save Craftworld from the dastardly Vex and his nightmarish Topsy Turver device, and become the Knitted Knight of legend? Explore here, there and everywhere as you utilise Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises. Take on side-splitting challenges in local and online party play. Get Sony Sackboy: A Big Adventure For PS5 online, right away!</t>
   </si>
   <si>
-    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;Buy the Sony Sackboy: A Big Adventure For PS5 which helps you to experience haptic feedback - running across wool-like flooring or platforms will use haptics to simulate the change in material under Sackboy. Go solo in an epic race against time stuffed with danger and peril – or create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine. Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an awe-inspiring and downright fun 3D adventure in this new, but familiar world. Order Sony Sackboy: A Big Adventure For PS5 online, to get an awesome gaming companion. Big Adventure For PS5 which helps to experience fast loading between and into levels, including in multiplayer sessions with the PS5 Console's ultra-high speed SSD. Take Sackboy on a fun and frantic 3D multiplayer platforming adventure with your friends. Can you save Craftworld from the dastardly Vex and his nightmarish Topsy Turver device, and become the Knitted Knight of legend? Explore here, there and everywhere as you utilise Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises. Take on side-splitting challenges in local and online party play. Get Sony Sackboy: A Big Adventure For PS5 online, right away!&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;Buy the Sony Sackboy: A Big Adventure For PS5 which helps you to experience haptic feedback - running across wool-like flooring or platforms will use haptics to simulate the change in material under Sackboy. Go solo in an epic race against time stuffed with danger and peril – or create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine. Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an awe-inspiring and downright fun 3D adventure in this new, but familiar world. Order Sony Sackboy: A Big Adventure For PS5 online, to get an awesome gaming companion. Big Adventure For PS5 which helps to experience fast loading between and into levels, including in multiplayer sessions with the PS5 Console's ultra-high speed SSD. Take Sackboy on a fun and frantic 3D multiplayer platforming adventure with your friends. Can you save Craftworld from the dastardly Vex and his nightmarish Topsy Turver device, and become the Knitted Knight of legend? Explore here, there and everywhere as you utilise Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises. Take on side-splitting challenges in local and online party play. Get Sony Sackboy: A Big Adventure For PS5 online, right away!&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsProduct Weight: 80 g
 Item Condition: New
 Product Length: 17 cm
 Product Width: 1.4 cm
 Console Software: PlayStation 5 (PS5)
 Parental Rating: 10+
 What's In The Box: The Game Diskett(Resembles big memory card)
 Model Number: SACKBOY_PS5
 Number of Players: Single Player &amp; Multiplayer
 Color: Multicolour
 Publisher: Sony
 Product Height: 13.5 cm
 Regions: NMC (UAE)
 Language: English
 Genre: Adventure
 Features: Noise Cancelling, Voice Assistant, With Microphone
 Model Name: SACKBOY_PS5
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Item Condition&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;1.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;10+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;The Game Diskett(Resembles big memory card)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Features&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Noise Cancelling, Voice Assistant, With Microphone&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...8 lines deleted...]
-    <t>&lt;div class="CoreDetails-module-scss-module__S1SY4W__newPdpPromisesCtrHeader"&gt;&lt;h3 class="CoreDetails-module-scss-module__S1SY4W__titleText"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__wrapper" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__badgesContainer"&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorLeft"&gt;&lt;div class="FulfilmentBadge-module-scss-module___6v63G__container FulfilmentBadge-module-scss-module___6v63G__large"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="VipPdpShippingEstimator-module-scss-module__McyQ0a__estimatorText VipPdpShippingEstimator-module-scss-module__McyQ0a__supermall"&gt;&lt;div class="EstimatedDelivery-module-scss-module__1gX-4a__container"&gt;GET IN &lt;b&gt;50 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;10+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;The Game Diskett(Resembles big memory card)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Features&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Noise Cancelling, Voice Assistant, With Microphone&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-839/?offer_code=d0ad981c9ed48f8d&amp;sku=N42375488A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;16 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in 16h 34m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1780466724/3e0d68b5-6df2-4a4e-ba0a-51bcf7ae8c54.jpg?width=800</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1780466724/3e0d68b5-6df2-4a4e-ba0a-51bcf7ae8c54.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1780466724/3bbd8d31-83ba-40b7-93c7-1f689555b04b.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1780466724/9aea4d3a-8f75-44ff-9d5c-8848407f991d.jpg?width=800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -797,59 +839,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AB6"/>
+  <dimension ref="A1:AC6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:28">
+    <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -890,416 +932,437 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="2" spans="1:28">
+    <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2">
         <v>711719357773</v>
       </c>
-      <c r="F2">
-        <v>64.89</v>
+      <c r="F2" t="s">
+        <v>33</v>
       </c>
       <c r="G2">
+        <v>65.0</v>
+      </c>
+      <c r="H2">
         <v>199.0</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
+        <v>34</v>
+      </c>
+      <c r="J2" t="s">
+        <v>35</v>
+      </c>
+      <c r="K2">
+        <v>4.5</v>
+      </c>
+      <c r="L2">
+        <v>707</v>
+      </c>
+      <c r="M2" t="s">
+        <v>36</v>
+      </c>
+      <c r="N2" t="s">
+        <v>37</v>
+      </c>
+      <c r="O2" t="s">
+        <v>38</v>
+      </c>
+      <c r="P2" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>40</v>
+      </c>
+      <c r="R2" t="s">
+        <v>41</v>
+      </c>
+      <c r="S2" t="s">
+        <v>42</v>
+      </c>
+      <c r="T2" t="s">
+        <v>43</v>
+      </c>
+      <c r="U2">
+        <v>1</v>
+      </c>
+      <c r="V2">
+        <v>78</v>
+      </c>
+      <c r="W2" t="s">
+        <v>44</v>
+      </c>
+      <c r="X2" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" t="s">
         <v>32</v>
       </c>
-      <c r="I2" t="s">
-[...2 lines deleted...]
-      <c r="J2">
+      <c r="E3">
+        <v>711719764793</v>
+      </c>
+      <c r="F3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G3">
+        <v>105.0</v>
+      </c>
+      <c r="H3">
+        <v>150.0</v>
+      </c>
+      <c r="I3" t="s">
+        <v>53</v>
+      </c>
+      <c r="J3" t="s">
+        <v>35</v>
+      </c>
+      <c r="K3">
+        <v>4.3</v>
+      </c>
+      <c r="L3">
+        <v>193</v>
+      </c>
+      <c r="M3" t="s">
+        <v>54</v>
+      </c>
+      <c r="N3" t="s">
+        <v>55</v>
+      </c>
+      <c r="O3" t="s">
+        <v>56</v>
+      </c>
+      <c r="P3" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>58</v>
+      </c>
+      <c r="R3" t="s">
+        <v>59</v>
+      </c>
+      <c r="S3" t="s">
+        <v>60</v>
+      </c>
+      <c r="T3" t="s">
+        <v>61</v>
+      </c>
+      <c r="U3">
+        <v>3</v>
+      </c>
+      <c r="X3" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>63</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>68</v>
+      </c>
+      <c r="F4" t="s">
+        <v>69</v>
+      </c>
+      <c r="G4">
+        <v>72.3</v>
+      </c>
+      <c r="H4">
+        <v>239.0</v>
+      </c>
+      <c r="I4" t="s">
+        <v>70</v>
+      </c>
+      <c r="J4" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4">
+        <v>4.7</v>
+      </c>
+      <c r="L4">
+        <v>273</v>
+      </c>
+      <c r="M4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P4" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>75</v>
+      </c>
+      <c r="R4" t="s">
+        <v>76</v>
+      </c>
+      <c r="S4" t="s">
+        <v>77</v>
+      </c>
+      <c r="T4" t="s">
+        <v>78</v>
+      </c>
+      <c r="U4">
+        <v>2</v>
+      </c>
+      <c r="X4" t="s">
+        <v>45</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>79</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>80</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" t="s">
+        <v>82</v>
+      </c>
+      <c r="B5" t="s">
+        <v>83</v>
+      </c>
+      <c r="C5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D5" t="s">
+        <v>32</v>
+      </c>
+      <c r="E5" t="s">
+        <v>85</v>
+      </c>
+      <c r="F5" t="s">
+        <v>86</v>
+      </c>
+      <c r="G5">
+        <v>85.0</v>
+      </c>
+      <c r="H5">
+        <v>91.5</v>
+      </c>
+      <c r="I5" t="s">
+        <v>87</v>
+      </c>
+      <c r="J5" t="s">
+        <v>35</v>
+      </c>
+      <c r="K5">
         <v>4.5</v>
       </c>
-      <c r="K2">
-[...5 lines deleted...]
-      <c r="M2" t="s">
+      <c r="L5">
+        <v>25</v>
+      </c>
+      <c r="M5" t="s">
+        <v>88</v>
+      </c>
+      <c r="N5" t="s">
+        <v>89</v>
+      </c>
+      <c r="O5" t="s">
+        <v>90</v>
+      </c>
+      <c r="P5" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>92</v>
+      </c>
+      <c r="R5" t="s">
+        <v>93</v>
+      </c>
+      <c r="S5" t="s">
+        <v>94</v>
+      </c>
+      <c r="T5" t="s">
+        <v>95</v>
+      </c>
+      <c r="U5">
+        <v>2</v>
+      </c>
+      <c r="X5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D6" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" t="s">
+        <v>101</v>
+      </c>
+      <c r="F6" t="s">
+        <v>102</v>
+      </c>
+      <c r="G6">
+        <v>99.0</v>
+      </c>
+      <c r="J6" t="s">
         <v>35</v>
       </c>
-      <c r="N2" t="s">
-[...14 lines deleted...]
-      <c r="S2" t="s">
+      <c r="K6">
+        <v>4.4</v>
+      </c>
+      <c r="L6">
+        <v>63</v>
+      </c>
+      <c r="M6" t="s">
+        <v>103</v>
+      </c>
+      <c r="N6" t="s">
+        <v>104</v>
+      </c>
+      <c r="O6" t="s">
+        <v>105</v>
+      </c>
+      <c r="P6" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>107</v>
+      </c>
+      <c r="R6" t="s">
         <v>41</v>
       </c>
-      <c r="T2">
+      <c r="S6" t="s">
+        <v>108</v>
+      </c>
+      <c r="T6" t="s">
+        <v>109</v>
+      </c>
+      <c r="U6">
         <v>2</v>
       </c>
-      <c r="U2">
-[...8 lines deleted...]
-      <c r="X2" t="s">
+      <c r="V6">
+        <v>80</v>
+      </c>
+      <c r="W6" t="s">
         <v>44</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="X6" t="s">
         <v>45</v>
       </c>
-      <c r="AB2" t="s">
-[...285 lines deleted...]
-      </c>
       <c r="AB6" t="s">
-        <v>104</v>
+        <v>110</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">