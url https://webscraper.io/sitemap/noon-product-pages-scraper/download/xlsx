--- v2 (2026-07-23)
+++ v3 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -101,441 +101,391 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.noon.com/uae-en/god-of-war-intl-version-fighting-playstation-4-ps4/N22344391A/p/</t>
-[...5 lines deleted...]
-    <t>God Of War (Intl Version) - Fighting - playstation_4_ps4</t>
+    <t>https://www.noon.com/uae-en/gran-turismo-7-standard-edition-english-arabic-uae-version-racing-playstation-4-ps4/N52616445A/p/</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:38:49Z</t>
+  </si>
+  <si>
+    <t>Gran Turismo 7 Standard Edition (English/Arabic)- UAE Version - Racing - playstation_4_ps4</t>
   </si>
   <si>
     <t>Sony</t>
   </si>
   <si>
-    <t>N22344391A</t>
-[...2 lines deleted...]
-    <t>67%</t>
+    <t>N52616445A</t>
+  </si>
+  <si>
+    <t>30%</t>
   </si>
   <si>
     <t>aed</t>
-  </si>
-[...97 lines deleted...]
-    <t>30%</t>
   </si>
   <si>
     <t>Over 400 cars from more than 60 automotive brands around the world
 Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception. In this latest chapter, over 400 cars from more than 60 automotive manufacturers have been included, and will continue to be added via future updates.
 Tracks from 34 locations with 97 layouts
 The list of tracks that serve as the stage for all the racing action feature the usual mix of real-life circuits and original courses, taking players to 34 different locations for a total of 97 unique layouts.
 Venture into a car-themed resort
 The fan-favourite World Map is coming back to the series with GT7. This time it's taking the form of a resort, where players can enjoy their car life, and serves as a menu that will give direct access to the various features of the game.
 Café,' a place to discover car history and culture
 At the 'Café' players will receive 'Menu Books,' providing various quests that will guide them through the many locations of this car resort.
 The best of Gran Turismo: Explore all that the real driving simulator can be with new tools to help you put your own mark on your driving experiences
 Collect, tune, race and customize hundreds of cars and create your dream garage collection
 Join an international community of drivers to share race strategies, tuning tips, livery designs and photos, before taking to the track to go head-to-head
 Race and sell your way through a rewarding solo campaign as you unlock new cars and challenges</t>
   </si>
   <si>
     <t>Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.
-The PlayStation family of products and services include PlayStation 5, PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.
+The PlayStation family of products and services include PlayStation 5, PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.
 Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.</t>
   </si>
   <si>
-    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;&lt;p&gt;Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.&lt;/p&gt;
+    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;&lt;p&gt;Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
-&lt;p&gt;The PlayStation family of products and services include PlayStation 5,&amp;nbsp;PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.&lt;/p&gt;
+&lt;p&gt;The PlayStation family of products and services include PlayStation 5, PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.&lt;/p&gt;
 &lt;p&gt;&amp;nbsp;&lt;/p&gt;
 &lt;p&gt;Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsColor: Multicolour
 Product Length: 13.5 cm
 Product Width: 1.5 cm
 Console Software: PlayStation 4 (PS4)
-Parental Rating: 3+
+Reading Age: 3+
 What's In The Box: Game Disc
 Model Number: 711719764793
 Number of Players: Single Player &amp; Multiplayer
 Publisher: Sony
 Product Height: 18 cm
 Regions: NMC (UAE)
 Language: Arabic
 Genre: Racing
 Base Game Size: 101.9 GB
 Model Name: 711719764793
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Game Disc&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;101.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Game Disc&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;101.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>centre souq</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/seller/p-120905/?offer_code=fdf9e474e3b9a57c&amp;sku=N52616445A</t>
   </si>
   <si>
-    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;15 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in 19h 35m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;27 Aug&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_11alb_55"&gt;&lt;span class="_minutesCountdown_11alb_63"&gt;Order in 17h 21m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Multicolour</t>
   </si>
   <si>
     <t>101.9 GB</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f5ca2c0a-9be5-48ba-81e9-e83932306418.jpg?width=800</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f5ca2c0a-9be5-48ba-81e9-e83932306418.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/a8838b51-e366-4799-ad2d-e33d8dfcd5c0.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/9c96b423-7b97-4020-982d-1df4875f1952.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/6ad96ea4-d55f-4836-9b87-14f3badc1e63.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/1a931ee9-7ed7-4d6c-b88b-7c20a3490268.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/36aa02d1-b3e5-4f6c-a4d5-a4ca7defaf63.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f2912bf9-ec35-4154-b663-a816a13861ef.jpg?width=800</t>
   </si>
   <si>
-    <t>https://www.noon.com/uae-en/god-of-war-ragnarok-intl-version-action-shooter-playstation-4-ps4/N53365132A/p/</t>
-[...66 lines deleted...]
-  <si>
     <t>https://www.noon.com/uae-en/marvel-s-spider-man-miles-morales-english-arabic-uae-version-playstation-5-ps5/N53418910A/p/</t>
   </si>
   <si>
-    <t>2026-07-13T11:24:27Z</t>
+    <t>2026-08-25T13:38:42Z</t>
   </si>
   <si>
     <t>Marvel's Spider-Man Miles Morales (English/Arabic) - (UAE Version) - playstation_5_ps5</t>
   </si>
   <si>
     <t>PS5SPIDERMAN</t>
   </si>
   <si>
     <t>N53418910A</t>
   </si>
   <si>
-    <t>7%</t>
+    <t>15%</t>
   </si>
   <si>
     <t>In the latest adventure in the Marvel’s Spider-Man universe, teenager Miles Morales is adjusting to his new home while following in the footsteps of his mentor, Peter Parker, as a new Spider-Man
 To save all of Marvel’s New York, Miles must take up the mantle of Spider-Man and own it.
 But when a fierce power struggle threatens to destroy his new home, the aspiring hero realizes that with great power, there must also come great responsibility
 Experience the rise of Miles Morales as the new hero masters incredible, explosive new powers to become his own Spider-Man
 Miles Morales discovers explosive powers that set him apart from his mentor Peter Parke</t>
   </si>
   <si>
     <t>Experience the rise of Miles Morales as the new hero masters incredible, explosive new powers to become his own Spider-Man.Miles Morales discovers explosive powers that set him apart from his mentor, Peter Parker. Master his unique, bio-electric venom blast attacks and covert camouflage power alongside spectacular web-slinging acrobatics, gadgets and skills.A war for control of Marvel’s New York has broken out between a devious energy corporation and a high-tech criminal army. With his new home at the heart of the battle, Miles must learn the cost of becoming a hero and decide what he must sacrifice for the greater good.Traverse the snowy streets of his new, vibrant and bustling neighbourhood as Miles searches for a sense of belonging. When the lines blur between his personal and crime-fighting lives, he discovers who he can trust, and what it feels like to truly be home.Miles Morales is the newest Spider-Man in Marvel’s New York. Following the untimely death of his father, Miles was introduced to Peter Parker, who quickly became his friend and mentor. When Miles was bitten by his own genetically modified Oscorp spider, he developed unique powers and after months of convincing  Peter agreed to train him.Miles begins the next chapter of his life in East Harlem, where he’s faced with a torrent of new responsibilities: maintaining friendships, having a politician in the family, and balancing life at home and life as a hero. As a looming power struggle threatens to destroy the city, he’ll need take up the Spider-Man mantle and make it his own, or risk losing everything.</t>
   </si>
   <si>
-    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;Experience the rise of Miles Morales as the new hero masters incredible, explosive new powers to become his own Spider-Man.Miles Morales discovers explosive powers that set him apart from his mentor, Peter Parker. Master his unique, bio-electric venom blast attacks and covert camouflage power alongside spectacular web-slinging acrobatics, gadgets and skills.A war for control of Marvel’s New York has broken out between a devious energy corporation and a high-tech criminal army. With his new home at the heart of the battle, Miles must learn the cost of becoming a hero and decide what he must sacrifice for the greater good.Traverse the snowy streets of his new, vibrant and bustling neighbourhood as Miles searches for a sense of belonging. When the lines blur between his personal and crime-fighting lives, he discovers who he can trust, and what it feels like to truly be home.Miles Morales is the newest Spider-Man in Marvel’s New York. Following the untimely death of his father, Miles was introduced to Peter Parker, who quickly became his friend and mentor. When Miles was bitten by his own genetically modified Oscorp spider, he developed unique powers and after months of convincing  Peter agreed to train him.Miles begins the next chapter of his life in East Harlem, where he’s faced with a torrent of new responsibilities: maintaining friendships, having a politician in the family, and balancing life at home and life as a hero. As a looming power struggle threatens to destroy the city, he’ll need take up the Spider-Man mantle and make it his own, or risk losing everything.&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;Experience the rise of Miles Morales as the new hero masters incredible, explosive new powers to become his own Spider-Man.Miles Morales discovers explosive powers that set him apart from his mentor, Peter Parker. Master his unique, bio-electric venom blast attacks and covert camouflage power alongside spectacular web-slinging acrobatics, gadgets and skills.A war for control of Marvel’s New York has broken out between a devious energy corporation and a high-tech criminal army. With his new home at the heart of the battle, Miles must learn the cost of becoming a hero and decide what he must sacrifice for the greater good.Traverse the snowy streets of his new, vibrant and bustling neighbourhood as Miles searches for a sense of belonging. When the lines blur between his personal and crime-fighting lives, he discovers who he can trust, and what it feels like to truly be home.Miles Morales is the newest Spider-Man in Marvel’s New York. Following the untimely death of his father, Miles was introduced to Peter Parker, who quickly became his friend and mentor. When Miles was bitten by his own genetically modified Oscorp spider, he developed unique powers and after months of convincing  Peter agreed to train him.Miles begins the next chapter of his life in East Harlem, where he’s faced with a torrent of new responsibilities: maintaining friendships, having a politician in the family, and balancing life at home and life as a hero. As a looming power struggle threatens to destroy the city, he’ll need take up the Spider-Man mantle and make it his own, or risk losing everything.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsColor: Multicolour
 Regions: NMC (UAE)
 Language: English
 Model Number: PS5SPIDERMAN
 Number of Players: Single Player &amp; Multiplayer
 Publisher: Sony Interactive Entertainment
 Console Software: PlayStation 5 (PS5)
-Parental Rating: 16+
+Reading Age: 16+
 Model Name: PS5_SM
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5SPIDERMAN&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony Interactive Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;16+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5_SM&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5SPIDERMAN&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony Interactive Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;16+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5_SM&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Monkey Games</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/seller/p-154128/?offer_code=cb31170b95bba1ed&amp;sku=N53418910A</t>
   </si>
   <si>
-    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31 _supermall_1gzc3_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;47 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_jnres_1"&gt;&lt;div class="_divider_jnres_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N53418910A/p/?o=bda99ff126f7ac5e" class="_expressCtr_jnres_58"&gt;&lt;div class="_priceAndBadgeCtr_jnres_74"&gt;&lt;div class="_badgeCtr_jnres_105"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="_estimationText_jnres_114"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_jnres_86"&gt;&lt;div class="_container_1g0br_1 _price_jnres_74"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_jnres_96"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;85.00&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_jnres_102"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;92&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;7%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_jnres_123"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="supermall" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39 _supermall_11alb_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;53 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_w3grb_1"&gt;&lt;div class="_divider_w3grb_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N53418910A/p/?o=bda99ff126f7ac5e" class="_expressCtr_w3grb_58"&gt;&lt;div class="_priceAndBadgeCtr_w3grb_80"&gt;&lt;div class="_badgeCtr_w3grb_111"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-express" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;span class="_estimationText_w3grb_120"&gt;Get it by &lt;b&gt;27 Aug&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_w3grb_92"&gt;&lt;div class="_container_1g0br_1 _price_w3grb_80"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_w3grb_102"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;77.00&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_w3grb_108"&gt;&lt;span class="strikeThrough"&gt; 91&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;15%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_w3grb_129"&gt;&lt;img alt="decorative" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/45dd1955-7305-4880-81f1-a0f6f56c2606.jpg?width=800</t>
   </si>
   <si>
     <t>https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/45dd1955-7305-4880-81f1-a0f6f56c2606.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/5f11ed8b-5ee5-4b0f-a7bb-c8d42ca73e8f.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/b9496e27-550c-4632-b0e4-319ea7b09c61.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/92e84102-8526-4805-8914-3d217ba247ed.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/a75b294f-fed2-486a-9fe9-3e6f4b94515f.jpg?width=800
 https://f.nooncdn.com/p/pzsku/Z022DC4DA04EAA5E4CBBDZ/45/_/1780466810/9f8013d1-3715-4ece-bfaa-d3066d539516.jpg?width=800</t>
   </si>
   <si>
-    <t>https://www.noon.com/uae-en/sackboy-a-big-adventure-adventure-playstation-5-ps5/N42375488A/p/</t>
-[...30 lines deleted...]
-    <t xml:space="preserve">SpecificationsProduct Weight: 80 g
+    <t>https://www.noon.com/uae-en/ps5-hitman-world-of-assassination-anniversary-edition-pegi-playstation-5-ps5/N70248365V/p/</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:38:25Z</t>
+  </si>
+  <si>
+    <t>PS5 Hitman World Of Assassination Anniversary Edition PEGI - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>N70248365V</t>
+  </si>
+  <si>
+    <t>14%</t>
+  </si>
+  <si>
+    <t>Experience the complete trilogy with over 20 immersive locations across the globe
+Master stealth, disguise, and creative assassinations in open-ended missions​
+Dive into the Freelancer mode with roguelike contracts and strategic planning​
+Unlock hundreds of weapons, tools, and disguises to suit your playstyle​
+Compete in global leaderboards and seasonal live content​</t>
+  </si>
+  <si>
+    <t>Step into the shoes of Agent 47 in the ultimate stealth-action experience. This definitive edition combines all three modern Hitman titles—Hitman 1, 2, and 3—into one seamless package. Travel across 20+ global locations, master creative assassinations, and dive into the new roguelike Freelancer mode. Whether you're a silent assassin or a chaotic wildcard, the world is your weapon.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;&lt;p&gt;Step into the shoes of Agent 47 in the ultimate stealth-action experience. This definitive edition combines all three modern Hitman titles—Hitman 1, 2, and 3—into one seamless package. Travel across 20+ global locations, master creative assassinations, and dive into the new roguelike Freelancer mode. Whether you're a silent assassin or a chaotic wildcard, the world is your weapon.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsItem Condition: New
+Regions: PEGI (EU)
+Language: English
+Model Number: 10261470
+Number of Players: Single Player &amp; Multiplayer
+Publisher: PLAION
+Console Software: PlayStation 5 (PS5)
+Reading Age: 6+
+Model Name: Assassination Anniversary Edition
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;10261470&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PLAION&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;6+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Assassination Anniversary Edition&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>NKGT</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-440281/?offer_code=b8c459bfbb13feaa&amp;sku=N70248365V</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z9C51495102AA13310F5DZ/45/_/1780466829/3479ed1c-7689-4c71-970a-37dc623c60c6.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z9C51495102AA13310F5DZ/45/_/1780466829/3479ed1c-7689-4c71-970a-37dc623c60c6.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z9C51495102AA13310F5DZ/45/_/1780466829/74d89291-683b-4afd-a161-90943f02e805.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z9C51495102AA13310F5DZ/45/_/1780466828/0632df59-cea3-42d7-8853-3ebdf6bf6247.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z9C51495102AA13310F5DZ/45/_/1780466828/48b7d309-a308-45ee-b291-62c9ddb61c44.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z9C51495102AA13310F5DZ/45/_/1780466828/85a574c0-d158-4550-94fb-b98c1d736da1.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z9C51495102AA13310F5DZ/45/_/1780466828/85cb63fa-636b-494e-8672-a8d3c281a10e.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z9C51495102AA13310F5DZ/45/_/1780466828/aa50cd52-f82e-442d-a7a8-caf86b705d67.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/ghost-of-tsushima-intl-version-ps4-ps5/N45431360A/p/</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:39:23Z</t>
+  </si>
+  <si>
+    <t>Ghost of Tsushima (Intl Version) - playstation_4_ps4</t>
+  </si>
+  <si>
+    <t>B085LZSG6F</t>
+  </si>
+  <si>
+    <t>N45431360A</t>
+  </si>
+  <si>
+    <t>69%</t>
+  </si>
+  <si>
+    <t>Venture beyond the battlefield to experience feudal Japan like never before. In this open-world action adventure, you’ll roam vast countryside's and expansive terrain to encounter rich characters
+Explore meticulously-crafted regions showcasing diversity of life on the sprawling island—from billowing fields and tranquil shrines to ancient forests, villages and stark mountainscapes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsColor: Multicolour
+Regions: Others
+Language: English
+Base Game Size: 50 GB
+Model Name: 226406
 Item Condition: New
-Product Length: 17 cm
-Product Width: 1.4 cm
+Console Software: PlayStation 4 (PS4)
+Reading Age: 10+
+Model Number: B085LZSG6F
+Number of Players: Multiplayer
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Others&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;50 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;226406&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;10+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;B085LZSG6F&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-440281/?offer_code=e49cbb6358ec086c&amp;sku=N45431360A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-express" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;27 Aug&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_11alb_55"&gt;&lt;span class="_minutesCountdown_11alb_63"&gt;Order in 17h 20m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_1ruoj_1"&gt;&lt;div class="_divider_1ruoj_9"&gt;or&lt;/div&gt;&lt;div class="_contentCtr_1ruoj_56"&gt;&lt;a href="/uae-en/ghost-of-tsushima-intl-version-playstation-4-ps4/N45431360A/p/?o=d9c2908f6f5cca3a" class="_cta_1ruoj_75"&gt;&lt;div class="_bottomSection_1ruoj_79 _pdp_1ruoj_85"&gt;&lt;div class="_priceAndRibbon_1ruoj_103"&gt;&lt;div class="_ribbonCtr_1ruoj_112"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="supermall" class="rocket" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;54 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_priceCtr_1ruoj_123"&gt;&lt;div class="_container_1g0br_1 _price_1ruoj_103"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_1ruoj_134"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;115.00&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_1ruoj_139"&gt;&lt;span class="strikeThrough"&gt; 272&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;57%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_1ruoj_142"&gt;&lt;div class="_ctaContent_1ruoj_159"&gt;&lt;div class="_ctaIconCtr_1ruoj_165"&gt;&lt;img class="_ctaIcon_1ruoj_165 _iconBlack_1ruoj_177" alt="decorative" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg"&gt;&lt;img class="_ctaIcon_1ruoj_165 _iconWhite_1ruoj_180" alt="decorative" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-white.svg"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>50 GB</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZE4C72EDC362F27260794Z/45/_/1784710336/2428b3a9-63a6-443d-96b7-d9fe9409dd93.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZE4C72EDC362F27260794Z/45/_/1784710336/2428b3a9-63a6-443d-96b7-d9fe9409dd93.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZE4C72EDC362F27260794Z/45/_/1784710336/a177a7a3-f96a-47fc-a5f6-fd84aac2044b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZE4C72EDC362F27260794Z/45/_/1784710336/b199133b-c388-4a59-8af0-42eb32488940.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZE4C72EDC362F27260794Z/45/_/1784710336/5fdc47b4-4f94-44ba-bff0-ee6b9d02be86.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZE4C72EDC362F27260794Z/45/_/1784710336/a00a4e33-b3a2-42a0-9dba-7c9301065ff3.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZE4C72EDC362F27260794Z/45/_/1784710336/b47c9cfa-ad7b-49b9-b134-6573af84da8a.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZE4C72EDC362F27260794Z/45/_/1784710336/9edc81df-1bf2-4b86-9495-6a0881a5055f.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/black-myth-wukong-gcam-action-shooter-playstation-5-ps5/N70134166V/p/</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:39:34Z</t>
+  </si>
+  <si>
+    <t>Black Myth: Wukong GCAM - Action &amp; Shooter - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>N70134166V</t>
+  </si>
+  <si>
+    <t>Black Myth: Wukong GCAM PS5</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;Black Myth: Wukong GCAM PS5&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsProduct Weight: 75 g
+Item Condition: New
+Regions: GCAM (KSA)
+Reading Age: 18+
+What's In The Box: Black Myth: Wukong GCAM PS5
+Model Name: 5056635611840
+Color: black
+Publisher: Sony
 Console Software: PlayStation 5 (PS5)
-Parental Rating: 10+
-[...10 lines deleted...]
-Model Name: SACKBOY_PS5
+Genre: Action &amp; Shooter
+Model Number: 5056635611840
+Number of Players: 1
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;10+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;The Game Diskett(Resembles big memory card)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Features&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Noise Cancelling, Voice Assistant, With Microphone&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...13 lines deleted...]
-https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1780466724/9aea4d3a-8f75-44ff-9d5c-8848407f991d.jpg?width=800</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;75 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;GCAM (KSA)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Black Myth: Wukong GCAM PS5&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;5056635611840&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;black&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Action &amp;amp; Shooter&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;5056635611840&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>KHERAJANI COMPUTERS</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-73260/?offer_code=ac3f8acad782356b&amp;sku=N70134166V</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;27 Aug&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_11alb_55"&gt;&lt;span class="_minutesCountdown_11alb_63"&gt;Order in 17h 20m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>black</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466863/9a71ebdd-dafc-4e69-85b9-5e6c089a03ed.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466863/9a71ebdd-dafc-4e69-85b9-5e6c089a03ed.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466863/97d681ce-3cce-46d7-9e76-ca2eb62a4f77.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466863/542e4117-4729-4998-8bbc-9da73ad96d98.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466863/9ff12329-8a7e-49a8-b17e-bddf055a9ea0.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466864/4a592032-4cbd-4eeb-a162-eb5b68ad2386.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZD43D4CF5BF97207DB0BDZ/45/_/1780466868/1b6dcbf1-710a-43b7-879c-f61359e0b17e.jpg?width=800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -950,419 +900,395 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" t="s">
         <v>31</v>
       </c>
       <c r="D2" t="s">
         <v>32</v>
       </c>
       <c r="E2">
-        <v>711719357773</v>
+        <v>711719764793</v>
       </c>
       <c r="F2" t="s">
         <v>33</v>
       </c>
       <c r="G2">
-        <v>65.0</v>
+        <v>105.0</v>
       </c>
       <c r="H2">
-        <v>199.0</v>
+        <v>150.0</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="K2">
-        <v>4.5</v>
+        <v>4.3</v>
       </c>
       <c r="L2">
-        <v>707</v>
+        <v>193</v>
       </c>
       <c r="M2" t="s">
         <v>36</v>
       </c>
       <c r="N2" t="s">
         <v>37</v>
       </c>
       <c r="O2" t="s">
         <v>38</v>
       </c>
       <c r="P2" t="s">
         <v>39</v>
       </c>
       <c r="Q2" t="s">
         <v>40</v>
       </c>
       <c r="R2" t="s">
         <v>41</v>
       </c>
       <c r="S2" t="s">
         <v>42</v>
       </c>
       <c r="T2" t="s">
         <v>43</v>
       </c>
       <c r="U2">
-        <v>1</v>
-[...4 lines deleted...]
-      <c r="W2" t="s">
+        <v>3</v>
+      </c>
+      <c r="X2" t="s">
         <v>44</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>45</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="AB2" t="s">
         <v>46</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AC2" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" t="s">
         <v>49</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
-      <c r="E3">
-        <v>711719764793</v>
+      <c r="E3" t="s">
+        <v>51</v>
       </c>
       <c r="F3" t="s">
         <v>52</v>
       </c>
       <c r="G3">
-        <v>105.0</v>
+        <v>77.0</v>
       </c>
       <c r="H3">
-        <v>150.0</v>
+        <v>91.0</v>
       </c>
       <c r="I3" t="s">
         <v>53</v>
       </c>
       <c r="J3" t="s">
         <v>35</v>
       </c>
       <c r="K3">
-        <v>4.3</v>
+        <v>4.5</v>
       </c>
       <c r="L3">
-        <v>193</v>
+        <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>54</v>
       </c>
       <c r="N3" t="s">
         <v>55</v>
       </c>
       <c r="O3" t="s">
         <v>56</v>
       </c>
       <c r="P3" t="s">
         <v>57</v>
       </c>
       <c r="Q3" t="s">
         <v>58</v>
       </c>
       <c r="R3" t="s">
         <v>59</v>
       </c>
       <c r="S3" t="s">
         <v>60</v>
       </c>
       <c r="T3" t="s">
         <v>61</v>
       </c>
       <c r="U3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="X3" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="Y3" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB3" t="s">
         <v>62</v>
       </c>
-      <c r="AB3" t="s">
+      <c r="AC3" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" t="s">
         <v>65</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E4">
+        <v>10261470</v>
+      </c>
+      <c r="F4" t="s">
+        <v>67</v>
+      </c>
+      <c r="G4">
+        <v>158.0</v>
+      </c>
+      <c r="H4">
+        <v>185.0</v>
+      </c>
+      <c r="I4" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="K4">
-        <v>4.7</v>
+        <v>5.0</v>
       </c>
       <c r="L4">
-        <v>273</v>
+        <v>1</v>
       </c>
       <c r="M4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O4" t="s">
         <v>71</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>72</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Q4" t="s">
         <v>73</v>
       </c>
-      <c r="P4" t="s">
+      <c r="R4" t="s">
         <v>74</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="S4" t="s">
         <v>75</v>
       </c>
-      <c r="R4" t="s">
+      <c r="T4" t="s">
+        <v>43</v>
+      </c>
+      <c r="U4">
+        <v>4</v>
+      </c>
+      <c r="AB4" t="s">
         <v>76</v>
       </c>
-      <c r="S4" t="s">
+      <c r="AC4" t="s">
         <v>77</v>
-      </c>
-[...16 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="F5" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="G5">
-        <v>85.0</v>
+        <v>82.0</v>
       </c>
       <c r="H5">
-        <v>91.5</v>
+        <v>272.0</v>
       </c>
       <c r="I5" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="J5" t="s">
         <v>35</v>
       </c>
       <c r="K5">
-        <v>4.5</v>
+        <v>4.7</v>
       </c>
       <c r="L5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="M5" t="s">
+        <v>84</v>
+      </c>
+      <c r="P5" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>86</v>
+      </c>
+      <c r="R5" t="s">
+        <v>74</v>
+      </c>
+      <c r="S5" t="s">
+        <v>87</v>
+      </c>
+      <c r="T5" t="s">
         <v>88</v>
       </c>
-      <c r="N5" t="s">
+      <c r="U5">
+        <v>5</v>
+      </c>
+      <c r="X5" t="s">
+        <v>44</v>
+      </c>
+      <c r="Y5" t="s">
         <v>89</v>
       </c>
-      <c r="O5" t="s">
+      <c r="AB5" t="s">
         <v>90</v>
       </c>
-      <c r="P5" t="s">
+      <c r="AC5" t="s">
         <v>91</v>
-      </c>
-[...22 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="B6" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="C6" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-        <v>101</v>
+        <v>94</v>
+      </c>
+      <c r="E6">
+        <v>5056635611840</v>
       </c>
       <c r="F6" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="G6">
-        <v>99.0</v>
+        <v>245.0</v>
       </c>
       <c r="J6" t="s">
         <v>35</v>
       </c>
       <c r="K6">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
       <c r="L6">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="M6" t="s">
+        <v>96</v>
+      </c>
+      <c r="N6" t="s">
+        <v>96</v>
+      </c>
+      <c r="O6" t="s">
+        <v>97</v>
+      </c>
+      <c r="P6" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>99</v>
+      </c>
+      <c r="R6" t="s">
+        <v>100</v>
+      </c>
+      <c r="S6" t="s">
+        <v>101</v>
+      </c>
+      <c r="T6" t="s">
+        <v>102</v>
+      </c>
+      <c r="V6">
+        <v>75</v>
+      </c>
+      <c r="W6" t="s">
         <v>103</v>
       </c>
-      <c r="N6" t="s">
+      <c r="X6" t="s">
         <v>104</v>
       </c>
-      <c r="O6" t="s">
+      <c r="AB6" t="s">
         <v>105</v>
       </c>
-      <c r="P6" t="s">
+      <c r="AC6" t="s">
         <v>106</v>
-      </c>
-[...28 lines deleted...]
-        <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">