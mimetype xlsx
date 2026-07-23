--- v1 (2026-07-03)
+++ v2 (2026-07-23)
@@ -12,70 +12,73 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
+    <t>sku</t>
+  </si>
+  <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>saving</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>highlights</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
@@ -104,465 +107,368 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>next_page</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.noon.com/uae-en/electronics-and-mobiles/video-games-10181/games-34004/sony</t>
   </si>
   <si>
-    <t>2026-06-15T05:08:20Z</t>
-[...5 lines deleted...]
-    <t>God Of War English/Arabic (KSA Version) - Action &amp; Shooter - playstation_4_ps4</t>
+    <t>2026-07-13T11:20:12Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/the-last-guardian-intl-version-adventure-playstation-4-ps4/N12743573A/p/?o=d23dd601f699e92c</t>
+  </si>
+  <si>
+    <t>The Last Guardian (Intl Version) - Adventure - playstation_4_ps4</t>
   </si>
   <si>
     <t>Sony</t>
   </si>
   <si>
-    <t>N32267411A</t>
-[...2 lines deleted...]
-    <t>75%</t>
+    <t>N12743573A</t>
+  </si>
+  <si>
+    <t>63%</t>
   </si>
   <si>
     <t>aed</t>
   </si>
   <si>
-    <t>Parades new layers of depth in gameplay and storytelling without sacrificing epic moments
-[...20 lines deleted...]
-Product Width: 13.1 cm
+    <t>The boy awakens in a ruined castle in a deep valley known as the Nest
+He discovers an enormous, winged, cat-like creature called a Trico, chained and wounded
+Wounded, Trico takes the boy, now near-death, and flies to his village
+Years later, the boy, now grown, discovers the shield and raises it to the sky, sending a beam of light to the nest, where trico resides
+The player is returned to the last checkpoint if the boy is captured by guards, or if he falls from too great a height</t>
+  </si>
+  <si>
+    <t>Region: 2</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;Region: 2&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsItem Condition: New
 Console Software: PlayStation 4 (PS4)
-Parental Rating: 18+
-[...93 lines deleted...]
-Product Height: 1.5 cm
+Parental Rating: 12+
+Model Number: 2724341669778
 Regions: PEGI (EU)
 Language: English
 Genre: Adventure
-Features: Noise Cancelling, Voice Assistant, With Microphone
-Model Number: ps4gow
 Number of Players: Single Player &amp; Multiplayer
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;50 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Item Condition&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;17.02 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;13.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony God Of War III Remastered (Intl Version) - Adventure - PlayStation 4&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Base Game Size&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;42 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;ps4gow&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony Computer Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Features&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Noise Cancelling, Voice Assistant, With Microphone&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;ps4gow&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...85 lines deleted...]
-Model Name: 711719357773
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;12+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;2724341669778&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Gamkart</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-230357/?offer_code=d23dd601f699e92c&amp;sku=N12743573A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;16 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in 16h 39m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466216/9fa6307e-e0da-4c9a-9a30-c40b12b4d396.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466216/9fa6307e-e0da-4c9a-9a30-c40b12b4d396.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466216/6f679f5c-7a3b-4acd-add7-f50279e335a3.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466217/e64e66ff-dc6e-4a2b-a217-7a106d13c5f2.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466217/18fb9f46-dc60-4c83-908b-0379d0fc7d2a.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466217/d2f60317-c7f2-4818-aeda-fea75d4b0d8a.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z101484B2A3847ED6B487Z/45/_/1780466217/f5e39c13-17cc-423e-9f27-7eeee78ed684.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-13T11:19:59Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/playstation-5-disc-console-with-extra-controller-and-fifa-23-playstation-5-ps5/N53355106A/p/?o=ca98cb7cdb05597c</t>
+  </si>
+  <si>
+    <t>PlayStation 5 Disc Console With Extra Controller And FIFA 23 - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>CFI-1216A , CFI-1200A , CFI-1218A01,  CFI-1116A/CFI-1208A</t>
+  </si>
+  <si>
+    <t>N53355106A</t>
+  </si>
+  <si>
+    <t>13%</t>
+  </si>
+  <si>
+    <t>Sony PlayStation 5 Standard Edition Disc Console with Gran Turismo 7 Standard PS5 Edition
+The DualSense wireless controller also includes a built-in microphone and create button, all integrated into an iconic, comfortable design
+Experience the pinnacle of international football with the FIFA World Cup Qatar 2022 and FIFA Women’s World Cup Australia and New Zealand 2023, also comes with FIFA 23 Ultimate Team, helping you build your dream squad.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsColor: White
+Model Number: CFI-1216A , CFI-1200A , CFI-1218A01,  CFI-1116A/CFI-1208A
+Console Software: PlayStation 5 (PS5)
+Model Name: PS5-CTR-FIFA23
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;78 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Item Condition&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;15.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;9.6 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;God Of War (Intl Version) - Fighting - PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony Interactive Entertainment&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;0.2 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Fighting&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Base Game Size&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;45 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719357773&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...99 lines deleted...]
-Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception. In this latest chapter, over 400 cars from more than 60 automotive manufacturers have been included, and will continue to be added via future updates.
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;White&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;CFI-1216A , CFI-1200A , CFI-1218A01,  CFI-1116A/CFI-1208A&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5-CTR-FIFA23&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>SB Electronics</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-72505/?offer_code=ca98cb7cdb05597c&amp;sku=N53355106A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-marketplace" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;16 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in 16h 40m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z96D799AC579ED2896476Z/45/_/1780466911/d2fa1cd6-1840-440a-be37-c66fa319a205.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z96D799AC579ED2896476Z/45/_/1780466911/d2fa1cd6-1840-440a-be37-c66fa319a205.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z96D799AC579ED2896476Z/45/_/1780466910/09050916-3f0d-464d-909a-6791bbaf0983.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z96D799AC579ED2896476Z/45/_/1780466910/ff8e98d0-83e9-44a1-80b0-c4ec2f08aa3c.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-13T11:20:09Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/gran-turismo-7-standard-edition-english-arabic-international-version-playstation-5-ps5/N53418832A/p/?o=e7a57c9e4cbf85db</t>
+  </si>
+  <si>
+    <t>Gran Turismo 7 Standard Edition (English/Arabic)- (International Version) - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>N53418832A</t>
+  </si>
+  <si>
+    <t>Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception
 Tracks from 34 locations with 97 layouts
 The list of tracks that serve as the stage for all the racing action feature the usual mix of real-life circuits and original courses, taking players to 34 different locations for a total of 97 unique layouts.
-Venture into a car-themed resort
 The fan-favourite World Map is coming back to the series with GT7. This time it's taking the form of a resort, where players can enjoy their car life, and serves as a menu that will give direct access to the various features of the game.
 Café,' a place to discover car history and culture
 At the 'Café' players will receive 'Menu Books,' providing various quests that will guide them through the many locations of this car resort.
-Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections
-[...4 lines deleted...]
-Sense the position of other cars and drivers on the road with unparalleled clarity through the PS5 console’s 3D Audio</t>
+Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections</t>
   </si>
   <si>
     <t>The Greatest Gran Turismo Experience
 The legendary ‘GT Mode’ makes a comeback as the ‘Campaign Mode’. Returning to the roots of the Gran Turismo experience, players will start from the GT World Map.
 The name Gran Turismo stems from the great journeys taken by people in the 17th century, traveling on long routes throughout continental Europe where they would learn and grow. The Campaign Mode of GT7 will again be a place where players embark on unique journeys through the world of Gran Turismo, to create their own individual experiences.
 Car Collection
 The first step in coming into contact with the automotive culture starts from learning the shapes and names of the cars themselves. Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections. Players will acquire and complete their collections of culturally significant vehicles by racing to obtain them as rewards, or purchasing them from the Brand Central and the Used Car Dealerships.</t>
   </si>
   <si>
-    <t>&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDescriptionWrapper"&gt;&lt;div class="OverviewDescription-module-scss-module__VOioTG__overviewDesc"&gt;The Greatest Gran Turismo Experience
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;The Greatest Gran Turismo Experience
 The legendary ‘GT Mode’ makes a comeback as the ‘Campaign Mode’. Returning to the roots of the Gran Turismo experience, players will start from the GT World Map.
 The name Gran Turismo stems from the great journeys taken by people in the 17th century, traveling on long routes throughout continental Europe where they would learn and grow. The Campaign Mode of GT7 will again be a place where players embark on unique journeys through the world of Gran Turismo, to create their own individual experiences.
 Car Collection
 The first step in coming into contact with the automotive culture starts from learning the shapes and names of the cars themselves. Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections. Players will acquire and complete their collections of culturally significant vehicles by racing to obtain them as rewards, or purchasing them from the Brand Central and the Used Car Dealerships.&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t xml:space="preserve">SpecificationsProduct Weight: 45 g
+    <t xml:space="preserve">SpecificationsColor: Multicolour
+Regions: NMC (UAE)
+Language: English
+Model Number: 7.1172E+11
+Number of Players: Single Player &amp; Multiplayer
 Publisher: Sony
-Product Height: 14 cm
-[...7 lines deleted...]
-Product Width: 0.5 cm
 Console Software: PlayStation 5 (PS5)
 Parental Rating: 3+
-What's In The Box: none
-Model Name: 711719766599
+Model Name: 7.1172E+11
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="SpecificationsTab-module-scss-module__xe5LJa__label"&gt;Specifications&lt;/h3&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__tableCtr"&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Weight&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;45 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Publisher&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Height&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;14 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Regions&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Language&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Genre&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Number&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Number of Players&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="SpecificationsTab-module-scss-module__xe5LJa__column"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Color&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Length&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;9.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Product Width&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;0.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Console Software&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Parental Rating&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;What's In The Box&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;none&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specName"&gt;Model Name&lt;/td&gt;&lt;td class="SpecificationsTab-module-scss-module__xe5LJa__specValue"&gt;711719766599&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...22 lines deleted...]
-https://f.nooncdn.com/p/pzsku/ZF0FF92B28E1C723306D7Z/45/_/1780467429/0a3dd65d-2dae-4463-8c3f-fb4da7ba0b0a.jpg?width=800</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7.1172E+11&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7.1172E+11&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>FITCO UAE</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-850/?offer_code=e7a57c9e4cbf85db&amp;sku=N53418832A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;17 July&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in 16h 39m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Multicolour</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/ba6e7f1f-d822-408e-a9c5-4646f98c5641.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/ba6e7f1f-d822-408e-a9c5-4646f98c5641.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/a1a2a1c3-c351-41d6-8b16-d43374695f65.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/e76e6c83-d93e-4152-b871-090dc85a5737.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/9f98c8ba-ee0b-4dcb-971a-8620b735f69b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/cef64a9e-b18a-4a83-9194-74604998dbae.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/6583c1cd-ba5d-4b04-a9ef-f3e858ee09f0.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z2A6ED6C9969769EC5258Z/45/_/1780467094/85593b6c-a264-405f-8e4c-8e67700bf4e8.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-13T11:20:02Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/ready-or-not-day-one-edition-ps5-action-shooter-playstation-5-ps5/N70210531V/p/?o=cb2a9381a2f3602c</t>
+  </si>
+  <si>
+    <t>Ready or Not - Day One Edition - PS5 - Action &amp; Shooter - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>PPSA18605/5615664</t>
+  </si>
+  <si>
+    <t>N70210531V</t>
+  </si>
+  <si>
+    <t>Take command: Ready or Not offers a thrilling SWAT experience. Equip your team with authentic weapons and equipment and venture into risky missions based on true outcomes. Secure locations full of threats and protect civilians
+The badge brings responsibility: as a SWAT Commander take on the fight against corruption in Los Sueños and protect the city from overpowering crime. Every decision counts, every consequence rests on your shoulders
+A real tactical gaming experience: life and death. Assemble your squad of elite SWAT officers, equip them with weapons and equipment for the mission, position your team for tactical breakthroughs in crime bases, and identify threats in tense, life-threatening situations in lightning fast
+Your missions determine the plot: Ready or Not holds you the mirror of rough, relentless reality and your crimes. Fight in storylines across multiple missions against human trafficking, drug crime, gun smuggling, militant extremists and s
+Cross-platform camaradery: join your friends against the tide of crime that threatens to flood the city. With the crossplay function, Ready or Not offers a cooperative tactical experience for up to five players on all platforms</t>
+  </si>
+  <si>
+    <t>Lead a team of SWAT officers through high-risky missions against unscrupulous criminals and save the city from chaos. Fight against the criminals of Los Sueños with real weapons and equipment in missions inspired by current events.Every one of your decisions, from selecting your squad to tactical combat orders, is about life and death.Are you ready?The Day One Edition will include a voucher with three additional weapons: the M32A1 grenade launcher, the MK-V pistol and the 590M shotgun:Game features:Take command : Ready or Not offers a thrilling SWAT experience. Equip your team with authentic weapons and equipment and venture into risky missions based on true outcomes. Secure locations full of threats and protect civilians. Every mission requires tactical action and good position recognition. Bullets react realistically to the environment and penetrate walls, furniture and body. Secure all corners, handle all dangers and save the victims.The badge brings responsibility: as a SWAT Commander take on the fight against corruption in Los Sueños and protect the city from overpowering crime. Every decision counts, every consequence rests on your shoulders. The success of the mission, the survival of your squad, and the safety of the hostages depend on your determination in action. The death of squad members or hostages has psychological implications for the surviving team members, affecting their performance, and may even mean the end of their career.A real tactical gaming experience: life and death. Assemble your squad of elite SWAT officers, equip them with weapons and equipment for the mission, position your team for tactical breakthroughs in crime bases, and identify threats in tense, life-threatening situations in lightning speed. Follow the rules of deployment, communicate with your team, and complete your mission flawlessly - only proper preparation can prevent your failure.Your missions determine the plot: Ready or Not holds you the mirror of rough, relentless reality and your crimes. Fight in storylines across multiple missions against human trafficking, drug crime, gun smuggling, militant extremists, and terrorists. Dealing with difficult moral choices and prove the necessary restraint to perform your duty in the face of Los Sueños' most vile criminals.Cross-platform camaradery: join your friends against the tide of crime that threatens to flood the city. With the crossplay function, Ready or Not offers a cooperative tactical experience for up to five players on all platforms. Communicate efficiently and keep your troop members back.Languages: Voice recording: English ; Subtitles: German, English, French, Italian, Spanish, Brazilian Portuguese, Russian, Polish, Turkish, Korean, Simplified Chinese, Japanese.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;&lt;p&gt;Lead a team of SWAT officers through high-risky missions against unscrupulous criminals and save the city from chaos. Fight against the criminals of Los Sueños with real weapons and equipment in missions inspired by current events.&lt;/p&gt;&lt;p&gt;Every one of your decisions, from selecting your squad to tactical combat orders, is about life and death.&lt;/p&gt;&lt;p&gt;Are you ready?&lt;/p&gt;&lt;p&gt;The Day One Edition will include a voucher with three additional weapons: the M32A1 grenade launcher, the MK-V pistol and the 590M shotgun:&lt;/p&gt;&lt;p&gt;Game features:&lt;/p&gt;&lt;p&gt;Take command : Ready or Not offers a thrilling SWAT experience. Equip your team with authentic weapons and equipment and venture into risky missions based on true outcomes. Secure locations full of threats and protect civilians. Every mission requires tactical action and good position recognition. Bullets react realistically to the environment and penetrate walls, furniture and body. Secure all corners, handle all dangers and save the victims.&lt;/p&gt;&lt;p&gt;The badge brings responsibility: as a SWAT Commander take on the fight against corruption in Los Sueños and protect the city from overpowering crime. Every decision counts, every consequence rests on your shoulders. The success of the mission, the survival of your squad, and the safety of the hostages depend on your determination in action. The death of squad members or hostages has psychological implications for the surviving team members, affecting their performance, and may even mean the end of their career.&lt;/p&gt;&lt;p&gt;A real tactical gaming experience: life and death. Assemble your squad of elite SWAT officers, equip them with weapons and equipment for the mission, position your team for tactical breakthroughs in crime bases, and identify threats in tense, life-threatening situations in lightning speed. Follow the rules of deployment, communicate with your team, and complete your mission flawlessly - only proper preparation can prevent your failure.&lt;/p&gt;&lt;p&gt;Your missions determine the plot: Ready or Not holds you the mirror of rough, relentless reality and your crimes. Fight in storylines across multiple missions against human trafficking, drug crime, gun smuggling, militant extremists, and terrorists. Dealing with difficult moral choices and prove the necessary restraint to perform your duty in the face of Los Sueños' most vile criminals.&lt;/p&gt;&lt;p&gt;Cross-platform camaradery: join your friends against the tide of crime that threatens to flood the city. With the crossplay function, Ready or Not offers a cooperative tactical experience for up to five players on all platforms. Communicate efficiently and keep your troop members back.&lt;/p&gt;&lt;p&gt;Languages: Voice recording: English ; Subtitles: German, English, French, Italian, Spanish, Brazilian Portuguese, Russian, Polish, Turkish, Korean, Simplified Chinese, Japanese.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsItem Condition: New
+Regions: PEGI (EU)
+Language: English
+Genre: Action &amp; Shooter
+Model Name: PPSA18605/5615664
+Publisher: VOID Interactive
+Console Software: PlayStation 5 (PS5)
+Parental Rating: 18+
+Model Number: PPSA18605/5615664
+Number of Players: 1
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Action &amp;amp; Shooter&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PPSA18605/5615664&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;VOID Interactive&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PPSA18605/5615664&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Pixels</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-322268/?offer_code=cb2a9381a2f3602c&amp;sku=N70210531V</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-express" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in the next 39m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z77B15C2AC23759209C97Z/45/_/1780466918/53e9a9dd-1612-4b91-8459-2c600d36c49b.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z77B15C2AC23759209C97Z/45/_/1780466918/53e9a9dd-1612-4b91-8459-2c600d36c49b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z77B15C2AC23759209C97Z/45/_/1780466918/d6fb372f-434e-49da-907b-bc625f6ad49c.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z77B15C2AC23759209C97Z/45/_/1780466918/08d13e0e-f368-4070-8548-9848705ee209.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-07-13T11:20:06Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/tormented-souls-playstation-5-ps5/N70281520V/p/?o=f7a9e7eb06b579ec</t>
+  </si>
+  <si>
+    <t>Tormented Souls - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>PPSA-02526</t>
+  </si>
+  <si>
+    <t>N70281520V</t>
+  </si>
+  <si>
+    <t>A return to classic survival horror - tormented Souls is a modern take on the fixed-perspective adventure
+Scavenge essential resources and tools, Decipher clues from long-forgotten journals, and combine it all to solve fiendish puzzles
+Dark forces and unspeakable horrors will do everything in their power to stop Caroline getting to the truth
+Use anything and everything that you can find to fight back against the evils that wait in the darkness.
+Nothing is as it seems at winterlake. And when you discover a shimmering mirror in a dark corner of the mansion, your understanding of reality will be challenged in a whole new way</t>
+  </si>
+  <si>
+    <t>Tormented Souls is a return to classic survival horror. With a fresh twist on the fixed perspective adventure, tormented Souls modernises for a new generation - as Caroline Walker investigates the mysterious disappearance of twin girls in a terrifying mansion-turned-hospital.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_1sevu_1"&gt;&lt;div class="_overviewDesc_1sevu_1"&gt;&lt;p&gt;Tormented Souls is a return to classic survival horror. With a fresh twist on the fixed perspective adventure, tormented Souls modernises for a new generation - as Caroline Walker investigates the mysterious disappearance of twin girls in a terrifying mansion-turned-hospital.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsItem Condition: New
+Regions: PEGI (EU)
+Language: Multilingual
+Model Number: PPSA-02526
+Number of Players: 1
+Publisher: PQube
+Console Software: PlayStation 5 (PS5)
+Parental Rating: 18+
+Model Name: Tormented Souls PEGI PS5
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multilingual&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PPSA-02526&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PQube&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Tormented Souls PEGI PS5&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-322268/?offer_code=f7a9e7eb06b579ec&amp;sku=N70281520V</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1hkbm_103"&gt;&lt;h3 class="_titleText_1hkbm_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_1gzc3_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_1gzc3_18"&gt;&lt;div class="_estimatorLeft_1gzc3_25"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_1gzc3_31"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it &lt;b&gt;Tomorrow&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_1gzc3_47"&gt;&lt;span class="_minutesCountdown_1gzc3_55"&gt;Order in the next 39m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466875/f6049a57-8f64-4894-9558-3aaaebc7f8d5.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466875/f6049a57-8f64-4894-9558-3aaaebc7f8d5.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466875/c61cea3c-808c-4e58-95da-32bd40d7a31a.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466876/aadd31d4-1a33-417a-a5a8-0595edcdee8b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466875/5441681c-97df-4360-8a00-df23dafeaed2.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466876/c440206e-a3b1-4207-bd99-ef3d721413d8.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466876/9105122d-d0da-49c2-a03e-6dd1d296c03f.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466877/2a5a6801-ffb0-4f62-854a-36760eb66984.jpg?width=800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -985,450 +891,384 @@
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2">
+        <v>2724341669778</v>
+      </c>
+      <c r="G2" t="s">
         <v>36</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
+        <v>99.0</v>
+      </c>
+      <c r="I2">
         <v>269.0</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>37</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>38</v>
       </c>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
       <c r="L2">
-        <v>861</v>
-[...1 lines deleted...]
-      <c r="M2" t="s">
+        <v>5.0</v>
+      </c>
+      <c r="M2">
+        <v>3</v>
+      </c>
+      <c r="N2" t="s">
         <v>39</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>43</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>44</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>45</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>46</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1</v>
       </c>
-      <c r="V2">
-[...2 lines deleted...]
-      <c r="W2" t="s">
+      <c r="AD2" t="s">
         <v>47</v>
       </c>
-      <c r="X2" t="s">
+      <c r="AE2" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C3" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D3" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H3">
+        <v>2545.0</v>
+      </c>
+      <c r="I3">
+        <v>2950.0</v>
+      </c>
+      <c r="J3" t="s">
+        <v>54</v>
+      </c>
+      <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3">
+        <v>4.4</v>
+      </c>
+      <c r="M3">
+        <v>1372</v>
+      </c>
+      <c r="N3" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q3" t="s">
         <v>56</v>
       </c>
-      <c r="G3">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="R3" t="s">
         <v>57</v>
       </c>
-      <c r="J3" t="s">
-[...8 lines deleted...]
-      <c r="M3" t="s">
+      <c r="S3" t="s">
         <v>58</v>
       </c>
-      <c r="N3" t="s">
+      <c r="T3" t="s">
         <v>59</v>
       </c>
-      <c r="O3" t="s">
+      <c r="U3" t="s">
         <v>60</v>
       </c>
-      <c r="P3" t="s">
+      <c r="V3">
+        <v>2</v>
+      </c>
+      <c r="Y3" t="s">
         <v>61</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="AD3" t="s">
         <v>62</v>
       </c>
-      <c r="R3" t="s">
+      <c r="AE3" t="s">
         <v>63</v>
-      </c>
-[...25 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C4" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D4" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4">
-        <v>711719357773</v>
-[...2 lines deleted...]
-        <v>64.89</v>
+        <v>711720000000.0</v>
+      </c>
+      <c r="G4" t="s">
+        <v>67</v>
       </c>
       <c r="H4">
-        <v>199.0</v>
-[...1 lines deleted...]
-      <c r="I4" t="s">
+        <v>228.0</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4">
+        <v>5.0</v>
+      </c>
+      <c r="M4">
+        <v>2</v>
+      </c>
+      <c r="N4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P4" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>71</v>
+      </c>
+      <c r="R4" t="s">
         <v>72</v>
       </c>
-      <c r="J4" t="s">
-[...8 lines deleted...]
-      <c r="M4" t="s">
+      <c r="S4" t="s">
         <v>73</v>
       </c>
-      <c r="N4" t="s">
+      <c r="T4" t="s">
         <v>74</v>
       </c>
-      <c r="O4" t="s">
+      <c r="U4" t="s">
         <v>75</v>
       </c>
-      <c r="P4" t="s">
+      <c r="V4">
+        <v>5</v>
+      </c>
+      <c r="Y4" t="s">
         <v>76</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="AD4" t="s">
         <v>77</v>
       </c>
-      <c r="R4" t="s">
+      <c r="AE4" t="s">
         <v>78</v>
-      </c>
-[...25 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="C5" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D5" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
-      <c r="F5">
-[...3 lines deleted...]
-        <v>229.0</v>
+      <c r="F5" t="s">
+        <v>82</v>
+      </c>
+      <c r="G5" t="s">
+        <v>83</v>
       </c>
       <c r="H5">
-        <v>245.0</v>
-[...1 lines deleted...]
-      <c r="I5" t="s">
+        <v>254.95</v>
+      </c>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5">
+        <v>5.0</v>
+      </c>
+      <c r="M5">
+        <v>2</v>
+      </c>
+      <c r="N5" t="s">
+        <v>84</v>
+      </c>
+      <c r="O5" t="s">
+        <v>85</v>
+      </c>
+      <c r="P5" t="s">
         <v>86</v>
       </c>
-      <c r="J5" t="s">
-[...8 lines deleted...]
-      <c r="M5" t="s">
+      <c r="Q5" t="s">
         <v>87</v>
       </c>
-      <c r="N5" t="s">
-[...2 lines deleted...]
-      <c r="O5" t="s">
+      <c r="R5" t="s">
         <v>88</v>
       </c>
-      <c r="P5" t="s">
+      <c r="S5" t="s">
         <v>89</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="T5" t="s">
         <v>90</v>
       </c>
-      <c r="R5" t="s">
+      <c r="U5" t="s">
         <v>91</v>
       </c>
-      <c r="S5" t="s">
+      <c r="V5">
+        <v>2</v>
+      </c>
+      <c r="AD5" t="s">
         <v>92</v>
       </c>
-      <c r="T5" t="s">
+      <c r="AE5" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C6" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="D6" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
-      <c r="F6">
-[...3 lines deleted...]
-        <v>128.0</v>
+      <c r="F6" t="s">
+        <v>97</v>
+      </c>
+      <c r="G6" t="s">
+        <v>98</v>
       </c>
       <c r="H6">
-        <v>180.0</v>
-[...1 lines deleted...]
-      <c r="I6" t="s">
+        <v>110.75</v>
+      </c>
+      <c r="K6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L6">
+        <v>5.0</v>
+      </c>
+      <c r="M6">
+        <v>1</v>
+      </c>
+      <c r="N6" t="s">
+        <v>99</v>
+      </c>
+      <c r="O6" t="s">
         <v>100</v>
       </c>
-      <c r="J6" t="s">
-[...8 lines deleted...]
-      <c r="M6" t="s">
+      <c r="P6" t="s">
         <v>101</v>
       </c>
-      <c r="N6" t="s">
+      <c r="Q6" t="s">
         <v>102</v>
       </c>
-      <c r="O6" t="s">
+      <c r="R6" t="s">
         <v>103</v>
       </c>
-      <c r="P6" t="s">
+      <c r="S6" t="s">
+        <v>89</v>
+      </c>
+      <c r="T6" t="s">
         <v>104</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="U6" t="s">
         <v>105</v>
       </c>
-      <c r="R6" t="s">
+      <c r="V6">
+        <v>5</v>
+      </c>
+      <c r="AD6" t="s">
         <v>106</v>
       </c>
-      <c r="S6" t="s">
+      <c r="AE6" t="s">
         <v>107</v>
-      </c>
-[...22 lines deleted...]
-        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">