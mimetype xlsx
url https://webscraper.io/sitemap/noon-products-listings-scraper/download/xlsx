--- v2 (2026-07-23)
+++ v3 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>model_number</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -110,365 +110,462 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.noon.com/uae-en/electronics-and-mobiles/video-games-10181/games-34004/sony</t>
   </si>
   <si>
-    <t>2026-07-13T11:20:12Z</t>
-[...5 lines deleted...]
-    <t>The Last Guardian (Intl Version) - Adventure - playstation_4_ps4</t>
+    <t>2026-08-25T13:35:23Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/sackboy-a-big-adventure-english-arabic-uae-version-adventure-playstation-5-ps5/N41229730A/p/?o=fc9a3edae24cb7ef</t>
+  </si>
+  <si>
+    <t>Sackboy : A Big Adventure - English/Arabic (UAE Version) - Adventure - playstation_5_ps5</t>
   </si>
   <si>
     <t>Sony</t>
   </si>
   <si>
-    <t>N12743573A</t>
-[...2 lines deleted...]
-    <t>63%</t>
+    <t>PS5SACKBOY</t>
+  </si>
+  <si>
+    <t>N41229730A</t>
+  </si>
+  <si>
+    <t>62%</t>
   </si>
   <si>
     <t>aed</t>
   </si>
   <si>
-    <t>The boy awakens in a ruined castle in a deep valley known as the Nest
-[...17 lines deleted...]
-Language: English
+    <t>The dastardly Vex (a near-mythical being born of chaos and fear, no less) kidnaps Sackboy’s friends and forces them to build his Topsy Turver
+This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares. Ooh the fiend
+But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors
+Haptic feedback - running across wool like flooring or platforms will use Haptics to simulate the change in material under sackboy
+Fast loading - experience fast loading between and into levels, including in multiplayer sessions with the PS5 Console's ultra-high speed SSD
+Iconic PlayStation hero Sackboy bursts back into breathtaking action with a huge, fun and frantic 3D multiplayer platforming adventure – and a whole new edgy sackitude
+This most deadly diabolical device will transform craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares
+Set off alone or with your bravest friends on a whirlwind of capers across the snowiest mountains, the leafiest jungles, the wettest underwater realms and the, uh, spaciest of space colonies</t>
+  </si>
+  <si>
+    <t>Iconic PlayStation® hero Sackboy bursts back into breathtaking action with a huge, fun and frantic 3D multiplayer platforming adventure – and a whole new edgy sackitude!
+And here’s what’s going down: 
+The dastardly Vex (a near-mythical being born of chaos and fear, no less) kidnaps Sackboy’s friends and forces them to build his Topsy Turver. 
+This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares. Ooh the fiend!
+But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors. For only the brave, fearless, chivalrous and, yes, gallant can save the day in an almost too dramatic for words race against time stuffed with danger and peril. So much peril.
+Set off alone or with your bravest friends on a whirlwind of capers across the snowiest mountains, the leafiest jungles, the wettest underwater realms and the, uh, spaciest of space colonies.
+Take down Vex. Save the sack-folk. Save the day. It’s time to fulfil your destiny, Sackboy. From woolly wonderkid and hessian hero… rise our Knitted Knight.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;&lt;p&gt;Iconic PlayStation® hero Sackboy bursts back into breathtaking action with a huge, fun and frantic 3D multiplayer platforming adventure – and a whole new edgy sackitude!&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;And here’s what’s going down: &lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;The dastardly Vex (a near-mythical being born of chaos and fear, no less) kidnaps Sackboy’s friends and forces them to build his Topsy Turver. &lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares. Ooh the fiend!&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors. For only the brave, fearless, chivalrous and, yes, gallant can save the day in an almost too dramatic for words race against time stuffed with danger and peril. So much peril.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Set off alone or with your bravest friends on a whirlwind of capers across the snowiest mountains, the leafiest jungles, the wettest underwater realms and the, uh, spaciest of space colonies.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Take down Vex. Save the sack-folk. Save the day. It’s time to fulfil your destiny, Sackboy. From woolly wonderkid and hessian hero… rise our Knitted Knight.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsProduct Weight: 80 g
+Item Condition: New
+Product Length: 17 cm
+Product Width: 1.4 cm
+Console Software: PlayStation 5 (PS5)
+Reading Age: 7+
+What's In The Box: PlayStation Games
+Model Name: PS5SACKBOY
+Color: Multicolour
+Publisher: Sony
+Product Height: 13.5 cm
+Regions: NMC (UAE)
+Language: English &amp; Arabic
 Genre: Adventure
-Number of Players: Single Player &amp; Multiplayer
+Model Number: PS5SACKBOY
+Number of Players: Multi Player
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;12+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;2724341669778&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation Games&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5SACKBOY&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English &amp;amp; Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PS5SACKBOY&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multi Player&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Gamkart</t>
   </si>
   <si>
-    <t>https://www.noon.com/uae-en/seller/p-230357/?offer_code=d23dd601f699e92c&amp;sku=N12743573A</t>
-[...81 lines deleted...]
-    <t>Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception
+    <t>https://www.noon.com/uae-en/seller/p-230357/?offer_code=fc9a3edae24cb7ef&amp;sku=N41229730A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-marketplace" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;28 Aug&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_11alb_55"&gt;&lt;span class="_minutesCountdown_11alb_63"&gt;Order in 14h 24m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>g</t>
+  </si>
+  <si>
+    <t>Multicolour</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/16acdd98-1c5b-4b41-a3cb-d5d84d3eda2f.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/16acdd98-1c5b-4b41-a3cb-d5d84d3eda2f.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/dc5c9e21-326f-4a6e-a36e-9fbdb42a2a3d.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/4cb15ce8-b51b-47c2-ba31-8604c95e064e.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/998303e7-21ba-4a5f-92a9-efd3192532cd.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/80f3ac8f-d456-46b3-9af6-30d47fa0fd25.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/da4deeb8-5a32-4b1c-9b86-c3adf8d45a99.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/0f3e46f1-21e1-487e-9799-1ac2f27ab8ca.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z89AE5DABD4852E2A0716Z/45/_/1780467006/fd84f858-afeb-41be-821a-d00b758baa67.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:36:05Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/gran-turismo-7-standard-edition-english-arabic-uae-version-racing-playstation-4-ps4/N52616445A/p/?o=fdf9e474e3b9a57c</t>
+  </si>
+  <si>
+    <t>Gran Turismo 7 Standard Edition (English/Arabic)- UAE Version - Racing - playstation_4_ps4</t>
+  </si>
+  <si>
+    <t>N52616445A</t>
+  </si>
+  <si>
+    <t>30%</t>
+  </si>
+  <si>
+    <t>Over 400 cars from more than 60 automotive brands around the world
+Driving a huge selection of cars, from production models to more rare and legendary cars, has always been the DNA of the series, and GT7 is no exception. In this latest chapter, over 400 cars from more than 60 automotive manufacturers have been included, and will continue to be added via future updates.
 Tracks from 34 locations with 97 layouts
 The list of tracks that serve as the stage for all the racing action feature the usual mix of real-life circuits and original courses, taking players to 34 different locations for a total of 97 unique layouts.
+Venture into a car-themed resort
 The fan-favourite World Map is coming back to the series with GT7. This time it's taking the form of a resort, where players can enjoy their car life, and serves as a menu that will give direct access to the various features of the game.
 Café,' a place to discover car history and culture
 At the 'Café' players will receive 'Menu Books,' providing various quests that will guide them through the many locations of this car resort.
-Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections</t>
-[...13 lines deleted...]
-The first step in coming into contact with the automotive culture starts from learning the shapes and names of the cars themselves. Designed as a 'Car Collection Game' more than ever before, there is now a new location called the 'GT Café' that will help players navigate through the beginning of the game and assist them with their first collections. Players will acquire and complete their collections of culturally significant vehicles by racing to obtain them as rewards, or purchasing them from the Brand Central and the Used Car Dealerships.&lt;/div&gt;&lt;/div&gt;</t>
+The best of Gran Turismo: Explore all that the real driving simulator can be with new tools to help you put your own mark on your driving experiences
+Collect, tune, race and customize hundreds of cars and create your dream garage collection
+Join an international community of drivers to share race strategies, tuning tips, livery designs and photos, before taking to the track to go head-to-head
+Race and sell your way through a rewarding solo campaign as you unlock new cars and challenges</t>
+  </si>
+  <si>
+    <t>Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.
+The PlayStation family of products and services include PlayStation 5, PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.
+Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;&lt;p&gt;Recognized as a global leader in interactive and digital entertainment, Sony Interactive Entertainment (SIE) is responsible for the PlayStation® brand and family of products and services. PlayStation has delivered innovation to the market since the launch of the original PlayStation in Japan in 1994.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;The PlayStation family of products and services include PlayStation 5, PlayStation 4, PlayStation VR, PlayStation Store, PlayStation Plus and acclaimed PlayStation software titles from PlayStation Studios.&lt;/p&gt;
+&lt;p&gt;&amp;nbsp;&lt;/p&gt;
+&lt;p&gt;Headquartered in San Mateo, California, SIE is a wholly-owned subsidiary of Sony Group Corporation and has global functions in California, London, and Tokyo.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">SpecificationsColor: Multicolour
+Product Length: 13.5 cm
+Product Width: 1.5 cm
+Console Software: PlayStation 4 (PS4)
+Reading Age: 3+
+What's In The Box: Game Disc
+Model Number: 711719764793
+Number of Players: Single Player &amp; Multiplayer
+Publisher: Sony
+Product Height: 18 cm
+Regions: NMC (UAE)
+Language: Arabic
+Genre: Racing
+Base Game Size: 101.9 GB
+Model Name: 711719764793
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Game Disc&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Arabic&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Racing&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;101.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;711719764793&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>centre souq</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-120905/?offer_code=fdf9e474e3b9a57c&amp;sku=N52616445A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url: url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png);"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img alt="noon-express" width="auto" height="100%" loading="eager" src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" style="width: auto; height: 100%;"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;27 Aug&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_11alb_55"&gt;&lt;span class="_minutesCountdown_11alb_63"&gt;Order in 17h 24m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>101.9 GB</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f5ca2c0a-9be5-48ba-81e9-e83932306418.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f5ca2c0a-9be5-48ba-81e9-e83932306418.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/a8838b51-e366-4799-ad2d-e33d8dfcd5c0.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/9c96b423-7b97-4020-982d-1df4875f1952.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/6ad96ea4-d55f-4836-9b87-14f3badc1e63.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/1a931ee9-7ed7-4d6c-b88b-7c20a3490268.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/36aa02d1-b3e5-4f6c-a4d5-a4ca7defaf63.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z321AD5F5872BAE9A3C01Z/45/_/1780467106/f2912bf9-ec35-4154-b663-a816a13861ef.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:36:09Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/god-of-war-ragnarok-intl-version-action-shooter-playstation-4-ps4/N53365132A/p/?o=ae673558f7865a7f</t>
+  </si>
+  <si>
+    <t>God of War Ragnarok - (Intl Version) - Action &amp; Shooter - playstation_4_ps4</t>
+  </si>
+  <si>
+    <t>B0B6FJKRVN</t>
+  </si>
+  <si>
+    <t>N53365132A</t>
+  </si>
+  <si>
+    <t>64%</t>
+  </si>
+  <si>
+    <t>Embark on an epic and heartfelt journey as Kratosand Atreus struggle with holding on and letting go
+Against a backdrop of Norse Realms torn asunder by the fury of the Aesir, they’ve been trying their utmost to undo the end times
+Feel your journey through the Norse realms, made possible by immersive haptic feedback and adaptive trigger functionality
+Take advantage of multidirectional 3D Audio; hear enemies approaching from any direction</t>
+  </si>
+  <si>
+    <t>Join Kratos and Atreus on a mythic journey for answers and allies before Ragnarök arrives. Against a backdrop of Norse realms torn asunder, witness the changing dynamic of the father-son relationship as they prepare for war. All the while, their fate will force a choice: between their own safety or the safety of the realms.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;Join Kratos and Atreus on a mythic journey for answers and allies before Ragnarök arrives. Against a backdrop of Norse realms torn asunder, witness the changing dynamic of the father-son relationship as they prepare for war. All the while, their fate will force a choice: between their own safety or the safety of the realms.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsColor: Multicolour
+Regions: PEGI (EU)
+Language: English
+Base Game Size: 106.9 GB
+Model Name: B0B6FJKRVN
+Publisher: Sony
+Console Software: PlayStation 4 (PS4)
+Reading Age: 18+
+Model Number: B0B6FJKRVN
+Number of Players: Single Player &amp; Multiplayer
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Base Game Size&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;106.9 GB&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;B0B6FJKRVN&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;18+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;B0B6FJKRVN&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Deals Central</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-11844/?offer_code=ae673558f7865a7f&amp;sku=N53365132A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39 _supermall_11alb_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;52 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_w3grb_1"&gt;&lt;div class="_divider_w3grb_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N53365132A/p/?o=b99304cb27edc22b" class="_expressCtr_w3grb_58"&gt;&lt;div class="_priceAndBadgeCtr_w3grb_80"&gt;&lt;div class="_badgeCtr_w3grb_111"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="_estimationText_w3grb_120"&gt;Get it by &lt;b&gt;27 Aug&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_w3grb_92"&gt;&lt;div class="_container_1g0br_1 _price_w3grb_80"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_w3grb_102"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;84.95&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_w3grb_108"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;239&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;64%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_w3grb_129"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>106.9 GB</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/5afa276d-bac8-4289-b3f8-1edb961e4f85.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/5afa276d-bac8-4289-b3f8-1edb961e4f85.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/b3ec1a5b-3f0a-4a49-b011-1e620d7b5737.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/97f53a01-46d4-45be-9cc0-b87c6c3e0284.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/5df9d711-dc5d-430a-918f-984a294d26d2.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC9AE48F125BC9508E6BCZ/45/_/1780467331/7d4381ff-c34f-4704-9a61-c487318e9aa0.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:34:25Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/little-big-planet-3-intl-version-children-s-playstation-4-ps4/N12742116A/p/?o=aa98e620abed540b</t>
+  </si>
+  <si>
+    <t>Little Big Planet 3 (Intl Version) - Children's - playstation_4_ps4</t>
+  </si>
+  <si>
+    <t>N12742116A</t>
+  </si>
+  <si>
+    <t>26%</t>
+  </si>
+  <si>
+    <t>Use the unique abilities of Sackboy and his new friends - Toggle, OddSock and Swoop - to explore all corners of the Imagisphere and unravel the mystery of planet Bunkum
+Then discover the fantastic new levels and games that the LittleBigPlanet Community has created and shared
+Bring your own imagination to life with the powerful customisation tools, and broadcast your creations to the world with a touch of the PS4 SHARE button
+Players create their own levels, characters, objects, such as power ups, tools, decorations, stickers, or vehicles
+High end animated graphics and sound lends a visual tour-de-force
+Play as one of three fully customizable characters each with their own set of skills, including OddSock, Toggle and Swoop</t>
+  </si>
+  <si>
+    <t>Sackboy has returned, but this time he's brought some friends to help, in LittleBigPlanet 3 on PlayStation 4
+Sackboy has returned, but this time he's brought some friends to help, in LittleBigPlanet 3 on PlayStation 4.
+Travel to the planet of Bunkum and uncover the unexplored corners of the Imagisphere.
+Play as one of three fully customisable characters each with their own set of skills, including OddSock, Toggle and Swoop.
+Create your own adventure with all new Create tools and explore over 8.5 million levels already created by the LittleBigPlanet community.
+Experience Sackboy and LittleBigPlanet 3 in full 1080p HD, made entirely possible by the PlayStation 4.</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;Sackboy has returned, but this time he's brought some friends to help, in LittleBigPlanet 3 on PlayStation 4
+Sackboy has returned, but this time he's brought some friends to help, in LittleBigPlanet 3 on PlayStation 4.&lt;br&gt;
+Travel to the planet of Bunkum and uncover the unexplored corners of the Imagisphere.&lt;br&gt;
+Play as one of three fully customisable characters each with their own set of skills, including OddSock, Toggle and Swoop.&lt;br&gt;
+Create your own adventure with all new Create tools and explore over 8.5 million levels already created by the LittleBigPlanet community.&lt;br&gt;
+Experience Sackboy and LittleBigPlanet 3 in full 1080p HD, made entirely possible by the PlayStation 4.&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsColor: Multicolour
+Publisher: Sony
+Console Software: PlayStation 4 (PS4)
+Reading Age: 7+
+What's In The Box: Little Big Planet 3 (Intl Version) - Children's - PlayStation 4 (PS4)
+Model Name: 2724295800708
+Item Condition: New
+Regions: PEGI (EU)
+Language: English
+Genre: Children's
+Model Number: 2724295800708
+Number of Players: Single Player &amp; Multiplayer
+</t>
+  </si>
+  <si>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Little Big Planet 3 (Intl Version) - Children's - PlayStation 4 (PS4)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;2724295800708&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PEGI (EU)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Children's&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;2724295800708&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>FITCO UAE</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-850/?offer_code=aa98e620abed540b&amp;sku=N12742116A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/marketplace-v2-en.svg" alt="noon-marketplace" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39"&gt;&lt;div class="_container_1hdxf_1"&gt;Get it by &lt;b&gt;30 Aug&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_estimatorRight_11alb_55"&gt;&lt;span class="_minutesCountdown_11alb_63"&gt;Order in 14h 25m&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/d788a143-2aad-419c-8059-03240793fc9b.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/d788a143-2aad-419c-8059-03240793fc9b.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/8d854bfe-7f0c-415d-968e-bce84c3f7749.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/3b811d26-02bc-46db-b604-3f2d9a06141c.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/d08dfa42-e1fe-44a5-b13f-6a040d33c700.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/36616ef7-c5fa-472b-85f8-5ec9e395deed.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/02f59879-bc30-48c2-9479-8ace13808e74.jpg?width=800
+https://f.nooncdn.com/p/pzsku/ZC1A6C0018C98030ECE81Z/45/_/1780466303/7789435a-3805-45c9-9652-8bd5b39b1302.jpg?width=800</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:34:59Z</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/sackboy-a-big-adventure-adventure-playstation-5-ps5/N42375488A/p/?o=c1b498e7eabdd00d</t>
+  </si>
+  <si>
+    <t>Sackboy A Big Adventure - Adventure - playstation_5_ps5</t>
+  </si>
+  <si>
+    <t>SACKBOY_PS5</t>
+  </si>
+  <si>
+    <t>N42375488A</t>
+  </si>
+  <si>
+    <t>The dastardly Vex (a near-mythical being born of chaos and fear, no less) kidnaps Sackboy’s friends and forces them to build his Topsy Turver
+This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams into a torrid, barren eyesore of nightmares
+But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors
+Iconic PlayStation hero Sackboy bursts back into breathtaking action with a huge, fun and frantic 3D multiplayer platforming adventure – and a whole new edgy sackitude
+But legend tells of a prophecy from deep within the ancient order of the Knitted Knights, Craftworld’s legendary protectors. For only the brave, fearless, chivalrous and, yes, gallant can save the day in an almost too dramatic for words race against time stuffed with danger and peril. So much peril
+Set off alone or with your bravest friends on a whirlwind of capers across the snowiest mountains, the leafiest jungles, the wettest underwater realms and the, uh, spaciest of space colonies
+This most deadly diabolical device will transform Craftworld from a fantastical land of pure imagination and innocent dreams… into a torrid, barren eyesore of nightmares. Ooh the fiend
+Take down Vex. Save the sack-folk. Save the day. It’s time to fulfil your destiny, Sackboy. From woolly wonderkid and hessian hero… rise our Knitted Knight</t>
+  </si>
+  <si>
+    <t>Buy the Sony Sackboy: A Big Adventure For PS5 which helps you to experience haptic feedback - running across wool-like flooring or platforms will use haptics to simulate the change in material under Sackboy. Go solo in an epic race against time stuffed with danger and peril – or create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine. Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an awe-inspiring and downright fun 3D adventure in this new, but familiar world. Order Sony Sackboy: A Big Adventure For PS5 online, to get an awesome gaming companion. Big Adventure For PS5 which helps to experience fast loading between and into levels, including in multiplayer sessions with the PS5 Console's ultra-high speed SSD. Take Sackboy on a fun and frantic 3D multiplayer platforming adventure with your friends. Can you save Craftworld from the dastardly Vex and his nightmarish Topsy Turver device, and become the Knitted Knight of legend? Explore here, there and everywhere as you utilise Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises. Take on side-splitting challenges in local and online party play. Get Sony Sackboy: A Big Adventure For PS5 online, right away!</t>
+  </si>
+  <si>
+    <t>&lt;div class="_overviewDescriptionWrapper_172ik_1"&gt;&lt;div class="_overviewDesc_172ik_1"&gt;Buy the Sony Sackboy: A Big Adventure For PS5 which helps you to experience haptic feedback - running across wool-like flooring or platforms will use haptics to simulate the change in material under Sackboy. Go solo in an epic race against time stuffed with danger and peril – or create teams of two to four adventurers for fun-packed party play as you work together to overcome nefarious tasks however you can imagine. Sackboy returns to the big time stuffed with fresh moves and game-changing gadgets in an awe-inspiring and downright fun 3D adventure in this new, but familiar world. Order Sony Sackboy: A Big Adventure For PS5 online, to get an awesome gaming companion. Big Adventure For PS5 which helps to experience fast loading between and into levels, including in multiplayer sessions with the PS5 Console's ultra-high speed SSD. Take Sackboy on a fun and frantic 3D multiplayer platforming adventure with your friends. Can you save Craftworld from the dastardly Vex and his nightmarish Topsy Turver device, and become the Knitted Knight of legend? Explore here, there and everywhere as you utilise Sackboy’s cool, diverse move-set to face a huge variety of thrilling challenges, fierce enemies and startling surprises. Take on side-splitting challenges in local and online party play. Get Sony Sackboy: A Big Adventure For PS5 online, right away!&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpecificationsProduct Weight: 80 g
+Item Condition: New
+Product Length: 17 cm
+Product Width: 1.4 cm
+Console Software: PlayStation 5 (PS5)
+Reading Age: 10+
+What's In The Box: The Game Diskett(Resembles big memory card)
+Model Number: SACKBOY_PS5
+Number of Players: Single Player &amp; Multiplayer
+Color: Multicolour
+Publisher: Sony
+Product Height: 13.5 cm
 Regions: NMC (UAE)
 Language: English
-Model Number: 7.1172E+11
-[...4 lines deleted...]
-Model Name: 7.1172E+11
+Genre: Adventure
+Features: Noise Cancelling, Voice Assistant, With Microphone
+Model Name: SACKBOY_PS5
 </t>
   </si>
   <si>
-    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7.1172E+11&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Parental Rating&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;3+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;7.1172E+11&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...145 lines deleted...]
-https://f.nooncdn.com/p/pzsku/ZC8CE15E5D63464DAF5E4Z/45/_/1780466877/2a5a6801-ffb0-4f62-854a-36760eb66984.jpg?width=800</t>
+    <t>&lt;h3 class="_label_1jf6f_5"&gt;Specifications&lt;/h3&gt;&lt;div class="_tableCtr_1jf6f_13"&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Weight&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;80 g&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Item Condition&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;New&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Length&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;17 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Width&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;1.4 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Console Software&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;PlayStation 5 (PS5)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Reading Age&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;10+&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;What's In The Box&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;The Game Diskett(Resembles big memory card)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Number&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Number of Players&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Single Player &amp;amp; Multiplayer&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;div class="_column_1jf6f_18"&gt;&lt;table&gt;&lt;tbody&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Color&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Multicolour&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Publisher&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Sony&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Product Height&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;13.5 cm&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Regions&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;NMC (UAE)&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Language&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;English&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Genre&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Adventure&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Features&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;Noise Cancelling, Voice Assistant, With Microphone&lt;/td&gt;&lt;/tr&gt;&lt;tr&gt;&lt;td class="_specName_1jf6f_49"&gt;Model Name&lt;/td&gt;&lt;td class="_specValue_1jf6f_55"&gt;SACKBOY_PS5&lt;/td&gt;&lt;/tr&gt;&lt;/tbody&gt;&lt;/table&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>playfullday</t>
+  </si>
+  <si>
+    <t>https://www.noon.com/uae-en/seller/p-839/?offer_code=c1b498e7eabdd00d&amp;sku=N42375488A</t>
+  </si>
+  <si>
+    <t>&lt;div class="_newPdpPromisesCtrHeader_1v0p5_103"&gt;&lt;h3 class="_titleText_1v0p5_109"&gt;Delivery Information&lt;/h3&gt;&lt;/div&gt;&lt;div class="_wrapper_11alb_6" style="--background-image-url:url(https://f.nooncdn.com/s/app/com/noon/images/globalMapBgV2.png)"&gt;&lt;div class="_badgesContainer_11alb_18"&gt;&lt;div class="_estimatorLeft_11alb_33"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/supermall-logo-blue-horizontal-v2.svg" alt="supermall" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;div class="_estimatorText_11alb_39 _supermall_11alb_1"&gt;&lt;div class="_container_1hdxf_1"&gt;GET IN &lt;b&gt;52 MINS&lt;/b&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_container_w3grb_1"&gt;&lt;div class="_divider_w3grb_9"&gt;or&lt;/div&gt;&lt;a href="/uae-en/product/N42375488A/p/?o=e96c380e1d27fc1a" class="_expressCtr_w3grb_58"&gt;&lt;div class="_priceAndBadgeCtr_w3grb_80"&gt;&lt;div class="_badgeCtr_w3grb_111"&gt;&lt;div class="_container_1hs3b_1 _large_1hs3b_10"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/images/fulfilment_express_v3-en.svg" alt="noon-express" width="auto" height="100%" style="width:auto;height:100%" loading="eager"&gt;&lt;/div&gt;&lt;span class="_estimationText_w3grb_120"&gt;Get it by &lt;b&gt;27 Aug&lt;/b&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="_priceCtr_w3grb_92"&gt;&lt;div class="_container_1g0br_1 _price_w3grb_80"&gt;&lt;div class="_sellingPrice_1g0br_11 _sellingPrice_w3grb_102"&gt;&lt;span class="_currency_1g0br_22 _isCurrencySymbol_1g0br_19"&gt;&lt;/span&gt;&lt;strong class="_productPrice_1g0br_27"&gt;93.00&lt;/strong&gt;&lt;/div&gt;&lt;div class="_preReductionPrice_1g0br_45 _hideOldPrice_w3grb_108"&gt;&lt;span class="strikeThrough"&gt;&lt;!-- --&gt; &lt;!-- --&gt;170&lt;/span&gt;&lt;span class="_container_1joez_5 _secondary_1joez_24"&gt;&lt;span class="_bg_1joez_15"&gt;&lt;/span&gt;&lt;span class="_value_1joez_21"&gt;45%&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_ctaCtr_w3grb_129"&gt;&lt;img src="https://f.nooncdn.com/s/app/com/noon/icons/arrow-up-right-black.svg" alt="decorative" loading="eager"&gt;&lt;/div&gt;&lt;/a&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/bbfbdff0-d207-4094-a715-22c797bb4041.jpg?width=800</t>
+  </si>
+  <si>
+    <t>https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/bbfbdff0-d207-4094-a715-22c797bb4041.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/075317ac-45d8-4209-afe2-1d0834d10d32.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/62cb74b5-4c56-47da-b155-cd68b41a6294.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/7eaade41-0f5a-4e26-9297-720fd837dc82.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/1b6914b1-58c3-45e3-9966-194ab2f636fd.jpg?width=800
+https://f.nooncdn.com/p/pzsku/Z7BEAE000329895EBF5A4Z/45/_/1784710335/21364b24-8763-429b-9e21-3d0d320bcf40.jpg?width=800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -891,384 +988,429 @@
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" t="s">
         <v>32</v>
       </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
-      <c r="F2">
-        <v>2724341669778</v>
+      <c r="F2" t="s">
+        <v>36</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H2">
-        <v>99.0</v>
+        <v>101.0</v>
       </c>
       <c r="I2">
-        <v>269.0</v>
+        <v>271.0</v>
       </c>
       <c r="J2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="K2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L2">
-        <v>5.0</v>
+        <v>4.6</v>
       </c>
       <c r="M2">
-        <v>3</v>
+        <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="T2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="V2">
         <v>1</v>
       </c>
+      <c r="W2">
+        <v>80</v>
+      </c>
+      <c r="X2" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>49</v>
+      </c>
       <c r="AD2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
-      <c r="F3" t="s">
-        <v>52</v>
+      <c r="F3">
+        <v>711719764793</v>
       </c>
       <c r="G3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H3">
-        <v>2545.0</v>
+        <v>105.0</v>
       </c>
       <c r="I3">
-        <v>2950.0</v>
+        <v>150.0</v>
       </c>
       <c r="J3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="K3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L3">
-        <v>4.4</v>
+        <v>4.3</v>
       </c>
       <c r="M3">
-        <v>1372</v>
+        <v>193</v>
       </c>
       <c r="N3" t="s">
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="O3" t="s">
+        <v>58</v>
+      </c>
+      <c r="P3" t="s">
+        <v>59</v>
       </c>
       <c r="Q3" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="R3" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="S3" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="T3" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="U3" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="V3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y3" t="s">
-        <v>61</v>
+        <v>49</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>65</v>
       </c>
       <c r="AD3" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="AE3" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
-      <c r="F4">
-        <v>711720000000.0</v>
+      <c r="F4" t="s">
+        <v>71</v>
       </c>
       <c r="G4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="H4">
-        <v>228.0</v>
+        <v>84.95</v>
+      </c>
+      <c r="I4">
+        <v>239.0</v>
+      </c>
+      <c r="J4" t="s">
+        <v>73</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L4">
-        <v>5.0</v>
+        <v>4.7</v>
       </c>
       <c r="M4">
+        <v>280</v>
+      </c>
+      <c r="N4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P4" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>77</v>
+      </c>
+      <c r="R4" t="s">
+        <v>78</v>
+      </c>
+      <c r="S4" t="s">
+        <v>79</v>
+      </c>
+      <c r="T4" t="s">
+        <v>80</v>
+      </c>
+      <c r="U4" t="s">
+        <v>81</v>
+      </c>
+      <c r="V4">
         <v>2</v>
       </c>
-      <c r="N4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="Y4" t="s">
-        <v>76</v>
+        <v>49</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>82</v>
       </c>
       <c r="AD4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="AE4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C5" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D5" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
-      <c r="F5" t="s">
-        <v>82</v>
+      <c r="F5">
+        <v>2724295800708</v>
       </c>
       <c r="G5" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="H5">
-        <v>254.95</v>
+        <v>199.0</v>
+      </c>
+      <c r="I5">
+        <v>269.0</v>
+      </c>
+      <c r="J5" t="s">
+        <v>89</v>
       </c>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5">
-        <v>5.0</v>
+        <v>4.3</v>
       </c>
       <c r="M5">
-        <v>2</v>
+        <v>240</v>
       </c>
       <c r="N5" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="O5" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="P5" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="Q5" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="R5" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="S5" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="T5" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="U5" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="V5">
-        <v>2</v>
+        <v>4</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>49</v>
       </c>
       <c r="AD5" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="AE5" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C6" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D6" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="G6" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H6">
-        <v>110.75</v>
+        <v>95.0</v>
       </c>
       <c r="K6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L6">
-        <v>5.0</v>
+        <v>4.4</v>
       </c>
       <c r="M6">
+        <v>63</v>
+      </c>
+      <c r="N6" t="s">
+        <v>105</v>
+      </c>
+      <c r="O6" t="s">
+        <v>106</v>
+      </c>
+      <c r="P6" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>108</v>
+      </c>
+      <c r="R6" t="s">
+        <v>109</v>
+      </c>
+      <c r="S6" t="s">
+        <v>110</v>
+      </c>
+      <c r="T6" t="s">
+        <v>111</v>
+      </c>
+      <c r="U6" t="s">
+        <v>112</v>
+      </c>
+      <c r="V6">
         <v>1</v>
       </c>
-      <c r="N6" t="s">
-[...24 lines deleted...]
-        <v>5</v>
+      <c r="W6">
+        <v>80</v>
+      </c>
+      <c r="X6" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>49</v>
       </c>
       <c r="AD6" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="AE6" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">