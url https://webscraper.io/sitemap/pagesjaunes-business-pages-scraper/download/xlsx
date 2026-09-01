--- v2 (2026-07-23)
+++ v3 (2026-09-01)
@@ -47,153 +47,153 @@
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
+    <t>https://www.pagesjaunes.fr/pros/56444903</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:51:14Z</t>
+  </si>
+  <si>
+    <t>Nsr - 1 rue Mar Joffre 59730 Saint Python - Contrôle technique (horaires, avis)</t>
+  </si>
+  <si>
+    <t>Contrôle technique de véhicules</t>
+  </si>
+  <si>
+    <t>1 rue Mar Joffre 59730 Saint Python</t>
+  </si>
+  <si>
+    <t>Nsr à Saint Python (59) Contrôle technique de véhicules : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>http://www.autovision.fr</t>
+  </si>
+  <si>
     <t>https://www.pagesjaunes.fr/pros/09517433</t>
   </si>
   <si>
-    <t>2026-07-06T08:19:31Z</t>
+    <t>2026-08-25T13:50:09Z</t>
   </si>
   <si>
     <t>09517433</t>
   </si>
   <si>
-    <t>Halte Garderie Municipale Joseph Python BAT PETITE ENFANCE Paris - Garde d'enfants (adresse, horaires)</t>
+    <t>Halte Garderie Municipale Joseph Python BAT PETITE ENFANCE à Paris - Garde d'enfants (adresse, horaires)</t>
   </si>
   <si>
     <t>Garderies, haltes-garderies</t>
   </si>
   <si>
     <t>30 rue Joseph Python 75020 Paris</t>
   </si>
   <si>
-    <t>0140312040</t>
-[...1 lines deleted...]
-  <si>
     <t>Halte Garderie Municipale Joseph Python BAT PETITE ENFANCE à Paris (75) Garderies, haltes-garderies : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>http://www.paris.fr</t>
   </si>
   <si>
+    <t>https://www.pagesjaunes.fr/pros/56008616</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:50:52Z</t>
+  </si>
+  <si>
+    <t>Caro Couture Et Esthétique à Saint Python - Couture, retouches (adresse, horaires)</t>
+  </si>
+  <si>
+    <t>Couture, retouches, Esthéticiennes à domicile</t>
+  </si>
+  <si>
+    <t>26 rue Mar Foch 59730 Saint Python</t>
+  </si>
+  <si>
+    <t>Caro Couture Et Esthétique à Saint Python (59) Couture, retouches Esthéticiennes à domicile : horaires, avis, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/carocoutureetesthetique</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/57277725</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:51:05Z</t>
+  </si>
+  <si>
+    <t>Simon Beudin à Saint Python - Spectacles événementiels (adresse, horaires)</t>
+  </si>
+  <si>
+    <t>Conception, installation de spectacles, Studios d'enregistrement</t>
+  </si>
+  <si>
+    <t>1 chemin Bois 59730 Saint Python</t>
+  </si>
+  <si>
+    <t>Simon Beudin à Saint Python (59) Conception, installation de spectacles Studios d'enregistrement : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/Boar-Production-290740274947917</t>
+  </si>
+  <si>
     <t>https://www.pagesjaunes.fr/pros/56869205</t>
   </si>
   <si>
-    <t>2026-07-06T08:19:38Z</t>
-[...2 lines deleted...]
-    <t>Francisca RIBAS REYNALDO Saint Python - Chirurgien-dentiste (adresse, horaires)</t>
+    <t>2026-08-25T13:50:17Z</t>
+  </si>
+  <si>
+    <t>Francisca RIBAS REYNALDO à Saint Python - Chirurgien-dentiste (adresse, horaires)</t>
   </si>
   <si>
     <t>Chirurgien-dentiste</t>
   </si>
   <si>
     <t>5 rue Petit Solesmes 59730 Saint Python</t>
   </si>
   <si>
-    <t>0327793218</t>
-[...1 lines deleted...]
-  <si>
     <t>Francisca RIBAS REYNALDO à Saint Python (59) Chirurgien-dentiste : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
-  </si>
-[...55 lines deleted...]
-    <t>Union Bouliste De Saint-Python Associations culturelles, de loisirs : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -547,165 +547,186 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2">
+        <v>56444903</v>
+      </c>
+      <c r="D2" t="s">
         <v>13</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>14</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>15</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2">
+        <v>33327732455</v>
+      </c>
+      <c r="H2">
+        <v>5</v>
+      </c>
+      <c r="I2">
+        <v>3</v>
+      </c>
+      <c r="J2" t="s">
         <v>16</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
         <v>20</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>21</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>22</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>23</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3">
+        <v>33140312040</v>
+      </c>
+      <c r="J3" t="s">
         <v>24</v>
       </c>
-      <c r="G3" t="s">
+      <c r="K3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
         <v>27</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4">
+        <v>56008616</v>
+      </c>
+      <c r="D4" t="s">
         <v>28</v>
       </c>
-      <c r="C4">
-[...2 lines deleted...]
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>29</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>30</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4">
+        <v>33658369620</v>
+      </c>
+      <c r="J4" t="s">
         <v>31</v>
       </c>
-      <c r="G4" t="s">
+      <c r="K4" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
         <v>34</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5">
+        <v>57277725</v>
+      </c>
+      <c r="D5" t="s">
         <v>35</v>
       </c>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>36</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>37</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5">
+        <v>33688089892</v>
+      </c>
+      <c r="J5" t="s">
         <v>38</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
-        <v>58091220</v>
+        <v>56869205</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
+      </c>
+      <c r="G6">
+        <v>33327793218</v>
       </c>
       <c r="J6" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>