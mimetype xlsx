--- v0 (2026-03-23)
+++ v1 (2026-07-03)
@@ -12,203 +12,212 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/annuaire/chercherlespros?quoiqui=python</t>
   </si>
   <si>
-    <t>https://www.pagesjaunes.fr/pros/56892979</t>
-[...44 lines deleted...]
-    <t>https://www.autos.fr/distributeur/pithon</t>
+    <t>2026-06-27T06:25:36Z</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/pros/56444903</t>
   </si>
   <si>
-    <t>Nsr Saint Python - Contrôle technique (adresse, horaires, avis)</t>
+    <t>Nsr - 1 rue Mar Joffre 59730 Saint Python - Contrôle technique (horaires, avis)</t>
   </si>
   <si>
     <t>Contrôle technique de véhicules</t>
   </si>
   <si>
     <t>1 rue Mar Joffre 59730 Saint Python</t>
   </si>
   <si>
     <t>0327732455</t>
   </si>
   <si>
     <t>Nsr à Saint Python Contrôle technique de véhicules : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>http://www.autovision.fr</t>
   </si>
   <si>
-    <t>https://www.pagesjaunes.fr/pros/52936713</t>
-[...17 lines deleted...]
-    <t>http://www.python-hauteur.fr</t>
+    <t>2026-06-27T06:27:19Z</t>
   </si>
   <si>
     <t>https://www.pagesjaunes.fr/pros/09578802</t>
   </si>
   <si>
     <t>09578802</t>
   </si>
   <si>
     <t>Wanecque Fabien SARL Saint Python - Couvreur (adresse, horaires, avis)</t>
   </si>
   <si>
     <t>Entreprises de couverture, Charpentes  -  </t>
   </si>
   <si>
     <t>43 rue Victor Hugo 59730 Saint Python</t>
   </si>
   <si>
     <t>0327792980</t>
   </si>
   <si>
-    <t>Wanecque Fabien SARL à Saint Python Entreprises de couverture Charpentes Agrandissement, extension de maison Entreprises d'étanchéité Isolation de toitures Travaux d'isolation Fenêtres Isolation des combles Entreprises de démoussage, de traitement des toitures : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+    <t>Wanecque Fabien SARL à Saint Python Entreprises de couverture Charpentes Agrandissement, extension de maison Entreprises d'étanchéité Travaux d'isolation Fenêtres Isolation des combles Entreprises de démoussage, de traitement des toitures : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
   </si>
   <si>
     <t>http://www.wanecquefabien.fr</t>
+  </si>
+  <si>
+    <t>2026-06-27T06:27:26Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/62428843</t>
+  </si>
+  <si>
+    <t>KMG Services Saint Python - Service d'aide à domicile (adresse, avis)</t>
+  </si>
+  <si>
+    <t>Services à domicile pour personnes âgées, dépendantes, handicapées</t>
+  </si>
+  <si>
+    <t>16 rue Mar Joffre 59730 Saint Python</t>
+  </si>
+  <si>
+    <t>0689362540</t>
+  </si>
+  <si>
+    <t>KMG Services à Saint Python Services à domicile pour personnes âgées, dépendantes, handicapées : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/annuaire/chercherlespros?quoiqui=python&amp;quoiQuiInterprete=python&amp;contexte=LOyLnVvH7W/R90h5JDTyWy2QneVTxdXOdQjqKYjdcpbr6jy2LlWVlywHedwQdko3&amp;page=2</t>
+  </si>
+  <si>
+    <t>2026-06-27T06:28:00Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/56828530</t>
+  </si>
+  <si>
+    <t>Boulangerie Lecocq Saint Python - Boulangeries Pâtisseries (adresse, horaires, avis)</t>
+  </si>
+  <si>
+    <t>Boulangeries-pâtisseries (artisans)</t>
+  </si>
+  <si>
+    <t>4 rue Cambrai 59730 Saint Python</t>
+  </si>
+  <si>
+    <t>0327373074</t>
+  </si>
+  <si>
+    <t>Boulangerie Lecocq Saint Python Boulangeries-pâtisseries (artisans) : horaires, avis, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>2026-06-27T06:26:12Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/60310562</t>
+  </si>
+  <si>
+    <t>Dumont Arnaud Saint Python - Domiciliation entreprise (adresse, horaires, avis)</t>
+  </si>
+  <si>
+    <t>Sièges sociaux</t>
+  </si>
+  <si>
+    <t>2 Bis rue Vertain 59730 Saint Python</t>
+  </si>
+  <si>
+    <t>0672891135</t>
+  </si>
+  <si>
+    <t>Dumont Arnaud à Saint Python Sièges sociaux : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>http://www.facebook.com/BioDecapServices/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -512,275 +521,284 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2">
+        <v>56444903</v>
+      </c>
+      <c r="E2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I2">
+        <v>5</v>
+      </c>
+      <c r="J2">
+        <v>3</v>
+      </c>
+      <c r="K2" t="s">
+        <v>20</v>
+      </c>
+      <c r="L2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
         <v>13</v>
       </c>
-      <c r="C2">
-[...14 lines deleted...]
-      <c r="H2">
+      <c r="B3" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3">
         <v>5</v>
       </c>
-      <c r="I2">
+      <c r="J3">
+        <v>48</v>
+      </c>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4">
+        <v>62428843</v>
+      </c>
+      <c r="E4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4">
+        <v>5</v>
+      </c>
+      <c r="J4">
         <v>1</v>
       </c>
-      <c r="J2" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
-[...34 lines deleted...]
-        <v>20</v>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5">
+        <v>56828530</v>
+      </c>
+      <c r="E5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5">
+        <v>4</v>
+      </c>
+      <c r="J5">
+        <v>1</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="M5" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
-[...56 lines deleted...]
-      <c r="H5">
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6">
+        <v>60310562</v>
+      </c>
+      <c r="E6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6">
         <v>1</v>
       </c>
-      <c r="I5">
-[...39 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>50</v>
+        <v>52</v>
+      </c>
+      <c r="L6" t="s">
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">