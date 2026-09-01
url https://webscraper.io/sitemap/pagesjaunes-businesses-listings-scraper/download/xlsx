--- v1 (2026-07-03)
+++ v2 (2026-09-01)
@@ -12,212 +12,197 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.pagesjaunes.fr/annuaire/chercherlespros?quoiqui=python</t>
-[...119 lines deleted...]
-    <t>http://www.facebook.com/BioDecapServices/</t>
+    <t>https://www.pagesjaunes.fr/annuaire/chercherlespros?quoiqui=python&amp;ou=Paris+%2875000%29&amp;univers=pagesjaunes&amp;idOu=</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:47:32Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/62442592</t>
+  </si>
+  <si>
+    <t>Animalis Paris 16 - Les Belles Feuilles - Animaleries (adresse, horaires, avis, ouvert le dimanche)</t>
+  </si>
+  <si>
+    <t>Animaleries, Jardineries, végétaux, articles de jardin  -  </t>
+  </si>
+  <si>
+    <t>16 rue Belles Feuilles 75116 Paris</t>
+  </si>
+  <si>
+    <t>Animalis Paris 16 - Les Belles Feuilles Animaleries Jardineries, végétaux, articles de jardin Restaurants : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://magasin.animalis.com/71-animalis-paris-16-les-belles-feuilles</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:47:41Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/62805811</t>
+  </si>
+  <si>
+    <t>Animalis Paris 18 - Jules Joffrin - Animaleries (adresse, horaires, avis, ouvert le dimanche)</t>
+  </si>
+  <si>
+    <t>Animaleries</t>
+  </si>
+  <si>
+    <t>87 rue Damrémont 75018 Paris</t>
+  </si>
+  <si>
+    <t>Animalis Paris 18 - Jules Joffrin Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://magasin.animalis.com/90-animalis-paris-18-jules-joffrin</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:47:50Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/62671720</t>
+  </si>
+  <si>
+    <t>Animalis Paris 2 - 19 rue Quatre Septembre 75002 Paris - Animaleries (horaires, avis, ouvert le dimanche)</t>
+  </si>
+  <si>
+    <t>19 rue Quatre Septembre 75002 Paris</t>
+  </si>
+  <si>
+    <t>Animalis Paris 2 Animaleries : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://magasin.animalis.com/67-animalis-paris-2-quatre-septembre</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/annuaire/paris-75/prothesistes-dentaires</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:47:59Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/51753059</t>
+  </si>
+  <si>
+    <t>Unité De Développement Dentaire BSP à Paris - Prothésistes dentaires (adresse, horaires, ouvert le dimanche)</t>
+  </si>
+  <si>
+    <t>Prothésistes dentaires</t>
+  </si>
+  <si>
+    <t>9 rue Baudelique 75018 Paris</t>
+  </si>
+  <si>
+    <t>Unité De Développement Dentaire BSP à Paris (75) Prothésistes dentaires : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/pages/Unit%C3%A9-de-D%C3%A9veloppement-Dentaire-BSP/297704414000988</t>
+  </si>
+  <si>
+    <t>2026-08-25T13:48:22Z</t>
+  </si>
+  <si>
+    <t>https://www.pagesjaunes.fr/pros/07564178</t>
+  </si>
+  <si>
+    <t>07564178</t>
+  </si>
+  <si>
+    <t>LABORATOIRE CONNEXION à Paris - Prothésistes dentaires (adresse, horaires)</t>
+  </si>
+  <si>
+    <t>162 rue Legendre 75017 Paris</t>
+  </si>
+  <si>
+    <t>LABORATOIRE CONNEXION à Paris (75) Prothésistes dentaires : adresse, photos, retrouvez les coordonnées et informations sur le professionnel</t>
+  </si>
+  <si>
+    <t>http://laboratoireconnexion.fr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -581,224 +566,215 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2">
-        <v>56444903</v>
+        <v>62442592</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2">
+        <v>33187762483</v>
+      </c>
+      <c r="I2">
+        <v>4.7</v>
+      </c>
+      <c r="J2">
+        <v>129</v>
+      </c>
+      <c r="K2" t="s">
         <v>19</v>
       </c>
-      <c r="I2">
-[...5 lines deleted...]
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s">
         <v>22</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>62805811</v>
+      </c>
+      <c r="E3" t="s">
         <v>23</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>24</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>25</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3">
+        <v>33187762620</v>
+      </c>
+      <c r="I3">
+        <v>4.6</v>
+      </c>
+      <c r="J3">
+        <v>285</v>
+      </c>
+      <c r="K3" t="s">
         <v>26</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4">
+        <v>62671720</v>
+      </c>
+      <c r="E4" t="s">
+        <v>30</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" t="s">
         <v>31</v>
       </c>
-      <c r="C4" t="s">
+      <c r="H4">
+        <v>33187762460</v>
+      </c>
+      <c r="I4">
+        <v>4.6</v>
+      </c>
+      <c r="J4">
+        <v>131</v>
+      </c>
+      <c r="K4" t="s">
         <v>32</v>
       </c>
-      <c r="D4">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="L4" t="s">
         <v>33</v>
-      </c>
-[...19 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D5">
+        <v>51753059</v>
+      </c>
+      <c r="E5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" t="s">
         <v>39</v>
       </c>
-      <c r="C5" t="s">
+      <c r="H5">
+        <v>33682181526</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="D5">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="L5" t="s">
         <v>41</v>
-      </c>
-[...19 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B6" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" t="s">
+        <v>43</v>
+      </c>
+      <c r="D6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" t="s">
+        <v>45</v>
+      </c>
+      <c r="F6" t="s">
+        <v>38</v>
+      </c>
+      <c r="G6" t="s">
         <v>46</v>
       </c>
-      <c r="C6" t="s">
+      <c r="H6">
+        <v>33153310353</v>
+      </c>
+      <c r="K6" t="s">
         <v>47</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="L6" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">