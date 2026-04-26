--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -150,51 +150,51 @@
   <si>
     <t>https://www.producthunt.com/categories/ai-voice-agents?page=2#content</t>
   </si>
   <si>
     <t>https://www.producthunt.com/products/elevenlabs</t>
   </si>
   <si>
     <t>voice cloning
 multilingual support
 ios</t>
   </si>
   <si>
     <t>ElevenLabs</t>
   </si>
   <si>
     <t>Create natural AI voices instantly in any language</t>
   </si>
   <si>
     <t>AI Voice Agents
 Text-to-Speech Software</t>
   </si>
   <si>
     <t>https://try.elevenlabs.io/v97l1k3mkplm?ref=producthunt</t>
   </si>
   <si>
-    <t>28K</t>
+    <t>29K</t>
   </si>
   <si>
     <t>The most realistic text to speech and voice cloning software. The most compelling, rich, and lifelike voices for creators and publishers seeking the ultimate tools for storytelling.</t>
   </si>
   <si>
     <t>2024 Golden Kitty Awards</t>
   </si>
   <si>
     <t>https://ph-files.imgix.net/1d7ee708-ade5-4288-be50-2dd5f5ed5d50.jpeg
 https://ph-files.imgix.net/1047cb65-71cb-4a20-a2ff-2d3750c99265.png</t>
   </si>
   <si>
     <t>https://www.instagram.com/elevenlabsio
 https://www.linkedin.com/company/elevenlabsio
 https://x.com/elevenlabs</t>
   </si>
   <si>
     <t>high-quality voice generation (46)
 realistic voice cloning (21)
 text-to-speech technology (21)
 API integration (14)
 multilingual support (12)
 voice cloning (14)
 extensive voice library (11)
 fast performance (7)
@@ -840,51 +840,51 @@
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" t="s">
         <v>34</v>
       </c>
       <c r="D3" t="s">
         <v>35</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="G3" t="s">
         <v>38</v>
       </c>
       <c r="H3" t="s">
         <v>25</v>
       </c>
       <c r="I3">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="J3" t="s">
         <v>39</v>
       </c>
       <c r="K3" t="s">
         <v>40</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" t="s">
         <v>42</v>
       </c>
       <c r="N3">
         <v>2023</v>
       </c>
       <c r="O3" t="s">
         <v>43</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>45</v>
       </c>
@@ -946,51 +946,51 @@
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>59</v>
       </c>
       <c r="C5" t="s">
         <v>60</v>
       </c>
       <c r="D5" t="s">
         <v>61</v>
       </c>
       <c r="E5" t="s">
         <v>62</v>
       </c>
       <c r="F5" t="s">
         <v>63</v>
       </c>
       <c r="G5" t="s">
         <v>64</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
       <c r="I5">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J5" t="s">
         <v>65</v>
       </c>
       <c r="K5" t="s">
         <v>66</v>
       </c>
       <c r="L5" t="s">
         <v>67</v>
       </c>
       <c r="M5" t="s">
         <v>68</v>
       </c>
       <c r="N5">
         <v>2013</v>
       </c>
       <c r="O5" t="s">
         <v>69</v>
       </c>
       <c r="P5" t="s">
         <v>70</v>
       </c>
       <c r="Q5" t="s">
         <v>71</v>
       </c>