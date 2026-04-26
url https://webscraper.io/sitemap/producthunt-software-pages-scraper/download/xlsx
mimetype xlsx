--- v0 (2026-04-05)
+++ v1 (2026-04-26)
@@ -78,51 +78,51 @@
     <t>pros</t>
   </si>
   <si>
     <t>cons</t>
   </si>
   <si>
     <t>https://www.producthunt.com/products/elevenlabs</t>
   </si>
   <si>
     <t>ElevenLabs</t>
   </si>
   <si>
     <t>Create natural AI voices instantly in any language</t>
   </si>
   <si>
     <t>AI Voice Agents
 Text-to-Speech Software</t>
   </si>
   <si>
     <t>https://try.elevenlabs.io/v97l1k3mkplm?ref=producthunt</t>
   </si>
   <si>
     <t>AI Workflow Automation →</t>
   </si>
   <si>
-    <t>28K</t>
+    <t>29K</t>
   </si>
   <si>
     <t>The most realistic text to speech and voice cloning software. The most compelling, rich, and lifelike voices for creators and publishers seeking the ultimate tools for storytelling.</t>
   </si>
   <si>
     <t>2024 Golden Kitty Awards</t>
   </si>
   <si>
     <t>https://ph-files.imgix.net/1d7ee708-ade5-4288-be50-2dd5f5ed5d50.jpeg
 https://ph-files.imgix.net/1047cb65-71cb-4a20-a2ff-2d3750c99265.png</t>
   </si>
   <si>
     <t>https://www.instagram.com/elevenlabsio
 https://www.linkedin.com/company/elevenlabsio
 https://x.com/elevenlabs</t>
   </si>
   <si>
     <t>high-quality voice generation (46)
 realistic voice cloning (21)
 text-to-speech technology (21)
 API integration (14)
 multilingual support (12)
 voice cloning (14)
 extensive voice library (11)
 fast performance (7)
@@ -716,51 +716,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2">
         <v>2023</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
@@ -810,51 +810,51 @@
       </c>
       <c r="O3" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>43</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H4" t="s">
         <v>45</v>
       </c>
       <c r="I4" t="s">
         <v>46</v>
       </c>
       <c r="J4" t="s">
         <v>47</v>
       </c>
       <c r="K4" t="s">
         <v>48</v>
       </c>
       <c r="L4">
         <v>2013</v>
       </c>
       <c r="M4" t="s">
         <v>49</v>
       </c>
       <c r="N4" t="s">
         <v>50</v>
       </c>
       <c r="O4" t="s">
         <v>51</v>
       </c>