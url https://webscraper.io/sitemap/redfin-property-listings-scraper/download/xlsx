--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,159 +12,236 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>bedrooms</t>
   </si>
   <si>
     <t>bathrooms</t>
   </si>
   <si>
     <t>size_sq_ft</t>
   </si>
   <si>
     <t>year_built</t>
   </si>
   <si>
     <t>property_details_html</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
-    <t>images</t>
-[...1 lines deleted...]
-  <si>
     <t>property_highlights</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
+    <t>images_from_gallery</t>
+  </si>
+  <si>
+    <t>images_from_script</t>
+  </si>
+  <si>
     <t>lifestyle_html</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_email</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>listing_source</t>
   </si>
   <si>
     <t>https://www.redfin.com/city/21228/CA/Angwin</t>
   </si>
   <si>
+    <t>https://www.redfin.com/CA/Angwin/125-White-Cottage-Rd-N-94508/home/12224385</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>125 White Cottage Rd N, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>For sale</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.26175s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 4&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Garage Facing Front&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Driveway Sidewalks: Paved Driveway&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Virtual Media 1&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Branded: No&lt;/li&gt;&lt;li class="entryItem "&gt;Category: Residential Video&lt;/li&gt;&lt;li class="entryItem "&gt;URL: &lt;a href="https://vimeo.com/1171257080?fl=pl&amp;amp;fe=ti" target="_blank" rel="nofollow noopener"&gt;External Link&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 4&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 3&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Partial): 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Natural Gas&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Free Standing Gas Range, Free Standing Refrigerator, Hood Over Range, Microwave&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplaces Total: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplace Features: Gas Log&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Tile, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Dryer Included, Washer Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Dining Room, Family Room, Kitchen, Living Room, Partial Bath(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Upper Level: Bedroom(s), Full Bath(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Covered Deck&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 77,101&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 1.77&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Landscape Front&lt;/li&gt;&lt;li class="entryItem "&gt;Other Structures: Shed(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 4&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 3.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 3,230&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 3,230&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 1.77 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1994&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1994&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040038000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Discover refined living on 1.77 acres, moments from downtown St. Helena. This classic 4 bedroom, 3.5 bath home seamlessly blends timeless architecture with modern luxury, offering vineyard and hillside views that capture the essence of Napa Valley.  At the heart of the home, a chef's kitchen commands attention with its 48 Wolf range, KitchenAid refrigerator, Miele dishwasher, and stunning marble and Caesarstone countertops. The open floor plan flows effortlessly from kitchen to family room, dining room and living room, which is anchored by a sleek linear gas fireplace.  The living room opens to a covered deck - perfect for al fresco entertaining.  Upstairs, three generous bedrooms include a luxurious primary bedroom with ensuite bath and abundant closet space. The lower level with a den, dedicated office, and private guest suite with patio entrance provides versatile accommodations for guests or as a potential second unit.  Outside, terraced gardens by renowned designer Jack Chandler showcase florals, fruit trees, and raised vegetable beds. Complete with two-car garage, central HVAC, productive well, and PG&amp;E generator hookups, this rare offering delivers privacy, natural beauty, nearby hiking and biking,  and Wine Country sophistication.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_2_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_4_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_5_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_6_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_7_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_8_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_9_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_10_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_11_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_12_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_13_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_14_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_15_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_16_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_17_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_18_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_19_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_20_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_21_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_22_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_23_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_24_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_25_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_26_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_27_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_28_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_29_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_30_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_31_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_32_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_33_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_34_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_35_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_36_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_37_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_38_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_39_2.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Compass</t>
+  </si>
+  <si>
+    <t>Christine Hale</t>
+  </si>
+  <si>
+    <t>christinehale04@yahoo.com</t>
+  </si>
+  <si>
+    <t>707-287-5782</t>
+  </si>
+  <si>
+    <t>BAREIS #326011167</t>
+  </si>
+  <si>
     <t>https://www.redfin.com/CA/Angwin/525-Keyes-Ave-94508/home/12199135</t>
   </si>
   <si>
-    <t>usd</t>
-[...1 lines deleted...]
-  <si>
     <t>525 Keyes Ave, Angwin, CA 94508</t>
   </si>
   <si>
-    <t>For sale</t>
-[...2 lines deleted...]
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.25975s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 6&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Covered, Detached&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 2&lt;/li&gt;&lt;li class="entryItem "&gt;Master Bathroom Features: Granite, Multiple Shower Heads, Tub w/Shower Over&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Fireplace(s), Wood Stove&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Built-In Gas Oven, Built-In Gas Range, Dishwasher, Disposal, Hood Over Range&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Cabinets, Inside Area, Washer/Dryer Stacked Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Room Types: Bonus Room, Dining Room, Living Room, Possible Guest&lt;/li&gt;&lt;li class="entryItem "&gt;Dining Room Features: Formal Area&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen Features: Granite Counter&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Family Room, Garage, Living Room&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Back Porch, Front Porch&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Fencing: Fenced&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Shingle&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 125,453&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 2.88&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Garden, Landscape Front, Landscape Misc, Private, Secluded&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;li class="entryItem "&gt;Electric: Generator&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 2.88 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1957&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1985&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040005000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.265s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 6&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Covered, Detached&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 2&lt;/li&gt;&lt;li class="entryItem "&gt;Master Bathroom Features: Granite, Multiple Shower Heads, Tub w/Shower Over&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Fireplace(s), Wood Stove&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Built-In Gas Oven, Built-In Gas Range, Dishwasher, Disposal, Hood Over Range&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Cabinets, Inside Area, Washer/Dryer Stacked Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Room Types: Bonus Room, Dining Room, Living Room, Possible Guest&lt;/li&gt;&lt;li class="entryItem "&gt;Basement: None&lt;/li&gt;&lt;li class="entryItem "&gt;Dining Room Features: Formal Area&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen Features: Granite Counter&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Family Room, Garage, Living Room&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Back Porch, Front Porch&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Fencing: Fenced&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Shingle&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 125,453&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 2.88&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Garden, Landscape Front, Landscape Misc, Private, Secluded&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;li class="entryItem "&gt;Electric: Generator&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 2.88 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1957&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1985&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040005000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Turnkey Wine Country Retreat on Nearly 3 Private Acres    Experience serene Napa Valley living in this fully repaired, freshly painted home with panoramic vineyard and mountain views. Nearly 3 acres of privacy with fenced grounds, mature trees, and space for horses, gardens, or a hobby vineyard. The property has both municipal water and a well. Great for off-grid gardening.  Open floor plan, abundant natural light, modern updates, and expansive outdoor living areas make this home perfect for entertaining or quiet reflection. Gated entry ensures security and peace. Rare combination of acreage, privacy, and turnkey charm  a true wine country sanctuary. Schedule your private showing today.</t>
   </si>
   <si>
-    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_3.jpg
-[...9 lines deleted...]
-https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_10_3.jpg
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_1_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_2_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_3_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_4_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_5_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_6_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_7_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_8_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_9_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_10_4.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_11_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_12_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_13_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_14_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_15_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_16_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_17_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_18_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_19_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_20_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_21_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_22_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_23_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_24_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_25_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_26_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_27_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_28_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_29_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_30_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_31_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_32_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_33_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_34_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_35_3.jpg
@@ -196,299 +273,225 @@
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_61_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_62_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_63_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_64_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_65_1.jpg</t>
   </si>
   <si>
     <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Low Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Few nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Windermere Napa Valley Properties</t>
   </si>
   <si>
     <t>Christine Lesti</t>
   </si>
   <si>
     <t>clesti@windermere.com</t>
   </si>
   <si>
     <t>707-320-8999</t>
   </si>
   <si>
     <t>BAREIS #325083200</t>
   </si>
   <si>
-    <t>https://www.redfin.com/zipcode/90003</t>
-[...134 lines deleted...]
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.32225s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 8&lt;/li&gt;&lt;li class="entryItem "&gt;Driveway Sidewalks: Gravel&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 4&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 4&lt;/li&gt;&lt;li class="entryItem "&gt;Other Bathroom Features: Tub w/Shower Over&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 8&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Disposal, Free Standing Gas Range, Free Standing Refrigerator, Hood Over Range&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Laminate&lt;/li&gt;&lt;li class="entryItem "&gt;Green Energy Efficient: Insulation, Thermostat&lt;/li&gt;&lt;li class="entryItem "&gt;Interior Features: Cathedral Ceiling&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Laundry Closet&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Room Types: Laundry, Living Room&lt;/li&gt;&lt;li class="entryItem "&gt;Dining Room Features: Dining/Family Combo&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen Features: Granite Counter, Kitchen/Family Combo, Pantry Closet&lt;/li&gt;&lt;li class="entryItem "&gt;Living Room Features: Cathedral/Vaulted, Deck Attached&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Full Bath(s), Kitchen, Living Room, Street Entrance&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Back Porch, Front Porch&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Fencing: Partial, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: Yes&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Original, Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: 3+ Houses on Lot&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 37,671&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 0.8648&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Landscape Misc, Shape Regular&lt;/li&gt;&lt;li class="entryItem "&gt;Other Structures: Shed(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, DSL Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Yes&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;School Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;School District County: Napa&lt;/li&gt;&lt;li class="entryItem "&gt;Elementary School District: Howell Mountain&lt;/li&gt;&lt;li class="entryItem "&gt;Middle Or Junior School District: St. Helena Unified&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: —&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 672&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 672&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 0.86 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1942&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: —&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24153016000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>https://www.redfin.com/CA/Angwin/234-Mariposa-Dr-94508/unit-234/home/196915634</t>
+  </si>
+  <si>
+    <t>234 Mariposa Dr #234, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.31075s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 10&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Off Street, Open&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central, Varies By Unit, Window Unit(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Gas, Varies By Unit, Wall Furnace&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Disposal, Free Standing Electric Range, Free Standing Refrigerator, Microwave, Varies By Unit&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Laminate, Varies By Unit, Vinyl&lt;/li&gt;&lt;li class="entryItem "&gt;Interior Features: Storage Area(s), Vaulted Ceiling(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: In Each Unit, Varies By Unit, Washer/Dryer Owned&lt;/li&gt;&lt;li class="entryItem "&gt;Security Features: Carbon Mon Detector, Double Strapped Water Heater, Smoke Detector&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Basement: None&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 5&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 1,050&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 3 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 4 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Uncovered Patio, Varies By Unit&lt;/li&gt;&lt;li class="entryItem "&gt;Exterior Features: Yard Space&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential Income&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Quadruplex&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 37,671&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 0.8648&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Shape Regular&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, DSL Available, Internet Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System, See Remarks&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;School Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;School District County: Napa&lt;/li&gt;&lt;li class="entryItem "&gt;Elementary School District: Howell Mountain&lt;/li&gt;&lt;li class="entryItem "&gt;Middle Or Junior School District: St. Helena Unified&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: —&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: —&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: —&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Multi-Family (2-4 Unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: —&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: —&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 024-153-016-000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Aug 8, 2025&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>This unique Angwin property is an exceptional opportunity to live in one home while earning rental income from the others, or to purchase as a smart investment in a strong rental market. Located in a rural neighborhood on a quiet, dead-end street, the property features four legal, charming cottages, each with its own address, private yard, covered front porch, and laundry room. The larger, newer home offers desirable modern features, while exuding country cottage charm, like the other three. Each of the houses has 2 bedrooms and 1 bath.  Located just minutes from Pacific Union College and an easy commute to Napa Valley's wineries, restaurants, and businesses, the location is ideal, only about 45 minutes to Napa or Santa Rosa.</t>
   </si>
   <si>
-    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_1.jpg
-[...64 lines deleted...]
-  <si>
     <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_1_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_2_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_3_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_4_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_5_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_6_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_7_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_8_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_9_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_10_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_11_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_12_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_13_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_14_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_15_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_16_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_17_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_18_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_19_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_20_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_21_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_22_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_23_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_24_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_25_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_26_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_27_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_28_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_29_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_30_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_31_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_32_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_33_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_34_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_35_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_36_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_37_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_38_1.jpg</t>
   </si>
   <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Sotheby's International Realty</t>
+  </si>
+  <si>
+    <t>Kristi Muhic</t>
+  </si>
+  <si>
+    <t>homenapavalley@gmail.com</t>
+  </si>
+  <si>
+    <t>707-227-8086</t>
+  </si>
+  <si>
     <t>BAREIS #325068562</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Angwin/490-Cornish-Ln-94508/home/12199289</t>
+  </si>
+  <si>
+    <t>490 Cornish Ln, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.223s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Attached&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: None&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Wall Furnace&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Inside Area&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Basement: None&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen Features: Breakfast Area, Ceramic Counter&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Garage, Living Room, Street Entrance&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 8,542&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 0.1961&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Low Maintenance&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,692&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,692&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 8,541 square feet&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1947&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1947&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24134006000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Welcome to your private countryside retreatwhere comfort, charm, and tranquility come together in perfect harmony. This beautifully maintained 3-bedroom, 2-bathroom home offers an exceptional opportunity to enjoy peaceful living without sacrificing everyday convenience.  From the moment you arrive, the home's inviting presence and attached one-car garage set the tone for a lifestyle defined by ease and practicality. Inside, thoughtfully designed living spaces create a warm and welcoming atmosphere, enhanced by rich hardwood floors that add timeless sophistication and character.  Natural light fills the interior, highlighting the home's уют and functional layoutideal for both relaxing evenings and everyday living. Each room is designed to provide comfort and versatility, making it easy to feel right at home.  Step outside and take in the serene countryside views that surround the property. The gentle rhythm of rural life is complemented by the charming presence of neighboring chickens, adding a unique and authentic touch to the setting.  Whether you're seeking a peaceful escape or a place to put down roots, this property offers a rare blend of privacy, beauty, and comfort. Discover the lifestyle you've been dreaming ofright here in this exceptional home.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_1_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_2_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_3_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_4_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_5_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_6_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_7_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_8_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_9_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_10_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_11_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_12_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_13_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_14_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_15_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_16_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_17_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_18_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_19_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_20_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_21_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_22_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_23_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_24_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_25_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_26_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_27_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_28_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_29_1.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;3.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Noisy Area&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Multiple nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Luxe Places International Realty</t>
+  </si>
+  <si>
+    <t>Miguel Alvarado</t>
+  </si>
+  <si>
+    <t>miguel@luxeplaces.com</t>
+  </si>
+  <si>
+    <t>707-266-6304</t>
+  </si>
+  <si>
+    <t>BAREIS #326021664</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Angwin/710-Anderson-Ln-94508/home/12199117</t>
+  </si>
+  <si>
+    <t>710 Anderson Ln, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.20975s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 15&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Other&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplaces Total: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplace Features: Family Room&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Hookups Only&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Family Room, Living Room&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 279,655&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 6.42&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: See Remarks&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, Propane Tank Leased&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,566&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,566&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 3.04 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 2006&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 2006&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24031020000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Welcome to 710 &amp; 730 Anderson Lane, a rare opportunity to own two legal parcels in the prestigious Howell Mountain AVA, one of Napa Valley's most respected mountain appellations known for producing structured, age-worthy wines.    The property features 2.87 acres of established vineyard planted to a premier mix of Cabernet Sauvignon, Cabernet Franc, Sauvignon Blanc, Merlot, and Petite Verdota versatile varietal combination well-suited for premium estate wine production or boutique winemaking.    A manufactured home installed in 2006 provides immediate on-site living or housing for a vineyard manager or caretaker, while existing plans for a future estate homesite offer the opportunity to build a custom mountain retreat with vineyard views and classic Howell Mountain character.    With two separate legal parcels, vineyard infrastructure in place, and development potential, this offering combines lifestyle, investment, and winemaking potential in a highly sought-after Napa Valley location.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_1_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_2_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_3_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_4_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_5_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_6_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_7_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_8_0.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.4&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;9.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Silent Zone&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Virtually no nearby noise&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>W Real Estate</t>
+  </si>
+  <si>
+    <t>Will Lance</t>
+  </si>
+  <si>
+    <t>Will@wrealestate.net</t>
+  </si>
+  <si>
+    <t>707-367-4066</t>
+  </si>
+  <si>
+    <t>BAREIS #326006326</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -792,59 +795,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -876,389 +879,392 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2">
-        <v>1195000</v>
+        <v>1795000</v>
       </c>
       <c r="D2">
-        <v>729</v>
+        <v>556</v>
       </c>
       <c r="E2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G2">
-        <v>38.5774428</v>
+        <v>38.5766453</v>
       </c>
       <c r="H2">
-        <v>-122.455841</v>
+        <v>-122.4567438</v>
       </c>
       <c r="I2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K2">
-        <v>2</v>
+        <v>3.5</v>
       </c>
       <c r="L2">
-        <v>1640</v>
+        <v>3230</v>
       </c>
       <c r="M2">
-        <v>1957</v>
+        <v>1994</v>
       </c>
       <c r="N2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O2" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="T2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
       <c r="W2" t="s">
         <v>36</v>
       </c>
       <c r="X2" t="s">
         <v>37</v>
       </c>
       <c r="Y2" t="s">
         <v>38</v>
       </c>
+      <c r="Z2" t="s">
+        <v>39</v>
+      </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3">
-        <v>999999</v>
+        <v>1185000</v>
       </c>
       <c r="D3">
-        <v>349</v>
+        <v>723</v>
       </c>
       <c r="E3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
         <v>41</v>
       </c>
       <c r="G3">
-        <v>33.97064</v>
+        <v>38.5774428</v>
       </c>
       <c r="H3">
-        <v>-118.2857928</v>
+        <v>-122.455841</v>
       </c>
       <c r="I3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L3">
-        <v>2864</v>
+        <v>1640</v>
       </c>
       <c r="M3">
-        <v>1924</v>
+        <v>1957</v>
       </c>
       <c r="N3" t="s">
         <v>42</v>
       </c>
       <c r="O3" t="s">
         <v>43</v>
       </c>
-      <c r="P3" t="s">
+      <c r="T3" t="s">
         <v>44</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>45</v>
       </c>
-      <c r="U3" t="s">
+      <c r="V3" t="s">
         <v>46</v>
       </c>
-      <c r="V3" t="s">
+      <c r="W3" t="s">
         <v>47</v>
       </c>
-      <c r="W3" t="s">
+      <c r="X3" t="s">
         <v>48</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>49</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="Z3" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="B4" t="s">
         <v>51</v>
       </c>
       <c r="C4">
-        <v>899000</v>
+        <v>1170000</v>
       </c>
       <c r="D4">
-        <v>393</v>
+        <v>355</v>
       </c>
       <c r="E4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>52</v>
       </c>
       <c r="G4">
-        <v>33.964931</v>
+        <v>38.577664</v>
       </c>
       <c r="H4">
-        <v>-118.275254</v>
+        <v>-122.451225</v>
       </c>
       <c r="I4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J4">
+        <v>8</v>
+      </c>
+      <c r="K4">
         <v>4</v>
       </c>
-      <c r="K4">
-[...1 lines deleted...]
-      </c>
       <c r="L4">
-        <v>2288</v>
+        <v>3300</v>
       </c>
       <c r="M4">
-        <v>1923</v>
+        <v>2010</v>
       </c>
       <c r="N4" t="s">
         <v>53</v>
       </c>
       <c r="O4" t="s">
         <v>54</v>
       </c>
-      <c r="P4" t="s">
+      <c r="T4" t="s">
         <v>55</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>56</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
         <v>57</v>
       </c>
-      <c r="V4" t="s">
+      <c r="W4" t="s">
         <v>58</v>
       </c>
-      <c r="W4" t="s">
+      <c r="X4" t="s">
         <v>59</v>
       </c>
-      <c r="X4" t="s">
+      <c r="Y4" t="s">
         <v>60</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5">
-        <v>1170000</v>
+        <v>589000</v>
       </c>
       <c r="D5">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>63</v>
       </c>
       <c r="G5">
-        <v>38.577664</v>
+        <v>38.5808055</v>
       </c>
       <c r="H5">
-        <v>-122.451225</v>
+        <v>-122.4495723</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L5">
-        <v>3300</v>
+        <v>1692</v>
       </c>
       <c r="M5">
-        <v>2010</v>
+        <v>1947</v>
       </c>
       <c r="N5" t="s">
         <v>64</v>
       </c>
       <c r="O5" t="s">
         <v>65</v>
       </c>
-      <c r="P5" t="s">
+      <c r="T5" t="s">
         <v>66</v>
       </c>
-      <c r="T5" t="s">
+      <c r="U5" t="s">
         <v>67</v>
       </c>
-      <c r="U5" t="s">
+      <c r="V5" t="s">
         <v>68</v>
       </c>
-      <c r="V5" t="s">
+      <c r="W5" t="s">
         <v>69</v>
       </c>
-      <c r="W5" t="s">
+      <c r="X5" t="s">
         <v>70</v>
       </c>
-      <c r="X5" t="s">
+      <c r="Y5" t="s">
         <v>71</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="Z5" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>73</v>
       </c>
       <c r="C6">
-        <v>1170000</v>
+        <v>2100000</v>
       </c>
       <c r="D6">
-        <v>355</v>
+        <v>1341</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>74</v>
       </c>
       <c r="G6">
-        <v>38.577664</v>
+        <v>38.5800999</v>
       </c>
       <c r="H6">
-        <v>-122.451225</v>
+        <v>-122.4615002</v>
       </c>
       <c r="I6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L6">
-        <v>3300</v>
+        <v>1566</v>
       </c>
       <c r="M6">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="N6" t="s">
         <v>75</v>
       </c>
       <c r="O6" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="P6" t="s">
         <v>76</v>
       </c>
       <c r="T6" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="U6" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="V6" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="W6" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="Y6" t="s">
-        <v>77</v>
+        <v>82</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">