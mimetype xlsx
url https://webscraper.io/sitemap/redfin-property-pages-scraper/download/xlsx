--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -89,80 +89,120 @@
   <si>
     <t>images_from_gallery</t>
   </si>
   <si>
     <t>images_from_script</t>
   </si>
   <si>
     <t>lifestyle_html</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_email</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>listing_source</t>
   </si>
   <si>
+    <t>https://www.redfin.com/CA/Los-Angeles/710-W-76th-St-90044/home/7283319</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>710 W 76th St, Los Angeles, CA 90044</t>
+  </si>
+  <si>
+    <t>For sale</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height:500px;-webkit-transition-duration:0s;transition-duration:0s" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Garage&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Uncovered, Side By Side&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Parking Spaces (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Equipment&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Range/Oven, Refrigerator, Garbage Disposal&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No Cooling&lt;/li&gt;&lt;li class="entryItem "&gt;Wall Heat&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Income&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent Total: $79,776&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Annual Gross Rent: $80,256&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Income: 80256&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Operating Income: $80,256&lt;/li&gt;&lt;li class="entryItem "&gt;Net Operating Income: $35,656&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Expenses&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total Annual Expense: $44,609&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Other Financial Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Rent Multiplier: 13.7&lt;/li&gt;&lt;li class="entryItem "&gt;Scheduled Actual: Actual&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Type Type: 1, 2, 3, 4, 5&lt;/li&gt;&lt;li class="entryItem "&gt;Type Of Units: One Bedeoom&lt;/li&gt;&lt;li class="entryItem "&gt;# of Buildings: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Has Water Heaters: True&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths: 1.00&lt;/li&gt;&lt;li class="entryItem "&gt;Rent: $1,154&lt;/li&gt;&lt;li class="entryItem "&gt;Projected Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,154&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths: 1.00&lt;/li&gt;&lt;li class="entryItem "&gt;Rent: $1,447&lt;/li&gt;&lt;li class="entryItem "&gt;Projected Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,447&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 3 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths: 1.00&lt;/li&gt;&lt;li class="entryItem "&gt;Rent: $1,191&lt;/li&gt;&lt;li class="entryItem "&gt;Projected Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,191&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 4 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths: 1.00&lt;/li&gt;&lt;li class="entryItem "&gt;Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Projected Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 5 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths: 1.00&lt;/li&gt;&lt;li class="entryItem "&gt;Rent: $1,056&lt;/li&gt;&lt;li class="entryItem "&gt;Projected Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,056&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 5&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Building Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total Floors: 1&lt;/li&gt;&lt;li class="entryItem "&gt;One Level&lt;/li&gt;&lt;li class="entryItem "&gt;ADA Compliance: False&lt;/li&gt;&lt;li class="entryItem "&gt;Security Features: Smoke Detector, Gated&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential Income&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Land Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Other Structures: None&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size (Sq. Ft.): 7,002&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size (Acres): 0.1607&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Dimensions: 50 x 140&lt;/li&gt;&lt;li class="entryItem "&gt;Zoning: LAR3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has View&lt;/li&gt;&lt;li class="entryItem "&gt;View: City&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Financial&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Assessment Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Assessed Total Value: $844,295&lt;/li&gt;&lt;li class="entryItem "&gt;Assessed Land Value: $644,046&lt;/li&gt;&lt;li class="entryItem "&gt;Assessed Land %: 76.28&lt;/li&gt;&lt;li class="entryItem "&gt;Assessed Improvement Value: $200,249&lt;/li&gt;&lt;li class="entryItem "&gt;Assessed Improvement %: 23.72&lt;/li&gt;&lt;li class="entryItem "&gt;Assessor Parcel Number: 6020-019-007&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Tax Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No Mello-Roos Tax&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units in Complex (Total): 5&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Directions: Use Google Maps&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 560&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 7,002 square feet&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Multi-Family (5+ Unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1924&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: —&lt;/li&gt;&lt;li class="entryItem "&gt;County: Los Angeles County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 6020019007&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 27, 2026&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Other&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Documents &amp;amp; Disclosures&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Disclosures: As Is, Trust/Conservatorship, Rent Control&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Centrally located in Los Angeles, California, this property was built in 1924 and features a court-style setting. Within the last five years, the current owner has completed several significant upgrades, including a new roof, new plumbing throughout the entire building, a replaced electrical panel, and fresh exterior paint. The property consists of five units (each one bedroom and one bathroom) configured as two duplexes and one single-family residence. Amenities include four gated parking spaces accessible via the alley, as well as available street parking. Please note that the seller intends to perform a 1031 exchange at no cost to the buyer.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_1_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_2_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_3_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_4_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_5_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_6_0.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some walkability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Daniel Tanios Real Estate</t>
+  </si>
+  <si>
+    <t>Daniel Tanios</t>
+  </si>
+  <si>
+    <t>DanielETanios@gmail.com</t>
+  </si>
+  <si>
+    <t>310-869-3613</t>
+  </si>
+  <si>
+    <t>TheMLS #26650061</t>
+  </si>
+  <si>
     <t>https://www.redfin.com/CA/Angwin/525-Keyes-Ave-94508/home/12199135</t>
   </si>
   <si>
-    <t>usd</t>
-[...1 lines deleted...]
-  <si>
     <t>525 Keyes Ave, Angwin, CA 94508</t>
   </si>
   <si>
-    <t>For sale</t>
-[...2 lines deleted...]
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.25975s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 6&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Covered, Detached&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 2&lt;/li&gt;&lt;li class="entryItem "&gt;Master Bathroom Features: Granite, Multiple Shower Heads, Tub w/Shower Over&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Fireplace(s), Wood Stove&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Built-In Gas Oven, Built-In Gas Range, Dishwasher, Disposal, Hood Over Range&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Cabinets, Inside Area, Washer/Dryer Stacked Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Room Types: Bonus Room, Dining Room, Living Room, Possible Guest&lt;/li&gt;&lt;li class="entryItem "&gt;Dining Room Features: Formal Area&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen Features: Granite Counter&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Family Room, Garage, Living Room&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Back Porch, Front Porch&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Fencing: Fenced&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Shingle&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 125,453&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 2.88&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Garden, Landscape Front, Landscape Misc, Private, Secluded&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;li class="entryItem "&gt;Electric: Generator&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 2.88 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1957&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1985&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040005000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height:500px;-webkit-transition-duration:0s;transition-duration:0s" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 6&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Covered, Detached&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 2&lt;/li&gt;&lt;li class="entryItem "&gt;Master Bathroom Features: Granite, Multiple Shower Heads, Tub w/Shower Over&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Fireplace(s), Wood Stove&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Built-In Gas Oven, Built-In Gas Range, Dishwasher, Disposal, Hood Over Range&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Cabinets, Inside Area, Washer/Dryer Stacked Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Room Types: Bonus Room, Dining Room, Living Room, Possible Guest&lt;/li&gt;&lt;li class="entryItem "&gt;Basement: None&lt;/li&gt;&lt;li class="entryItem "&gt;Dining Room Features: Formal Area&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen Features: Granite Counter&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Family Room, Garage, Living Room&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Back Porch, Front Porch&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Fencing: Fenced&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Shingle&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 125,453&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 2.88&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Garden, Landscape Front, Landscape Misc, Private, Secluded&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;li class="entryItem "&gt;Electric: Generator&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 2.88 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1957&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1985&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040005000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Turnkey Wine Country Retreat on Nearly 3 Private Acres    Experience serene Napa Valley living in this fully repaired, freshly painted home with panoramic vineyard and mountain views. Nearly 3 acres of privacy with fenced grounds, mature trees, and space for horses, gardens, or a hobby vineyard. The property has both municipal water and a well. Great for off-grid gardening.  Open floor plan, abundant natural light, modern updates, and expansive outdoor living areas make this home perfect for entertaining or quiet reflection. Gated entry ensures security and peace. Rare combination of acreage, privacy, and turnkey charm  a true wine country sanctuary. Schedule your private showing today.</t>
   </si>
   <si>
-    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_3.jpg
-[...10 lines deleted...]
-https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_10_3.jpg
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_1_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_2_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_3_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_4_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_5_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_6_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_7_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_8_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_9_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_10_4.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_11_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_12_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_13_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_14_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_15_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_16_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_17_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_18_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_19_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_20_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_21_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_22_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_23_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_24_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_25_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_26_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_27_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_28_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_29_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_30_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_31_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_32_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_33_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_34_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_35_3.jpg
@@ -200,51 +240,51 @@
   <si>
     <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Low Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Few nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Windermere Napa Valley Properties</t>
   </si>
   <si>
     <t>Christine Lesti</t>
   </si>
   <si>
     <t>clesti@windermere.com</t>
   </si>
   <si>
     <t>707-320-8999</t>
   </si>
   <si>
     <t>BAREIS #325083200</t>
   </si>
   <si>
     <t>https://www.redfin.com/CA/Angwin/125-White-Cottage-Rd-N-94508/home/12224385</t>
   </si>
   <si>
     <t>125 White Cottage Rd N, Angwin, CA 94508</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.26175s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 4&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Garage Facing Front&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Driveway Sidewalks: Paved Driveway&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Virtual Media 1&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Branded: No&lt;/li&gt;&lt;li class="entryItem "&gt;Category: Residential Video&lt;/li&gt;&lt;li class="entryItem "&gt;URL: &lt;a href="https://vimeo.com/1171257080?fl=pl&amp;amp;fe=ti" target="_blank" rel="nofollow noopener"&gt;External Link&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 4&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 3&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Partial): 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Natural Gas&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Free Standing Gas Range, Free Standing Refrigerator, Hood Over Range, Microwave&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplaces Total: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplace Features: Gas Log&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Tile, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Dryer Included, Washer Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Dining Room, Family Room, Kitchen, Living Room, Partial Bath(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Upper Level: Bedroom(s), Full Bath(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Covered Deck&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 77,101&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 1.77&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Landscape Front&lt;/li&gt;&lt;li class="entryItem "&gt;Other Structures: Shed(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 4&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 3.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 3,230&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 3,230&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 1.77 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1994&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1994&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040038000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height:500px;-webkit-transition-duration:0s;transition-duration:0s" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 4&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Garage Facing Front&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Driveway Sidewalks: Paved Driveway&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Virtual Media 1&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Branded: No&lt;/li&gt;&lt;li class="entryItem "&gt;Category: Residential Video&lt;/li&gt;&lt;li class="entryItem "&gt;URL: &lt;a href="https://vimeo.com/1171257080?fl=pl&amp;amp;fe=ti" target="_blank" rel="nofollow noopener"&gt;External Link&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 4&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 3&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Partial): 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Natural Gas&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Free Standing Gas Range, Free Standing Refrigerator, Hood Over Range, Microwave&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplaces Total: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplace Features: Gas Log&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Tile, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Dryer Included, Washer Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Dining Room, Family Room, Kitchen, Living Room, Partial Bath(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Upper Level: Bedroom(s), Full Bath(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Covered Deck&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 77,101&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 1.77&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Landscape Front&lt;/li&gt;&lt;li class="entryItem "&gt;Other Structures: Shed(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 4&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 3.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 3,230&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 3,230&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 1.77 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1994&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1994&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040038000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Discover refined living on 1.77 acres, moments from downtown St. Helena. This classic 4 bedroom, 3.5 bath home seamlessly blends timeless architecture with modern luxury, offering vineyard and hillside views that capture the essence of Napa Valley.  At the heart of the home, a chef's kitchen commands attention with its 48 Wolf range, KitchenAid refrigerator, Miele dishwasher, and stunning marble and Caesarstone countertops. The open floor plan flows effortlessly from kitchen to family room, dining room and living room, which is anchored by a sleek linear gas fireplace.  The living room opens to a covered deck - perfect for al fresco entertaining.  Upstairs, three generous bedrooms include a luxurious primary bedroom with ensuite bath and abundant closet space. The lower level with a den, dedicated office, and private guest suite with patio entrance provides versatile accommodations for guests or as a potential second unit.  Outside, terraced gardens by renowned designer Jack Chandler showcase florals, fruit trees, and raised vegetable beds. Complete with two-car garage, central HVAC, productive well, and PG&amp;E generator hookups, this rare offering delivers privacy, natural beauty, nearby hiking and biking,  and Wine Country sophistication.</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1_0.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_2_0.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3_0.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_4_0.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_5_0.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_6_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_7_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_8_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_9_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_10_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_11_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_12_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_13_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_14_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_15_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_16_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_17_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_18_1.jpg
@@ -267,133 +307,93 @@
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_35_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_36_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_37_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_38_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_39_2.jpg</t>
   </si>
   <si>
     <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Compass</t>
   </si>
   <si>
     <t>Christine Hale</t>
   </si>
   <si>
     <t>christinehale04@yahoo.com</t>
   </si>
   <si>
     <t>707-287-5782</t>
   </si>
   <si>
     <t>BAREIS #326011167</t>
   </si>
   <si>
-    <t>https://www.redfin.com/CA/Los-Angeles/710-W-76th-St-90044/home/7283319</t>
-[...38 lines deleted...]
-  <si>
     <t>https://www.redfin.com/CA/Los-Angeles/243-E-68th-St-90003/home/7276678</t>
   </si>
   <si>
     <t>243 E 68th St, Los Angeles, CA 90003</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.42175s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking / Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Carport Spaces: 6&lt;/li&gt;&lt;li class="entryItem "&gt;Carport&lt;/li&gt;&lt;li class="entryItem "&gt;Has Parking&lt;/li&gt;&lt;li class="entryItem "&gt;# of Parking Spaces: 6&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Laundry Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Laundry&lt;/li&gt;&lt;li class="entryItem "&gt;Electric Dryer Hookup, Gas &amp;amp; Electric Dryer Hookup, Gas Dryer Hookup&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Entry Level: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Entry Location: Main&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 401410044&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 400652767&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Half: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;# of Garage Spaces: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 401410045&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 400652767&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Garage Spaces: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Total Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Expenses&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Trash: $120&lt;/li&gt;&lt;li class="entryItem "&gt;Total: $320&lt;/li&gt;&lt;li class="entryItem "&gt;Insurance: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Water Sewer: $200&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Net Operating Income: $62,160&lt;/li&gt;&lt;li class="entryItem "&gt;Average 3 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Average 2 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Average 1 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Total Building Area: 1,964&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Scheduled Income: $66,000&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Income: $5,500&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Water Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Gas Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Electric Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Buildings: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Pool Features: None&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Elevation Units: Feet&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor's Data&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Back Yard, Garden&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Dimensions Source: Assessor&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Common Walls: 1 common wall&lt;/li&gt;&lt;li class="entryItem "&gt;Parcel Number: 6011003055&lt;/li&gt;&lt;li class="entryItem "&gt;Attached Property&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Stories: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built Source: Assessor&lt;/li&gt;&lt;li class="entryItem "&gt;Property ADU: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Financial&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lease / Rental Details&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Operating Expense: $3,840&lt;/li&gt;&lt;li class="entryItem "&gt;Tenant Pays: Cable TV, Electricity, Gas, Phone&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Public Sewer&lt;/li&gt;&lt;li class="entryItem "&gt;Water Source: District/Public&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Neighborhood Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Community Features: Sidewalks&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Latitude: 33.97804900&lt;/li&gt;&lt;li class="entryItem "&gt;Longitude: -118.27104900&lt;/li&gt;&lt;li class="entryItem "&gt;Directions: 105 W TO 110 NORTH, EXIT FLORENCE AVE. MAKE A RIGHT .243 E 68th St, Los Angeles, CA 90003,&lt;/li&gt;&lt;li class="entryItem "&gt;Zoning: LAR2&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 5&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,992&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,992&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 5,408 square feet&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Multi-Family (2-4 Unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1964&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1964&lt;/li&gt;&lt;li class="entryItem "&gt;County: Los Angeles County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 6011003055&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 27, 2026&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Other&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;IDX Contact Info: 323-573-0145&lt;/li&gt;&lt;li class="entryItem "&gt;Days Active in MLS: 175&lt;/li&gt;&lt;li class="entryItem "&gt;Continuous Days Active in MLS: 175&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Agent Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;List Agent First Name: BRENDA&lt;/li&gt;&lt;li class="entryItem "&gt;List Agent Last Name: AMADOR&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Office Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;List Office Name: FUSION ONE REALTY&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height:500px;-webkit-transition-duration:0s;transition-duration:0s" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking / Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Carport Spaces: 6&lt;/li&gt;&lt;li class="entryItem "&gt;Carport&lt;/li&gt;&lt;li class="entryItem "&gt;Has Parking&lt;/li&gt;&lt;li class="entryItem "&gt;# of Parking Spaces: 6&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Laundry Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Laundry&lt;/li&gt;&lt;li class="entryItem "&gt;Electric Dryer Hookup, Gas &amp;amp; Electric Dryer Hookup, Gas Dryer Hookup&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Entry Level: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Entry Location: Main&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 401410044&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 400652767&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Half: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;# of Garage Spaces: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 401410045&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 400652767&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Garage Spaces: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Total Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Expenses&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Trash: $120&lt;/li&gt;&lt;li class="entryItem "&gt;Total: $320&lt;/li&gt;&lt;li class="entryItem "&gt;Insurance: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Water Sewer: $200&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Net Operating Income: $62,160&lt;/li&gt;&lt;li class="entryItem "&gt;Average 3 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Average 2 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Average 1 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Total Building Area: 1,964&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Scheduled Income: $66,000&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Income: $5,500&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Water Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Gas Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Electric Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Buildings: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Pool Features: None&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Elevation Units: Feet&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor's Data&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Back Yard, Garden&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Dimensions Source: Assessor&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Common Walls: 1 common wall&lt;/li&gt;&lt;li class="entryItem "&gt;Parcel Number: 6011003055&lt;/li&gt;&lt;li class="entryItem "&gt;Attached Property&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Stories: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built Source: Assessor&lt;/li&gt;&lt;li class="entryItem "&gt;Property ADU: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Financial&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lease / Rental Details&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Operating Expense: $3,840&lt;/li&gt;&lt;li class="entryItem "&gt;Tenant Pays: Cable TV, Electricity, Gas, Phone&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Public Sewer&lt;/li&gt;&lt;li class="entryItem "&gt;Water Source: District/Public&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Neighborhood Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Community Features: Sidewalks&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Latitude: 33.97804900&lt;/li&gt;&lt;li class="entryItem "&gt;Longitude: -118.27104900&lt;/li&gt;&lt;li class="entryItem "&gt;Directions: 105 W TO 110 NORTH, EXIT FLORENCE AVE. MAKE A RIGHT .243 E 68th St, Los Angeles, CA 90003,&lt;/li&gt;&lt;li class="entryItem "&gt;Zoning: LAR2&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 5&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,992&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,992&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 5,408 square feet&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Multi-Family (2-4 Unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1964&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1964&lt;/li&gt;&lt;li class="entryItem "&gt;County: Los Angeles County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 6011003055&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 27, 2026&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Other&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;IDX Contact Info: 323-573-0145&lt;/li&gt;&lt;li class="entryItem "&gt;Days Active in MLS: 188&lt;/li&gt;&lt;li class="entryItem "&gt;Continuous Days Active in MLS: 188&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Agent Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;List Agent First Name: BRENDA&lt;/li&gt;&lt;li class="entryItem "&gt;List Agent Last Name: AMADOR&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Office Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;List Office Name: FUSION ONE REALTY&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>PRICE REDUCTION!!!!!CENTRALY LOCATED. NICE DUPLEX, BACK UNIT 3 BED 1.5 BATH. FRONT UNIT 2 BED. 1 BATH. CLOSE TO FREEWAYS AND TRANSPORTATIONS. Both units have new floors and updated bathrooms. SELLERS VERY MOTIVATED. MUST SEE, BRING YOUR OFFER.</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_1_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_3_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_4_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_5_2.jpg</t>
   </si>
   <si>
     <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some walkability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Biking is convenient for most trips&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.8&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>FUSION ONE REALTY</t>
   </si>
   <si>
     <t>BRENDA AMADOR</t>
   </si>
   <si>
     <t>323-573-0145</t>
   </si>
   <si>
     <t>CRMLS #IV25230202</t>
   </si>
   <si>
     <t>https://www.redfin.com/CA/Los-Angeles/352-E-84th-St-90003/home/7289773</t>
   </si>
   <si>
     <t>352 E 84th, Los Angeles, CA 90003</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.36525s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Laundry Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;None&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Entry Level: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Entry Location: FRONT&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Pool Features: None&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Elevation Units: Feet&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor's Data&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: 0-1 Unit/Acre&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Common Walls: 1 common wall&lt;/li&gt;&lt;li class="entryItem "&gt;Parcel Number: 6030025019&lt;/li&gt;&lt;li class="entryItem "&gt;Attached Property&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Stories: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built Source: Public Records&lt;/li&gt;&lt;li class="entryItem "&gt;Property ADU: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Financial&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lease / Rental Details&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Operating Expense: $9,600&lt;/li&gt;&lt;li class="entryItem "&gt;Rent Control&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Public Sewer&lt;/li&gt;&lt;li class="entryItem "&gt;Water Source: Private&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 415384520&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 415384510&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $950&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total Rent: $950&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 415384521&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 415384510&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Total Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 3 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 415384510&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 415384522&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,900&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total Rent: $1,900&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Expenses&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Trash: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Total: $9,600&lt;/li&gt;&lt;li class="entryItem "&gt;Water Sewer: $7,800&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Net Operating Income: $29,800&lt;/li&gt;&lt;li class="entryItem "&gt;Average 3 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Average 2 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Average 1 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Total Building Area: 1,984&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Water Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Gas Meters: 3&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Electric Meters: 3&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Buildings: 2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Neighborhood Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Community Features: Street Lighting, Storm Drains, Sidewalks&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Latitude: 33.96167200&lt;/li&gt;&lt;li class="entryItem "&gt;Longitude: -118.26763400&lt;/li&gt;&lt;li class="entryItem "&gt;Directions: AVALON AND SAN PEDRO on 84th Place&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 887&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 887&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 5,201 square feet&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Single Family Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1925&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1926&lt;/li&gt;&lt;li class="entryItem "&gt;County: Los Angeles County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 6030024019&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 27, 2026&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Other&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;IDX Contact Info: 562-644-1462&lt;/li&gt;&lt;li class="entryItem "&gt;Days Active in MLS: 39&lt;/li&gt;&lt;li class="entryItem "&gt;Continuous Days Active in MLS: 39&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Agent Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;List Agent First Name: Paula&lt;/li&gt;&lt;li class="entryItem "&gt;List Agent Last Name: Arroyo&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Office Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;List Office Name: Excellence RE Real Estate, Inc.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height:500px;-webkit-transition-duration:0s;transition-duration:0s" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Laundry Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;None&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Entry Level: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Entry Location: FRONT&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Pool Features: None&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Elevation Units: Feet&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor's Data&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: 0-1 Unit/Acre&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Common Walls: 1 common wall&lt;/li&gt;&lt;li class="entryItem "&gt;Parcel Number: 6030025019&lt;/li&gt;&lt;li class="entryItem "&gt;Attached Property&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Stories: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built Source: Public Records&lt;/li&gt;&lt;li class="entryItem "&gt;Property ADU: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Financial&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lease / Rental Details&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Operating Expense: $9,600&lt;/li&gt;&lt;li class="entryItem "&gt;Rent Control&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Public Sewer&lt;/li&gt;&lt;li class="entryItem "&gt;Water Source: Private&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 415384520&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 415384510&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $950&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total Rent: $950&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 415384521&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 415384510&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Total Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 3 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 415384510&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 415384522&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,900&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total Rent: $1,900&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Expenses&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Trash: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Total: $9,600&lt;/li&gt;&lt;li class="entryItem "&gt;Water Sewer: $7,800&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Net Operating Income: $29,800&lt;/li&gt;&lt;li class="entryItem "&gt;Average 3 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Average 2 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Average 1 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Total Building Area: 1,984&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Water Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Gas Meters: 3&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Electric Meters: 3&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Buildings: 2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Neighborhood Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Community Features: Street Lighting, Storm Drains, Sidewalks&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Latitude: 33.96167200&lt;/li&gt;&lt;li class="entryItem "&gt;Longitude: -118.26763400&lt;/li&gt;&lt;li class="entryItem "&gt;Directions: AVALON AND SAN PEDRO on 84th Place&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 887&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 887&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 5,201 square feet&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Single Family Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1925&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1926&lt;/li&gt;&lt;li class="entryItem "&gt;County: Los Angeles County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 6030024019&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 27, 2026&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Other&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;IDX Contact Info: 562-644-1462&lt;/li&gt;&lt;li class="entryItem "&gt;Days Active in MLS: 52&lt;/li&gt;&lt;li class="entryItem "&gt;Continuous Days Active in MLS: 52&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Agent Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;List Agent First Name: Paula&lt;/li&gt;&lt;li class="entryItem "&gt;List Agent Last Name: Arroyo&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Office Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;List Office Name: Excellence RE Real Estate, Inc.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Charming  triplex featuring one spacious two-bedroom unit and two comfortable one-bedroom units, offering an excellent investment or owner-user opportunity. Ideally situated with convenient access to Downtown Los Angeles, this property places residents just minutes from major employment centers, vibrant shopping, dining, and public transportation. A prime location combined with versatile unit mix makes this a standout opportunity with strong rental appeal and long-term growth potential.</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/45/bigphoto/692/DW26034692_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/692/DW26034692_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/692/DW26034692_1_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/692/DW26034692_2_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/692/DW26034692_3_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/692/DW26034692_4_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/692/DW26034692_5_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/692/DW26034692_6_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/692/DW26034692_7_0.jpg</t>
   </si>
   <si>
     <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very walkable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;8.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Quiet Area&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Very few nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Excellence RE Real Estate, Inc.</t>
   </si>
   <si>
     <t>Paula Arroyo</t>
   </si>
   <si>
@@ -816,211 +816,211 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
-        <v>1195000</v>
+        <v>999999</v>
       </c>
       <c r="C2">
-        <v>729</v>
+        <v>349</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
-        <v>38.5774428</v>
+        <v>33.97064</v>
       </c>
       <c r="G2">
-        <v>-122.455841</v>
+        <v>-118.2857928</v>
       </c>
       <c r="H2" t="s">
         <v>28</v>
       </c>
       <c r="I2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K2">
-        <v>1640</v>
+        <v>2864</v>
       </c>
       <c r="L2">
-        <v>1957</v>
+        <v>1924</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
       <c r="W2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>38</v>
       </c>
       <c r="B3">
-        <v>1795000</v>
+        <v>1185000</v>
       </c>
       <c r="C3">
-        <v>556</v>
+        <v>723</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>39</v>
       </c>
       <c r="F3">
-        <v>38.5766453</v>
+        <v>38.5774428</v>
       </c>
       <c r="G3">
-        <v>-122.4567438</v>
+        <v>-122.455841</v>
       </c>
       <c r="H3" t="s">
         <v>28</v>
       </c>
       <c r="I3">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J3">
-        <v>3.5</v>
+        <v>2</v>
       </c>
       <c r="K3">
-        <v>3230</v>
+        <v>1640</v>
       </c>
       <c r="L3">
-        <v>1994</v>
+        <v>1957</v>
       </c>
       <c r="M3" t="s">
         <v>40</v>
       </c>
       <c r="N3" t="s">
         <v>41</v>
       </c>
       <c r="S3" t="s">
         <v>42</v>
       </c>
       <c r="T3" t="s">
         <v>43</v>
       </c>
       <c r="U3" t="s">
         <v>44</v>
       </c>
       <c r="V3" t="s">
         <v>45</v>
       </c>
       <c r="W3" t="s">
         <v>46</v>
       </c>
       <c r="X3" t="s">
         <v>47</v>
       </c>
       <c r="Y3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4">
-        <v>999999</v>
+        <v>1795000</v>
       </c>
       <c r="C4">
-        <v>349</v>
+        <v>556</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>50</v>
       </c>
       <c r="F4">
-        <v>33.97064</v>
+        <v>38.5766453</v>
       </c>
       <c r="G4">
-        <v>-118.2857928</v>
+        <v>-122.4567438</v>
       </c>
       <c r="H4" t="s">
         <v>28</v>
       </c>
       <c r="I4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J4">
-        <v>5</v>
+        <v>3.5</v>
       </c>
       <c r="K4">
-        <v>2864</v>
+        <v>3230</v>
       </c>
       <c r="L4">
-        <v>1924</v>
+        <v>1994</v>
       </c>
       <c r="M4" t="s">
         <v>51</v>
       </c>
       <c r="N4" t="s">
         <v>52</v>
       </c>
       <c r="S4" t="s">
         <v>53</v>
       </c>
       <c r="T4" t="s">
         <v>54</v>
       </c>
       <c r="U4" t="s">
         <v>55</v>
       </c>
       <c r="V4" t="s">
         <v>56</v>
       </c>
       <c r="W4" t="s">
         <v>57</v>
       </c>
       <c r="X4" t="s">
         <v>58</v>
       </c>