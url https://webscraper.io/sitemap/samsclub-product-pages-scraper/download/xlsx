--- v0 (2026-04-05)
+++ v1 (2026-04-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
@@ -80,270 +80,240 @@
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/Gap-Women-s-Linen-Blend-Button-Down-Shirt/17665169536</t>
-[...5 lines deleted...]
-    <t>Gap</t>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Sporty-State-T-Shirt/18763956273</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Sporty State T-Shirt</t>
+  </si>
+  <si>
+    <t>State of Mine</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...160 lines deleted...]
-    <t>State of Mine</t>
   </si>
   <si>
     <t>Women's lightweight short sleeve V-neck t-shirt
 Soft knit jersey fabric
 Relaxed, easy fit for comfort
 State-inspired graphics for a unique look
 Machine washable for easy care</t>
   </si>
   <si>
     <t>Show Your State Pride Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride. Comfortable, Breathable Design Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering. Color &amp; Fit Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images. Easy Care &amp; Everyday Style Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_W ld_a bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_Y"&gt;&lt;span class="ld_FS"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_X"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/77c9e215-0a7e-48bf-ba66-2945fae8dae4.5df603c16b016f5773f44691f837494a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/f6a57637-3ac6-4581-9909-e611edfcee0a.03cbb14841b5857855c63725690162be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/17ffc821-21af-47e0-8e35-e92fd67ca0d5.f3e1ac337a4e9ec2a4e15b4fd2498d7f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>ShippingArrives 08 Apr</t>
+    <t>ShippingOut of stock</t>
+  </si>
+  <si>
+    <t>L</t>
   </si>
   <si>
     <t>60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
+  </si>
+  <si>
+    <t>Short sleeve</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18641059669</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Stars State Jersey T-Shirt</t>
+  </si>
+  <si>
+    <t>Women's short sleeve jersey style V-neck top
+Made with soft 100% recycled polyester mesh
+Relaxed and easy fit for comfort
+State-inspired jersey graphics for a unique look
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/bf641e73-7cf4-4981-850d-fa8128f936eb.c8581d2153b50f712d997770b9cbabf1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/2319691d-343a-4aa7-91de-f0839337461b.0dda332501cd68047d1d595ce1bf5ec0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6e8e723e-0e92-49b8-801b-043f04ab5638.169c6a5d472634b447b49a9ddf9b62df.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Shipping</t>
+  </si>
+  <si>
+    <t>XXL</t>
+  </si>
+  <si>
+    <t>100% recycled polyester</t>
+  </si>
+  <si>
+    <t>Short sleeves</t>
   </si>
   <si>
     <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Teddy-Bear-State-T-Shirt/18726917004</t>
   </si>
   <si>
     <t>State of Mine Women's Teddy Bear State T-Shirt</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/e7b941da-ddf3-4980-9f3f-d9547a1e908b.2f93331a251f5c242d726adceb3ede6a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/e3c8b9b1-98aa-446b-9621-48ff10c39c10.408ac0233ad85317dd898bfd2662f65a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/efb4f8c1-84e6-4955-8fd1-27f886ce92c5.de11e0bfba74b243cba0a016b4bef5c3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>Shipping</t>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Broccoli-Florets-2-lbs/15392852361</t>
+  </si>
+  <si>
+    <t>Broccoli Florets 2 lbs.</t>
+  </si>
+  <si>
+    <t>Taylor Farms</t>
+  </si>
+  <si>
+    <t>Crunchy green florets with a mild, earthy sweetness
+High in vitamin K and C
+Good source of fiber and folate
+Perfect served raw, with dips, or cooked
+16 ounces broccoli florets (1/2 of the bag)
+2 tablespoons olive oil
+2 cloves garlic, minced
+Juice of 1 lemon
+Salt &amp; Pepper to taste
+Preheat oven to 425°F.
+Spray a baking sheet with non-stick spray or line with parchment paper.
+In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.
+Arrange broccoli in a single layer on the baking sheet.
+Bake for 15 minutes, or until tender and slightly browned.
+Low in calories
+Net weight: 2 pounds
+Nutrients include vitamin C, vitamin A, folic acid, calcium and fiber.</t>
+  </si>
+  <si>
+    <t>Fresh and Nutritious Broccoli Florets These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes. Recipe Idea: Lemon Garlic Roasted Broccoli Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:   16 ounces broccoli florets (1/2 of the bag)  2 tablespoons olive oil  2 cloves garlic, minced  Juice of 1 lemon  Salt &amp; Pepper to taste  Instructions:   Preheat oven to 425°F.  Spray a baking sheet with non-stick spray or line with parchment paper.  In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.  Arrange broccoli in a single layer on the baking sheet.  Bake for 15 minutes, or until tender and slightly browned.  Important Information for Consumers The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Fresh and Nutritious Broccoli Florets&lt;/h3&gt; &lt;p&gt;These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes.&lt;/p&gt; &lt;h3&gt;Recipe Idea: Lemon Garlic Roasted Broccoli&lt;/h3&gt; &lt;p&gt;Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:&lt;/p&gt; &lt;ul&gt;  &lt;li&gt;16 ounces broccoli florets (1/2 of the bag)&lt;/li&gt;  &lt;li&gt;2 tablespoons olive oil&lt;/li&gt;  &lt;li&gt;2 cloves garlic, minced&lt;/li&gt;  &lt;li&gt;Juice of 1 lemon&lt;/li&gt;  &lt;li&gt;Salt &amp;amp; Pepper to taste&lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;Instructions:&lt;/h3&gt; &lt;ol&gt;  &lt;li&gt;Preheat oven to 425°F.&lt;/li&gt;  &lt;li&gt;Spray a baking sheet with non-stick spray or line with parchment paper.&lt;/li&gt;  &lt;li&gt;In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.&lt;/li&gt;  &lt;li&gt;Arrange broccoli in a single layer on the baking sheet.&lt;/li&gt;  &lt;li&gt;Bake for 15 minutes, or until tender and slightly browned.&lt;/li&gt; &lt;/ol&gt; &lt;h3&gt;Important Information for Consumers&lt;/h3&gt; &lt;p&gt;The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/22e70a0f-afa5-47d0-9cba-bbcab8d77690.564426009041cd09471cb1035e6aa890.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ae812388-e1b0-4092-b862-fb6f21629e6a.32dbf94932a79fd46c341809dd9d0e0c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b38b2d85-4fbd-4c4d-bf28-e5d6ab715908.75350253223da80c49696338eda77158.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingNot available</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Del-Monte-Cut-Green-Beans-14-5-oz-8-pk/13621807018</t>
+  </si>
+  <si>
+    <t>Del Monte Cut Green Beans, 14.5 oz., 8 pk.</t>
+  </si>
+  <si>
+    <t>Del Monte</t>
+  </si>
+  <si>
+    <t>024000140733</t>
+  </si>
+  <si>
+    <t>Includes eight 14.5 ounce cans
+Long and plump green beans perfect with any main dish
+Perfect for creating sautéed green beans or green bean casserole
+Kosher</t>
+  </si>
+  <si>
+    <t>Rely on the Del Monte brand to bring you nature's quality vegetables. This pantry pack includes eight 14.5-ounce cans of Blue Lake green beans, which are long and plump green beans perfect with any main dish. Perfect Side Dish for Every Day or Holidays When it comes to meal prep, Del Monte makes it easy for you to get your daily amount of veggies in. This pack of eight cans can be stored in your pantry for those busy nights when you don’t have time to wash, chop and cook fresh vegetables. Easy and Quick Green Bean Dishes For an easy everyday side, drain half the liquid from the canned green beans. Pour the green beans and remaining liquid into a skillet, season with your favorite spices (a simple salt and pepper will work too) and simmer until most of the liquid has evaporated. Serve it as a side with the protein and carb of your choice. We like roasted chicken and mashed potatoes! For a scrumptious holiday casserole, mix a can of creamed mushroom, a can of green beans, chopped onions, salt and pepper together in a casserole dish. Bake in the oven for 20-25 minutes at 350°F. Stir the mixture and top with French’s Crispy Fried Onions. It’s simple prep that will impress any guests.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Rely on the Del Monte brand to bring you nature's quality vegetables. This pantry pack includes eight 14.5-ounce cans of Blue Lake green beans, which are long and plump green beans perfect with any main dish.&lt;/p&gt; &lt;h3&gt;Perfect Side Dish for Every Day or Holidays&lt;/h3&gt; &lt;p&gt;When it comes to meal prep, Del Monte makes it easy for you to get your daily amount of veggies in. This pack of eight cans can be stored in your pantry for those busy nights when you don’t have time to wash, chop and cook fresh vegetables.&lt;/p&gt; &lt;h3&gt;Easy and Quick Green Bean Dishes&lt;/h3&gt; &lt;p&gt;For an easy everyday side, drain half the liquid from the canned green beans. Pour the green beans and remaining liquid into a skillet, season with your favorite spices (a simple salt and pepper will work too) and simmer until most of the liquid has evaporated. Serve it as a side with the protein and carb of your choice. We like roasted chicken and mashed potatoes!&lt;/p&gt; &lt;p&gt;For a scrumptious holiday casserole, mix a can of creamed mushroom, a can of green beans, chopped onions, salt and pepper together in a casserole dish. Bake in the oven for 20-25 minutes at 350°F. Stir the mixture and top with French’s Crispy Fried Onions. It’s simple prep that will impress any guests.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/966ecddd-9b51-4fa4-9387-22a978fd6f3e.2713a7ed304ecbf41ee3a56769799b04.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/966ecddd-9b51-4fa4-9387-22a978fd6f3e.2713a7ed304ecbf41ee3a56769799b04.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/1dc5f5f7-ed14-49d2-afb3-69d77798cfe7.54200a1c111a5b4dedb30521d798fd4e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7de51ae6-6ba1-4e82-a532-e15f26b75675.0d04d882f7d9db9a9956d6dff3b7463b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ccbca3cb-6e02-4132-9d86-620c8f7a0a2a.dc26e513fc86f44667b61c6fc4c999f7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/509d34f2-5106-4838-b5ab-3923aca9e0cd.7bba58956376155924c418c57e515c8f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/966ecddd-9b51-4fa4-9387-22a978fd6f3e.2713a7ed304ecbf41ee3a56769799b04.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Apr 23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -734,338 +704,323 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
         <v>24</v>
       </c>
       <c r="D2">
-        <v>990460244</v>
+        <v>990474961</v>
       </c>
       <c r="E2">
-        <v>760563445761</v>
+        <v>196084437112</v>
       </c>
       <c r="F2">
-        <v>16.98</v>
+        <v>7.98</v>
+      </c>
+      <c r="G2">
+        <v>9.98</v>
+      </c>
+      <c r="H2">
+        <v>7.98</v>
       </c>
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2">
-        <v>4.4</v>
+        <v>4.6</v>
       </c>
       <c r="K2">
-        <v>77</v>
+        <v>7</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>32</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>33</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" t="s">
         <v>36</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D3">
-        <v>990455072</v>
+        <v>990472645</v>
       </c>
       <c r="E3">
-        <v>760563441336</v>
+        <v>196084419248</v>
       </c>
       <c r="F3">
-        <v>9.98</v>
+        <v>10.98</v>
+      </c>
+      <c r="G3">
+        <v>12.98</v>
+      </c>
+      <c r="H3">
+        <v>10.98</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3">
         <v>4.8</v>
       </c>
       <c r="K3">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="L3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M3" t="s">
+        <v>38</v>
+      </c>
+      <c r="N3" t="s">
         <v>39</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>40</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>41</v>
       </c>
-      <c r="O3" t="s">
+      <c r="Q3" t="s">
         <v>42</v>
       </c>
-      <c r="P3" t="s">
+      <c r="S3" t="s">
         <v>43</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="T3" t="s">
         <v>44</v>
       </c>
-      <c r="R3" t="s">
+      <c r="U3" t="s">
         <v>45</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="V3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>24</v>
       </c>
       <c r="D4">
-        <v>990470852</v>
+        <v>990474368</v>
       </c>
       <c r="E4">
-        <v>198868203494</v>
+        <v>196084428707</v>
       </c>
       <c r="F4">
-        <v>14.88</v>
+        <v>9.98</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4">
-        <v>4.7</v>
+        <v>4.8</v>
       </c>
       <c r="K4">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="L4" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="M4" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="N4" t="s">
-        <v>54</v>
+        <v>28</v>
       </c>
       <c r="O4" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="P4" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="Q4" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>42</v>
       </c>
       <c r="S4" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="T4" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="U4" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="V4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="D5">
-        <v>990474961</v>
+        <v>504331</v>
       </c>
       <c r="E5">
-        <v>196084437112</v>
+        <v>709351891335</v>
       </c>
       <c r="F5">
-        <v>9.98</v>
+        <v>3.27</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5">
-        <v>5.0</v>
+        <v>4.5</v>
       </c>
       <c r="K5">
-        <v>3</v>
+        <v>9338</v>
       </c>
       <c r="L5" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="M5" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="O5" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="P5" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="Q5" t="s">
-        <v>70</v>
-[...8 lines deleted...]
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="V5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D6">
-        <v>990474368</v>
-[...2 lines deleted...]
-        <v>196084428707</v>
+        <v>571277</v>
+      </c>
+      <c r="E6" t="s">
+        <v>63</v>
       </c>
       <c r="F6">
-        <v>9.98</v>
+        <v>8.42</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6">
-        <v>4.7</v>
+        <v>4.8</v>
       </c>
       <c r="K6">
-        <v>3</v>
+        <v>107</v>
       </c>
       <c r="L6" t="s">
+        <v>64</v>
+      </c>
+      <c r="M6" t="s">
         <v>65</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>66</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>67</v>
       </c>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="Q6" t="s">
-        <v>76</v>
-[...8 lines deleted...]
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="V6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>