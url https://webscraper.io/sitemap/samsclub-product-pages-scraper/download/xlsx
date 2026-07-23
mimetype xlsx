--- v3 (2026-07-03)
+++ v4 (2026-07-23)
@@ -12,64 +12,67 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
+    <t>item_nr</t>
+  </si>
+  <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>features</t>
@@ -86,303 +89,230 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/Eddie-Bauer-Women-s-Short-Sleeve-V-Neck-T-Shirt/17665119588</t>
-[...8 lines deleted...]
-    <t>Eddie Bauer</t>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18657451528</t>
+  </si>
+  <si>
+    <t>2026-07-20T13:33:13Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's State Jersey T-Shirt</t>
+  </si>
+  <si>
+    <t>State of Mine</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...166 lines deleted...]
-    <t>State of Mine Women's State Jersey T-Shirt</t>
   </si>
   <si>
     <t>Women's short sleeve jersey style V-neck top
 Made with soft 100% recycled polyester mesh
 Relaxed and easy fit for comfort
 State-inspired jersey graphics for a unique look
 Machine washable for easy care</t>
   </si>
   <si>
     <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/ed4e61da-eb0b-4349-9776-b432692ef5a7.fddbebf95d6ee86450c24239d49e4039.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/ed4e61da-eb0b-4349-9776-b432692ef5a7.fddbebf95d6ee86450c24239d49e4039.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/5de345da-ae84-4f20-9750-264d018baf3d.3773b3b715d801371ddaace5623d4575.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/644839f9-b625-43c7-8f72-cb41c16c8143.7c30a798908dc7447407d369ebcffca8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/e3fda52f-523e-4ac1-94a3-5961c93e020d.cace75691f743ff3ba8c1acaf2bce36f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
+    <t>ShippingOut of stock</t>
+  </si>
+  <si>
     <t>XXL</t>
   </si>
   <si>
     <t>100% recycled polyester</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/Gap-Women-s-Linen-Blend-Button-Down-Shirt/17665169536</t>
-[...39 lines deleted...]
-    <t>Long</t>
+    <t>Short sleeves</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Sporty-State-T-Shirt/18763956273</t>
+  </si>
+  <si>
+    <t>2026-07-20T13:32:22Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Sporty State T-Shirt</t>
+  </si>
+  <si>
+    <t>Show Your State Pride Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride. Comfortable, Breathable Design Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering. Color &amp; Fit Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images. Easy Care &amp; Everyday Style Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/77c9e215-0a7e-48bf-ba66-2945fae8dae4.5df603c16b016f5773f44691f837494a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f6a57637-3ac6-4581-9909-e611edfcee0a.03cbb14841b5857855c63725690162be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/17ffc821-21af-47e0-8e35-e92fd67ca0d5.f3e1ac337a4e9ec2a4e15b4fd2498d7f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
+  </si>
+  <si>
+    <t>Short sleeve</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Teddy-Bear-State-T-Shirt/18726917004</t>
+  </si>
+  <si>
+    <t>2026-07-20T13:32:33Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Teddy Bear State T-Shirt</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e7b941da-ddf3-4980-9f3f-d9547a1e908b.2f93331a251f5c242d726adceb3ede6a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e3c8b9b1-98aa-446b-9621-48ff10c39c10.408ac0233ad85317dd898bfd2662f65a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/efb4f8c1-84e6-4955-8fd1-27f886ce92c5.de11e0bfba74b243cba0a016b4bef5c3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Shipping</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18641059669</t>
+  </si>
+  <si>
+    <t>2026-07-20T13:33:01Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Stars State Jersey T-Shirt</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/bf641e73-7cf4-4981-850d-fa8128f936eb.c8581d2153b50f712d997770b9cbabf1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/2319691d-343a-4aa7-91de-f0839337461b.0dda332501cd68047d1d595ce1bf5ec0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6e8e723e-0e92-49b8-801b-043f04ab5638.169c6a5d472634b447b49a9ddf9b62df.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Broccoli-Florets-2-lbs/15392852361</t>
+  </si>
+  <si>
+    <t>2026-07-20T13:32:49Z</t>
+  </si>
+  <si>
+    <t>Broccoli Florets 2 lbs.</t>
+  </si>
+  <si>
+    <t>Taylor Farms</t>
+  </si>
+  <si>
+    <t>Crunchy green florets with a mild, earthy sweetness
+High in vitamin K and C
+Good source of fiber and folate
+Perfect served raw, with dips, or cooked
+16 ounces broccoli florets (1/2 of the bag)
+2 tablespoons olive oil
+2 cloves garlic, minced
+Juice of 1 lemon
+Salt &amp; Pepper to taste
+Preheat oven to 425°F.
+Spray a baking sheet with non-stick spray or line with parchment paper.
+In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.
+Arrange broccoli in a single layer on the baking sheet.
+Bake for 15 minutes, or until tender and slightly browned.
+Low in calories
+Net weight: 2 pounds
+Nutrients include vitamin C, vitamin A, folic acid, calcium and fiber.</t>
+  </si>
+  <si>
+    <t>Fresh and Nutritious Broccoli Florets These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes. Recipe Idea: Lemon Garlic Roasted Broccoli Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:   16 ounces broccoli florets (1/2 of the bag)  2 tablespoons olive oil  2 cloves garlic, minced  Juice of 1 lemon  Salt &amp; Pepper to taste  Instructions:   Preheat oven to 425°F.  Spray a baking sheet with non-stick spray or line with parchment paper.  In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.  Arrange broccoli in a single layer on the baking sheet.  Bake for 15 minutes, or until tender and slightly browned.  Important Information for Consumers The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Fresh and Nutritious Broccoli Florets&lt;/h3&gt; &lt;p&gt;These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes.&lt;/p&gt; &lt;h3&gt;Recipe Idea: Lemon Garlic Roasted Broccoli&lt;/h3&gt; &lt;p&gt;Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:&lt;/p&gt; &lt;ul&gt;  &lt;li&gt;16 ounces broccoli florets (1/2 of the bag)&lt;/li&gt;  &lt;li&gt;2 tablespoons olive oil&lt;/li&gt;  &lt;li&gt;2 cloves garlic, minced&lt;/li&gt;  &lt;li&gt;Juice of 1 lemon&lt;/li&gt;  &lt;li&gt;Salt &amp;amp; Pepper to taste&lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;Instructions:&lt;/h3&gt; &lt;ol&gt;  &lt;li&gt;Preheat oven to 425°F.&lt;/li&gt;  &lt;li&gt;Spray a baking sheet with non-stick spray or line with parchment paper.&lt;/li&gt;  &lt;li&gt;In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.&lt;/li&gt;  &lt;li&gt;Arrange broccoli in a single layer on the baking sheet.&lt;/li&gt;  &lt;li&gt;Bake for 15 minutes, or until tender and slightly browned.&lt;/li&gt; &lt;/ol&gt; &lt;h3&gt;Important Information for Consumers&lt;/h3&gt; &lt;p&gt;The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/22e70a0f-afa5-47d0-9cba-bbcab8d77690.564426009041cd09471cb1035e6aa890.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ae812388-e1b0-4092-b862-fb6f21629e6a.32dbf94932a79fd46c341809dd9d0e0c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b38b2d85-4fbd-4c4d-bf28-e5d6ab715908.75350253223da80c49696338eda77158.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingNot available</t>
+  </si>
+  <si>
+    <t>Lincoln Park, 48146
+Southgate Sam's Club</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -686,59 +616,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -767,389 +697,362 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2">
-        <v>990455072</v>
+        <v>990472371</v>
       </c>
       <c r="F2">
-        <v>760563441336</v>
+        <v>18657451528</v>
       </c>
       <c r="G2">
-        <v>7.98</v>
+        <v>196084416483</v>
       </c>
       <c r="H2">
-        <v>9.98</v>
-[...8 lines deleted...]
-        <v>4.4</v>
+        <v>12.98</v>
+      </c>
+      <c r="K2" t="s">
+        <v>29</v>
       </c>
       <c r="L2">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>4.8</v>
+      </c>
+      <c r="M2">
+        <v>37</v>
       </c>
       <c r="N2" t="s">
         <v>30</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>36</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>37</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>38</v>
       </c>
-      <c r="W2">
+      <c r="X2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3">
+        <v>990474961</v>
+      </c>
+      <c r="F3">
+        <v>18763956273</v>
+      </c>
+      <c r="G3">
+        <v>196084437112</v>
+      </c>
+      <c r="H3">
+        <v>9.98</v>
+      </c>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3">
+        <v>4.0</v>
+      </c>
+      <c r="M3">
+        <v>32</v>
+      </c>
+      <c r="O3" t="s">
+        <v>42</v>
+      </c>
+      <c r="P3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S3" t="s">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W3" t="s">
+        <v>48</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4">
+        <v>990474368</v>
+      </c>
+      <c r="F4">
+        <v>18726917004</v>
+      </c>
+      <c r="G4">
+        <v>196084428707</v>
+      </c>
+      <c r="H4">
+        <v>9.98</v>
+      </c>
+      <c r="K4" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4">
+        <v>4.6</v>
+      </c>
+      <c r="M4">
+        <v>38</v>
+      </c>
+      <c r="O4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>52</v>
+      </c>
+      <c r="R4" t="s">
+        <v>53</v>
+      </c>
+      <c r="S4" t="s">
+        <v>54</v>
+      </c>
+      <c r="U4" t="s">
+        <v>55</v>
+      </c>
+      <c r="V4" t="s">
+        <v>47</v>
+      </c>
+      <c r="W4" t="s">
+        <v>48</v>
+      </c>
+      <c r="X4">
         <v>1</v>
       </c>
-      <c r="X2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
-    <row r="3" spans="1:24">
-[...9 lines deleted...]
-      <c r="D3" t="s">
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5">
+        <v>990472645</v>
+      </c>
+      <c r="F5">
+        <v>18641059669</v>
+      </c>
+      <c r="G5">
+        <v>196084419248</v>
+      </c>
+      <c r="H5">
+        <v>12.98</v>
+      </c>
+      <c r="K5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5">
+        <v>4.5</v>
+      </c>
+      <c r="M5">
         <v>43</v>
       </c>
-      <c r="E3">
-[...47 lines deleted...]
-      <c r="W3">
+      <c r="O5" t="s">
+        <v>31</v>
+      </c>
+      <c r="P5" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>59</v>
+      </c>
+      <c r="R5" t="s">
+        <v>60</v>
+      </c>
+      <c r="S5" t="s">
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="s">
+        <v>37</v>
+      </c>
+      <c r="W5" t="s">
+        <v>38</v>
+      </c>
+      <c r="X5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E6">
+        <v>504331</v>
+      </c>
+      <c r="F6">
+        <v>15392852361</v>
+      </c>
+      <c r="G6">
+        <v>709351891335</v>
+      </c>
+      <c r="H6">
+        <v>3.87</v>
+      </c>
+      <c r="K6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6">
+        <v>4.5</v>
+      </c>
+      <c r="M6">
+        <v>9577</v>
+      </c>
+      <c r="N6" t="s">
+        <v>65</v>
+      </c>
+      <c r="O6" t="s">
+        <v>66</v>
+      </c>
+      <c r="P6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>68</v>
+      </c>
+      <c r="R6" t="s">
+        <v>69</v>
+      </c>
+      <c r="S6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X6">
         <v>1</v>
       </c>
-      <c r="X3" t="s">
-[...105 lines deleted...]
-      <c r="N5" t="s">
+      <c r="Y6" t="s">
         <v>71</v>
-      </c>
-[...90 lines deleted...]
-        <v>39</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">