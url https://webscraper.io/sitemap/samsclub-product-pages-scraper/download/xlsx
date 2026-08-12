--- v4 (2026-07-23)
+++ v5 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>item_nr</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -89,230 +89,224 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18657451528</t>
-[...5 lines deleted...]
-    <t>State of Mine Women's State Jersey T-Shirt</t>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18641059669</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:32:37Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Stars State Jersey T-Shirt</t>
   </si>
   <si>
     <t>State of Mine</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Women's short sleeve jersey style V-neck top
-[...5 lines deleted...]
-  <si>
     <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...8 lines deleted...]
-https://i5.samsclubimages.com/asr/e3fda52f-523e-4ac1-94a3-5961c93e020d.cace75691f743ff3ba8c1acaf2bce36f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/bf641e73-7cf4-4981-850d-fa8128f936eb.c8581d2153b50f712d997770b9cbabf1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/2319691d-343a-4aa7-91de-f0839337461b.0dda332501cd68047d1d595ce1bf5ec0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6e8e723e-0e92-49b8-801b-043f04ab5638.169c6a5d472634b447b49a9ddf9b62df.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>ShippingOut of stock</t>
   </si>
   <si>
     <t>XXL</t>
   </si>
   <si>
     <t>100% recycled polyester</t>
   </si>
   <si>
     <t>Short sleeves</t>
   </si>
   <si>
+    <t>Dallas, 75207
+Dallas, Greenville Sam's Club</t>
+  </si>
+  <si>
     <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Sporty-State-T-Shirt/18763956273</t>
   </si>
   <si>
-    <t>2026-07-20T13:32:22Z</t>
+    <t>2026-07-31T06:32:50Z</t>
   </si>
   <si>
     <t>State of Mine Women's Sporty State T-Shirt</t>
   </si>
   <si>
     <t>Show Your State Pride Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride. Comfortable, Breathable Design Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering. Color &amp; Fit Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images. Easy Care &amp; Everyday Style Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/77c9e215-0a7e-48bf-ba66-2945fae8dae4.5df603c16b016f5773f44691f837494a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/f6a57637-3ac6-4581-9909-e611edfcee0a.03cbb14841b5857855c63725690162be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/17ffc821-21af-47e0-8e35-e92fd67ca0d5.f3e1ac337a4e9ec2a4e15b4fd2498d7f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
   </si>
   <si>
     <t>Short sleeve</t>
   </si>
   <si>
     <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Teddy-Bear-State-T-Shirt/18726917004</t>
   </si>
   <si>
-    <t>2026-07-20T13:32:33Z</t>
+    <t>2026-07-31T06:32:56Z</t>
   </si>
   <si>
     <t>State of Mine Women's Teddy Bear State T-Shirt</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/e7b941da-ddf3-4980-9f3f-d9547a1e908b.2f93331a251f5c242d726adceb3ede6a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/e3c8b9b1-98aa-446b-9621-48ff10c39c10.408ac0233ad85317dd898bfd2662f65a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/efb4f8c1-84e6-4955-8fd1-27f886ce92c5.de11e0bfba74b243cba0a016b4bef5c3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>Shipping</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18641059669</t>
-[...62 lines deleted...]
-https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+    <t>https://www.samsclub.com/ip/Baby-Bella-Mushrooms-24-oz/13908855600</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:32:43Z</t>
+  </si>
+  <si>
+    <t>Baby Bella Mushrooms, 24 oz.</t>
+  </si>
+  <si>
+    <t>070475680113</t>
+  </si>
+  <si>
+    <t>Perishable, keep refrigerated
+Quantity: ~18-24
+Rinse before eating</t>
+  </si>
+  <si>
+    <t>Baby Bella Mushrooms are a healthy alternative to regular white mushrooms. They can be eaten in several different ways as well, making them a great snacking choice for nearly any situation. What Are Some Ways to Prepare Baby Bellas? Baby Bella Mushrooms can be sauteed or eaten raw. They can also be baked with some modest seasoning so the flavors are not overpowered by the spices. For a raw snack, they can be eaten as is or chopped up and sprinkled with a light vinaigrette. Can Baby Bellas Be Stored? Yes, Baby Bella Mushrooms can be kept in the refrigerator for a few days and still be fresh enough to eat. A Good Food for a Diet Baby Bella mushrooms are low in fat and area good source of protein. This makes them a great choice for people who are on a diet. The protein can help build the muscles you need to stay active, and as these muscles burn calories, you lose weight. Baby Bella mushrooms are just the right thing to get this process started or to help support it. Cholesterol Free Some of our favorite foods taste great but are packed with cholesterol. But Baby Bella mushrooms have the benefit of not having any cholesterol at all. This means eating them won't hurt your heart or vascular system, leaving you free to enjoy the taste, texture and health benefits. Packed with Vitamins and Minerals In addition to being great-tasting, baby bellas have a ton of nutrients that can help support your overall health. The vitamins and minerals make our bodies and minds work more efficiently and help encourage overall health. One of the nutrients is selenium. It can be hard to find fruits and vegetables with selenium, so baby bellas are a particularly welcome treat. Selenium is accompanied by niacin and copper as two of the other essential nutrients of baby bellas.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Baby Bella Mushrooms are a healthy alternative to regular white mushrooms. They can be eaten in several different ways as well, making them a great snacking choice for nearly any situation.&lt;/p&gt; &lt;h3&gt;What Are Some Ways to Prepare Baby Bellas?&lt;/h3&gt; &lt;p&gt;Baby Bella Mushrooms can be sauteed or eaten raw. They can also be baked with some modest seasoning so the flavors are not overpowered by the spices. For a raw snack, they can be eaten as is or chopped up and sprinkled with a light vinaigrette.&lt;/p&gt; &lt;h3&gt;Can Baby Bellas Be Stored?&lt;/h3&gt; &lt;p&gt;Yes, Baby Bella Mushrooms can be kept in the refrigerator for a few days and still be fresh enough to eat.&lt;/p&gt; &lt;h3&gt;A Good Food for a Diet&lt;/h3&gt; &lt;p&gt;Baby Bella mushrooms are low in fat and area good source of protein. This makes them a great choice for people who are on a diet. The protein can help build the muscles you need to stay active, and as these muscles burn calories, you lose weight. Baby Bella mushrooms are just the right thing to get this process started or to help support it.&lt;/p&gt; &lt;h3&gt;Cholesterol Free&lt;/h3&gt; &lt;p&gt;Some of our favorite foods taste great but are packed with cholesterol. But Baby Bella mushrooms have the benefit of not having any cholesterol at all. This means eating them won't hurt your heart or vascular system, leaving you free to enjoy the taste, texture and health benefits.&lt;/p&gt; &lt;h3&gt;Packed with Vitamins and Minerals&lt;/h3&gt; &lt;p&gt;In addition to being great-tasting, baby bellas have a ton of nutrients that can help support your overall health. The vitamins and minerals make our bodies and minds work more efficiently and help encourage overall health. One of the nutrients is selenium. It can be hard to find fruits and vegetables with selenium, so baby bellas are a particularly welcome treat. Selenium is accompanied by niacin and copper as two of the other essential nutrients of baby bellas.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/74a9346a-7c30-4979-9dae-93087595b356.09eca5f2d2b199040fe8119f4dfdd87f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/74a9346a-7c30-4979-9dae-93087595b356.09eca5f2d2b199040fe8119f4dfdd87f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/91dd6a97-e8c1-4903-b95e-9e92ce25a262.532975396a3abf348e5981325315b901.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/20d5bf99-2e0d-475f-a27a-8521b1b4d313.938de61c79a835e39ccffc6e556d39cd.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/74a9346a-7c30-4979-9dae-93087595b356.09eca5f2d2b199040fe8119f4dfdd87f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>ShippingNot available</t>
   </si>
   <si>
-    <t>Lincoln Park, 48146
-Southgate Sam's Club</t>
+    <t>https://www.samsclub.com/ip/Del-Monte-Cut-Green-Beans-14-5-oz-8-pk/13621807018</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:33:02Z</t>
+  </si>
+  <si>
+    <t>Del Monte Cut Green Beans, 14.5 oz., 8 pk.</t>
+  </si>
+  <si>
+    <t>Del Monte</t>
+  </si>
+  <si>
+    <t>024000140733</t>
+  </si>
+  <si>
+    <t>Rely on the Del Monte brand to bring you nature's quality vegetables. This pantry pack includes eight 14.5-ounce cans of Blue Lake green beans, which are long and plump green beans perfect with any main dish. Perfect Side Dish for Every Day or Holidays When it comes to meal prep, Del Monte makes it easy for you to get your daily amount of veggies in. This pack of eight cans can be stored in your pantry for those busy nights when you don’t have time to wash, chop and cook fresh vegetables. Easy and Quick Green Bean Dishes For an easy everyday side, drain half the liquid from the canned green beans. Pour the green beans and remaining liquid into a skillet, season with your favorite spices (a simple salt and pepper will work too) and simmer until most of the liquid has evaporated. Serve it as a side with the protein and carb of your choice. We like roasted chicken and mashed potatoes! For a scrumptious holiday casserole, mix a can of creamed mushroom, a can of green beans, chopped onions, salt and pepper together in a casserole dish. Bake in the oven for 20-25 minutes at 350°F. Stir the mixture and top with French’s Crispy Fried Onions. It’s simple prep that will impress any guests.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Rely on the Del Monte brand to bring you nature's quality vegetables. This pantry pack includes eight 14.5-ounce cans of Blue Lake green beans, which are long and plump green beans perfect with any main dish.&lt;/p&gt; &lt;h3&gt;Perfect Side Dish for Every Day or Holidays&lt;/h3&gt; &lt;p&gt;When it comes to meal prep, Del Monte makes it easy for you to get your daily amount of veggies in. This pack of eight cans can be stored in your pantry for those busy nights when you don’t have time to wash, chop and cook fresh vegetables.&lt;/p&gt; &lt;h3&gt;Easy and Quick Green Bean Dishes&lt;/h3&gt; &lt;p&gt;For an easy everyday side, drain half the liquid from the canned green beans. Pour the green beans and remaining liquid into a skillet, season with your favorite spices (a simple salt and pepper will work too) and simmer until most of the liquid has evaporated. Serve it as a side with the protein and carb of your choice. We like roasted chicken and mashed potatoes!&lt;/p&gt; &lt;p&gt;For a scrumptious holiday casserole, mix a can of creamed mushroom, a can of green beans, chopped onions, salt and pepper together in a casserole dish. Bake in the oven for 20-25 minutes at 350°F. Stir the mixture and top with French’s Crispy Fried Onions. It’s simple prep that will impress any guests.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/966ecddd-9b51-4fa4-9387-22a978fd6f3e.2713a7ed304ecbf41ee3a56769799b04.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/966ecddd-9b51-4fa4-9387-22a978fd6f3e.2713a7ed304ecbf41ee3a56769799b04.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/1dc5f5f7-ed14-49d2-afb3-69d77798cfe7.54200a1c111a5b4dedb30521d798fd4e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7de51ae6-6ba1-4e82-a532-e15f26b75675.0d04d882f7d9db9a9956d6dff3b7463b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ccbca3cb-6e02-4132-9d86-620c8f7a0a2a.dc26e513fc86f44667b61c6fc4c999f7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/509d34f2-5106-4838-b5ab-3923aca9e0cd.7bba58956376155924c418c57e515c8f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/966ecddd-9b51-4fa4-9387-22a978fd6f3e.2713a7ed304ecbf41ee3a56769799b04.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Jul 31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -715,344 +709,341 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2">
-        <v>990472371</v>
+        <v>990472645</v>
       </c>
       <c r="F2">
-        <v>18657451528</v>
+        <v>18641059669</v>
       </c>
       <c r="G2">
-        <v>196084416483</v>
+        <v>196084419248</v>
       </c>
       <c r="H2">
         <v>12.98</v>
       </c>
       <c r="K2" t="s">
         <v>29</v>
       </c>
       <c r="L2">
-        <v>4.8</v>
+        <v>4.5</v>
       </c>
       <c r="M2">
+        <v>47</v>
+      </c>
+      <c r="O2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>32</v>
+      </c>
+      <c r="R2" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2" t="s">
+        <v>34</v>
+      </c>
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W2" t="s">
         <v>37</v>
-      </c>
-[...25 lines deleted...]
-        <v>38</v>
       </c>
       <c r="X2">
         <v>0</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3">
         <v>990474961</v>
       </c>
       <c r="F3">
         <v>18763956273</v>
       </c>
       <c r="G3">
         <v>196084437112</v>
       </c>
       <c r="H3">
         <v>9.98</v>
       </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3">
         <v>4.0</v>
       </c>
       <c r="M3">
         <v>32</v>
       </c>
       <c r="O3" t="s">
         <v>42</v>
       </c>
       <c r="P3" t="s">
         <v>43</v>
       </c>
       <c r="Q3" t="s">
         <v>44</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>46</v>
       </c>
       <c r="V3" t="s">
         <v>47</v>
       </c>
       <c r="W3" t="s">
         <v>48</v>
       </c>
       <c r="X3">
         <v>0</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>49</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>51</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4">
         <v>990474368</v>
       </c>
       <c r="F4">
         <v>18726917004</v>
       </c>
       <c r="G4">
         <v>196084428707</v>
       </c>
       <c r="H4">
         <v>9.98</v>
       </c>
       <c r="K4" t="s">
         <v>29</v>
       </c>
       <c r="L4">
         <v>4.6</v>
       </c>
       <c r="M4">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" t="s">
         <v>42</v>
       </c>
       <c r="P4" t="s">
         <v>43</v>
       </c>
       <c r="Q4" t="s">
         <v>52</v>
       </c>
       <c r="R4" t="s">
         <v>53</v>
       </c>
       <c r="S4" t="s">
         <v>54</v>
       </c>
       <c r="U4" t="s">
         <v>55</v>
       </c>
       <c r="V4" t="s">
         <v>47</v>
       </c>
       <c r="W4" t="s">
         <v>48</v>
       </c>
       <c r="X4">
         <v>1</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>56</v>
       </c>
       <c r="B5" t="s">
         <v>57</v>
       </c>
       <c r="C5" t="s">
         <v>58</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>990472645</v>
+        <v>980200415</v>
       </c>
       <c r="F5">
-        <v>18641059669</v>
-[...2 lines deleted...]
-        <v>196084419248</v>
+        <v>13908855600</v>
+      </c>
+      <c r="G5" t="s">
+        <v>59</v>
       </c>
       <c r="H5">
-        <v>12.98</v>
+        <v>4.46</v>
       </c>
       <c r="K5" t="s">
         <v>29</v>
       </c>
       <c r="L5">
-        <v>4.5</v>
+        <v>4.8</v>
       </c>
       <c r="M5">
-        <v>43</v>
+        <v>3419</v>
+      </c>
+      <c r="N5" t="s">
+        <v>60</v>
       </c>
       <c r="O5" t="s">
-        <v>31</v>
+        <v>61</v>
       </c>
       <c r="P5" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="Q5" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="R5" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="S5" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-      <c r="W5" t="s">
+        <v>65</v>
+      </c>
+      <c r="X5">
+        <v>1</v>
+      </c>
+      <c r="Y5" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="D6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="E6">
-        <v>504331</v>
+        <v>571277</v>
       </c>
       <c r="F6">
-        <v>15392852361</v>
-[...2 lines deleted...]
-        <v>709351891335</v>
+        <v>13621807018</v>
+      </c>
+      <c r="G6" t="s">
+        <v>70</v>
       </c>
       <c r="H6">
-        <v>3.87</v>
+        <v>8.42</v>
       </c>
       <c r="K6" t="s">
         <v>29</v>
       </c>
       <c r="L6">
-        <v>4.5</v>
+        <v>4.8</v>
       </c>
       <c r="M6">
-        <v>9577</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>109</v>
       </c>
       <c r="O6" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P6" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="Q6" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="R6" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="S6" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="X6">
         <v>1</v>
       </c>
       <c r="Y6" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">