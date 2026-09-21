--- v5 (2026-08-12)
+++ v6 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>item_nr</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -89,224 +89,230 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Sporty-State-T-Shirt/18763956273</t>
+  </si>
+  <si>
+    <t>2026-09-16T06:06:02Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Sporty State T-Shirt</t>
+  </si>
+  <si>
+    <t>State of Mine</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Show Your State Pride Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride. Comfortable, Breathable Design Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering. Color &amp; Fit Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images. Easy Care &amp; Everyday Style Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg
+https://i5.samsclubimages.com/asr/77c9e215-0a7e-48bf-ba66-2945fae8dae4.5df603c16b016f5773f44691f837494a.jpeg
+https://i5.samsclubimages.com/asr/f6a57637-3ac6-4581-9909-e611edfcee0a.03cbb14841b5857855c63725690162be.jpeg
+https://i5.samsclubimages.com/asr/17ffc821-21af-47e0-8e35-e92fd67ca0d5.f3e1ac337a4e9ec2a4e15b4fd2498d7f.jpeg
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg
+https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingOut of stock</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
+  </si>
+  <si>
+    <t>Short sleeve</t>
+  </si>
+  <si>
+    <t>Aptos, 95003
+Concord Sam's Club</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Teddy-Bear-State-T-Shirt/18726917004</t>
+  </si>
+  <si>
+    <t>2026-09-16T06:06:08Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Teddy Bear State T-Shirt</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg
+https://i5.samsclubimages.com/asr/e7b941da-ddf3-4980-9f3f-d9547a1e908b.2f93331a251f5c242d726adceb3ede6a.jpeg
+https://i5.samsclubimages.com/asr/e3c8b9b1-98aa-446b-9621-48ff10c39c10.408ac0233ad85317dd898bfd2662f65a.jpeg
+https://i5.samsclubimages.com/asr/efb4f8c1-84e6-4955-8fd1-27f886ce92c5.de11e0bfba74b243cba0a016b4bef5c3.jpeg
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg
+https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
     <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18641059669</t>
   </si>
   <si>
-    <t>2026-07-31T06:32:37Z</t>
+    <t>2026-09-16T06:06:46Z</t>
   </si>
   <si>
     <t>State of Mine Women's Stars State Jersey T-Shirt</t>
   </si>
   <si>
-    <t>State of Mine</t>
-[...4 lines deleted...]
-  <si>
     <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...12 lines deleted...]
-    <t>ShippingOut of stock</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg
+https://i5.samsclubimages.com/asr/bf641e73-7cf4-4981-850d-fa8128f936eb.c8581d2153b50f712d997770b9cbabf1.jpeg
+https://i5.samsclubimages.com/asr/2319691d-343a-4aa7-91de-f0839337461b.0dda332501cd68047d1d595ce1bf5ec0.jpeg
+https://i5.samsclubimages.com/asr/6e8e723e-0e92-49b8-801b-043f04ab5638.169c6a5d472634b447b49a9ddf9b62df.jpeg
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg
+https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg</t>
   </si>
   <si>
     <t>XXL</t>
   </si>
   <si>
     <t>100% recycled polyester</t>
   </si>
   <si>
     <t>Short sleeves</t>
   </si>
   <si>
-    <t>Dallas, 75207
-[...91 lines deleted...]
-https://i5.samsclubimages.com/asr/74a9346a-7c30-4979-9dae-93087595b356.09eca5f2d2b199040fe8119f4dfdd87f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Broccoli-Normandy-4-lbs/13894920187</t>
+  </si>
+  <si>
+    <t>2026-09-16T06:06:34Z</t>
+  </si>
+  <si>
+    <t>Member's Mark Broccoli Normandy 4 lbs.</t>
+  </si>
+  <si>
+    <t>Member's Mark</t>
+  </si>
+  <si>
+    <t>078742285337</t>
+  </si>
+  <si>
+    <t>Broccoli Normandy is a blend of broccoli florets, cauliflower florets, orange carrots and yellow carrots
+Harvested at peak freshness
+Four 1-lb. pre-portioned steamable bags
+Steam it in the bag; cooks in 4-5 minutes
+All the vegetables you need as a side for any meal</t>
+  </si>
+  <si>
+    <t>Member's Mark Broccoli Normandy is made up of broccoli florets, cauliflower florets, and crinkle-cut orange and yellow carrots. The vegetables are conveniently packaged in four pre-portioned, steamable bags and can be prepared in only minutes. With no artificial preservatives or flavors, it's a healthy side dish that you can whip up without putting too much thought into it. It's perfect for quick dinners when you're short on time or if you're doing meal prep for the upcoming week. You worry about the main entree; we've got your side!  
+ Member’s Mark Made Without Commitment™ This item meets our Member’s Mark Made Without Commitment™: Our Member’s Mark Made Without Commitment makes it easier to know what is not in our products, so members can feel better about what is. We simplify the choice for our members by setting a high brand standard for the products they bring into their homes. This isn’t list a list of ingredients, it’s our commitment to simpler ingredients that reflect our members' values. And we deliver this without compromising taste, performance, or value. This means that this item doesn’t contain the 40+ ingredients on our Made Without Commitment list like High Fructose Corn Syrup, Phthalates, Talc, Certified Synthetic Colors/ FD&amp;C Colors, and Formaldehyde. See the full list of ingredients here: https://www.samsclub.com/cp/members-mark-goals/30001929. info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Member's Mark Broccoli Normandy is made up of broccoli florets, cauliflower florets, and crinkle-cut orange and&amp;nbsp;yellow carrots. The vegetables are conveniently packaged in four pre-portioned, steamable bags and can be prepared in only minutes. With no artificial preservatives or flavors, it's a healthy side dish that you can whip up without putting too much thought into it. It's perfect for quick dinners when you're short on time or if you're doing meal prep for the upcoming week. You worry about the main entree; we've got your side!&lt;/p&gt; &lt;p&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790" target="_blank" rel="noopener noreferrer"&gt;&lt;/a&gt;&lt;/p&gt; &lt;br&gt; &lt;h3&gt;Member’s Mark Made Without Commitment™&lt;/h3&gt; &lt;p&gt;This item meets our Member’s Mark Made Without Commitment™: Our Member’s Mark Made Without Commitment makes it easier to know what is not in our products, so members can feel better about what is. We simplify the choice for our members by setting a high brand standard for the products they bring into their homes. This isn’t list a list of ingredients, it’s our commitment to simpler ingredients that reflect our members' values. And we deliver this without compromising taste, performance, or value. This means that this item doesn’t contain the 40+ ingredients on our Made Without Commitment list like High Fructose Corn Syrup, Phthalates, Talc, Certified Synthetic Colors/ FD&amp;amp;C Colors, and Formaldehyde. See the full list of ingredients here: &lt;a href="https://www.samsclub.com/cp/members-mark-goals/30001929"&gt;https://www.samsclub.com/cp/members-mark-goals/30001929.&lt;/a&gt;&amp;nbsp;&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/c44d7daf-ade2-4ab5-aaa3-421f96370fe5.cf5622e3af58b33d840c3ed42c531759.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/c44d7daf-ade2-4ab5-aaa3-421f96370fe5.cf5622e3af58b33d840c3ed42c531759.jpeg
+https://i5.samsclubimages.com/asr/d7e8fc95-a095-482a-a3dc-34f74678fb1a.557868053895f5be4a78260fb9238b0e.jpeg
+https://i5.samsclubimages.com/asr/186e5694-d784-42c0-b93e-f3259d4ee035.08a6281e1da0fafbe25c5a81ea0285e9.jpeg
+https://i5.samsclubimages.com/asr/74ad2983-56a7-4804-b165-5dc216df99a5.78d3a88a0dea9ecba23eb77ac278d768.jpeg
+https://i5.samsclubimages.com/asr/c44d7daf-ade2-4ab5-aaa3-421f96370fe5.cf5622e3af58b33d840c3ed42c531759.jpeg</t>
   </si>
   <si>
     <t>ShippingNot available</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/Del-Monte-Cut-Green-Beans-14-5-oz-8-pk/13621807018</t>
-[...31 lines deleted...]
-    <t>ShippingArrives Jul 31</t>
+    <t>https://www.samsclub.com/ip/Broccoli-Florets-2-lbs/15392852361</t>
+  </si>
+  <si>
+    <t>2026-09-16T06:05:21Z</t>
+  </si>
+  <si>
+    <t>Broccoli Florets 2 lbs.</t>
+  </si>
+  <si>
+    <t>Taylor Farms</t>
+  </si>
+  <si>
+    <t>Crunchy green florets with a mild, earthy sweetness
+High in vitamin K and C
+Good source of fiber and folate
+Perfect served raw, with dips, or cooked</t>
+  </si>
+  <si>
+    <t>Fresh and Nutritious Broccoli Florets These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes. Recipe Idea: Lemon Garlic Roasted Broccoli Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:   16 ounces broccoli florets (1/2 of the bag)  2 tablespoons olive oil  2 cloves garlic, minced  Juice of 1 lemon  Salt &amp; Pepper to taste  Instructions:   Preheat oven to 425°F.  Spray a baking sheet with non-stick spray or line with parchment paper.  In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.  Arrange broccoli in a single layer on the baking sheet.  Bake for 15 minutes, or until tender and slightly browned.  Important Information for Consumers The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Fresh and Nutritious Broccoli Florets&lt;/h3&gt; &lt;p&gt;These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes.&lt;/p&gt; &lt;h3&gt;Recipe Idea: Lemon Garlic Roasted Broccoli&lt;/h3&gt; &lt;p&gt;Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:&lt;/p&gt; &lt;ul&gt;  &lt;li&gt;16 ounces broccoli florets (1/2 of the bag)&lt;/li&gt;  &lt;li&gt;2 tablespoons olive oil&lt;/li&gt;  &lt;li&gt;2 cloves garlic, minced&lt;/li&gt;  &lt;li&gt;Juice of 1 lemon&lt;/li&gt;  &lt;li&gt;Salt &amp;amp; Pepper to taste&lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;Instructions:&lt;/h3&gt; &lt;ol&gt;  &lt;li&gt;Preheat oven to 425°F.&lt;/li&gt;  &lt;li&gt;Spray a baking sheet with non-stick spray or line with parchment paper.&lt;/li&gt;  &lt;li&gt;In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.&lt;/li&gt;  &lt;li&gt;Arrange broccoli in a single layer on the baking sheet.&lt;/li&gt;  &lt;li&gt;Bake for 15 minutes, or until tender and slightly browned.&lt;/li&gt; &lt;/ol&gt; &lt;h3&gt;Important Information for Consumers&lt;/h3&gt; &lt;p&gt;The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg
+https://i5.samsclubimages.com/asr/22e70a0f-afa5-47d0-9cba-bbcab8d77690.564426009041cd09471cb1035e6aa890.jpeg
+https://i5.samsclubimages.com/asr/ae812388-e1b0-4092-b862-fb6f21629e6a.32dbf94932a79fd46c341809dd9d0e0c.jpeg
+https://i5.samsclubimages.com/asr/b38b2d85-4fbd-4c4d-bf28-e5d6ab715908.75350253223da80c49696338eda77158.jpeg
+https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -709,341 +715,344 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2">
-        <v>990472645</v>
+        <v>990474961</v>
       </c>
       <c r="F2">
-        <v>18641059669</v>
+        <v>18763956273</v>
       </c>
       <c r="G2">
-        <v>196084419248</v>
+        <v>196084437112</v>
       </c>
       <c r="H2">
-        <v>12.98</v>
+        <v>3.81</v>
       </c>
       <c r="K2" t="s">
         <v>29</v>
       </c>
       <c r="L2">
-        <v>4.5</v>
+        <v>4.2</v>
       </c>
       <c r="M2">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="s">
         <v>36</v>
       </c>
       <c r="W2" t="s">
         <v>37</v>
       </c>
       <c r="X2">
         <v>0</v>
       </c>
       <c r="Y2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3">
-        <v>990474961</v>
+        <v>990474368</v>
       </c>
       <c r="F3">
-        <v>18763956273</v>
+        <v>18726917004</v>
       </c>
       <c r="G3">
-        <v>196084437112</v>
+        <v>196084428707</v>
       </c>
       <c r="H3">
         <v>9.98</v>
       </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="M3">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="O3" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" t="s">
         <v>42</v>
       </c>
-      <c r="P3" t="s">
+      <c r="R3" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="V3" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="W3" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4">
-        <v>990474368</v>
+        <v>990472645</v>
       </c>
       <c r="F4">
-        <v>18726917004</v>
+        <v>18641059669</v>
       </c>
       <c r="G4">
-        <v>196084428707</v>
+        <v>196084419248</v>
       </c>
       <c r="H4">
-        <v>9.98</v>
+        <v>11.98</v>
       </c>
       <c r="K4" t="s">
         <v>29</v>
       </c>
       <c r="L4">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
       <c r="M4">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="O4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="P4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="Q4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R4" t="s">
+        <v>51</v>
+      </c>
+      <c r="S4" t="s">
+        <v>34</v>
+      </c>
+      <c r="U4" t="s">
         <v>52</v>
       </c>
-      <c r="R4" t="s">
+      <c r="V4" t="s">
         <v>53</v>
       </c>
-      <c r="S4" t="s">
+      <c r="W4" t="s">
         <v>54</v>
       </c>
-      <c r="U4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" t="s">
         <v>56</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>57</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>58</v>
       </c>
       <c r="E5">
-        <v>980200415</v>
+        <v>980092998</v>
       </c>
       <c r="F5">
-        <v>13908855600</v>
+        <v>13894920187</v>
       </c>
       <c r="G5" t="s">
         <v>59</v>
       </c>
       <c r="H5">
-        <v>4.46</v>
+        <v>6.98</v>
       </c>
       <c r="K5" t="s">
         <v>29</v>
       </c>
       <c r="L5">
-        <v>4.8</v>
+        <v>4.7</v>
       </c>
       <c r="M5">
-        <v>3419</v>
+        <v>3546</v>
       </c>
       <c r="N5" t="s">
         <v>60</v>
       </c>
       <c r="O5" t="s">
         <v>61</v>
       </c>
       <c r="P5" t="s">
         <v>62</v>
       </c>
       <c r="Q5" t="s">
         <v>63</v>
       </c>
       <c r="R5" t="s">
         <v>64</v>
       </c>
       <c r="S5" t="s">
         <v>65</v>
       </c>
       <c r="X5">
         <v>1</v>
       </c>
       <c r="Y5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>66</v>
       </c>
       <c r="B6" t="s">
         <v>67</v>
       </c>
       <c r="C6" t="s">
         <v>68</v>
       </c>
       <c r="D6" t="s">
         <v>69</v>
       </c>
       <c r="E6">
-        <v>571277</v>
+        <v>504331</v>
       </c>
       <c r="F6">
-        <v>13621807018</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>15392852361</v>
+      </c>
+      <c r="G6">
+        <v>709351891335</v>
       </c>
       <c r="H6">
-        <v>8.42</v>
+        <v>3.98</v>
       </c>
       <c r="K6" t="s">
         <v>29</v>
       </c>
       <c r="L6">
-        <v>4.8</v>
+        <v>4.5</v>
       </c>
       <c r="M6">
-        <v>109</v>
+        <v>9713</v>
+      </c>
+      <c r="N6" t="s">
+        <v>70</v>
       </c>
       <c r="O6" t="s">
         <v>71</v>
       </c>
       <c r="P6" t="s">
         <v>72</v>
       </c>
       <c r="Q6" t="s">
         <v>73</v>
       </c>
       <c r="R6" t="s">
         <v>74</v>
       </c>
       <c r="S6" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="X6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">