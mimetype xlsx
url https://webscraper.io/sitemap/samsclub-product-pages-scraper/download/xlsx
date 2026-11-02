--- v6 (2026-09-21)
+++ v7 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>item_nr</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -89,230 +89,273 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
+    <t>https://www.samsclub.com/ip/Gap-Women-s-Linen-Blend-Button-Down-Shirt/17665169536</t>
+  </si>
+  <si>
+    <t>2026-10-28T07:16:15Z</t>
+  </si>
+  <si>
+    <t>Gap Women's Linen Blend Button-Down Shirt</t>
+  </si>
+  <si>
+    <t>Gap</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Keeps You Cool
+Wear It Anywhere
+Easy Relaxed Fit
+Machine Washable</t>
+  </si>
+  <si>
+    <t>Year-Round Style and Comfort The Gap Women’s Linen Blend Button Down is a versatile wardrobe essential that transcends seasons. Crafted from a soft and airy linen blend, this collared shirt combines style, comfort, and functionality. Whether you're dressing it up for work, using it as a beach cover-up, or pairing it with jeans for a casual yet polished look, this shirt is designed to suit any occasion. Breathable and Durable Fabric Made from a blend of 55% Linen and 45% Rayon, this shirt offers the natural benefits of linen, including breathability and moisture-wicking properties. Linen is known for its ability to allow airflow to the body, making it ideal for warmer weather. Additionally, it’s a long-lasting fabric that withstands frequent wear and washing, and it’s eco-friendly for those mindful of their environmental impact. Thoughtful Design Features The Gap Women’s Linen Button Down is designed with attention to detail. It features a button-up front with branded buttons, long sleeves with buttoned cuffs, and a curved shirttail hem for added coverage. A single breast pocket, side slits, and a back yoke complete the look, offering both style and practicality. Relaxed Fit and Sizing Options This shirt boasts an easy, relaxed fit for comfortable wear. For sizing guidance, a size chart is included in the product photos. Available in ladies’ sizes XS-XXL, this shirt ensures a perfect fit for everyone. Color Choices and Care Instructions Choose from three solid colorways—Yellow, Khaki, and Red—or a striped Multi option. Each garment is unique due to a special wash technique, resulting in slight variations between pieces. To maintain its quality and color, follow the care instructions provided on the tag. Note: Color may transfer onto other surfaces and fabrics.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Year-Round Style and Comfort&lt;/h3&gt; &lt;p&gt;The Gap Women’s Linen Blend Button Down is a versatile wardrobe essential that transcends seasons. Crafted from a soft and airy linen blend, this collared shirt combines style, comfort, and functionality. Whether you're dressing it up for work, using it as a beach cover-up, or pairing it with jeans for a casual yet polished look, this shirt is designed to suit any occasion.&lt;/p&gt; &lt;h3&gt;Breathable and Durable Fabric&lt;/h3&gt; &lt;p&gt;Made from a blend of 55% Linen and 45% Rayon, this shirt offers the natural benefits of linen, including breathability and moisture-wicking properties. Linen is known for its ability to allow airflow to the body, making it ideal for warmer weather. Additionally, it’s a long-lasting fabric that withstands frequent wear and washing, and it’s eco-friendly for those mindful of their environmental impact.&lt;/p&gt; &lt;h3&gt;Thoughtful Design Features&lt;/h3&gt; &lt;p&gt;The Gap Women’s Linen Button Down is designed with attention to detail. It features a button-up front with branded buttons, long sleeves with buttoned cuffs, and a curved shirttail hem for added coverage. A single breast pocket, side slits, and a back yoke complete the look, offering both style and practicality.&lt;/p&gt; &lt;h3&gt;Relaxed Fit and Sizing Options&lt;/h3&gt; &lt;p&gt;This shirt boasts an easy, relaxed fit for comfortable wear. For sizing guidance, a size chart is included in the product photos. Available in ladies’ sizes XS-XXL, this shirt ensures a perfect fit for everyone.&lt;/p&gt; &lt;h3&gt;Color Choices and Care Instructions&lt;/h3&gt; &lt;p&gt;Choose from three solid colorways—Yellow, Khaki, and Red—or a striped Multi option. Each garment is unique due to a special wash technique, resulting in slight variations between pieces. To maintain its quality and color, follow the care instructions provided on the tag. Note: Color may transfer onto other surfaces and fabrics.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/58429e84-904f-4617-a30c-18c7a6e39467.b49d7ea261c272848b198bceada8408c.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/58429e84-904f-4617-a30c-18c7a6e39467.b49d7ea261c272848b198bceada8408c.jpeg
+https://i5.samsclubimages.com/asr/ffd4fd1f-6d60-49dd-8ad3-4047ab91ac62.a2b39d99dca8033eafa37bdc168b87e9.jpeg
+https://i5.samsclubimages.com/asr/a981a1ac-2b30-4931-a047-2ba5cf2b89a6.baff3ccf1717394923a49576e855604c.jpeg
+https://i5.samsclubimages.com/asr/cfdab35c-9b9e-46d4-a74e-939c1b7da061.e4225a3f46277223de8f0bb4d9364d12.jpeg
+https://i5.samsclubimages.com/asr/a595032d-8828-4600-b984-ea71012b748d.03ca22bede9fbf80ed6869906b502205.jpeg
+https://i5.samsclubimages.com/asr/f3e5821d-205a-44b0-83b9-ef92939ce288.70bafda5cdaa1147eb80c7fd58c12352.jpeg
+https://i5.samsclubimages.com/asr/b80c7e9c-b97c-4561-aade-3efa4d640012.36d58e00d825da150f14666db3806f89.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingOut of stock</t>
+  </si>
+  <si>
+    <t>Multi</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>55% Linen, 45% Rayon</t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
+    <t>Luray, 22835
+Charlottesville Sam's Club</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-2-Piece-T-Shirt-and-Shorts-Set/18875617626</t>
+  </si>
+  <si>
+    <t>2026-10-28T07:16:28Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's 2-Piece T-Shirt and Short Gift Set</t>
+  </si>
+  <si>
+    <t>State of Mine</t>
+  </si>
+  <si>
+    <t>Ready For Gifting
+Garment Washed For Softness
+Convenient Side Pockets
+Machine Washable</t>
+  </si>
+  <si>
+    <t>Soft, Premium Fabrics This giftable Women’s 2-Piece T-Shirt and Short Set from State of Mine delivers effortless springtime comfort. The tee is made from a soft jersey knit using 100% ringspun combed cotton, while the shorts are crafted from cozy brushed fleece in 60% ringspun combed cotton and 40% recycled polyester. Both pieces are garment-washed for ultra softness. Complete with "To" and "From" packaging, this 2-piece set makes a great gift for yourself, a family member, or a friend. Relaxed Fit &amp; Everyday Comfort Designed with a relaxed, casual fit, the set is perfect for hanging out around the house or running errands around town. The fleece shorts include an elastic waistband with a functional drawstring, convenient side-seam pockets, and a 3 ¼” inseam. Fresh Spring Graphics Choose from Charming Coffee, Strawberry Market, Gingham Mama, or the Garden State design (sold separately here) which features a floral graphic with your favorite state name at the bottom. Perfect for Mother’s Day With its cozy feel and fresh spring look, this coordinated set makes a sweet and fun gift for Mother’s Day. Whether she loves quiet mornings with coffee or taking walks to the farmer’s market, it’s an easy way to make her feel celebrated.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Soft, Premium Fabrics&lt;/h2&gt; &lt;p&gt;This giftable Women’s 2-Piece T-Shirt and Short Set from State of Mine delivers effortless springtime comfort. The tee is made from a soft jersey knit using 100% ringspun combed cotton, while the shorts are crafted from cozy brushed fleece in 60% ringspun combed cotton and 40% recycled polyester. Both pieces are garment-washed for ultra softness. Complete with "To" and "From" packaging, this 2-piece set makes a great gift for yourself, a family member, or a friend.&lt;/p&gt; &lt;h2&gt;Relaxed Fit &amp;amp; Everyday Comfort&lt;/h2&gt; &lt;p&gt;Designed with a relaxed, casual fit, the set is perfect for hanging out around the house or running errands around town. The fleece shorts include an elastic waistband with a functional drawstring, convenient side-seam pockets, and a 3 ¼” inseam.&lt;/p&gt; &lt;h2&gt;Fresh Spring Graphics&lt;/h2&gt; &lt;p&gt;Choose from Charming Coffee, Strawberry Market, Gingham Mama, or the Garden State design (&lt;a href="https://www.samsclub.com/ip/State-of-Mine-Women-s-2-Piece-T-Shirt-and-Shorts-Set/18875617626?classType=VARIANT&amp;amp;from=/search"&gt;&lt;strong&gt;sold separately here&lt;/strong&gt;&lt;/a&gt;) which features a floral graphic with your favorite state name at the bottom.&lt;/p&gt; &lt;h2&gt;Perfect for Mother’s Day&lt;/h2&gt; &lt;p&gt;With its cozy feel and fresh spring look, this coordinated set makes a sweet and fun gift for Mother’s Day. Whether she loves quiet mornings with coffee or taking walks to the farmer’s market, it’s an easy way to make her feel celebrated.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/964c901a-806a-43e3-807b-7808051e674d.e522fd144beba0a3a07fea121e98793a.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/964c901a-806a-43e3-807b-7808051e674d.e522fd144beba0a3a07fea121e98793a.jpeg
+https://i5.samsclubimages.com/asr/2b6a0c71-ea3b-4b50-bac1-e318f78e0761.6dcc81b27f5a056548201c664a43a2f8.jpeg
+https://i5.samsclubimages.com/asr/e06c7d46-bf55-445f-95c9-cc0aed0cc28f.1fdc74df3b976383e160c9ac943b56e6.jpeg
+https://i5.samsclubimages.com/asr/f2e00252-e720-413f-a264-2f89a33a1f9c.a01121412fe234ff97514dcdbfaf82cc.jpeg
+https://i5.samsclubimages.com/asr/9484547c-e822-42ea-a194-bc6004dc7833.06c6b57937323106d5a26daf12631eeb.jpeg
+https://i5.samsclubimages.com/asr/af42fe9b-384b-4df3-b2e8-70c998fb7a88.b5aeab3e7dfe3943d415bb0aba616f1b.jpeg
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg</t>
+  </si>
+  <si>
+    <t>character</t>
+  </si>
+  <si>
+    <t>TEE: 100% Ringspun Combed BCI Cotton, SHORT: 60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
+  </si>
+  <si>
+    <t>Short sleeves</t>
+  </si>
+  <si>
     <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Sporty-State-T-Shirt/18763956273</t>
   </si>
   <si>
-    <t>2026-09-16T06:06:02Z</t>
+    <t>2026-10-28T07:15:19Z</t>
   </si>
   <si>
     <t>State of Mine Women's Sporty State T-Shirt</t>
   </si>
   <si>
-    <t>State of Mine</t>
-[...2 lines deleted...]
-    <t>usd</t>
+    <t>Soft Cotton Blend
+Relaxed Roomy Fit
+Holds Shape In Wash
+Show Your State Pride</t>
   </si>
   <si>
     <t>Show Your State Pride Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride. Comfortable, Breathable Design Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering. Color &amp; Fit Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images. Easy Care &amp; Everyday Style Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg
 https://i5.samsclubimages.com/asr/77c9e215-0a7e-48bf-ba66-2945fae8dae4.5df603c16b016f5773f44691f837494a.jpeg
 https://i5.samsclubimages.com/asr/f6a57637-3ac6-4581-9909-e611edfcee0a.03cbb14841b5857855c63725690162be.jpeg
 https://i5.samsclubimages.com/asr/17ffc821-21af-47e0-8e35-e92fd67ca0d5.f3e1ac337a4e9ec2a4e15b4fd2498d7f.jpeg
-https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg
-[...3 lines deleted...]
-    <t>ShippingOut of stock</t>
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
   </si>
   <si>
     <t>Short sleeve</t>
   </si>
   <si>
-    <t>Aptos, 95003
-[...32 lines deleted...]
-    <t>State of Mine Women's Stars State Jersey T-Shirt</t>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18657451528</t>
+  </si>
+  <si>
+    <t>2026-10-28T07:16:40Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's State Jersey T-Shirt</t>
+  </si>
+  <si>
+    <t>Soft Breathable Mesh
+Relaxed Easy Fit
+Show Your State Pride
+Machine Washable</t>
   </si>
   <si>
     <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...10 lines deleted...]
-https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/ed4e61da-eb0b-4349-9776-b432692ef5a7.fddbebf95d6ee86450c24239d49e4039.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/ed4e61da-eb0b-4349-9776-b432692ef5a7.fddbebf95d6ee86450c24239d49e4039.jpeg
+https://i5.samsclubimages.com/asr/5de345da-ae84-4f20-9750-264d018baf3d.3773b3b715d801371ddaace5623d4575.jpeg
+https://i5.samsclubimages.com/asr/644839f9-b625-43c7-8f72-cb41c16c8143.7c30a798908dc7447407d369ebcffca8.jpeg
+https://i5.samsclubimages.com/asr/e3fda52f-523e-4ac1-94a3-5961c93e020d.cace75691f743ff3ba8c1acaf2bce36f.jpeg
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg</t>
   </si>
   <si>
     <t>XXL</t>
   </si>
   <si>
     <t>100% recycled polyester</t>
   </si>
   <si>
-    <t>Short sleeves</t>
-[...75 lines deleted...]
-https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg</t>
+    <t>https://www.samsclub.com/ip/Eddie-Bauer-Women-s-Short-Sleeve-V-Neck-T-Shirt/17665119588</t>
+  </si>
+  <si>
+    <t>2026-10-28T07:16:48Z</t>
+  </si>
+  <si>
+    <t>Eddie Bauer Women's Short Sleeve V-Neck T-Shirt</t>
+  </si>
+  <si>
+    <t>Eddie Bauer</t>
+  </si>
+  <si>
+    <t>Feels Soft On Skin
+Flatters Your Figure
+Great For Layering
+Retains Its Shape</t>
+  </si>
+  <si>
+    <t>Comfort Meets Versatility The Eddie Bauer Women’s Short Sleeve V-Neck Tee is the ultimate wardrobe staple that combines comfort and functionality. Perfect for warmer months as a standalone top or as a layering piece throughout the year, its classic design pairs effortlessly with any bottoms in your closet. Whether you're dressing up or keeping it casual, this tee is a reliable choice for any occasion. Flattering Design Features This tee is crafted from a soft cotton-blend baby rib knit, offering a gentle feel against the skin while maintaining durability. It features short sleeves and a banded V-neckline for a flattering fit. With no closures, it ensures ease of wear and a streamlined look. The fitted silhouette enhances your shape, making it a stylish yet comfortable addition to your wardrobe. Breathable and Durable Fabric The baby rib knit fabric is breathable, allowing for excellent airflow and comfort throughout the day. Its natural stretch provides ease of movement, while its good recovery ensures the garment retains its shape and fit even after frequent washing. This blend of 60% Cotton and 40% Polyester is designed to withstand wear and tear, making it a long-lasting choice for your closet. Color and Size Options Available in six solid colorways – White, Pink, Olive, Purple, Blue, and Black – this tee offers a variety of options to suit your style. Sizes range from XS to XXL, ensuring a fit for every body type. For detailed sizing information, refer to the size chart included in the product photos. Care Instructions To preserve the quality, color, and fit of the Eddie Bauer Women’s Short Sleeve V-Neck Tee, please follow the care instructions provided on the garment's tag. With proper care, this versatile tee will remain a staple in your wardrobe for years to come.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Comfort Meets Versatility&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Short Sleeve V-Neck Tee is the ultimate wardrobe staple that combines comfort and functionality. Perfect for warmer months as a standalone top or as a layering piece throughout the year, its classic design pairs effortlessly with any bottoms in your closet. Whether you're dressing up or keeping it casual, this tee is a reliable choice for any occasion.&lt;/p&gt; &lt;h3&gt;Flattering Design Features&lt;/h3&gt; &lt;p&gt;This tee is crafted from a soft cotton-blend baby rib knit, offering a gentle feel against the skin while maintaining durability. It features short sleeves and a banded V-neckline for a flattering fit. With no closures, it ensures ease of wear and a streamlined look. The fitted silhouette enhances your shape, making it a stylish yet comfortable addition to your wardrobe.&lt;/p&gt; &lt;h3&gt;Breathable and Durable Fabric&lt;/h3&gt; &lt;p&gt;The baby rib knit fabric is breathable, allowing for excellent airflow and comfort throughout the day. Its natural stretch provides ease of movement, while its good recovery ensures the garment retains its shape and fit even after frequent washing. This blend of 60% Cotton and 40% Polyester is designed to withstand wear and tear, making it a long-lasting choice for your closet.&lt;/p&gt; &lt;h3&gt;Color and Size Options&lt;/h3&gt; &lt;p&gt;Available in six solid colorways – White, Pink, Olive, Purple, Blue, and Black – this tee offers a variety of options to suit your style. Sizes range from XS to XXL, ensuring a fit for every body type. For detailed sizing information, refer to the size chart included in the product photos.&lt;/p&gt; &lt;h3&gt;Care Instructions&lt;/h3&gt; &lt;p&gt;To preserve the quality, color, and fit of the Eddie Bauer Women’s Short Sleeve V-Neck Tee, please follow the care instructions provided on the garment's tag. With proper care, this versatile tee will remain a staple in your wardrobe for years to come.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/714632a6-de56-44ee-8545-9df66d25ad51.a9efed940c2f36a6432ea3adf57223cf.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/714632a6-de56-44ee-8545-9df66d25ad51.a9efed940c2f36a6432ea3adf57223cf.jpeg
+https://i5.samsclubimages.com/asr/c7e1ab22-08f5-4cf9-a128-e112b9f5084c.b0adcd34ea47e039dd169de9e3b4b541.jpeg
+https://i5.samsclubimages.com/asr/dc13e178-10ec-4a30-8a10-3d5524e41786.e1817c2da31bf11e8e61dee96782bdce.jpeg
+https://i5.samsclubimages.com/asr/d941e8ed-ac55-4fa8-878b-21af7502faec.b052972b9c21d466a0156d8aa9ea25af.jpeg
+https://i5.samsclubimages.com/asr/4fc53305-811c-483c-83cc-7f9765dbdfc7.4773dcd8a8afd9ed5b9540c9f806dea1.jpeg
+https://i5.samsclubimages.com/asr/c2d458b5-b386-462b-8178-3bdfad993414.5032d18b2a9b8a0c858cb6b006620ee7.jpeg
+https://i5.samsclubimages.com/asr/0e337475-99d0-409b-836e-aef1f391d1e0.d7ef796873dcb7f317247b230c13bf0a.jpeg</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>60% Cotton, 40% Polyester</t>
+  </si>
+  <si>
+    <t>Short Sleeve</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -714,345 +757,393 @@
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
-        <v>18763956273</v>
+        <v>17665169536</v>
       </c>
       <c r="G2">
-        <v>196084437112</v>
+        <v>760563445761</v>
       </c>
       <c r="H2">
-        <v>3.81</v>
+        <v>5.81</v>
+      </c>
+      <c r="I2">
+        <v>16.98</v>
+      </c>
+      <c r="J2">
+        <v>5.81</v>
       </c>
       <c r="K2" t="s">
         <v>29</v>
       </c>
       <c r="L2">
-        <v>4.2</v>
+        <v>4.4</v>
       </c>
       <c r="M2">
-        <v>43</v>
+        <v>260</v>
+      </c>
+      <c r="N2" t="s">
+        <v>30</v>
       </c>
       <c r="O2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="S2" t="s">
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="T2" t="s">
+        <v>36</v>
       </c>
       <c r="U2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="V2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="W2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="X2">
         <v>0</v>
       </c>
       <c r="Y2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D3" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>990474368</v>
+        <v>44</v>
       </c>
       <c r="F3">
-        <v>18726917004</v>
+        <v>18875617626</v>
       </c>
       <c r="G3">
-        <v>196084428707</v>
+        <v>196084452474</v>
       </c>
       <c r="H3">
-        <v>9.98</v>
+        <v>4.81</v>
+      </c>
+      <c r="I3">
+        <v>15.98</v>
+      </c>
+      <c r="J3">
+        <v>4.81</v>
       </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3">
-        <v>4.6</v>
+        <v>4.2</v>
       </c>
       <c r="M3">
+        <v>114</v>
+      </c>
+      <c r="N3" t="s">
+        <v>45</v>
+      </c>
+      <c r="O3" t="s">
         <v>46</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="Q3" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="R3" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="S3" t="s">
-        <v>34</v>
+        <v>35</v>
+      </c>
+      <c r="T3" t="s">
+        <v>50</v>
       </c>
       <c r="U3" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="V3" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="W3" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
       <c r="Y3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>990472645</v>
+        <v>44</v>
       </c>
       <c r="F4">
-        <v>18641059669</v>
+        <v>18763956273</v>
       </c>
       <c r="G4">
-        <v>196084419248</v>
+        <v>196084437112</v>
       </c>
       <c r="H4">
-        <v>11.98</v>
+        <v>3.81</v>
+      </c>
+      <c r="I4">
+        <v>9.98</v>
+      </c>
+      <c r="J4">
+        <v>3.81</v>
       </c>
       <c r="K4" t="s">
         <v>29</v>
       </c>
       <c r="L4">
-        <v>4.5</v>
+        <v>4.2</v>
       </c>
       <c r="M4">
-        <v>55</v>
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
+        <v>56</v>
       </c>
       <c r="O4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="P4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="Q4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="R4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="S4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="U4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="V4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="W4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="X4">
         <v>0</v>
       </c>
       <c r="Y4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="D5" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>980092998</v>
+        <v>44</v>
       </c>
       <c r="F5">
-        <v>13894920187</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>18657451528</v>
+      </c>
+      <c r="G5">
+        <v>196084416483</v>
       </c>
       <c r="H5">
-        <v>6.98</v>
+        <v>4.81</v>
+      </c>
+      <c r="I5">
+        <v>12.98</v>
+      </c>
+      <c r="J5">
+        <v>4.81</v>
       </c>
       <c r="K5" t="s">
         <v>29</v>
       </c>
       <c r="L5">
-        <v>4.7</v>
+        <v>4.8</v>
       </c>
       <c r="M5">
-        <v>3546</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="O5" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="P5" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="Q5" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="R5" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="S5" t="s">
-        <v>65</v>
+        <v>35</v>
+      </c>
+      <c r="U5" t="s">
+        <v>72</v>
+      </c>
+      <c r="V5" t="s">
+        <v>73</v>
+      </c>
+      <c r="W5" t="s">
+        <v>52</v>
       </c>
       <c r="X5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Y5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="D6" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>504331</v>
+        <v>77</v>
       </c>
       <c r="F6">
-        <v>15392852361</v>
+        <v>17665119588</v>
       </c>
       <c r="G6">
-        <v>709351891335</v>
+        <v>760563441336</v>
       </c>
       <c r="H6">
-        <v>3.98</v>
+        <v>8.98</v>
       </c>
       <c r="K6" t="s">
         <v>29</v>
       </c>
       <c r="L6">
-        <v>4.5</v>
+        <v>4.4</v>
       </c>
       <c r="M6">
-        <v>9713</v>
+        <v>433</v>
       </c>
       <c r="N6" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="O6" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="P6" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="Q6" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="R6" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="S6" t="s">
-        <v>65</v>
+        <v>35</v>
+      </c>
+      <c r="T6" t="s">
+        <v>83</v>
+      </c>
+      <c r="U6" t="s">
+        <v>61</v>
+      </c>
+      <c r="V6" t="s">
+        <v>84</v>
+      </c>
+      <c r="W6" t="s">
+        <v>85</v>
       </c>
       <c r="X6">
         <v>0</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">