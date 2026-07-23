--- v3 (2026-07-03)
+++ v4 (2026-07-23)
@@ -12,67 +12,70 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
+    <t>item_nr</t>
+  </si>
+  <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>features</t>
@@ -95,313 +98,315 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>2026-06-15T05:10:27Z</t>
-[...8 lines deleted...]
-    <t>Mighty Fine</t>
+    <t>2026-07-20T13:07:16Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-2-Piece-T-Shirt-and-Short-Gift-Set/18898418545?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>State of Mine Women's 2-Piece T-Shirt and Short Gift Set</t>
+  </si>
+  <si>
+    <t>State of Mine</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Everyday fit for versatile, all-day wear
-[...29 lines deleted...]
-    <t>Red</t>
+    <t>Giftable 2-piece t-shirt and shorts set with fun seasonal graphics
+"To" and "From" packaging is perfect for gifting to friends or family
+Lightweight jersey knit short sleeve t-shirt with crew neckline
+Fleece shorts with elastic drawstring waist and side seam pockets
+Relaxed casual fit
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Soft, Premium Fabrics This giftable Women’s 2-Piece T-Shirt and Short Set from State of Mine delivers effortless springtime comfort. The tee is made from a soft jersey knit using 100% ringspun combed cotton, while the shorts are crafted from cozy brushed fleece in 60% ringspun combed cotton and 40% recycled polyester. Both pieces are garment-washed for ultra softness. Complete with "To" and "From" packaging, this 2-piece set makes a great gift for yourself, a family member, or a friend. Relaxed Fit &amp; Everyday Comfort Designed with a relaxed, casual fit, the set is perfect for hanging out around the house or running errands around town. The fleece shorts include an elastic waistband with a functional drawstring, convenient side-seam pockets, and a 3 ¼” inseam. Fresh Spring Graphics Choose from Charming Coffee, Strawberry Market, Gingham Mama, or the Garden State design (sold separately here) which features a floral graphic with your favorite state name at the bottom. Perfect for Mother’s Day With its cozy feel and fresh spring look, this coordinated set makes a sweet and fun gift for Mother’s Day. Whether she loves quiet mornings with coffee or taking walks to the farmer’s market, it’s an easy way to make her feel celebrated.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Soft, Premium Fabrics&lt;/h2&gt; &lt;p&gt;This giftable Women’s 2-Piece T-Shirt and Short Set from State of Mine delivers effortless springtime comfort. The tee is made from a soft jersey knit using 100% ringspun combed cotton, while the shorts are crafted from cozy brushed fleece in 60% ringspun combed cotton and 40% recycled polyester. Both pieces are garment-washed for ultra softness. Complete with "To" and "From" packaging, this 2-piece set makes a great gift for yourself, a family member, or a friend.&lt;/p&gt; &lt;h2&gt;Relaxed Fit &amp;amp; Everyday Comfort&lt;/h2&gt; &lt;p&gt;Designed with a relaxed, casual fit, the set is perfect for hanging out around the house or running errands around town. The fleece shorts include an elastic waistband with a functional drawstring, convenient side-seam pockets, and a 3 ¼” inseam.&lt;/p&gt; &lt;h2&gt;Fresh Spring Graphics&lt;/h2&gt; &lt;p&gt;Choose from Charming Coffee, Strawberry Market, Gingham Mama, or the Garden State design (&lt;a href="https://www.samsclub.com/ip/State-of-Mine-Women-s-2-Piece-T-Shirt-and-Shorts-Set/18875617626?classType=VARIANT&amp;amp;from=/search"&gt;&lt;strong&gt;sold separately here&lt;/strong&gt;&lt;/a&gt;) which features a floral graphic with your favorite state name at the bottom.&lt;/p&gt; &lt;h2&gt;Perfect for Mother’s Day&lt;/h2&gt; &lt;p&gt;With its cozy feel and fresh spring look, this coordinated set makes a sweet and fun gift for Mother’s Day. Whether she loves quiet mornings with coffee or taking walks to the farmer’s market, it’s an easy way to make her feel celebrated.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a485d212-1f90-4a82-958a-2ae925595a81.527cc2741f7810dcf44e58bec2b08de3.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a485d212-1f90-4a82-958a-2ae925595a81.527cc2741f7810dcf44e58bec2b08de3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/14263f6e-75a3-49e9-8943-66e7e55323d0.c0724baf61dc83af07ef5aba9b7445d6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/706a4d07-5111-4daa-938d-f1eeaee7c3f4.58bbbc8ecf6d41e4d513f1b0b2ec1d03.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/a833a203-49e1-400d-91f4-e7c4b4ab0b45.c8f3749981eb7474c177345b1c008b85.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/4557f8f7-6ee9-411e-bd3a-1397431587ed.ccae0a4a91109aad1681ab81b4327269.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/2a6c5cb5-fc9c-458c-a378-6e2a4b1026b5.b8c7bb389519cfd017d66af73bbf6291.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/a485d212-1f90-4a82-958a-2ae925595a81.527cc2741f7810dcf44e58bec2b08de3.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Jul 28</t>
+  </si>
+  <si>
+    <t>Strawberry</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
-    <t>60% Cotton, 40% Polyester</t>
+    <t>TEE: 100% Ringspun Combed BCI Cotton, SHORT: 60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
   </si>
   <si>
     <t>Short sleeves</t>
   </si>
   <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103?page=2</t>
+  </si>
+  <si>
+    <t>New York, 10004
+Secaucus Sam's Club</t>
+  </si>
+  <si>
+    <t>2026-07-20T12:58:13Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Women-s-Licensed-Country-Music-T-Shirt/17914420321?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Women's Licensed Country Music T-Shirt</t>
+  </si>
+  <si>
+    <t>Licensed Products</t>
+  </si>
+  <si>
+    <t>Everyday fit tee
+Midweight soft fabrication for year-round comfort
+Ribbed crewneck design for a classic finish
+Prints feature Country music artists on the front
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Celebrate Music Icons with Exclusive Graphic Tees Immerse yourself in the world of timeless sound with our exclusive collection of country music-inspired graphic tees. Featuring legendary artists like Dolly Parton, Lainey Wilson, Elvis Presley, ZZ Top, and classic MTV, each shirt is a tribute to unforgettable music moments. These tees are more than just apparel—they’re a celebration of iconic music history. Crafted for Comfort and Style Made from 100% natural cotton, these graphic tees offer unbeatable comfort and breathability. The mid-weight softness ensures they are perfect for year-round wear, whether you're enjoying a casual day out or relaxing at home. Designed with an everyday fit, these tees provide effortless style and versatility, making them suitable for any occasion. Easy Care for Everyday Wear These tees are machine washable, making them easy to care for and ideal for daily use. Step into a tee that not only looks great but also feels amazing, because great music—and great style—never goes out of fashion.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Celebrate Music Icons with Exclusive Graphic Tees&lt;/h3&gt; &lt;p&gt;Immerse yourself in the world of timeless sound with our exclusive collection of country music-inspired graphic tees. Featuring legendary artists like Dolly Parton, Lainey Wilson, Elvis Presley, ZZ Top, and classic MTV, each shirt is a tribute to unforgettable music moments. These tees are more than just apparel—they’re a celebration of iconic music history.&lt;/p&gt; &lt;h3&gt;Crafted for Comfort and Style&lt;/h3&gt; &lt;p&gt;Made from 100% natural cotton, these graphic tees offer unbeatable comfort and breathability. The mid-weight softness ensures they are perfect for year-round wear, whether you're enjoying a casual day out or relaxing at home. Designed with an everyday fit, these tees provide effortless style and versatility, making them suitable for any occasion.&lt;/p&gt; &lt;h3&gt;Easy Care for Everyday Wear&lt;/h3&gt; &lt;p&gt;These tees are machine washable, making them easy to care for and ideal for daily use. Step into a tee that not only looks great but also feels amazing, because great music—and great style—never goes out of fashion.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b3755bea-5b6c-474f-9829-d35089db4238.ca4fbc9f195f6922a042af7ef82e3caf.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b3755bea-5b6c-474f-9829-d35089db4238.ca4fbc9f195f6922a042af7ef82e3caf.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/a4f65b8d-e048-4b25-a23f-ba530cfba6e0.0783bf926c0c50710aea145a0741bfc6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/db528866-85dc-4b1c-b107-2b9d7f77fd31.4e2e647f54913e1b7dc10e4b64553b04.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/3a8f00bc-5ee2-4ff1-b675-94fb6adada02.9f7f3b12fb47f28a3908ce7937fc6512.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/1a24ab67-025e-4e16-a147-98c72087a233.80618698bebdb987503739229f5f9e2d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/94813f0f-53c4-4ece-a67f-33a1483703e6.58b7ae7017d70ddbcd42dac34cd1ab57.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/862c49de-c58b-4056-a9c6-c109ef5d8a7f.00d9403507c0368fbb897bc90c90435e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b3755bea-5b6c-474f-9829-d35089db4238.ca4fbc9f195f6922a042af7ef82e3caf.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Jul 25</t>
+  </si>
+  <si>
+    <t>MTV Cowboy</t>
+  </si>
+  <si>
+    <t>XS</t>
+  </si>
+  <si>
+    <t>100% Cotton</t>
   </si>
   <si>
     <t>Dallas, 75231
 Dallas, Timber Creek Crossing Sam's Club</t>
   </si>
   <si>
-    <t>2026-06-15T05:00:59Z</t>
-[...39 lines deleted...]
-    <t>Pink</t>
+    <t>2026-07-20T12:59:10Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-Front-Seam-Piping-Crewneck-Sweatshirt/17359408009?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Sandwash Front Seam Piping Crewneck Sweatshirt</t>
+  </si>
+  <si>
+    <t>Member's Mark</t>
+  </si>
+  <si>
+    <t>Long sleeve crewneck design
+Sandwashed fabric for added softness
+Regular fit with mid-weight garment construction
+Combines casual comfort with refined style
+Machine washable</t>
+  </si>
+  <si>
+    <t>Super-Soft Comfort for Everyday Wear Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look. Effortless Styling and Fit The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands. Sustainable and High-Quality Materials Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look. Care Instructions for Long-Lasting Wear Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time. 
+ Questions or Comments?
+We would love to hear about your
+   Member's Mark experience! Visit us at:
+samsclub.com/membersmarkhelp 
+info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Super-Soft Comfort for Everyday Wear&lt;/h3&gt; &lt;p&gt;Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look.&lt;/p&gt; &lt;h3&gt;Effortless Styling and Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands.&lt;/p&gt; &lt;h3&gt;Sustainable and High-Quality Materials&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look.&lt;/p&gt; &lt;h3&gt;Care Instructions for Long-Lasting Wear&lt;/h3&gt; &lt;p&gt;Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/3e3df2cb-c9f2-4cad-9a7b-8f37f0ba37cb.802ff2efb970fd92dfdb4d91a5c170ee.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/3e3df2cb-c9f2-4cad-9a7b-8f37f0ba37cb.802ff2efb970fd92dfdb4d91a5c170ee.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5003f19c-b45b-4519-8e76-ddb023ebbd8c.86affde8a6eda3942bb639c187bd4bda.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/c485cbf3-25ac-4b5f-9a82-806bfc596924.9aa4f16684bd293ccb62a4d487149622.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6763e1c6-9a9b-4608-a5fc-1855a8431a30.2c7070fb1e9d969744d14e0af0e2c1ff.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/37603e45-10db-4e74-bb27-3aee13fb3822.84618fd98d653ca3ad6c84de65f5435b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/0bf9474f-c437-49eb-bb69-a9ef5bc49077.9e8b5e70a43914694c7952b66ee69191.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5d4759ca-db5a-4c11-9362-72463a3bbeff.d075380f062303cdee274df9cdaf5c88.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/47fd483d-a8ef-4c27-bc8f-25232c0ebeec.baa70b19fec2cdf979578fe2a1df766f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/3e3df2cb-c9f2-4cad-9a7b-8f37f0ba37cb.802ff2efb970fd92dfdb4d91a5c170ee.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Jul 24</t>
+  </si>
+  <si>
+    <t>Cream</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>49% Recycled Polyester / 43% Livaeco Modal / 8% Spandex</t>
+  </si>
+  <si>
+    <t>Long sleeves</t>
+  </si>
+  <si>
+    <t>2026-07-20T13:00:23Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Eddie-Bauer-Women-s-Quarter-Zip-Pullover/17656324974?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Eddie Bauer Women's Quarter-Zip Pullover</t>
+  </si>
+  <si>
+    <t>Eddie Bauer</t>
+  </si>
+  <si>
+    <t>Women's quarter-zip pullover with dropped shoulder design
+Soft French terry material made of 80% cotton and 20% polyester
+Loose fit with long sleeves
+Adjustable mock neck or collared neckline
+Machine washable with gentle care instructions</t>
+  </si>
+  <si>
+    <t>Stylish and Functional Design The Eddie Bauer Women’s Quarter Zip Pullover combines fashion and function, making it a versatile choice for fall and winter. Whether you're layering up for camping or hiking adventures or simply need a cozy everyday pullover for cooler temperatures, this piece is designed to meet your needs. Its adjustable neckline allows you to zip it all the way up for a high mockneck or leave it open for a relaxed collared look. The metal zipper is complemented by a twill zipper pull, adding a touch of sophistication to the design. Thoughtful Details for Comfort This pullover features dropped shoulders with front and back seaming, providing a relaxed fit and stylish silhouette. The rib knit bottom hem and matching banded cuffs ensure a snug yet comfortable fit, while the woven label on one side adds a subtle finishing touch. Crafted with attention to detail, this pullover is perfect for chilly days when you need an extra layer without the bulk. Premium Fabric and GSM Made from soft French terry with a sun-washed look and a lived-in feel, this pullover offers a cozy experience. With a fabric weight of 385 GSM (grams per square meter), it strikes the perfect balance between warmth and comfort. Thick enough to feel substantial yet lightweight enough to avoid overheating, it’s ideal for layering during cooler weather. Color and Size Options The Eddie Bauer Women’s Quarter Zip Pullover is available in four stunning colorways: Cream, Pink, Turquoise, and Blue. It comes in women’s sizes XS-XXL, ensuring a fit for a variety of body types while supplies last. Whether you prefer a neutral tone or a pop of color, there’s an option for everyone. Durable and Easy Care Fabric Blend Crafted from a blend of 80% Cotton and 20% Polyester, with rib knit made from 95% Cotton and 5% Spandex, this pullover is designed for durability and comfort. To maintain its color, quality, and fit, refer to the care tag for detailed washing instructions. Enjoy a garment that’s built to last and easy to care for.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Stylish and Functional Design&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Quarter Zip Pullover combines fashion and function, making it a versatile choice for fall and winter. Whether you're layering up for camping or hiking adventures or simply need a cozy everyday pullover for cooler temperatures, this piece is designed to meet your needs. Its adjustable neckline allows you to zip it all the way up for a high mockneck or leave it open for a relaxed collared look. The metal zipper is complemented by a twill zipper pull, adding a touch of sophistication to the design.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for Comfort&lt;/h3&gt; &lt;p&gt;This pullover features dropped shoulders with front and back seaming, providing a relaxed fit and stylish silhouette. The rib knit bottom hem and matching banded cuffs ensure a snug yet comfortable fit, while the woven label on one side adds a subtle finishing touch. Crafted with attention to detail, this pullover is perfect for chilly days when you need an extra layer without the bulk.&lt;/p&gt; &lt;h3&gt;Premium Fabric and GSM&lt;/h3&gt; &lt;p&gt;Made from soft French terry with a sun-washed look and a lived-in feel, this pullover offers a cozy experience. With a fabric weight of 385 GSM (grams per square meter), it strikes the perfect balance between warmth and comfort. Thick enough to feel substantial yet lightweight enough to avoid overheating, it’s ideal for layering during cooler weather.&lt;/p&gt; &lt;h3&gt;Color and Size Options&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Quarter Zip Pullover is available in four stunning colorways: Cream, Pink, Turquoise, and Blue. It comes in women’s sizes XS-XXL, ensuring a fit for a variety of body types while supplies last. Whether you prefer a neutral tone or a pop of color, there’s an option for everyone.&lt;/p&gt; &lt;h3&gt;Durable and Easy Care Fabric Blend&lt;/h3&gt; &lt;p&gt;Crafted from a blend of 80% Cotton and 20% Polyester, with rib knit made from 95% Cotton and 5% Spandex, this pullover is designed for durability and comfort. To maintain its color, quality, and fit, refer to the care tag for detailed washing instructions. Enjoy a garment that’s built to last and easy to care for.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/40225928-4e5f-4395-8937-ec269bfea196.a64e0ad8badd4eb4dda1ac491fc5b2bc.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/40225928-4e5f-4395-8937-ec269bfea196.a64e0ad8badd4eb4dda1ac491fc5b2bc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f152d4b5-02de-46b0-83e4-f021ef7eed0b.e468b3f29755bed8289901311f7c6b73.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e3e2c3c9-262a-4b31-836b-44e723c5a83e.1aba73efa71aaefcbcf1a09374b50aac.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e2936b63-d884-4248-9f09-4c65e90b69cf.6e5517f4cba77adc7c36c58b727457d6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/599945ee-1d9c-4d6b-a8b1-9a4eefe90e52.3c8352cfa5b028848916287e342a430b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/8a86d8b0-5b11-42a1-91c5-e6f681eb8d39.f9f7482422c5bfdbdd1a0f25c6a69ce4.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d8336f2a-e5ef-47ca-8c18-9d846d39a31b.2d8139311747177e87d5951899daa795.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/40225928-4e5f-4395-8937-ec269bfea196.a64e0ad8badd4eb4dda1ac491fc5b2bc.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Turquoise</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
-    <t>76% NYLON / 24% SPANDEX</t>
-[...24 lines deleted...]
-Designed for all-day comfort and everyday style
+    <t>80% Cotton, 20% Polyester</t>
+  </si>
+  <si>
+    <t>2026-07-20T13:00:29Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Buttery-Soft-Cropped-T-Shirt/15869316999?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Buttery Soft Cropped T-Shirt</t>
+  </si>
+  <si>
+    <t>Cropped short sleeve tee, a top you will want to reach for everyday
+Buttery soft and stretchy
+Fitted but not confining
+Extremely comfortable and can be styled with any and everything
 Machine washable</t>
   </si>
   <si>
-    <t>Experience super-soft comfort that goes wherever you do. The Member’s Mark Sandwash Collection features a knit fabric that’s soft, drapey, and designed to feel exceptionally comfortable on your skin. Why we love it: The Member’s Mark Women’s Sandwash Crewneck features a relaxed, oversized fit with a smooth drape, front seam piping, and slightly cropped length, making it easy to style solo or pair with the Member’s Mark Women’s Sandwash Jogger for a polished yet laid-back look. Styling &amp; Fit The Member’s Mark Women’s Sandwash Crewneck offers a customizable fit with front seam piping, blending casual ease and polished style. Pair it with the Member’s Mark Sandwash Jogger for a coordinated, laid-back look that’s perfect for everyday wear. Material &amp; Care Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex. This fabric is made from wood-based fibers sourced sustainably from well-managed forests. Each color—even Black—features an intentional washed-down finish, giving the piece an authentic, refined look. Due to its delicate nature, this fabric may show water spots or creases, which can be easily removed with a gentle wash.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...122 lines deleted...]
-    <t>Long sleeves with ribbed cuffs</t>
+    <t>Ultra Soft, Ultra Style A must have performance style that merges minimalist design with luxurious comfort is the Sam’s Member Mark Women's Modern Short Sleeve Tee. The shirt’s fabric offers a buttery soft hand feel that makes it enjoyable to wear all day. The Modern Short Sleeve Tee is exceptionally soft against your skin. Its lightweight construction ensures breathability, making it ideal for yoga, running errands or simply lounging. The shirt is engineered with four-way stretch which allows for unrestricted movement making sure the shirt moves with you no matter what activity. The shirt has moisture wicking properties that keep you comfortable and cool making it an excellent choice for all types of workouts. Simplicity, Comfort, Perfection The shirt offers classic coverage with a cropped silhouette that hits just above the waistline, giving you a more contemporary look. The cropped silhouette pairs perfectly with high-waisted legging or pants which would create a modern look that transitions seamlessly from studio sessions to casual outing. Its slimming fit and classic crewneck design provides a clean minimalist look that makes it a versatile addition to any wardrobe. Elevate Your Everyday Whether you wear it as a stand-alone piece with jeans or layer it under your favorite jacket, the Sam’s Member Mark Women's Modern Short Sleeve Tee offers a luxurious feel and endless versatility that fits seamlessly into your active and casual wardrobe.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Ultra Soft, Ultra Style&lt;/h3&gt; &lt;p&gt;A must have performance style that merges minimalist design with luxurious comfort is the Sam’s Member Mark Women's Modern Short Sleeve Tee. The shirt’s fabric offers a buttery soft hand feel that makes it enjoyable to wear all day. The Modern Short Sleeve Tee is exceptionally soft against your skin. Its lightweight construction ensures breathability, making it ideal for yoga, running errands or simply lounging. The shirt is engineered with four-way stretch which allows for unrestricted movement making sure the shirt moves with you no matter what activity. The shirt has moisture wicking properties that keep you comfortable and cool making it an excellent choice for all types of workouts.&lt;/p&gt; &lt;h3&gt;Simplicity, Comfort, Perfection&lt;/h3&gt; &lt;p&gt;The shirt offers classic coverage with a cropped silhouette that hits just above the waistline, giving you a more contemporary look. The cropped silhouette pairs perfectly with high-waisted legging or pants which would create a modern look that transitions seamlessly from studio sessions to casual outing. Its slimming fit and classic crewneck design provides a clean minimalist look that makes it a versatile addition to any wardrobe.&lt;/p&gt; &lt;h3&gt;Elevate Your Everyday&lt;/h3&gt; &lt;p&gt;Whether you wear it as a stand-alone piece with jeans or layer it under your favorite jacket, the Sam’s Member Mark Women's Modern Short Sleeve Tee offers a luxurious feel and endless versatility that fits seamlessly into your active and casual wardrobe.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/6c086605-8b2c-4e83-a640-ee68ae7a9b0e.6caedcea7746d008079da76b04d62e2f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/6c086605-8b2c-4e83-a640-ee68ae7a9b0e.6caedcea7746d008079da76b04d62e2f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/dd7e0879-5f33-4363-b104-e7f38cc9024c.ab154bf1e4c37162913bde6ce1da82b0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ad728adf-8149-4ec9-a6b6-10d87f3c076c.6717e8b9ad02dbeb32dffaccdb539ba9.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/faecd02b-0e67-4306-bb5a-8b47f9098b2c.bac934fb3dddd81db87e3573ec2bedd7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/95dc1f85-40da-47ca-9e21-1d3eead18103.2cfbee503ab48270d89b46d0845d128a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/78ac3d65-8b70-4166-a913-7da93f9eaec6.5c3e19021d522013dbfebe0f0a82d1c2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6c086605-8b2c-4e83-a640-ee68ae7a9b0e.6caedcea7746d008079da76b04d62e2f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>Sleek and smooth to the touch</t>
+  </si>
+  <si>
+    <t>Short Sleeve</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -705,59 +710,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -792,437 +797,455 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2">
-        <v>990464474</v>
+        <v>990477350</v>
       </c>
       <c r="G2">
-        <v>197772735275</v>
+        <v>18898418545</v>
       </c>
       <c r="H2">
-        <v>6.98</v>
+        <v>196084452399</v>
       </c>
       <c r="I2">
-        <v>8.98</v>
+        <v>6.81</v>
       </c>
       <c r="J2">
-        <v>6.98</v>
-[...5 lines deleted...]
-        <v>4.7</v>
+        <v>15.98</v>
+      </c>
+      <c r="K2">
+        <v>6.81</v>
+      </c>
+      <c r="L2" t="s">
+        <v>32</v>
       </c>
       <c r="M2">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>4.2</v>
+      </c>
+      <c r="N2">
+        <v>66</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2" t="s">
         <v>37</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
-      <c r="X2">
+      <c r="X2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="Z2" t="s">
         <v>43</v>
       </c>
+      <c r="AA2" t="s">
+        <v>44</v>
+      </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F3">
-        <v>990453322</v>
+        <v>990466934</v>
       </c>
       <c r="G3">
-        <v>197709461383</v>
+        <v>17914420321</v>
       </c>
       <c r="H3">
-        <v>9.88</v>
+        <v>197772744741</v>
       </c>
       <c r="I3">
-        <v>11.88</v>
+        <v>4.81</v>
       </c>
       <c r="J3">
-        <v>9.88</v>
-[...1 lines deleted...]
-      <c r="K3" t="s">
+        <v>6.64</v>
+      </c>
+      <c r="K3">
+        <v>4.81</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3">
+        <v>4.4</v>
+      </c>
+      <c r="N3">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="O3" t="s">
         <v>49</v>
       </c>
       <c r="P3" t="s">
         <v>50</v>
       </c>
       <c r="Q3" t="s">
         <v>51</v>
       </c>
       <c r="R3" t="s">
         <v>52</v>
       </c>
       <c r="S3" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="T3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="U3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="V3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="W3" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="X3">
+        <v>57</v>
+      </c>
+      <c r="X3" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y3">
         <v>1</v>
       </c>
-      <c r="Z3" t="s">
-        <v>57</v>
+      <c r="AA3" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F4">
-        <v>990419909</v>
+        <v>990442637</v>
       </c>
       <c r="G4">
-        <v>193968507787</v>
+        <v>17359408009</v>
       </c>
       <c r="H4">
+        <v>193968525804</v>
+      </c>
+      <c r="I4">
         <v>12.81</v>
       </c>
-      <c r="I4">
-[...1 lines deleted...]
-      </c>
       <c r="J4">
+        <v>14.98</v>
+      </c>
+      <c r="K4">
         <v>12.81</v>
       </c>
-      <c r="K4" t="s">
-[...3 lines deleted...]
-        <v>4.2</v>
+      <c r="L4" t="s">
+        <v>32</v>
       </c>
       <c r="M4">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>4.6</v>
+      </c>
+      <c r="N4">
+        <v>335</v>
       </c>
       <c r="O4" t="s">
         <v>63</v>
       </c>
       <c r="P4" t="s">
         <v>64</v>
       </c>
       <c r="Q4" t="s">
         <v>65</v>
       </c>
       <c r="R4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>67</v>
       </c>
       <c r="T4" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="U4" t="s">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="V4" t="s">
+        <v>70</v>
+      </c>
+      <c r="W4" t="s">
+        <v>71</v>
+      </c>
+      <c r="X4" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y4">
+        <v>1</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E5" t="s">
+        <v>76</v>
+      </c>
+      <c r="F5">
+        <v>990446463</v>
+      </c>
+      <c r="G5">
+        <v>17656324974</v>
+      </c>
+      <c r="H5">
+        <v>760563407998</v>
+      </c>
+      <c r="I5">
+        <v>15.81</v>
+      </c>
+      <c r="J5">
+        <v>17.98</v>
+      </c>
+      <c r="K5">
+        <v>15.81</v>
+      </c>
+      <c r="L5" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5">
+        <v>4.7</v>
+      </c>
+      <c r="N5">
+        <v>208</v>
+      </c>
+      <c r="O5" t="s">
+        <v>77</v>
+      </c>
+      <c r="P5" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>79</v>
+      </c>
+      <c r="R5" t="s">
+        <v>80</v>
+      </c>
+      <c r="S5" t="s">
+        <v>81</v>
+      </c>
+      <c r="T5" t="s">
         <v>68</v>
       </c>
-      <c r="W4" t="s">
-[...2 lines deleted...]
-      <c r="X4">
+      <c r="U5" t="s">
+        <v>82</v>
+      </c>
+      <c r="V5" t="s">
+        <v>83</v>
+      </c>
+      <c r="W5" t="s">
+        <v>84</v>
+      </c>
+      <c r="X5" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y5">
         <v>1</v>
       </c>
-      <c r="Z4" t="s">
-        <v>57</v>
+      <c r="AA5" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
-[...76 lines deleted...]
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="C6" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F6">
+        <v>990405829</v>
+      </c>
+      <c r="G6">
+        <v>15869316999</v>
+      </c>
+      <c r="H6">
+        <v>193968494018</v>
+      </c>
+      <c r="I6">
+        <v>6.81</v>
+      </c>
+      <c r="J6">
+        <v>9.24</v>
+      </c>
+      <c r="K6">
+        <v>6.81</v>
+      </c>
+      <c r="L6" t="s">
+        <v>32</v>
+      </c>
+      <c r="M6">
+        <v>2.6</v>
+      </c>
+      <c r="N6">
+        <v>9</v>
+      </c>
+      <c r="O6" t="s">
+        <v>88</v>
+      </c>
+      <c r="P6" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>90</v>
+      </c>
+      <c r="R6" t="s">
+        <v>91</v>
+      </c>
+      <c r="S6" t="s">
+        <v>92</v>
+      </c>
+      <c r="T6" t="s">
+        <v>68</v>
+      </c>
+      <c r="U6" t="s">
+        <v>93</v>
+      </c>
+      <c r="V6" t="s">
         <v>83</v>
-      </c>
-[...52 lines deleted...]
-        <v>93</v>
       </c>
       <c r="W6" t="s">
         <v>94</v>
       </c>
-      <c r="X6">
+      <c r="X6" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y6">
         <v>1</v>
       </c>
-      <c r="Z6" t="s">
-        <v>57</v>
+      <c r="AA6" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">