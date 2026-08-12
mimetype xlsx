--- v4 (2026-07-23)
+++ v5 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>item_nr</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
@@ -98,309 +98,300 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>2026-07-20T13:07:16Z</t>
-[...8 lines deleted...]
-    <t>State of Mine</t>
+    <t>2026-07-31T06:27:04Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Women-s-Licensed-Country-Music-T-Shirt/17913613808?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Women's Licensed Country Music T-Shirt</t>
+  </si>
+  <si>
+    <t>Licensed Products</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...59 lines deleted...]
-    <t>Licensed Products</t>
   </si>
   <si>
     <t>Everyday fit tee
 Midweight soft fabrication for year-round comfort
 Ribbed crewneck design for a classic finish
 Prints feature Country music artists on the front
 Machine washable for easy care</t>
   </si>
   <si>
     <t>Celebrate Music Icons with Exclusive Graphic Tees Immerse yourself in the world of timeless sound with our exclusive collection of country music-inspired graphic tees. Featuring legendary artists like Dolly Parton, Lainey Wilson, Elvis Presley, ZZ Top, and classic MTV, each shirt is a tribute to unforgettable music moments. These tees are more than just apparel—they’re a celebration of iconic music history. Crafted for Comfort and Style Made from 100% natural cotton, these graphic tees offer unbeatable comfort and breathability. The mid-weight softness ensures they are perfect for year-round wear, whether you're enjoying a casual day out or relaxing at home. Designed with an everyday fit, these tees provide effortless style and versatility, making them suitable for any occasion. Easy Care for Everyday Wear These tees are machine washable, making them easy to care for and ideal for daily use. Step into a tee that not only looks great but also feels amazing, because great music—and great style—never goes out of fashion.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Celebrate Music Icons with Exclusive Graphic Tees&lt;/h3&gt; &lt;p&gt;Immerse yourself in the world of timeless sound with our exclusive collection of country music-inspired graphic tees. Featuring legendary artists like Dolly Parton, Lainey Wilson, Elvis Presley, ZZ Top, and classic MTV, each shirt is a tribute to unforgettable music moments. These tees are more than just apparel—they’re a celebration of iconic music history.&lt;/p&gt; &lt;h3&gt;Crafted for Comfort and Style&lt;/h3&gt; &lt;p&gt;Made from 100% natural cotton, these graphic tees offer unbeatable comfort and breathability. The mid-weight softness ensures they are perfect for year-round wear, whether you're enjoying a casual day out or relaxing at home. Designed with an everyday fit, these tees provide effortless style and versatility, making them suitable for any occasion.&lt;/p&gt; &lt;h3&gt;Easy Care for Everyday Wear&lt;/h3&gt; &lt;p&gt;These tees are machine washable, making them easy to care for and ideal for daily use. Step into a tee that not only looks great but also feels amazing, because great music—and great style—never goes out of fashion.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...10 lines deleted...]
-https://i5.samsclubimages.com/asr/94813f0f-53c4-4ece-a67f-33a1483703e6.58b7ae7017d70ddbcd42dac34cd1ab57.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Celebrate Music Icons with Exclusive Graphic Tees&lt;/h3&gt; &lt;p&gt;Immerse yourself in the world of timeless sound with our exclusive collection of country music-inspired graphic tees. Featuring legendary artists like Dolly Parton, Lainey Wilson, Elvis Presley, ZZ Top, and classic MTV, each shirt is a tribute to unforgettable music moments. These tees are more than just apparel—they’re a celebration of iconic music history.&lt;/p&gt; &lt;h3&gt;Crafted for Comfort and Style&lt;/h3&gt; &lt;p&gt;Made from 100% natural cotton, these graphic tees offer unbeatable comfort and breathability. The mid-weight softness ensures they are perfect for year-round wear, whether you're enjoying a casual day out or relaxing at home. Designed with an everyday fit, these tees provide effortless style and versatility, making them suitable for any occasion.&lt;/p&gt; &lt;h3&gt;Easy Care for Everyday Wear&lt;/h3&gt; &lt;p&gt;These tees are machine washable, making them easy to care for and ideal for daily use. Step into a tee that not only looks great but also feels amazing, because great music—and great style—never goes out of fashion.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b5a3da62-2413-47a0-baed-227b2ba1141d.cd2ff2ad64f12bc9cbca6e63d1c29c37.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b5a3da62-2413-47a0-baed-227b2ba1141d.cd2ff2ad64f12bc9cbca6e63d1c29c37.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/899065d5-d9de-46f1-9eee-e4453ad89c24.300f1679589b1352cf22b457db8f3483.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/86cdd653-d1bd-41d4-8021-f26aa1bb3084.a6eb3b5bed4f0a17f3f71f40db3a1995.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/cad2cd7f-2cec-49fe-a6f5-b1273098e6ef.bc8f10a88b691bba8ca9fb92b6ab43ed.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/69dfd294-cebe-4712-aa46-41a4ba74f0c4.380c505061bee4d023cc03335120fba0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/2f21e349-85f4-4804-add0-0fb48c4f48e7.4a7884538b3a253bb671cf735685d77f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/862c49de-c58b-4056-a9c6-c109ef5d8a7f.00d9403507c0368fbb897bc90c90435e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
-https://i5.samsclubimages.com/asr/b3755bea-5b6c-474f-9829-d35089db4238.ca4fbc9f195f6922a042af7ef82e3caf.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
-[...5 lines deleted...]
-    <t>MTV Cowboy</t>
+https://i5.samsclubimages.com/asr/b5a3da62-2413-47a0-baed-227b2ba1141d.cd2ff2ad64f12bc9cbca6e63d1c29c37.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Aug 4</t>
+  </si>
+  <si>
+    <t>ZZ Top - Online Only</t>
   </si>
   <si>
     <t>XS</t>
   </si>
   <si>
     <t>100% Cotton</t>
+  </si>
+  <si>
+    <t>Short sleeves</t>
   </si>
   <si>
     <t>Dallas, 75231
 Dallas, Timber Creek Crossing Sam's Club</t>
   </si>
   <si>
-    <t>2026-07-20T12:59:10Z</t>
+    <t>2026-07-31T06:28:36Z</t>
   </si>
   <si>
     <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-Front-Seam-Piping-Crewneck-Sweatshirt/17359408009?classType=VARIANT</t>
   </si>
   <si>
     <t>Member's Mark Women's Sandwash Front Seam Piping Crewneck Sweatshirt</t>
   </si>
   <si>
     <t>Member's Mark</t>
   </si>
   <si>
     <t>Long sleeve crewneck design
 Sandwashed fabric for added softness
 Regular fit with mid-weight garment construction
 Combines casual comfort with refined style
 Machine washable</t>
   </si>
   <si>
     <t>Super-Soft Comfort for Everyday Wear Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look. Effortless Styling and Fit The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands. Sustainable and High-Quality Materials Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look. Care Instructions for Long-Lasting Wear Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time. 
  Questions or Comments?
 We would love to hear about your
    Member's Mark experience! Visit us at:
 samsclub.com/membersmarkhelp 
 info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Super-Soft Comfort for Everyday Wear&lt;/h3&gt; &lt;p&gt;Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look.&lt;/p&gt; &lt;h3&gt;Effortless Styling and Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands.&lt;/p&gt; &lt;h3&gt;Sustainable and High-Quality Materials&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look.&lt;/p&gt; &lt;h3&gt;Care Instructions for Long-Lasting Wear&lt;/h3&gt; &lt;p&gt;Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Super-Soft Comfort for Everyday Wear&lt;/h3&gt; &lt;p&gt;Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look.&lt;/p&gt; &lt;h3&gt;Effortless Styling and Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands.&lt;/p&gt; &lt;h3&gt;Sustainable and High-Quality Materials&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look.&lt;/p&gt; &lt;h3&gt;Care Instructions for Long-Lasting Wear&lt;/h3&gt; &lt;p&gt;Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/3e3df2cb-c9f2-4cad-9a7b-8f37f0ba37cb.802ff2efb970fd92dfdb4d91a5c170ee.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/3e3df2cb-c9f2-4cad-9a7b-8f37f0ba37cb.802ff2efb970fd92dfdb4d91a5c170ee.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/5003f19c-b45b-4519-8e76-ddb023ebbd8c.86affde8a6eda3942bb639c187bd4bda.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/c485cbf3-25ac-4b5f-9a82-806bfc596924.9aa4f16684bd293ccb62a4d487149622.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/6763e1c6-9a9b-4608-a5fc-1855a8431a30.2c7070fb1e9d969744d14e0af0e2c1ff.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/37603e45-10db-4e74-bb27-3aee13fb3822.84618fd98d653ca3ad6c84de65f5435b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/0bf9474f-c437-49eb-bb69-a9ef5bc49077.9e8b5e70a43914694c7952b66ee69191.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/5d4759ca-db5a-4c11-9362-72463a3bbeff.d075380f062303cdee274df9cdaf5c88.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/47fd483d-a8ef-4c27-bc8f-25232c0ebeec.baa70b19fec2cdf979578fe2a1df766f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/3e3df2cb-c9f2-4cad-9a7b-8f37f0ba37cb.802ff2efb970fd92dfdb4d91a5c170ee.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>ShippingArrives Jul 24</t>
-[...1 lines deleted...]
-  <si>
     <t>Cream</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>49% Recycled Polyester / 43% Livaeco Modal / 8% Spandex</t>
   </si>
   <si>
     <t>Long sleeves</t>
   </si>
   <si>
-    <t>2026-07-20T13:00:23Z</t>
+    <t>2026-07-31T06:28:41Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Express-Women-s-Linen-Blend-Button-Up-Tank-Top/17916100981?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Express Women's Linen Blend Button-Up Tank Top</t>
+  </si>
+  <si>
+    <t>Express</t>
+  </si>
+  <si>
+    <t>Women's linen blend tank with button-front closure
+Soft linen blend material made of 55% linen and 45% rayon
+Slim fit with slight stretch for a flattering silhouette
+Versatile wear with sleeveless design and square neckline
+Lightweight garment with 1.5" straps
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Stylish Sleeveless Design for Summer The Express Women’s Linen Blend Top is the perfect addition to your summer wardrobe. This button-front vest combines elegance and comfort, allowing you to enjoy the sunshine on your shoulders while elevating your style. Its versatile design makes it ideal for dressier occasions or casual outings. Versatile Styling Options Pair the Express Women’s Linen Blend Top with the matching Express Women’s Linen Blend Skirt for a coordinated look, or mix it up with jeans and boots for an equestrian-inspired outfit. For office-ready attire, wear it with slacks and a blazer. As the weather cools, layer it over a long-sleeved tee to utilize it as a chic vest. Thoughtful Design Features Crafted from a woven linen blend, this sleeveless top features a high squared neckline, side welt pockets, and a button-up front leading to a notched hem. Fully lined for added comfort, it offers a fitted silhouette that flatters your figure. For sizing assistance, refer to the size chart included in the product photos. Premium Fabric Composition Made from a blend of 55% Linen and 45% Rayon, this top is breathable, absorbent, and moisture-wicking, ensuring comfort throughout the day. Linen is also a sustainable and durable fabric, making this top a great choice for eco-conscious shoppers. Follow the care tag instructions to maintain its quality and fit. Available Colors and Sizes Choose from three solid color options—Black, Red, and Tan—or a checked Multi print. The Express Women’s Linen Blend Top is available in ladies’ sizes XS-XXL while supplies last, ensuring a fit for everyone. Add this versatile piece to your wardrobe today!info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Stylish Sleeveless Design for Summer&lt;/h3&gt; &lt;p&gt;The Express Women’s Linen Blend Top is the perfect addition to your summer wardrobe. This button-front vest combines elegance and comfort, allowing you to enjoy the sunshine on your shoulders while elevating your style. Its versatile design makes it ideal for dressier occasions or casual outings.&lt;/p&gt; &lt;h3&gt;Versatile Styling Options&lt;/h3&gt; &lt;p&gt;Pair the Express Women’s Linen Blend Top with the matching Express Women’s Linen Blend Skirt for a coordinated look, or mix it up with jeans and boots for an equestrian-inspired outfit. For office-ready attire, wear it with slacks and a blazer. As the weather cools, layer it over a long-sleeved tee to utilize it as a chic vest.&lt;/p&gt; &lt;h3&gt;Thoughtful Design Features&lt;/h3&gt; &lt;p&gt;Crafted from a woven linen blend, this sleeveless top features a high squared neckline, side welt pockets, and a button-up front leading to a notched hem. Fully lined for added comfort, it offers a fitted silhouette that flatters your figure. For sizing assistance, refer to the size chart included in the product photos.&lt;/p&gt; &lt;h3&gt;Premium Fabric Composition&lt;/h3&gt; &lt;p&gt;Made from a blend of 55% Linen and 45% Rayon, this top is breathable, absorbent, and moisture-wicking, ensuring comfort throughout the day. Linen is also a sustainable and durable fabric, making this top a great choice for eco-conscious shoppers. Follow the care tag instructions to maintain its quality and fit.&lt;/p&gt; &lt;h3&gt;Available Colors and Sizes&lt;/h3&gt; &lt;p&gt;Choose from three solid color options—Black, Red, and Tan—or a checked Multi print. The Express Women’s Linen Blend Top is available in ladies’ sizes XS-XXL while supplies last, ensuring a fit for everyone. Add this versatile piece to your wardrobe today!&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/081cc1ec-d107-4736-a402-0faa548a39bb.0d1a3e42803e9f095eec8867be82761e.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/081cc1ec-d107-4736-a402-0faa548a39bb.0d1a3e42803e9f095eec8867be82761e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/dd27e9d8-89c5-4d5b-9a95-6f7107eaaaf9.95d819c413c940fc267ab3f8716accb6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/63cb6563-5b86-4a5c-ac18-56e3da6700a9.9cdbf1e2c74911ca81d0f95a20ad4c09.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7df82e3b-c086-4521-8f18-6e9aa548035d.e76093d9d97e5dd177e9f0adab3abfce.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/24e834a2-2ed1-427c-989c-37bedde4d197.5007ee836f7e0b016254c9f6e85ab9a7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fda7a2b2-cac0-43ea-87b1-03a5a699b559.c51156c37af7be9fe69f61ef3cc198fe.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ffaa018d-d1ab-43f4-8862-dfcd32670524.e7a733ae1d0e69e4480f5cb592630644.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b52b24df-bd2b-46cb-b0e5-9e9b56b04ca9.a998e82df443caf2560b0837ffa10301.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/081cc1ec-d107-4736-a402-0faa548a39bb.0d1a3e42803e9f095eec8867be82761e.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Shipping</t>
+  </si>
+  <si>
+    <t>Black &amp; White Gingham</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>55% Linen, 45% Rayon</t>
+  </si>
+  <si>
+    <t>Sleeveless</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:29:14Z</t>
   </si>
   <si>
     <t>https://www.samsclub.com/ip/Eddie-Bauer-Women-s-Quarter-Zip-Pullover/17656324974?classType=VARIANT</t>
   </si>
   <si>
     <t>Eddie Bauer Women's Quarter-Zip Pullover</t>
   </si>
   <si>
     <t>Eddie Bauer</t>
   </si>
   <si>
     <t>Women's quarter-zip pullover with dropped shoulder design
 Soft French terry material made of 80% cotton and 20% polyester
 Loose fit with long sleeves
 Adjustable mock neck or collared neckline
 Machine washable with gentle care instructions</t>
   </si>
   <si>
     <t>Stylish and Functional Design The Eddie Bauer Women’s Quarter Zip Pullover combines fashion and function, making it a versatile choice for fall and winter. Whether you're layering up for camping or hiking adventures or simply need a cozy everyday pullover for cooler temperatures, this piece is designed to meet your needs. Its adjustable neckline allows you to zip it all the way up for a high mockneck or leave it open for a relaxed collared look. The metal zipper is complemented by a twill zipper pull, adding a touch of sophistication to the design. Thoughtful Details for Comfort This pullover features dropped shoulders with front and back seaming, providing a relaxed fit and stylish silhouette. The rib knit bottom hem and matching banded cuffs ensure a snug yet comfortable fit, while the woven label on one side adds a subtle finishing touch. Crafted with attention to detail, this pullover is perfect for chilly days when you need an extra layer without the bulk. Premium Fabric and GSM Made from soft French terry with a sun-washed look and a lived-in feel, this pullover offers a cozy experience. With a fabric weight of 385 GSM (grams per square meter), it strikes the perfect balance between warmth and comfort. Thick enough to feel substantial yet lightweight enough to avoid overheating, it’s ideal for layering during cooler weather. Color and Size Options The Eddie Bauer Women’s Quarter Zip Pullover is available in four stunning colorways: Cream, Pink, Turquoise, and Blue. It comes in women’s sizes XS-XXL, ensuring a fit for a variety of body types while supplies last. Whether you prefer a neutral tone or a pop of color, there’s an option for everyone. Durable and Easy Care Fabric Blend Crafted from a blend of 80% Cotton and 20% Polyester, with rib knit made from 95% Cotton and 5% Spandex, this pullover is designed for durability and comfort. To maintain its color, quality, and fit, refer to the care tag for detailed washing instructions. Enjoy a garment that’s built to last and easy to care for.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Stylish and Functional Design&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Quarter Zip Pullover combines fashion and function, making it a versatile choice for fall and winter. Whether you're layering up for camping or hiking adventures or simply need a cozy everyday pullover for cooler temperatures, this piece is designed to meet your needs. Its adjustable neckline allows you to zip it all the way up for a high mockneck or leave it open for a relaxed collared look. The metal zipper is complemented by a twill zipper pull, adding a touch of sophistication to the design.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for Comfort&lt;/h3&gt; &lt;p&gt;This pullover features dropped shoulders with front and back seaming, providing a relaxed fit and stylish silhouette. The rib knit bottom hem and matching banded cuffs ensure a snug yet comfortable fit, while the woven label on one side adds a subtle finishing touch. Crafted with attention to detail, this pullover is perfect for chilly days when you need an extra layer without the bulk.&lt;/p&gt; &lt;h3&gt;Premium Fabric and GSM&lt;/h3&gt; &lt;p&gt;Made from soft French terry with a sun-washed look and a lived-in feel, this pullover offers a cozy experience. With a fabric weight of 385 GSM (grams per square meter), it strikes the perfect balance between warmth and comfort. Thick enough to feel substantial yet lightweight enough to avoid overheating, it’s ideal for layering during cooler weather.&lt;/p&gt; &lt;h3&gt;Color and Size Options&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Quarter Zip Pullover is available in four stunning colorways: Cream, Pink, Turquoise, and Blue. It comes in women’s sizes XS-XXL, ensuring a fit for a variety of body types while supplies last. Whether you prefer a neutral tone or a pop of color, there’s an option for everyone.&lt;/p&gt; &lt;h3&gt;Durable and Easy Care Fabric Blend&lt;/h3&gt; &lt;p&gt;Crafted from a blend of 80% Cotton and 20% Polyester, with rib knit made from 95% Cotton and 5% Spandex, this pullover is designed for durability and comfort. To maintain its color, quality, and fit, refer to the care tag for detailed washing instructions. Enjoy a garment that’s built to last and easy to care for.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Stylish and Functional Design&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Quarter Zip Pullover combines fashion and function, making it a versatile choice for fall and winter. Whether you're layering up for camping or hiking adventures or simply need a cozy everyday pullover for cooler temperatures, this piece is designed to meet your needs. Its adjustable neckline allows you to zip it all the way up for a high mockneck or leave it open for a relaxed collared look. The metal zipper is complemented by a twill zipper pull, adding a touch of sophistication to the design.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for Comfort&lt;/h3&gt; &lt;p&gt;This pullover features dropped shoulders with front and back seaming, providing a relaxed fit and stylish silhouette. The rib knit bottom hem and matching banded cuffs ensure a snug yet comfortable fit, while the woven label on one side adds a subtle finishing touch. Crafted with attention to detail, this pullover is perfect for chilly days when you need an extra layer without the bulk.&lt;/p&gt; &lt;h3&gt;Premium Fabric and GSM&lt;/h3&gt; &lt;p&gt;Made from soft French terry with a sun-washed look and a lived-in feel, this pullover offers a cozy experience. With a fabric weight of 385 GSM (grams per square meter), it strikes the perfect balance between warmth and comfort. Thick enough to feel substantial yet lightweight enough to avoid overheating, it’s ideal for layering during cooler weather.&lt;/p&gt; &lt;h3&gt;Color and Size Options&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Quarter Zip Pullover is available in four stunning colorways: Cream, Pink, Turquoise, and Blue. It comes in women’s sizes XS-XXL, ensuring a fit for a variety of body types while supplies last. Whether you prefer a neutral tone or a pop of color, there’s an option for everyone.&lt;/p&gt; &lt;h3&gt;Durable and Easy Care Fabric Blend&lt;/h3&gt; &lt;p&gt;Crafted from a blend of 80% Cotton and 20% Polyester, with rib knit made from 95% Cotton and 5% Spandex, this pullover is designed for durability and comfort. To maintain its color, quality, and fit, refer to the care tag for detailed washing instructions. Enjoy a garment that’s built to last and easy to care for.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/40225928-4e5f-4395-8937-ec269bfea196.a64e0ad8badd4eb4dda1ac491fc5b2bc.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/40225928-4e5f-4395-8937-ec269bfea196.a64e0ad8badd4eb4dda1ac491fc5b2bc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/f152d4b5-02de-46b0-83e4-f021ef7eed0b.e468b3f29755bed8289901311f7c6b73.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/e3e2c3c9-262a-4b31-836b-44e723c5a83e.1aba73efa71aaefcbcf1a09374b50aac.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/e2936b63-d884-4248-9f09-4c65e90b69cf.6e5517f4cba77adc7c36c58b727457d6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/599945ee-1d9c-4d6b-a8b1-9a4eefe90e52.3c8352cfa5b028848916287e342a430b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/8a86d8b0-5b11-42a1-91c5-e6f681eb8d39.f9f7482422c5bfdbdd1a0f25c6a69ce4.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/d8336f2a-e5ef-47ca-8c18-9d846d39a31b.2d8139311747177e87d5951899daa795.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/40225928-4e5f-4395-8937-ec269bfea196.a64e0ad8badd4eb4dda1ac491fc5b2bc.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>Turquoise</t>
   </si>
   <si>
-    <t>XL</t>
-[...1 lines deleted...]
-  <si>
     <t>80% Cotton, 20% Polyester</t>
   </si>
   <si>
-    <t>2026-07-20T13:00:29Z</t>
-[...2 lines deleted...]
-    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Buttery-Soft-Cropped-T-Shirt/15869316999?classType=VARIANT</t>
+    <t>2026-07-31T06:30:42Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Buttery-Soft-Cropped-T-Shirt/15898501869?classType=VARIANT</t>
   </si>
   <si>
     <t>Member's Mark Women's Buttery Soft Cropped T-Shirt</t>
   </si>
   <si>
     <t>Cropped short sleeve tee, a top you will want to reach for everyday
 Buttery soft and stretchy
 Fitted but not confining
 Extremely comfortable and can be styled with any and everything
 Machine washable</t>
   </si>
   <si>
     <t>Ultra Soft, Ultra Style A must have performance style that merges minimalist design with luxurious comfort is the Sam’s Member Mark Women's Modern Short Sleeve Tee. The shirt’s fabric offers a buttery soft hand feel that makes it enjoyable to wear all day. The Modern Short Sleeve Tee is exceptionally soft against your skin. Its lightweight construction ensures breathability, making it ideal for yoga, running errands or simply lounging. The shirt is engineered with four-way stretch which allows for unrestricted movement making sure the shirt moves with you no matter what activity. The shirt has moisture wicking properties that keep you comfortable and cool making it an excellent choice for all types of workouts. Simplicity, Comfort, Perfection The shirt offers classic coverage with a cropped silhouette that hits just above the waistline, giving you a more contemporary look. The cropped silhouette pairs perfectly with high-waisted legging or pants which would create a modern look that transitions seamlessly from studio sessions to casual outing. Its slimming fit and classic crewneck design provides a clean minimalist look that makes it a versatile addition to any wardrobe. Elevate Your Everyday Whether you wear it as a stand-alone piece with jeans or layer it under your favorite jacket, the Sam’s Member Mark Women's Modern Short Sleeve Tee offers a luxurious feel and endless versatility that fits seamlessly into your active and casual wardrobe.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Ultra Soft, Ultra Style&lt;/h3&gt; &lt;p&gt;A must have performance style that merges minimalist design with luxurious comfort is the Sam’s Member Mark Women's Modern Short Sleeve Tee. The shirt’s fabric offers a buttery soft hand feel that makes it enjoyable to wear all day. The Modern Short Sleeve Tee is exceptionally soft against your skin. Its lightweight construction ensures breathability, making it ideal for yoga, running errands or simply lounging. The shirt is engineered with four-way stretch which allows for unrestricted movement making sure the shirt moves with you no matter what activity. The shirt has moisture wicking properties that keep you comfortable and cool making it an excellent choice for all types of workouts.&lt;/p&gt; &lt;h3&gt;Simplicity, Comfort, Perfection&lt;/h3&gt; &lt;p&gt;The shirt offers classic coverage with a cropped silhouette that hits just above the waistline, giving you a more contemporary look. The cropped silhouette pairs perfectly with high-waisted legging or pants which would create a modern look that transitions seamlessly from studio sessions to casual outing. Its slimming fit and classic crewneck design provides a clean minimalist look that makes it a versatile addition to any wardrobe.&lt;/p&gt; &lt;h3&gt;Elevate Your Everyday&lt;/h3&gt; &lt;p&gt;Whether you wear it as a stand-alone piece with jeans or layer it under your favorite jacket, the Sam’s Member Mark Women's Modern Short Sleeve Tee offers a luxurious feel and endless versatility that fits seamlessly into your active and casual wardrobe.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...9 lines deleted...]
-https://i5.samsclubimages.com/asr/95dc1f85-40da-47ca-9e21-1d3eead18103.2cfbee503ab48270d89b46d0845d128a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Ultra Soft, Ultra Style&lt;/h3&gt; &lt;p&gt;A must have performance style that merges minimalist design with luxurious comfort is the Sam’s Member Mark Women's Modern Short Sleeve Tee. The shirt’s fabric offers a buttery soft hand feel that makes it enjoyable to wear all day. The Modern Short Sleeve Tee is exceptionally soft against your skin. Its lightweight construction ensures breathability, making it ideal for yoga, running errands or simply lounging. The shirt is engineered with four-way stretch which allows for unrestricted movement making sure the shirt moves with you no matter what activity. The shirt has moisture wicking properties that keep you comfortable and cool making it an excellent choice for all types of workouts.&lt;/p&gt; &lt;h3&gt;Simplicity, Comfort, Perfection&lt;/h3&gt; &lt;p&gt;The shirt offers classic coverage with a cropped silhouette that hits just above the waistline, giving you a more contemporary look. The cropped silhouette pairs perfectly with high-waisted legging or pants which would create a modern look that transitions seamlessly from studio sessions to casual outing. Its slimming fit and classic crewneck design provides a clean minimalist look that makes it a versatile addition to any wardrobe.&lt;/p&gt; &lt;h3&gt;Elevate Your Everyday&lt;/h3&gt; &lt;p&gt;Whether you wear it as a stand-alone piece with jeans or layer it under your favorite jacket, the Sam’s Member Mark Women's Modern Short Sleeve Tee offers a luxurious feel and endless versatility that fits seamlessly into your active and casual wardrobe.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/46d190c8-1930-4c49-93a6-98e9ef352101.9b9c273af14f6c907c387a6a8e14f175.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/46d190c8-1930-4c49-93a6-98e9ef352101.9b9c273af14f6c907c387a6a8e14f175.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/eec08775-c9e4-416f-bd6c-e6f83ca3f77f.aa01f0d51cdca77ab8c110ecaaa0c18d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d6d11505-6e14-4f77-9ffa-a8d9ea19e3e1.32671ae6979566b8a81024487c2c25be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b9d751ac-7e76-459a-b5b2-8319a7ed18bb.fc8cdf2f5feab1a4d1f94d522831822d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b3e408a6-920a-4c78-a2a9-81667985b9bc.06823e391edbd6fdad6349f1e76ff269.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/78ac3d65-8b70-4166-a913-7da93f9eaec6.5c3e19021d522013dbfebe0f0a82d1c2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
-https://i5.samsclubimages.com/asr/6c086605-8b2c-4e83-a640-ee68ae7a9b0e.6caedcea7746d008079da76b04d62e2f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
-[...2 lines deleted...]
-    <t>Blue</t>
+https://i5.samsclubimages.com/asr/46d190c8-1930-4c49-93a6-98e9ef352101.9b9c273af14f6c907c387a6a8e14f175.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Burgundy</t>
   </si>
   <si>
     <t>Sleek and smooth to the touch</t>
   </si>
   <si>
     <t>Short Sleeve</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -818,434 +809,431 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>990477350</v>
+        <v>990466932</v>
       </c>
       <c r="G2">
-        <v>18898418545</v>
+        <v>17913613808</v>
       </c>
       <c r="H2">
-        <v>196084452399</v>
+        <v>197772733332</v>
       </c>
       <c r="I2">
-        <v>6.81</v>
+        <v>4.81</v>
       </c>
       <c r="J2">
-        <v>15.98</v>
+        <v>6.64</v>
       </c>
       <c r="K2">
-        <v>6.81</v>
+        <v>4.81</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2">
-        <v>4.2</v>
+        <v>4.4</v>
       </c>
       <c r="N2">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2" t="s">
         <v>37</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="s">
         <v>42</v>
       </c>
       <c r="Y2">
         <v>1</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" t="s">
         <v>45</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>46</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>47</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>990466934</v>
+        <v>990442637</v>
       </c>
       <c r="G3">
-        <v>17914420321</v>
+        <v>17359408009</v>
       </c>
       <c r="H3">
-        <v>197772744741</v>
+        <v>193968525804</v>
       </c>
       <c r="I3">
-        <v>4.81</v>
+        <v>12.81</v>
       </c>
       <c r="J3">
-        <v>6.64</v>
+        <v>14.98</v>
       </c>
       <c r="K3">
-        <v>4.81</v>
+        <v>12.81</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3">
-        <v>4.4</v>
+        <v>4.6</v>
       </c>
       <c r="N3">
-        <v>31</v>
+        <v>336</v>
       </c>
       <c r="O3" t="s">
+        <v>48</v>
+      </c>
+      <c r="P3" t="s">
         <v>49</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>50</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>51</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>52</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U3" t="s">
         <v>53</v>
       </c>
-      <c r="T3" t="s">
+      <c r="V3" t="s">
         <v>54</v>
       </c>
-      <c r="U3" t="s">
+      <c r="W3" t="s">
         <v>55</v>
       </c>
-      <c r="V3" t="s">
+      <c r="X3" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="Y3">
         <v>1</v>
       </c>
       <c r="AA3" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" t="s">
         <v>59</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>60</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4">
-        <v>990442637</v>
+        <v>990467162</v>
       </c>
       <c r="G4">
-        <v>17359408009</v>
+        <v>17916100981</v>
       </c>
       <c r="H4">
-        <v>193968525804</v>
+        <v>760563443040</v>
       </c>
       <c r="I4">
-        <v>12.81</v>
+        <v>9.81</v>
       </c>
       <c r="J4">
-        <v>14.98</v>
+        <v>16.88</v>
       </c>
       <c r="K4">
-        <v>12.81</v>
+        <v>9.81</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4">
-        <v>4.6</v>
+        <v>4.2</v>
       </c>
       <c r="N4">
-        <v>335</v>
+        <v>37</v>
       </c>
       <c r="O4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P4" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q4" t="s">
         <v>63</v>
       </c>
-      <c r="P4" t="s">
+      <c r="R4" t="s">
         <v>64</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="S4" t="s">
         <v>65</v>
       </c>
-      <c r="R4" t="s">
+      <c r="T4" t="s">
         <v>66</v>
       </c>
-      <c r="S4" t="s">
+      <c r="U4" t="s">
         <v>67</v>
       </c>
-      <c r="T4" t="s">
+      <c r="V4" t="s">
         <v>68</v>
       </c>
-      <c r="U4" t="s">
+      <c r="W4" t="s">
         <v>69</v>
       </c>
-      <c r="V4" t="s">
+      <c r="X4" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
       <c r="Y4">
         <v>1</v>
       </c>
       <c r="AA4" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
+        <v>71</v>
+      </c>
+      <c r="C5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" t="s">
         <v>73</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F5">
         <v>990446463</v>
       </c>
       <c r="G5">
         <v>17656324974</v>
       </c>
       <c r="H5">
         <v>760563407998</v>
       </c>
       <c r="I5">
         <v>15.81</v>
       </c>
       <c r="J5">
         <v>17.98</v>
       </c>
       <c r="K5">
         <v>15.81</v>
       </c>
       <c r="L5" t="s">
         <v>32</v>
       </c>
       <c r="M5">
         <v>4.7</v>
       </c>
       <c r="N5">
         <v>208</v>
       </c>
       <c r="O5" t="s">
+        <v>75</v>
+      </c>
+      <c r="P5" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q5" t="s">
         <v>77</v>
       </c>
-      <c r="P5" t="s">
+      <c r="R5" t="s">
         <v>78</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="S5" t="s">
         <v>79</v>
       </c>
-      <c r="R5" t="s">
+      <c r="T5" t="s">
+        <v>38</v>
+      </c>
+      <c r="U5" t="s">
         <v>80</v>
       </c>
-      <c r="S5" t="s">
+      <c r="V5" t="s">
+        <v>68</v>
+      </c>
+      <c r="W5" t="s">
         <v>81</v>
       </c>
-      <c r="T5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="X5" t="s">
-        <v>72</v>
+        <v>56</v>
       </c>
       <c r="Y5">
         <v>1</v>
       </c>
       <c r="AA5" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C6" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D6" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="E6" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="F6">
-        <v>990405829</v>
+        <v>990405822</v>
       </c>
       <c r="G6">
-        <v>15869316999</v>
+        <v>15898501869</v>
       </c>
       <c r="H6">
-        <v>193968494018</v>
+        <v>193968493936</v>
       </c>
       <c r="I6">
         <v>6.81</v>
       </c>
       <c r="J6">
         <v>9.24</v>
       </c>
       <c r="K6">
         <v>6.81</v>
       </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6">
-        <v>2.6</v>
+        <v>4.0</v>
       </c>
       <c r="N6">
-        <v>9</v>
+        <v>55</v>
       </c>
       <c r="O6" t="s">
+        <v>85</v>
+      </c>
+      <c r="P6" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>87</v>
+      </c>
+      <c r="R6" t="s">
         <v>88</v>
       </c>
-      <c r="P6" t="s">
+      <c r="S6" t="s">
         <v>89</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="T6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U6" t="s">
         <v>90</v>
       </c>
-      <c r="R6" t="s">
+      <c r="V6" t="s">
+        <v>68</v>
+      </c>
+      <c r="W6" t="s">
         <v>91</v>
       </c>
-      <c r="S6" t="s">
+      <c r="X6" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y6">
         <v>1</v>
       </c>
       <c r="AA6" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">