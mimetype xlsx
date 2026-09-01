--- v5 (2026-08-12)
+++ v6 (2026-09-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>item_nr</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
@@ -98,306 +98,319 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>2026-07-31T06:27:04Z</t>
-[...8 lines deleted...]
-    <t>Licensed Products</t>
+    <t>2026-08-31T12:12:02Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/midas/sams-crs/track?bt=1&amp;eventST=click&amp;plmt=sp-browse-middle~desktop~&amp;pos=2&amp;tax=&amp;rdf=1&amp;rd=https%3A%2F%2Fwww.samsclub.com%2Fip%2FFree-Country-Women-s-Vest%2F19702254933%3FclassType%3DVARIANT&amp;adUid=c6a5a4af-99a3-4072-834b-ab2ecebcae42&amp;mloc=sp-browse-middle&amp;pltfm=desktop&amp;pgId=4070103&amp;pt=browse&amp;spQs=1BJbSXfxXcu0thk3Nl0udJggaIJABko9EjOZevEdz55UR5AGHcEn_dBdiufy0wLacO_wrweLTicws6-XDa-6t8SzCe9odnj7b6oc-wv4gWZhpXRBY0Ubt5h-fCxjsyUEUzTHVUPqGestfLithZgaE8wdUbmvYXrcL_YhddAwLpQ_GSF1PR_66JuqYzUTLeoNPtRWJieyBiEtygWiBll-CCh1djYcYGDj7afDIXh17-M&amp;storeId=4729&amp;specificity=&amp;specificityScore=&amp;bkt=ace1_default%7Cace2_default%7Cace3_default&amp;classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Free Country Women's Vest</t>
+  </si>
+  <si>
+    <t>FREE COUNTRY</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Everyday fit tee
-[...37 lines deleted...]
-    <t>Short sleeves</t>
+    <t>Hybrid vest with quilted panels and stretch sides and shoulders
+Made with smooth and soft 100% polyester shell and stretch panels
+Stretch side panels provide a flattering shape and fit
+Stylish stand collar, full-zip front closure, and two zipper hand pockets
+Vislon center front zipper and flat side out lower zipper pockets
+Freecycle poly fill powered by Reprieve uses recycled bottles for high-quality fill
+Machine washable for easy care
+Refer to thumbnail photo for size chart</t>
+  </si>
+  <si>
+    <t>Versatile Year-Round Comfort The Free Country Women’s Vest is a must-have for any wardrobe, offering versatile comfort and style throughout the year. Perfect for layering, it pairs effortlessly with a T-shirt on cool mornings, adds warmth over a sweater in the fall, and serves as an insulating layer under a jacket during winter. Lightweight, cozy, and packable, this vest is also an ideal travel companion, ensuring you stay comfortable and stylish wherever you go. Thoughtful Design and Performance Features Designed for both function and fashion, this hybrid vest features stretch fabric at the side and shoulder panels for a flattering and comfortable fit during outdoor activities. Style details include a sleek stand collar, a full-zip front, two zippered lower hand pockets with flat side-out zippers, and a novelty-quilt detail. This vest provides dependable warmth without bulk, making it easy to wear in any season. Eco-Friendly Materials As part of Free Country’s Freecycle® program, each vest is made using recycled materials, including 2 plastic bottles. The Reprieve® high-quality poly fill is crafted from yarns spun from recycled plastic bottles, contributing to the brand’s achievement of recycling over 140 million bottles. This makes the vest a stylish, functional, and eco-conscious choice for environmentally aware consumers. Available Sizes and Colors The Free Country Women’s Vest is available in sizes XS–XXL and comes in three versatile colors: Black, Cream, and Purple. For detailed sizing and fit information, shoppers can refer to the thumbnail image provided. Care Instructions and Fit This vest is machine washable for easy care. Simply fasten all closures, turn the vest inside out, and machine wash cold on a gentle cycle separately. Avoid bleach and fabric softeners, tumble dry low, and remove promptly. Do not iron or dry clean. Designed to run true to size, the vest features stretch panels for a comfortable fit.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Versatile Year-Round Comfort&lt;/h3&gt; &lt;p&gt;The Free Country Women’s Vest is a must-have for any wardrobe, offering versatile comfort and style throughout the year. Perfect for layering, it pairs effortlessly with a T-shirt on cool mornings, adds warmth over a sweater in the fall, and serves as an insulating layer under a jacket during winter. Lightweight, cozy, and packable, this vest is also an ideal travel companion, ensuring you stay comfortable and stylish wherever you go.&lt;/p&gt; &lt;h3&gt;Thoughtful Design and Performance Features&lt;/h3&gt; &lt;p&gt;Designed for both function and fashion, this hybrid vest features stretch fabric at the side and shoulder panels for a flattering and comfortable fit during outdoor activities. Style details include a sleek stand collar, a full-zip front, two zippered lower hand pockets with flat side-out zippers, and a novelty-quilt detail. This vest provides dependable warmth without bulk, making it easy to wear in any season.&lt;/p&gt; &lt;h3&gt;Eco-Friendly Materials&lt;/h3&gt; &lt;p&gt;As part of Free Country’s Freecycle® program, each vest is made using recycled materials, including 2 plastic bottles. The Reprieve® high-quality poly fill is crafted from yarns spun from recycled plastic bottles, contributing to the brand’s achievement of recycling over 140 million bottles. This makes the vest a stylish, functional, and eco-conscious choice for environmentally aware consumers.&lt;/p&gt; &lt;h3&gt;Available Sizes and Colors&lt;/h3&gt; &lt;p&gt;The Free Country Women’s Vest is available in sizes XS–XXL and comes in three versatile colors: Black, Cream, and Purple. For detailed sizing and fit information, shoppers can refer to the thumbnail image provided.&lt;/p&gt; &lt;h3&gt;Care Instructions and Fit&lt;/h3&gt; &lt;p&gt;This vest is machine washable for easy care. Simply fasten all closures, turn the vest inside out, and machine wash cold on a gentle cycle separately. Avoid bleach and fabric softeners, tumble dry low, and remove promptly. Do not iron or dry clean. Designed to run true to size, the vest features stretch panels for a comfortable fit.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b8ccd190-5b89-42c9-b811-31a77ffca0eb.2aa52968f0f16a60f52aa7fa7f85b6d6.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b8ccd190-5b89-42c9-b811-31a77ffca0eb.2aa52968f0f16a60f52aa7fa7f85b6d6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b8ccd190-5b89-42c9-b811-31a77ffca0eb.2aa52968f0f16a60f52aa7fa7f85b6d6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ab7d6672-c0dd-4746-a8fa-2db2d9e76b66.94ee1b1d923912ed4df9421b86bc334b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/86e5ee09-d84b-43fd-9b22-e8cf3ae872ac.f23c644aacfebae9a7222cdf164b95b1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/54ac024d-6713-4f4f-949f-24c580d2030f.9d320e8bf195244b9ee5b97737423b23.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/60e19bbe-6223-468d-b8cf-d1ca4aa40991.0773001f349c8e7f4a18748199a53813.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/0e8f29de-febd-4bf5-939b-6c9d0d7c6030.8242e4d3c2c04404d15122393ea6e120.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f36c1318-8faf-4b06-9c7c-a986b1bba9fe.5a0243b40d86325fbba3481c53bde232.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b8ccd190-5b89-42c9-b811-31a77ffca0eb.2aa52968f0f16a60f52aa7fa7f85b6d6.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Aug 31</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>100% polyester shell fabric and Reprieve poly fill that is created from recycled plastic bottles</t>
+  </si>
+  <si>
+    <t>Sleeveless</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/browse/womens-clothing/4070103?page=2</t>
+  </si>
+  <si>
+    <t>Los Angeles, 90060
+South Gate Sam's Club</t>
+  </si>
+  <si>
+    <t>2026-08-31T12:01:00Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-T-Shirt/18290854871?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Sandwash T-Shirt</t>
+  </si>
+  <si>
+    <t>Member's Mark</t>
+  </si>
+  <si>
+    <t>Women's midweight T-shirt with on-seam piping
+Sandwashed fabric for added softness
+Relaxed fit for comfortable wear
+Convenient pull over styling
+Machine washable with easy care instructions</t>
+  </si>
+  <si>
+    <t>Super-Soft Comfort for Everyday Wear Experience unparalleled comfort with the Member’s Mark Women’s Sandwash T-Shirt. These shirts are crafted from a knit fabric that’s soft, drapey, and gentle on your skin. Effortless Styling and Fit The Member’s Mark Women’s Sandwash T-Shirt combines casual ease with polished style. Featuring on-seam piping, it offers an on-trend look that’s perfect for your everday wardrobe. Pair it with the Member’s Mark Sandwash Dolphin Hem Shorts to create a coordinated, laid-back outfit that’s ideal for lounging or running errands. Sustainable and High-Quality Materials Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this T-shirt is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Care Instructions for Long-Lasting Wear Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time. Questions or Comments? We would love to hear about your
+   Member's Mark experience! Visit us at:
+samsclub.com/membersmarkhelpinfo:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Super-Soft Comfort for Everyday Wear&lt;/h3&gt; &lt;p&gt;Experience unparalleled comfort with the Member’s Mark Women’s Sandwash T-Shirt. These shirts are crafted from a knit fabric that’s soft, drapey, and gentle on your skin.&lt;/p&gt; &lt;h3&gt;Effortless Styling and Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash T-Shirt combines casual ease with polished style. Featuring on-seam piping, it offers an on-trend look that’s perfect for your everday wardrobe. Pair it with the Member’s Mark Sandwash Dolphin Hem Shorts to create a coordinated, laid-back outfit that’s ideal for lounging or running errands.&lt;/p&gt; &lt;h3&gt;Sustainable and High-Quality Materials&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this T-shirt is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests.&lt;/p&gt; &lt;h3&gt;Care Instructions for Long-Lasting Wear&lt;/h3&gt; &lt;p&gt;Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time.&lt;/p&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;/strong&gt;&lt;/h3&gt; &lt;p&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/f473db92-33d0-4854-bd22-42f677d4aac8.faf12c192a852c0f6971399182aa7773.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/f473db92-33d0-4854-bd22-42f677d4aac8.faf12c192a852c0f6971399182aa7773.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5f6a4708-8755-4ef7-a6d4-42a17e554f66.9487ef329e5cfc5b71d1539bd5ecadd0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/1abe5ae0-52a1-43d8-af9e-a0c4d88b33be.f08e79acce5994c836a4a6eec7159fe5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/1c226167-a3f3-48fd-a7a0-7d9fa12013c6.125008f15be8ac007a975f5b418adcee.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5de02572-a97d-4ac0-bfd3-b1fcfceec8f8.eb39bb12ed7030b96a69663e4d543a74.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/df28a5bf-65e8-4bd4-9d9f-d8f801f854ad.ce7a5321bc5ea90209a6ac32afed004a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/dee631ec-099d-41f8-bcf0-79640afe9184.d770934ca85dc8b8bee6743334217a13.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f473db92-33d0-4854-bd22-42f677d4aac8.faf12c192a852c0f6971399182aa7773.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Sep 5</t>
+  </si>
+  <si>
+    <t>Grey - Online Only</t>
+  </si>
+  <si>
+    <t>XXL</t>
+  </si>
+  <si>
+    <t>49% Recycled Polyester, 43% Livaeco Modal, 8% Spandex</t>
+  </si>
+  <si>
+    <t>Cap sleeve</t>
   </si>
   <si>
     <t>Dallas, 75231
 Dallas, Timber Creek Crossing Sam's Club</t>
   </si>
   <si>
-    <t>2026-07-31T06:28:36Z</t>
-[...71 lines deleted...]
-Lightweight garment with 1.5" straps
+    <t>2026-08-31T12:02:05Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Harvest-T-Shirt/19674315294?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Harvest T-Shirt</t>
+  </si>
+  <si>
+    <t>State of Mine</t>
+  </si>
+  <si>
+    <t>Classic short sleeve tee with comfortable crew neckline for everyday wear
+Made from soft medium weight cotton jersey knit
+Relaxed fit for an easy going casual look
+Garment washed for a vintage look
 Machine washable for easy care</t>
   </si>
   <si>
-    <t>Stylish Sleeveless Design for Summer The Express Women’s Linen Blend Top is the perfect addition to your summer wardrobe. This button-front vest combines elegance and comfort, allowing you to enjoy the sunshine on your shoulders while elevating your style. Its versatile design makes it ideal for dressier occasions or casual outings. Versatile Styling Options Pair the Express Women’s Linen Blend Top with the matching Express Women’s Linen Blend Skirt for a coordinated look, or mix it up with jeans and boots for an equestrian-inspired outfit. For office-ready attire, wear it with slacks and a blazer. As the weather cools, layer it over a long-sleeved tee to utilize it as a chic vest. Thoughtful Design Features Crafted from a woven linen blend, this sleeveless top features a high squared neckline, side welt pockets, and a button-up front leading to a notched hem. Fully lined for added comfort, it offers a fitted silhouette that flatters your figure. For sizing assistance, refer to the size chart included in the product photos. Premium Fabric Composition Made from a blend of 55% Linen and 45% Rayon, this top is breathable, absorbent, and moisture-wicking, ensuring comfort throughout the day. Linen is also a sustainable and durable fabric, making this top a great choice for eco-conscious shoppers. Follow the care tag instructions to maintain its quality and fit. Available Colors and Sizes Choose from three solid color options—Black, Red, and Tan—or a checked Multi print. The Express Women’s Linen Blend Top is available in ladies’ sizes XS-XXL while supplies last, ensuring a fit for everyone. Add this versatile piece to your wardrobe today!info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...22 lines deleted...]
-    <t>Black &amp; White Gingham</t>
+    <t>Celebrate Fall Style Welcome the fall season with our State of Mine Harvest Tee collection. These soft, 100% cotton jersey knit T-shirts feature playful graphic prints inspired by all things autumn—Harvest, Halloween, and Thanksgiving. Whether you're heading to the pumpkin patch, hosting friends, or just soaking in sweater weather, these tees are the perfect seasonal staple. Comfortable Fit &amp; Easy Styling Each shirt is thoughtfully designed with a classic crewneck fit, ribbed neckline, short sleeves, and a relaxed hem—making it easy to style on its own or layer under a cardigan or flannel. For a trendy oversized look, simply size up. Seasonal Prints This year’s lineup includes six charming prints: Autumn Bucket List, Grinning Gourds, Ghosty Print, Pumpkin Patched, Picture Perfect Pup, and Ditsy Cozy Season. Colors, Sizes &amp; Care Available in five fall-inspired washed colors—Cream, Heather Grey, Black, Brown, Purple, and Gold—and offered in sizes XS to XXL. These tees are machine washable and designed to hold their softness and shape, wear after wear. Perfect for the Season From hayrides to cozy nights inside, these feel-good tees add a touch of fall spirit wherever life takes you this season.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Celebrate Fall Style&lt;/h2&gt; &lt;p&gt;Welcome the fall season with our State of Mine Harvest Tee collection. These soft, 100% cotton jersey knit T-shirts feature playful graphic prints inspired by all things autumn—Harvest, Halloween, and Thanksgiving. Whether you're heading to the pumpkin patch, hosting friends, or just soaking in sweater weather, these tees are the perfect seasonal staple.&lt;/p&gt; &lt;h2&gt;Comfortable Fit &amp;amp; Easy Styling&lt;/h2&gt; &lt;p&gt;Each shirt is thoughtfully designed with a classic crewneck fit, ribbed neckline, short sleeves, and a relaxed hem—making it easy to style on its own or layer under a cardigan or flannel. For a trendy oversized look, simply size up.&lt;/p&gt; &lt;h2&gt;Seasonal Prints&lt;/h2&gt; &lt;p&gt;This year’s lineup includes six charming prints: Autumn Bucket List, Grinning Gourds, Ghosty Print, Pumpkin Patched, Picture Perfect Pup, and Ditsy Cozy Season.&lt;/p&gt; &lt;h2&gt;Colors, Sizes &amp;amp; Care&lt;/h2&gt; &lt;p&gt;Available in five fall-inspired washed colors—Cream, Heather Grey, Black, Brown, Purple, and Gold—and offered in sizes XS to XXL. These tees are machine washable and designed to hold their softness and shape, wear after wear.&lt;/p&gt; &lt;h2&gt;Perfect for the Season&lt;/h2&gt; &lt;p&gt;From hayrides to cozy nights inside, these feel-good tees add a touch of fall spirit wherever life takes you this season.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5e370fa5-cfab-4df2-9daa-c9da993f91ea.5ee19d5322e6a0045658415fe8e83d05.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/96a8b2f0-1142-4f64-abdf-149c5d465c9c.89ba1bc6fd4c41a746693750ea76a920.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6ed6376d-fb99-44e3-9947-8e0723bcf3c2.175d898f40459031f22e69e2db3ca84b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ff05ca6e-f2e2-4050-98c5-47bdb5ed046d.1c46f628d207081b394d654236db839a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e8c7bc2a-8817-4f1a-8fb4-03ab23845c47.73fb1392a4eead26f3d546da561bdfcc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Grey</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
-    <t>55% Linen, 45% Rayon</t>
-[...89 lines deleted...]
-    <t>Short Sleeve</t>
+    <t>100% Ringspun Combed BCI Cotton</t>
+  </si>
+  <si>
+    <t>Short Sleeves</t>
+  </si>
+  <si>
+    <t>2026-08-31T12:02:17Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Champion-Women-s-Logo-T-Shirt/18565311398?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Champion Women's Logo T-Shirt</t>
+  </si>
+  <si>
+    <t>Champion</t>
+  </si>
+  <si>
+    <t>Women's classic Champion embroidered script tee
+Lightweight combed compact cotton jersey material
+Standard fit with size options XS to XXL
+Ribbed crewneck and short sleeves with embroidered Champion script and "C" patch
+Suitable for all-year wear
+Machine washable with detailed care instructions</t>
+  </si>
+  <si>
+    <t>Soft and Lightweight Cotton Tee for Everyday Comfort Experience all-day comfort and effortless style with this lightweight cotton tee. Crafted from 100% breathable cotton jersey, it offers a smooth hand feel and a standard fit that works beautifully on its own or layered under your favorite hoodie or jacket. This dependable tee is designed to be your go-to choice for any occasion. Classic Design with Durable Features The ribbed crew neckline maintains its shape while adding a clean, classic look. Durable stitching and a smooth hem ensure long-lasting wear, making this tee a reliable addition to your wardrobe. Its hits-at-the-hip silhouette provides a timeless appeal that pairs well with various outfits. Signature Champion Details Elevate your everyday basics with subtle yet iconic accents. This tee features a tonal Champion script logo embroidered at the chest and the iconic C patch on the left sleeve. These signature details bring authentic Champion style to a versatile and comfortable design. Perfect for Any Occasion Whether you're running errands, relaxing at home, or pairing it with fleece shorts, joggers, leggings, or denim, this tee offers effortless mix-and-match styling. Its breathable construction keeps you comfortable in warm weather and layers smoothly under jackets or sweatshirts when temperatures cool. Champion's Legacy of Quality Since 1919, Champion has been crafting reliable athleticwear with thoughtful construction, durable fabrics, and iconic branding. This tee embodies Champion's commitment to quality essentials designed for everyday life, ensuring comfort, durability, and timeless style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Soft and Lightweight Cotton Tee for Everyday Comfort&lt;/h3&gt; &lt;p&gt;Experience all-day comfort and effortless style with this lightweight cotton tee. Crafted from 100% breathable cotton jersey, it offers a smooth hand feel and a standard fit that works beautifully on its own or layered under your favorite hoodie or jacket. This dependable tee is designed to be your go-to choice for any occasion.&lt;/p&gt; &lt;h3&gt;Classic Design with Durable Features&lt;/h3&gt; &lt;p&gt;The ribbed crew neckline maintains its shape while adding a clean, classic look. Durable stitching and a smooth hem ensure long-lasting wear, making this tee a reliable addition to your wardrobe. Its hits-at-the-hip silhouette provides a timeless appeal that pairs well with various outfits.&lt;/p&gt; &lt;h3&gt;Signature Champion Details&lt;/h3&gt; &lt;p&gt;Elevate your everyday basics with subtle yet iconic accents. This tee features a tonal Champion script logo embroidered at the chest and the iconic C patch on the left sleeve. These signature details bring authentic Champion style to a versatile and comfortable design.&lt;/p&gt; &lt;h3&gt;Perfect for Any Occasion&lt;/h3&gt; &lt;p&gt;Whether you're running errands, relaxing at home, or pairing it with fleece shorts, joggers, leggings, or denim, this tee offers effortless mix-and-match styling. Its breathable construction keeps you comfortable in warm weather and layers smoothly under jackets or sweatshirts when temperatures cool.&lt;/p&gt; &lt;h3&gt;Champion's Legacy of Quality&lt;/h3&gt; &lt;p&gt;Since 1919, Champion has been crafting reliable athleticwear with thoughtful construction, durable fabrics, and iconic branding. This tee embodies Champion's commitment to quality essentials designed for everyday life, ensuring comfort, durability, and timeless style.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/fad3b109-b2ee-4c5e-b862-bcc1dc4c0801.2711b6f199e7ada23c7f9d0f62576f92.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/fad3b109-b2ee-4c5e-b862-bcc1dc4c0801.2711b6f199e7ada23c7f9d0f62576f92.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b437dc66-0189-492a-b743-2cfd932ae6bc.2c3501fd318befe3f086df4cb126a06d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7a6d2327-e133-4cf3-bc5d-c76f00898b29.d620818d7603636fda528c4a056d2f8a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/8498c53e-8824-4cdf-bfbe-4b8954a3fd34.3f7e062137e4c2d6b03548ef08154e9c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/435696df-9828-42d3-b68c-1437fad49d15.7eee978fe0b90a03c046f37e1a768915.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6d4b3091-a389-4c5c-b654-1c10181b4454.46fd6d1c21cc88bf85157cc038c4bf50.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b2a09ff8-68db-432e-af58-279cea34a62a.5471e464aaa0fac74fc27759baf0e074.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fad3b109-b2ee-4c5e-b862-bcc1dc4c0801.2711b6f199e7ada23c7f9d0f62576f92.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>White - Online Only</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>100% Cotton</t>
+  </si>
+  <si>
+    <t>Short sleeve</t>
+  </si>
+  <si>
+    <t>2026-08-31T12:03:26Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Vince-Camuto-Women-s-Short-Sleeve-Sweater/18209063023?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Vince Camuto Women's Short Sleeve Sweater</t>
+  </si>
+  <si>
+    <t>Vince Camuto</t>
+  </si>
+  <si>
+    <t>Lightweight short sleeve sweater
+Crafted with a soft, breathable knit fabric
+Relaxed fit for comfortable wear
+Perfect for layering or wearing solo
+Hand wash care recommended</t>
+  </si>
+  <si>
+    <t>Elegant Design Meets Everyday Comfort The Vince Camuto Floral Short Sleeve Sweater combines soft sophistication with effortless style. Featuring a delicate floral print and a flattering silhouette, this lightweight knit is perfect for layering or wearing solo. Whether paired with denim for a casual brunch or tailored trousers for a polished look, this sweater is designed to complement your modern wardrobe. Lightweight Knit for Versatile Styling Crafted with a soft, breathable knit, this sweater feels light against the skin while offering just the right amount of structure. The short sleeves make it ideal for warmer days or layering under blazers and jackets during cooler weather. Its refined yet relaxed fit drapes beautifully, ensuring it flatters any body shape. Thoughtful Details for a Polished Look From the smooth neckline to the clean, tailored finish, every detail of the Vince Camuto Short Sleeve Sweater reflects the brand’s signature attention to design. Available in versatile colors, this sweater integrates seamlessly into any wardrobe, making it a staple piece you'll reach for time and time again. Perfect for Any Occasion Whether you're heading to brunch, the office, or an evening out, this sweater delivers timeless style with modern ease. Pair it with tailored trousers for a sophisticated office outfit or style it with your favorite denim for a chic, off-duty look. The Vince Camuto Floral Short Sleeve Sweater is the perfect balance of comfort, elegance, and versatility.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Elegant Design Meets Everyday Comfort&lt;/h3&gt; &lt;p&gt;The Vince Camuto Floral Short Sleeve Sweater combines soft sophistication with effortless style. Featuring a delicate floral print and a flattering silhouette, this lightweight knit is perfect for layering or wearing solo. Whether paired with denim for a casual brunch or tailored trousers for a polished look, this sweater is designed to complement your modern wardrobe.&lt;/p&gt; &lt;h3&gt;Lightweight Knit for Versatile Styling&lt;/h3&gt; &lt;p&gt;Crafted with a soft, breathable knit, this sweater feels light against the skin while offering just the right amount of structure. The short sleeves make it ideal for warmer days or layering under blazers and jackets during cooler weather. Its refined yet relaxed fit drapes beautifully, ensuring it flatters any body shape.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for a Polished Look&lt;/h3&gt; &lt;p&gt;From the smooth neckline to the clean, tailored finish, every detail of the Vince Camuto Short Sleeve Sweater reflects the brand’s signature attention to design. Available in versatile colors, this sweater integrates seamlessly into any wardrobe, making it a staple piece you'll reach for time and time again.&lt;/p&gt; &lt;h3&gt;Perfect for Any Occasion&lt;/h3&gt; &lt;p&gt;Whether you're heading to brunch, the office, or an evening out, this sweater delivers timeless style with modern ease. Pair it with tailored trousers for a sophisticated office outfit or style it with your favorite denim for a chic, off-duty look. The Vince Camuto Floral Short Sleeve Sweater is the perfect balance of comfort, elegance, and versatility.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/6d8aa7a1-7f52-4990-ab1a-20633da3c687.c80ad96a0770934c349e4d1b5abe3fba.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/6d8aa7a1-7f52-4990-ab1a-20633da3c687.c80ad96a0770934c349e4d1b5abe3fba.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7f179046-8777-42a5-892e-36364575c967.e3755620008a55fdd6a1dd7f8f1f2644.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/91e7c9a7-8dbe-4b1e-a6e0-32c3aaa0bacd.aa84bd1029a8114d68316a714e0a66d5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/9082520f-a7df-4089-8b89-18b179235119.6b03b8df6c40a2cffca91c93712b7dad.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6d8aa7a1-7f52-4990-ab1a-20633da3c687.c80ad96a0770934c349e4d1b5abe3fba.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>40% Nylon / 30% Acrylic / 24% Polyester / 6% Wool</t>
+  </si>
+  <si>
+    <t>Short sleeves</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -809,431 +822,434 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>990466932</v>
+        <v>990492362</v>
       </c>
       <c r="G2">
-        <v>17913613808</v>
+        <v>19702254933</v>
       </c>
       <c r="H2">
-        <v>197772733332</v>
+        <v>194777661202</v>
       </c>
       <c r="I2">
-        <v>4.81</v>
+        <v>12.98</v>
       </c>
       <c r="J2">
-        <v>6.64</v>
+        <v>16.98</v>
       </c>
       <c r="K2">
-        <v>4.81</v>
+        <v>12.98</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2">
-        <v>4.4</v>
+        <v>4.9</v>
       </c>
       <c r="N2">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2" t="s">
         <v>37</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="s">
         <v>42</v>
       </c>
       <c r="Y2">
         <v>1</v>
       </c>
+      <c r="Z2" t="s">
+        <v>43</v>
+      </c>
       <c r="AA2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F3">
-        <v>990442637</v>
+        <v>990448541</v>
       </c>
       <c r="G3">
-        <v>17359408009</v>
+        <v>18290854871</v>
       </c>
       <c r="H3">
-        <v>193968525804</v>
+        <v>193968535964</v>
       </c>
       <c r="I3">
-        <v>12.81</v>
+        <v>5.81</v>
       </c>
       <c r="J3">
-        <v>14.98</v>
+        <v>12.74</v>
       </c>
       <c r="K3">
-        <v>12.81</v>
+        <v>5.81</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3">
         <v>4.6</v>
       </c>
       <c r="N3">
-        <v>336</v>
+        <v>206</v>
       </c>
       <c r="O3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="P3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="Q3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="R3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="S3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="T3" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="U3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="V3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="W3" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="X3" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="Y3">
         <v>1</v>
       </c>
       <c r="AA3" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F4">
-        <v>990467162</v>
+        <v>990519840</v>
       </c>
       <c r="G4">
-        <v>17916100981</v>
+        <v>19674315294</v>
       </c>
       <c r="H4">
-        <v>760563443040</v>
+        <v>196084472830</v>
       </c>
       <c r="I4">
-        <v>9.81</v>
+        <v>7.97</v>
       </c>
       <c r="J4">
-        <v>16.88</v>
+        <v>9.97</v>
       </c>
       <c r="K4">
-        <v>9.81</v>
+        <v>7.97</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4">
-        <v>4.2</v>
+        <v>4.8</v>
       </c>
       <c r="N4">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="O4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="Q4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="R4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="S4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="T4" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="U4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="V4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="W4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="X4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="Y4">
         <v>1</v>
       </c>
       <c r="AA4" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D5" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F5">
-        <v>990446463</v>
+        <v>990462593</v>
       </c>
       <c r="G5">
-        <v>17656324974</v>
+        <v>18565311398</v>
       </c>
       <c r="H5">
-        <v>760563407998</v>
+        <v>199071250145</v>
       </c>
       <c r="I5">
-        <v>15.81</v>
+        <v>5.81</v>
       </c>
       <c r="J5">
-        <v>17.98</v>
+        <v>9.98</v>
       </c>
       <c r="K5">
-        <v>15.81</v>
+        <v>5.81</v>
       </c>
       <c r="L5" t="s">
         <v>32</v>
       </c>
       <c r="M5">
-        <v>4.7</v>
+        <v>3.8</v>
       </c>
       <c r="N5">
-        <v>208</v>
+        <v>13</v>
       </c>
       <c r="O5" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P5" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="Q5" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="R5" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="S5" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="T5" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="U5" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="V5" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="W5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="X5" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="Y5">
         <v>1</v>
       </c>
       <c r="AA5" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D6" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="F6">
-        <v>990405822</v>
+        <v>990470803</v>
       </c>
       <c r="G6">
-        <v>15898501869</v>
+        <v>18209063023</v>
       </c>
       <c r="H6">
-        <v>193968493936</v>
+        <v>199607015668</v>
       </c>
       <c r="I6">
-        <v>6.81</v>
+        <v>7.81</v>
       </c>
       <c r="J6">
-        <v>9.24</v>
+        <v>17.98</v>
       </c>
       <c r="K6">
-        <v>6.81</v>
+        <v>7.81</v>
       </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="N6">
-        <v>55</v>
+        <v>200</v>
       </c>
       <c r="O6" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="P6" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="Q6" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="R6" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="S6" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="T6" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="U6" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="V6" t="s">
-        <v>68</v>
+        <v>83</v>
       </c>
       <c r="W6" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="X6" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="Y6">
         <v>1</v>
       </c>
       <c r="AA6" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">