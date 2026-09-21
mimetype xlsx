--- v6 (2026-09-01)
+++ v7 (2026-09-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>item_nr</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
@@ -89,328 +89,316 @@
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
+    <t>location</t>
+  </si>
+  <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>location</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>2026-08-31T12:12:02Z</t>
-[...8 lines deleted...]
-    <t>FREE COUNTRY</t>
+    <t>2026-09-16T06:02:14Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Gap-Women-s-Short-Sleeve-Crewneck-T-Shirt/17697902907?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Gap Women's Short Sleeve Crewneck T-Shirt</t>
+  </si>
+  <si>
+    <t>Gap</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Hybrid vest with quilted panels and stretch sides and shoulders
-[...103 lines deleted...]
-    <t>Cap sleeve</t>
+    <t>Women's short sleeve crewneck T-shirt
+Made with 100% super soft jersey cotton
+Lightweight and easy fit design
+Great for layering
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Essential Wardrobe Staple The Gap Women’s Crew Neck Cotton Tee is a must-have for any wardrobe. Perfect as a standalone top during warmer months or as a layering piece when temperatures drop, this versatile tee is available in a range of bright and neutral colors to suit your style. Soft and Breathable Design Crafted from 100% cotton, this tee offers a soft, breathable feel that ensures all-day comfort. Featuring a classic crew neckline and short sleeves, it pairs effortlessly with jeans, sneakers, or even office-ready blazers and slacks for a polished look. Simple Yet Stylish Features Designed with a lightweight cotton jersey fabric, the Gap Women’s Crew Neck Cotton Tee includes a banded neckline and no closures for a clean, streamlined appearance. Its straight, easy fit hits at the hip, making it a flattering choice for all body types. Available Colors and Sizes This tee comes in five solid colorways – White, Yellow, Pink, Blue, and Black – and is offered in women’s sizes XS to XXL. Each garment is uniquely crafted with a special wash technique, resulting in slight variations between pieces. Please follow care instructions to maintain the quality and prevent color transfer.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Essential Wardrobe Staple&lt;/h3&gt; &lt;p&gt;The Gap Women’s Crew Neck Cotton Tee is a must-have for any wardrobe. Perfect as a standalone top during warmer months or as a layering piece when temperatures drop, this versatile tee is available in a range of bright and neutral colors to suit your style.&lt;/p&gt; &lt;h3&gt;Soft and Breathable Design&lt;/h3&gt; &lt;p&gt;Crafted from 100% cotton, this tee offers a soft, breathable feel that ensures all-day comfort. Featuring a classic crew neckline and short sleeves, it pairs effortlessly with jeans, sneakers, or even office-ready blazers and slacks for a polished look.&lt;/p&gt; &lt;h3&gt;Simple Yet Stylish Features&lt;/h3&gt; &lt;p&gt;Designed with a lightweight cotton jersey fabric, the Gap Women’s Crew Neck Cotton Tee includes a banded neckline and no closures for a clean, streamlined appearance. Its straight, easy fit hits at the hip, making it a flattering choice for all body types.&lt;/p&gt; &lt;h3&gt;Available Colors and Sizes&lt;/h3&gt; &lt;p&gt;This tee comes in five solid colorways – White, Yellow, Pink, Blue, and Black – and is offered in women’s sizes XS to XXL. Each garment is uniquely crafted with a special wash technique, resulting in slight variations between pieces. Please follow care instructions to maintain the quality and prevent color transfer.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/9fb16abf-de8d-47ae-9a9b-ca75904e1024.b79481d5b4906e1ce072d182876dc8f7.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/9fb16abf-de8d-47ae-9a9b-ca75904e1024.b79481d5b4906e1ce072d182876dc8f7.jpeg
+https://i5.samsclubimages.com/asr/d6d1e33d-577f-471f-af52-b536fd14b456.e4327a54c9c65a41419cdd43e69b7dcd.jpeg
+https://i5.samsclubimages.com/asr/83bbd125-9bda-493f-be5d-55f0be632af3.03310b4607872d3ef7f2b08f9e0be810.jpeg
+https://i5.samsclubimages.com/asr/be5fb89c-05e9-41a9-9382-cd43da8d1629.5110df02805298d321b121402d5c1d46.jpeg
+https://i5.samsclubimages.com/asr/89197168-3aa6-4425-a5a9-d12b56d2b618.7cb6c19ea2bf03a66ec8535bba51c6c9.jpeg
+https://i5.samsclubimages.com/asr/f88abb81-92a1-4656-9c64-91ec80cd799a.393c005abfcd5a513a2b9fd1bde74225.jpeg
+https://i5.samsclubimages.com/asr/6dd79bfe-677a-4d7f-bb41-a32912fac040.3e706efa7aaa743ef65e2285421d0f7f.jpeg
+https://i5.samsclubimages.com/asr/596a656c-cb83-479f-8329-78142517aace.1d043afdbd5e44b450df514d9d5ddd8d.jpeg
+https://i5.samsclubimages.com/asr/dd425dda-9bbc-48fc-b00d-6744a549ae06.4ee3d121c60feb63e29884dbb1df1d57.jpeg
+https://i5.samsclubimages.com/asr/eaa97976-cb5e-4cb1-8f42-234b204ebc81.2bec5ea73816d91f20d1ae0368a2497a.jpeg
+https://i5.samsclubimages.com/asr/9fb16abf-de8d-47ae-9a9b-ca75904e1024.b79481d5b4906e1ce072d182876dc8f7.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Sep 19</t>
+  </si>
+  <si>
+    <t>Pink</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>100% Cotton</t>
+  </si>
+  <si>
+    <t>Short Sleeve</t>
   </si>
   <si>
     <t>Dallas, 75231
 Dallas, Timber Creek Crossing Sam's Club</t>
   </si>
   <si>
-    <t>2026-08-31T12:02:05Z</t>
+    <t>2026-09-16T06:02:46Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-Front-Seam-Piping-Crewneck-Sweatshirt/17359258661?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Sandwash Front Seam Piping Crewneck Sweatshirt</t>
+  </si>
+  <si>
+    <t>Member's Mark</t>
+  </si>
+  <si>
+    <t>Long sleeve crewneck design
+Sandwashed fabric for added softness
+Regular fit with mid-weight garment construction
+Combines casual comfort with refined style
+Machine washable</t>
+  </si>
+  <si>
+    <t>Super-Soft Comfort for Everyday Wear Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look. Effortless Styling and Fit The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands. Sustainable and High-Quality Materials Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look. Care Instructions for Long-Lasting Wear Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time. 
+ Questions or Comments?
+We would love to hear about your
+   Member's Mark experience! Visit us at:
+samsclub.com/membersmarkhelp 
+info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Super-Soft Comfort for Everyday Wear&lt;/h3&gt; &lt;p&gt;Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look.&lt;/p&gt; &lt;h3&gt;Effortless Styling and Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands.&lt;/p&gt; &lt;h3&gt;Sustainable and High-Quality Materials&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look.&lt;/p&gt; &lt;h3&gt;Care Instructions for Long-Lasting Wear&lt;/h3&gt; &lt;p&gt;Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/82cde6c8-5554-46ea-a2f6-49fc79a1a8e0.882308f7ce39a540fddb76bd175e8015.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/82cde6c8-5554-46ea-a2f6-49fc79a1a8e0.882308f7ce39a540fddb76bd175e8015.jpeg
+https://i5.samsclubimages.com/asr/086bb4ef-228c-4ee6-9ce7-74eb87c36faf.6bf8fa9288a14e04ad947a5392aabbe7.jpeg
+https://i5.samsclubimages.com/asr/e6d1fabb-fbb3-4b00-96b4-723eabc32af5.fac7c778e52deb529a10a96c2e0633ac.jpeg
+https://i5.samsclubimages.com/asr/be583be8-c25d-4997-8bb9-8c0eca7eb9d1.581e802971fda8792a64204341ea870a.jpeg
+https://i5.samsclubimages.com/asr/8909557c-0ff1-40d6-955e-7ed557b3bb98.5978c9590b414fef7708a4a66dc7b54b.jpeg
+https://i5.samsclubimages.com/asr/b0af7a6c-af42-41fc-950d-50579b44c031.2e519ac8e4bb1400daf9bd99cc77ae0a.jpeg
+https://i5.samsclubimages.com/asr/5d4759ca-db5a-4c11-9362-72463a3bbeff.d075380f062303cdee274df9cdaf5c88.jpeg
+https://i5.samsclubimages.com/asr/47fd483d-a8ef-4c27-bc8f-25232c0ebeec.baa70b19fec2cdf979578fe2a1df766f.jpeg
+https://i5.samsclubimages.com/asr/82cde6c8-5554-46ea-a2f6-49fc79a1a8e0.882308f7ce39a540fddb76bd175e8015.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Sep 22</t>
+  </si>
+  <si>
+    <t>3XL</t>
+  </si>
+  <si>
+    <t>49% Recycled Polyester / 43% Livaeco Modal / 8% Spandex</t>
+  </si>
+  <si>
+    <t>Long sleeves</t>
+  </si>
+  <si>
+    <t>2026-09-16T06:02:53Z</t>
   </si>
   <si>
     <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Harvest-T-Shirt/19674315294?classType=VARIANT</t>
   </si>
   <si>
     <t>State of Mine Women's Harvest T-Shirt</t>
   </si>
   <si>
     <t>State of Mine</t>
   </si>
   <si>
     <t>Classic short sleeve tee with comfortable crew neckline for everyday wear
 Made from soft medium weight cotton jersey knit
 Relaxed fit for an easy going casual look
 Garment washed for a vintage look
 Machine washable for easy care</t>
   </si>
   <si>
     <t>Celebrate Fall Style Welcome the fall season with our State of Mine Harvest Tee collection. These soft, 100% cotton jersey knit T-shirts feature playful graphic prints inspired by all things autumn—Harvest, Halloween, and Thanksgiving. Whether you're heading to the pumpkin patch, hosting friends, or just soaking in sweater weather, these tees are the perfect seasonal staple. Comfortable Fit &amp; Easy Styling Each shirt is thoughtfully designed with a classic crewneck fit, ribbed neckline, short sleeves, and a relaxed hem—making it easy to style on its own or layer under a cardigan or flannel. For a trendy oversized look, simply size up. Seasonal Prints This year’s lineup includes six charming prints: Autumn Bucket List, Grinning Gourds, Ghosty Print, Pumpkin Patched, Picture Perfect Pup, and Ditsy Cozy Season. Colors, Sizes &amp; Care Available in five fall-inspired washed colors—Cream, Heather Grey, Black, Brown, Purple, and Gold—and offered in sizes XS to XXL. These tees are machine washable and designed to hold their softness and shape, wear after wear. Perfect for the Season From hayrides to cozy nights inside, these feel-good tees add a touch of fall spirit wherever life takes you this season.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
     <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Celebrate Fall Style&lt;/h2&gt; &lt;p&gt;Welcome the fall season with our State of Mine Harvest Tee collection. These soft, 100% cotton jersey knit T-shirts feature playful graphic prints inspired by all things autumn—Harvest, Halloween, and Thanksgiving. Whether you're heading to the pumpkin patch, hosting friends, or just soaking in sweater weather, these tees are the perfect seasonal staple.&lt;/p&gt; &lt;h2&gt;Comfortable Fit &amp;amp; Easy Styling&lt;/h2&gt; &lt;p&gt;Each shirt is thoughtfully designed with a classic crewneck fit, ribbed neckline, short sleeves, and a relaxed hem—making it easy to style on its own or layer under a cardigan or flannel. For a trendy oversized look, simply size up.&lt;/p&gt; &lt;h2&gt;Seasonal Prints&lt;/h2&gt; &lt;p&gt;This year’s lineup includes six charming prints: Autumn Bucket List, Grinning Gourds, Ghosty Print, Pumpkin Patched, Picture Perfect Pup, and Ditsy Cozy Season.&lt;/p&gt; &lt;h2&gt;Colors, Sizes &amp;amp; Care&lt;/h2&gt; &lt;p&gt;Available in five fall-inspired washed colors—Cream, Heather Grey, Black, Brown, Purple, and Gold—and offered in sizes XS to XXL. These tees are machine washable and designed to hold their softness and shape, wear after wear.&lt;/p&gt; &lt;h2&gt;Perfect for the Season&lt;/h2&gt; &lt;p&gt;From hayrides to cozy nights inside, these feel-good tees add a touch of fall spirit wherever life takes you this season.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t>https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
-[...9 lines deleted...]
-https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+    <t>https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg
+https://i5.samsclubimages.com/asr/5e370fa5-cfab-4df2-9daa-c9da993f91ea.5ee19d5322e6a0045658415fe8e83d05.jpeg
+https://i5.samsclubimages.com/asr/96a8b2f0-1142-4f64-abdf-149c5d465c9c.89ba1bc6fd4c41a746693750ea76a920.jpeg
+https://i5.samsclubimages.com/asr/6ed6376d-fb99-44e3-9947-8e0723bcf3c2.175d898f40459031f22e69e2db3ca84b.jpeg
+https://i5.samsclubimages.com/asr/ff05ca6e-f2e2-4050-98c5-47bdb5ed046d.1c46f628d207081b394d654236db839a.jpeg
+https://i5.samsclubimages.com/asr/e8c7bc2a-8817-4f1a-8fb4-03ab23845c47.73fb1392a4eead26f3d546da561bdfcc.jpeg
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg
+https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Sep 16</t>
   </si>
   <si>
     <t>Grey</t>
   </si>
   <si>
-    <t>XL</t>
-[...1 lines deleted...]
-  <si>
     <t>100% Ringspun Combed BCI Cotton</t>
   </si>
   <si>
     <t>Short Sleeves</t>
   </si>
   <si>
-    <t>2026-08-31T12:02:17Z</t>
-[...38 lines deleted...]
-    <t>White - Online Only</t>
+    <t>2026-09-16T06:02:22Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Gap-Women-s-Linen-Blend-Button-Down-Shirt/17672671323?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Gap Women's Linen Blend Button-Down Shirt</t>
+  </si>
+  <si>
+    <t>Women's long sleeve button-up shirt
+Made with 55% linen and 45% rayon for a light, soft fabric
+Relaxed fit with size options from XS to XXL
+Versatile design for business or casual wear
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Year-Round Style and Comfort The Gap Women’s Linen Blend Button Down is a versatile wardrobe essential that transcends seasons. Crafted from a soft and airy linen blend, this collared shirt combines style, comfort, and functionality. Whether you're dressing it up for work, using it as a beach cover-up, or pairing it with jeans for a casual yet polished look, this shirt is designed to suit any occasion. Breathable and Durable Fabric Made from a blend of 55% Linen and 45% Rayon, this shirt offers the natural benefits of linen, including breathability and moisture-wicking properties. Linen is known for its ability to allow airflow to the body, making it ideal for warmer weather. Additionally, it’s a long-lasting fabric that withstands frequent wear and washing, and it’s eco-friendly for those mindful of their environmental impact. Thoughtful Design Features The Gap Women’s Linen Button Down is designed with attention to detail. It features a button-up front with branded buttons, long sleeves with buttoned cuffs, and a curved shirttail hem for added coverage. A single breast pocket, side slits, and a back yoke complete the look, offering both style and practicality. Relaxed Fit and Sizing Options This shirt boasts an easy, relaxed fit for comfortable wear. For sizing guidance, a size chart is included in the product photos. Available in ladies’ sizes XS-XXL, this shirt ensures a perfect fit for everyone. Color Choices and Care Instructions Choose from three solid colorways—Yellow, Khaki, and Red—or a striped Multi option. Each garment is unique due to a special wash technique, resulting in slight variations between pieces. To maintain its quality and color, follow the care instructions provided on the tag. Note: Color may transfer onto other surfaces and fabrics.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Year-Round Style and Comfort&lt;/h3&gt; &lt;p&gt;The Gap Women’s Linen Blend Button Down is a versatile wardrobe essential that transcends seasons. Crafted from a soft and airy linen blend, this collared shirt combines style, comfort, and functionality. Whether you're dressing it up for work, using it as a beach cover-up, or pairing it with jeans for a casual yet polished look, this shirt is designed to suit any occasion.&lt;/p&gt; &lt;h3&gt;Breathable and Durable Fabric&lt;/h3&gt; &lt;p&gt;Made from a blend of 55% Linen and 45% Rayon, this shirt offers the natural benefits of linen, including breathability and moisture-wicking properties. Linen is known for its ability to allow airflow to the body, making it ideal for warmer weather. Additionally, it’s a long-lasting fabric that withstands frequent wear and washing, and it’s eco-friendly for those mindful of their environmental impact.&lt;/p&gt; &lt;h3&gt;Thoughtful Design Features&lt;/h3&gt; &lt;p&gt;The Gap Women’s Linen Button Down is designed with attention to detail. It features a button-up front with branded buttons, long sleeves with buttoned cuffs, and a curved shirttail hem for added coverage. A single breast pocket, side slits, and a back yoke complete the look, offering both style and practicality.&lt;/p&gt; &lt;h3&gt;Relaxed Fit and Sizing Options&lt;/h3&gt; &lt;p&gt;This shirt boasts an easy, relaxed fit for comfortable wear. For sizing guidance, a size chart is included in the product photos. Available in ladies’ sizes XS-XXL, this shirt ensures a perfect fit for everyone.&lt;/p&gt; &lt;h3&gt;Color Choices and Care Instructions&lt;/h3&gt; &lt;p&gt;Choose from three solid colorways—Yellow, Khaki, and Red—or a striped Multi option. Each garment is unique due to a special wash technique, resulting in slight variations between pieces. To maintain its quality and color, follow the care instructions provided on the tag. Note: Color may transfer onto other surfaces and fabrics.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/891d79e8-71dd-47e8-b20b-30ca2d041015.286f849753abd775885ea5a340bb344d.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/891d79e8-71dd-47e8-b20b-30ca2d041015.286f849753abd775885ea5a340bb344d.jpeg
+https://i5.samsclubimages.com/asr/73c24a07-9e56-4761-8b03-5f11f130db9e.eacbc882440163aab659be9dd8eeb585.jpeg
+https://i5.samsclubimages.com/asr/63c3161b-9545-4bb9-8257-23557d0bb56d.b80b976c6f6ad0c6edd7fc85503692ab.jpeg
+https://i5.samsclubimages.com/asr/92bf2a7e-bcbe-497d-874a-56bdb4196dcf.13234866b3e71c5d3e38106f29a93399.jpeg
+https://i5.samsclubimages.com/asr/60d9686a-3477-4d7f-8c99-546b4ecff4cd.21a34518f0eadc7a1ebfc5f87b1d8dff.jpeg
+https://i5.samsclubimages.com/asr/5fe4508a-94f6-41ca-91fb-2ed540bce99a.6b08f55819b134f592f6727990c37dd1.jpeg
+https://i5.samsclubimages.com/asr/f198484e-b4c7-4951-97d5-53ad7beb262d.bd894f1ad2d3eb61cfb4aa29a72db6ba.jpeg
+https://i5.samsclubimages.com/asr/f56c6aee-e81b-457b-a1d5-5e9f3cdb0d5a.c8c2d72e51421e9d8230ad41d60e79b5.jpeg
+https://i5.samsclubimages.com/asr/15bad8f5-e885-4243-86fc-84cc9f1b3012.4d5e69ecca5f14477ea0c57d993b546a.jpeg
+https://i5.samsclubimages.com/asr/eaa97976-cb5e-4cb1-8f42-234b204ebc81.2bec5ea73816d91f20d1ae0368a2497a.jpeg
+https://i5.samsclubimages.com/asr/891d79e8-71dd-47e8-b20b-30ca2d041015.286f849753abd775885ea5a340bb344d.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingOut of stock</t>
+  </si>
+  <si>
+    <t>Khaki</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
-    <t>100% Cotton</t>
-[...46 lines deleted...]
-    <t>Short sleeves</t>
+    <t>55% Linen, 45% Rayon</t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
+    <t>2026-09-16T06:02:34Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-Crewneck-Sweatshirt/16899774688?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Sandwash Crewneck Sweatshirt</t>
+  </si>
+  <si>
+    <t>Women's long sleeve crewneck pullover sweatshirt with front seam piping
+Sandwashed fabric for added softness
+Regular fit with slightly cropped length
+Designed for all-day comfort and everyday style
+Machine washable</t>
+  </si>
+  <si>
+    <t>Experience super-soft comfort that goes wherever you do. The Member’s Mark Sandwash Collection features a knit fabric that’s soft, drapey, and designed to feel exceptionally comfortable on your skin. Why we love it: The Member’s Mark Women’s Sandwash Crewneck features a relaxed, oversized fit with a smooth drape, front seam piping, and slightly cropped length, making it easy to style solo or pair with the Member’s Mark Women’s Sandwash Jogger for a polished yet laid-back look. Styling &amp; Fit The Member’s Mark Women’s Sandwash Crewneck offers a customizable fit with front seam piping, blending casual ease and polished style. Pair it with the Member’s Mark Sandwash Jogger for a coordinated, laid-back look that’s perfect for everyday wear. Material &amp; Care Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex. This fabric is made from wood-based fibers sourced sustainably from well-managed forests. Each color—even Black—features an intentional washed-down finish, giving the piece an authentic, refined look. Due to its delicate nature, this fabric may show water spots or creases, which can be easily removed with a gentle wash.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Experience super-soft comfort that goes wherever you do. The Member’s Mark Sandwash Collection features a knit fabric that’s soft, drapey, and designed to feel exceptionally comfortable on your skin.&lt;/p&gt; &lt;h3&gt;Why we love it:&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck features a relaxed, oversized fit with a smooth drape, front seam piping, and slightly cropped length, making it easy to style solo or pair with the Member’s Mark Women’s Sandwash Jogger for a polished yet laid-back look.&lt;/p&gt; &lt;h3&gt;Styling &amp;amp; Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck offers a customizable fit with front seam piping, blending casual ease and polished style. Pair it with the Member’s Mark Sandwash Jogger for a coordinated, laid-back look that’s perfect for everyday wear.&lt;/p&gt; &lt;h3&gt;Material &amp;amp; Care&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex. This fabric is made from wood-based fibers sourced sustainably from well-managed forests. Each color—even Black—features an intentional washed-down finish, giving the piece an authentic, refined look. Due to its delicate nature, this fabric may show water spots or creases, which can be easily removed with a gentle wash.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg
+https://i5.samsclubimages.com/asr/9c1d0433-7539-4e1b-97ef-db0655b3e03b.63e6c5e5cfdf5fdcf9769c8356f3a541.jpeg
+https://i5.samsclubimages.com/asr/eddacd5a-19b6-4cfd-873d-ba51eb076ee2.30c943ef38301d1d04d6d089ed2b5148.jpeg
+https://i5.samsclubimages.com/asr/0df7bced-5212-4d61-bbfe-e8a5d73ba860.a6339c01ac8e6246d61ce16e50d56ea3.jpeg
+https://i5.samsclubimages.com/asr/a6ee49d0-8923-4a3f-8285-15cfa1a18e1e.b28d17cf4f4ff0a68fd657f80a7b4c45.jpeg
+https://i5.samsclubimages.com/asr/5d4759ca-db5a-4c11-9362-72463a3bbeff.d075380f062303cdee274df9cdaf5c88.jpeg
+https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg</t>
+  </si>
+  <si>
+    <t>Shipping</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -822,434 +810,419 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>990492362</v>
+        <v>990455115</v>
       </c>
       <c r="G2">
-        <v>19702254933</v>
+        <v>17697902907</v>
       </c>
       <c r="H2">
-        <v>194777661202</v>
+        <v>760563442104</v>
       </c>
       <c r="I2">
-        <v>12.98</v>
+        <v>4.81</v>
       </c>
       <c r="J2">
-        <v>16.98</v>
+        <v>7.98</v>
       </c>
       <c r="K2">
-        <v>12.98</v>
+        <v>4.81</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2">
-        <v>4.9</v>
+        <v>4.3</v>
       </c>
       <c r="N2">
-        <v>15</v>
+        <v>401</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2" t="s">
         <v>37</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="s">
         <v>42</v>
       </c>
       <c r="Y2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" t="s">
         <v>45</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>46</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>47</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>990448541</v>
+        <v>990442611</v>
       </c>
       <c r="G3">
-        <v>18290854871</v>
+        <v>17359258661</v>
       </c>
       <c r="H3">
-        <v>193968535964</v>
+        <v>193968525569</v>
       </c>
       <c r="I3">
-        <v>5.81</v>
+        <v>6.81</v>
       </c>
       <c r="J3">
-        <v>12.74</v>
+        <v>14.98</v>
       </c>
       <c r="K3">
-        <v>5.81</v>
+        <v>6.81</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3">
         <v>4.6</v>
       </c>
       <c r="N3">
-        <v>206</v>
+        <v>337</v>
       </c>
       <c r="O3" t="s">
+        <v>48</v>
+      </c>
+      <c r="P3" t="s">
         <v>49</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>50</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>51</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>52</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
         <v>53</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
+        <v>39</v>
+      </c>
+      <c r="V3" t="s">
         <v>54</v>
       </c>
-      <c r="U3" t="s">
+      <c r="W3" t="s">
         <v>55</v>
       </c>
-      <c r="V3" t="s">
+      <c r="X3" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="Y3">
         <v>1</v>
       </c>
-      <c r="AA3" t="s">
-        <v>59</v>
+      <c r="Z3" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F4">
         <v>990519840</v>
       </c>
       <c r="G4">
         <v>19674315294</v>
       </c>
       <c r="H4">
         <v>196084472830</v>
       </c>
       <c r="I4">
         <v>7.97</v>
       </c>
       <c r="J4">
         <v>9.97</v>
       </c>
       <c r="K4">
         <v>7.97</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4">
-        <v>4.8</v>
+        <v>4.6</v>
       </c>
       <c r="N4">
-        <v>14</v>
+        <v>42</v>
       </c>
       <c r="O4" t="s">
+        <v>61</v>
+      </c>
+      <c r="P4" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>63</v>
+      </c>
+      <c r="R4" t="s">
         <v>64</v>
       </c>
-      <c r="P4" t="s">
+      <c r="S4" t="s">
         <v>65</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="T4" t="s">
         <v>66</v>
       </c>
-      <c r="R4" t="s">
+      <c r="U4" t="s">
         <v>67</v>
       </c>
-      <c r="S4" t="s">
+      <c r="V4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W4" t="s">
         <v>68</v>
       </c>
-      <c r="T4" t="s">
-[...2 lines deleted...]
-      <c r="U4" t="s">
+      <c r="X4" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="Y4">
         <v>1</v>
       </c>
-      <c r="AA4" t="s">
-        <v>59</v>
+      <c r="Z4" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C5" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E5" t="s">
-        <v>76</v>
+        <v>31</v>
       </c>
       <c r="F5">
-        <v>990462593</v>
+        <v>990460224</v>
       </c>
       <c r="G5">
-        <v>18565311398</v>
+        <v>17672671323</v>
       </c>
       <c r="H5">
-        <v>199071250145</v>
+        <v>760563445686</v>
       </c>
       <c r="I5">
         <v>5.81</v>
       </c>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
       <c r="L5" t="s">
         <v>32</v>
       </c>
       <c r="M5">
-        <v>3.8</v>
+        <v>4.4</v>
       </c>
       <c r="N5">
-        <v>13</v>
+        <v>260</v>
       </c>
       <c r="O5" t="s">
+        <v>73</v>
+      </c>
+      <c r="P5" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>75</v>
+      </c>
+      <c r="R5" t="s">
+        <v>76</v>
+      </c>
+      <c r="S5" t="s">
         <v>77</v>
       </c>
-      <c r="P5" t="s">
+      <c r="T5" t="s">
         <v>78</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="U5" t="s">
         <v>79</v>
       </c>
-      <c r="R5" t="s">
+      <c r="V5" t="s">
         <v>80</v>
       </c>
-      <c r="S5" t="s">
+      <c r="W5" t="s">
         <v>81</v>
       </c>
-      <c r="T5" t="s">
-[...2 lines deleted...]
-      <c r="U5" t="s">
+      <c r="X5" t="s">
         <v>82</v>
       </c>
-      <c r="V5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y5">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D6" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E6" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="F6">
-        <v>990470803</v>
+        <v>990419909</v>
       </c>
       <c r="G6">
-        <v>18209063023</v>
+        <v>16899774688</v>
       </c>
       <c r="H6">
-        <v>199607015668</v>
+        <v>193968507787</v>
       </c>
       <c r="I6">
-        <v>7.81</v>
-[...5 lines deleted...]
-        <v>7.81</v>
+        <v>16.98</v>
       </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6">
-        <v>4.6</v>
+        <v>4.2</v>
       </c>
       <c r="N6">
-        <v>200</v>
+        <v>36</v>
       </c>
       <c r="O6" t="s">
+        <v>86</v>
+      </c>
+      <c r="P6" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>88</v>
+      </c>
+      <c r="R6" t="s">
+        <v>89</v>
+      </c>
+      <c r="S6" t="s">
         <v>90</v>
       </c>
-      <c r="P6" t="s">
+      <c r="T6" t="s">
         <v>91</v>
       </c>
-      <c r="Q6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U6" t="s">
-        <v>95</v>
+        <v>39</v>
       </c>
       <c r="V6" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="W6" t="s">
-        <v>96</v>
+        <v>55</v>
       </c>
       <c r="X6" t="s">
-        <v>97</v>
+        <v>56</v>
       </c>
       <c r="Y6">
         <v>1</v>
       </c>
-      <c r="AA6" t="s">
-        <v>59</v>
+      <c r="Z6" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">