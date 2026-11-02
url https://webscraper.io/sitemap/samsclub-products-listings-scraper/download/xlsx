--- v7 (2026-09-21)
+++ v8 (2026-11-02)
@@ -98,307 +98,284 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>2026-09-16T06:02:14Z</t>
-[...8 lines deleted...]
-    <t>Gap</t>
+    <t>2026-10-28T07:09:40Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Everyday-Tank-Top/17311373473?classType=BVSHELL</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Everyday Tank Top</t>
+  </si>
+  <si>
+    <t>Member's Mark</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Women's short sleeve crewneck T-shirt
-[...66 lines deleted...]
-    <t>Super-Soft Comfort for Everyday Wear Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look. Effortless Styling and Fit The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands. Sustainable and High-Quality Materials Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look. Care Instructions for Long-Lasting Wear Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time. 
+    <t>Built-In Shelf Bra
+Keeps You Dry
+Built-In Sun Protection
+Made From Recycled Nylon
+Machine Washable</t>
+  </si>
+  <si>
+    <t>Eco-Friendly and Sustainable Design The Member's Mark Everyday Tank is crafted from recycled nylon fabric, making it a sustainable choice for your wardrobe. Its eco-friendly material is gentle on the planet while offering superior breathability and moisture-wicking properties to keep you dry and comfortable during workouts or casual days. Built-In Shelf Bra for Customizable Support This tank features a built-in shelf bra with removable cups, providing light support and a customizable fit. Whether you prefer added shape or extra comfort, this design ensures you feel confident and secure throughout your day. Flattering and Versatile Style Designed with a scooped neckline and cropped length that hits just below the natural waistline, the Member's Mark Everyday Tank creates a sleek, modern silhouette. Pair it with leggings, shorts, or your favorite layer for effortless style that transitions seamlessly from gym sessions to casual outings. Perfect for Active and On-the-Go Living Whether you're working out, running errands, or relaxing at home, this tank is a versatile wardrobe staple. Its breathable fabric, moisture-wicking technology, and flattering fit make it an essential piece for those who value performance, sustainability, and everyday wearability. 
  Questions or Comments?
 We would love to hear about your
    Member's Mark experience! Visit us at:
 samsclub.com/membersmarkhelp 
 info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Super-Soft Comfort for Everyday Wear&lt;/h3&gt; &lt;p&gt;Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look.&lt;/p&gt; &lt;h3&gt;Effortless Styling and Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands.&lt;/p&gt; &lt;h3&gt;Sustainable and High-Quality Materials&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look.&lt;/p&gt; &lt;h3&gt;Care Instructions for Long-Lasting Wear&lt;/h3&gt; &lt;p&gt;Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...113 lines deleted...]
-https://i5.samsclubimages.com/asr/891d79e8-71dd-47e8-b20b-30ca2d041015.286f849753abd775885ea5a340bb344d.jpeg</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Eco-Friendly and Sustainable Design&lt;/h3&gt; &lt;p&gt;The Member's Mark Everyday Tank is crafted from recycled nylon fabric, making it a sustainable choice for your wardrobe. Its eco-friendly material is gentle on the planet while offering superior breathability and moisture-wicking properties to keep you dry and comfortable during workouts or casual days.&lt;/p&gt; &lt;h3&gt;Built-In Shelf Bra for Customizable Support&lt;/h3&gt; &lt;p&gt;This tank features a built-in shelf bra with removable cups, providing light support and a customizable fit. Whether you prefer added shape or extra comfort, this design ensures you feel confident and secure throughout your day.&lt;/p&gt; &lt;h3&gt;Flattering and Versatile Style&lt;/h3&gt; &lt;p&gt;Designed with a scooped neckline and cropped length that hits just below the natural waistline, the Member's Mark Everyday Tank creates a sleek, modern silhouette. Pair it with leggings, shorts, or your favorite layer for effortless style that transitions seamlessly from gym sessions to casual outings.&lt;/p&gt; &lt;h3&gt;Perfect for Active and On-the-Go Living&lt;/h3&gt; &lt;p&gt;Whether you're working out, running errands, or relaxing at home, this tank is a versatile wardrobe staple. Its breathable fabric, moisture-wicking technology, and flattering fit make it an essential piece for those who value performance, sustainability, and everyday wearability.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp" target="_blank" rel="noopener noreferrer"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/4bb79443-4367-4380-ae92-1a0c5ef07589.fc2ff02e9b054667a00595d93c29ed57.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/4bb79443-4367-4380-ae92-1a0c5ef07589.fc2ff02e9b054667a00595d93c29ed57.jpeg
+https://i5.samsclubimages.com/asr/b2250039-57fe-4314-9047-2cf24002c4e8.c6005512beae9dfbfc94afc9e6838ff8.jpeg
+https://i5.samsclubimages.com/asr/1e49f1f4-a5b1-4f1d-a10d-7190f8c4e618.add9948ffd405641c0780b05ab5f82dc.jpeg
+https://i5.samsclubimages.com/asr/36708391-c62f-4e19-9fe8-66efa2a27d1b.735eaa25c3a6c8c8068f70dce3d12bd7.jpeg
+https://i5.samsclubimages.com/asr/230b7945-3268-41ff-84f4-279d48545ddb.55fb06da418d484dd8b36a0b10a6c875.jpeg
+https://i5.samsclubimages.com/asr/7d5a5f4f-28c8-48d9-8f0f-88e2a78f7318.3c64111b6a591f0ca9934325918a6ce2.jpeg
+https://i5.samsclubimages.com/asr/1b6ddd83-a494-49a0-8baa-885e013c8c07.b9e912e2403832a5dbbf924708c17db2.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Oct 30</t>
+  </si>
+  <si>
+    <t>Red</t>
+  </si>
+  <si>
+    <t>XXL</t>
+  </si>
+  <si>
+    <t>75% Recycled Nylon, 25% Spandex</t>
+  </si>
+  <si>
+    <t>Sleeveless</t>
+  </si>
+  <si>
+    <t>Dallas, 75231
+Dallas, Timber Creek Crossing Sam's Club</t>
+  </si>
+  <si>
+    <t>2026-10-28T07:09:59Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Outdoor-Voices-Women-s-Ribbed-Tank-Top/17863006846?classType=BVSHELL</t>
+  </si>
+  <si>
+    <t>Outdoor Voices Women's Ribbed Tank Top</t>
+  </si>
+  <si>
+    <t>Outdoor Voices</t>
+  </si>
+  <si>
+    <t>Includes Built-In Bra
+Soft And Stretchy
+Easy To Move In
+Flattering Side Ruching
+Machine Washable</t>
+  </si>
+  <si>
+    <t>Everyday Essential for Active Women The Women’s Outdoor Voices Rib Side Ruched Tank is thoughtfully designed for women who value both style and functionality. This tank is more than just a layering piece; it makes a statement with its unique texture, flattering fit, and modern form. Comfortable and Supportive Fabric Crafted from soft rib fabric, this tank gently hugs your body, offering subtle support and light compression. The stretchy yet sculpting material feels luxurious against the skin and moves with you effortlessly, like a second skin. Side ruching enhances your natural curves, creating a flattering silhouette, while the built-in bra provides confidence and coverage. With removable padding, you can customize the support to suit your needs. Designed for Movement The racerback design ensures unrestricted movement, making this tank perfect for all your activities. Whether you're at the studio or on the go, the tank’s functionality keeps up with your dynamic lifestyle without compromising breathability or comfort. Versatile Style for Any Occasion The Women’s Outdoor Voices Rib Side Ruched Tank seamlessly transitions from activewear to everyday essentials. Pair it with leggings for a workout, trousers for a polished look, or a flowy skirt for a casual outing. This tank is a modern wardrobe staple that adapts to the rhythm of your life.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Everyday Essential for Active Women&lt;/h3&gt; &lt;p&gt;The Women’s Outdoor Voices Rib Side Ruched Tank is thoughtfully designed for women who value both style and functionality. This tank is more than just a layering piece; it makes a statement with its unique texture, flattering fit, and modern form.&lt;/p&gt; &lt;h3&gt;Comfortable and Supportive Fabric&lt;/h3&gt; &lt;p&gt;Crafted from soft rib fabric, this tank gently hugs your body, offering subtle support and light compression. The stretchy yet sculpting material feels luxurious against the skin and moves with you effortlessly, like a second skin. Side ruching enhances your natural curves, creating a flattering silhouette, while the built-in bra provides confidence and coverage. With removable padding, you can customize the support to suit your needs.&lt;/p&gt; &lt;h3&gt;Designed for Movement&lt;/h3&gt; &lt;p&gt;The racerback design ensures unrestricted movement, making this tank perfect for all your activities. Whether you're at the studio or on the go, the tank’s functionality keeps up with your dynamic lifestyle without compromising breathability or comfort.&lt;/p&gt; &lt;h3&gt;Versatile Style for Any Occasion&lt;/h3&gt; &lt;p&gt;The Women’s Outdoor Voices Rib Side Ruched Tank seamlessly transitions from activewear to everyday essentials. Pair it with leggings for a workout, trousers for a polished look, or a flowy skirt for a casual outing. This tank is a modern wardrobe staple that adapts to the rhythm of your life.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/4d61c1b1-e619-4812-8261-29dcfd5f93f4.6996694eaafe4d16fe5c3e091284a056.jpeg</t>
   </si>
   <si>
     <t>ShippingOut of stock</t>
   </si>
   <si>
-    <t>Khaki</t>
-[...45 lines deleted...]
-    <t>Shipping</t>
+    <t>Yellow</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>Stretchy ribbed modal</t>
+  </si>
+  <si>
+    <t>2026-10-28T07:10:31Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Rafaella-Women-s-Crewneck-T-Shirt/17684322552?classType=BVSHELL</t>
+  </si>
+  <si>
+    <t>Rafaella Women's Crewneck T-Shirt</t>
+  </si>
+  <si>
+    <t>Rafaella</t>
+  </si>
+  <si>
+    <t>Soft Ribbed Cotton
+Extra Hip Coverage
+Decorative Gold Buttons
+Machine Washable</t>
+  </si>
+  <si>
+    <t>Elegant Design with Ribbed Texture The Rafaella short sleeve knit top is crafted from 100% cotton, offering a soft and comfortable feel. Its slight ribbed texture adds a touch of sophistication and provides ease in movement, making it an ideal choice for Spring. Whether paired with pants or skirts for a polished look or jeans for a casual vibe, this top effortlessly complements any outfit. Stylish Details for a Unique Touch Featuring non-functional crested gold-tone buttons, this knit top brings a subtle shine and novelty to your wardrobe. The thoughtful design ensures the top hits at the low hip, providing coverage and comfort while moving about. It's a versatile piece that combines style and practicality seamlessly. Available in a Variety of Colors This top comes in a range of perfect colors, including black, white, raspberry, and blue. For those who love patterns, it is also available in navy and white stripe and tan and white stripe options. These choices make it easy to find the perfect match for your personal style. Easy Care for Everyday Wear Rafaella's short sleeve knit top is designed with convenience in mind. It is machine washable, ensuring easy care and maintenance. Its versatility makes it a valuable addition to your capsule wardrobe, offering effortless style for any occasion.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Elegant Design with Ribbed Texture&lt;/h3&gt; &lt;p&gt;The Rafaella short sleeve knit top is crafted from 100% cotton, offering a soft and comfortable feel. Its slight ribbed texture adds a touch of sophistication and provides ease in movement, making it an ideal choice for Spring. Whether paired with pants or skirts for a polished look or jeans for a casual vibe, this top effortlessly complements any outfit.&lt;/p&gt; &lt;h3&gt;Stylish Details for a Unique Touch&lt;/h3&gt; &lt;p&gt;Featuring non-functional crested gold-tone buttons, this knit top brings a subtle shine and novelty to your wardrobe. The thoughtful design ensures the top hits at the low hip, providing coverage and comfort while moving about. It's a versatile piece that combines style and practicality seamlessly.&lt;/p&gt; &lt;h3&gt;Available in a Variety of Colors&lt;/h3&gt; &lt;p&gt;This top comes in a range of perfect colors, including black, white, raspberry, and blue. For those who love patterns, it is also available in navy and white stripe and tan and white stripe options. These choices make it easy to find the perfect match for your personal style.&lt;/p&gt; &lt;h3&gt;Easy Care for Everyday Wear&lt;/h3&gt; &lt;p&gt;Rafaella's short sleeve knit top is designed with convenience in mind. It is machine washable, ensuring easy care and maintenance. Its versatility makes it a valuable addition to your capsule wardrobe, offering effortless style for any occasion.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/0670237f-ff2e-41bf-b6af-0e4fbf739190.b1296c0d6d4ba962004a105d6e2cdfc5.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/0670237f-ff2e-41bf-b6af-0e4fbf739190.b1296c0d6d4ba962004a105d6e2cdfc5.jpeg
+https://i5.samsclubimages.com/asr/9cd6507c-734d-4d4e-b4cf-cb03c9e778c3.668e2b0fcf3ebe020675b9146f108a73.jpeg
+https://i5.samsclubimages.com/asr/22b12789-25a3-4e93-b44a-ce79f813ca0b.fd4ae00e84d700f4864dd3b7604f99fd.jpeg
+https://i5.samsclubimages.com/asr/9faf6c98-4047-45e5-a294-bb05554898e5.712e55c427f914489676fdf1c06db335.jpeg
+https://i5.samsclubimages.com/asr/1a0617fa-1ffb-4d8f-beb0-b0d4d9e8070f.b4db362d6ea232e69e9f6759c71cb5fd.jpeg
+https://i5.samsclubimages.com/asr/74747295-c0dd-42a0-bbec-26a9c7fa4a96.088c14c0c9e6a9b8551f29f3e6a5fe33.jpeg
+https://i5.samsclubimages.com/asr/906b391e-56d7-47f2-80e0-16db49dbed35.65f6911e2035c8b8d7d1ab38b00782f4.jpeg</t>
+  </si>
+  <si>
+    <t>Pink</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>100% Cotton Fine Rib</t>
+  </si>
+  <si>
+    <t>Short Sleeve</t>
+  </si>
+  <si>
+    <t>2026-10-28T07:11:07Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Women-s-Character-Vintage-Wash-T-Shirt/18694056121?classType=BVSHELL</t>
+  </si>
+  <si>
+    <t>Women's Character Vintage Wash T-Shirt</t>
+  </si>
+  <si>
+    <t>Character</t>
+  </si>
+  <si>
+    <t>Soft From First Wear
+Relaxed Flattering Fit
+Officially Licensed Designs
+Machine Washable</t>
+  </si>
+  <si>
+    <t>Ultra-Soft Comfort with Vintage Appeal Crafted from a premium blend of 60% cotton and 40% polyester, these graphic tees offer a buttery soft texture and lightweight feel. The vintage wash finish provides a perfectly lived-in look and broken-in comfort from the very first wear, making them a staple for casual, everyday style. Relaxed Fit for All-Day Wear Designed with a modern relaxed silhouette, these tees drape effortlessly for a flattering fit without restriction. Featuring short sleeves and breathable fabric, they are ideal for running errands, traveling, or simply lounging at home in comfort. Authentic Licensed Graphics Showcase your favorite characters with officially licensed designs from Disney, Nickelodeon, Warner Bros, and Marvel. Choose from nostalgic cartoon prints like Mickey Mouse, Chip &amp; Dale, SpongeBob, or Powerpuff Girls. Each design brings personality and standout character to your wardrobe. Retro-Inspired Artwork and Colors These tees feature vibrant graphics with soft washed tones, delivering a timeless vintage aesthetic. Playful cartoon scenes will add a touch of nostalgia and individuality to any casual outfit. Effortless Style and Easy Care Pair these tees with jeans, shorts, or leggings for a versatile everyday look. The machine washable fabric retains its softness and color wear after wear, ensuring these tees remain a dependable favorite in your wardrobe.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Ultra-Soft Comfort with Vintage Appeal&lt;/h3&gt; &lt;p&gt;Crafted from a premium blend of 60% cotton and 40% polyester, these graphic tees offer a buttery soft texture and lightweight feel. The vintage wash finish provides a perfectly lived-in look and broken-in comfort from the very first wear, making them a staple for casual, everyday style.&lt;/p&gt; &lt;h3&gt;Relaxed Fit for All-Day Wear&lt;/h3&gt; &lt;p&gt;Designed with a modern relaxed silhouette, these tees drape effortlessly for a flattering fit without restriction. Featuring short sleeves and breathable fabric, they are ideal for running errands, traveling, or simply lounging at home in comfort.&lt;/p&gt; &lt;h3&gt;Authentic Licensed Graphics&lt;/h3&gt; &lt;p&gt;Showcase your favorite characters with officially licensed designs from Disney, Nickelodeon, Warner Bros, and Marvel. Choose from nostalgic cartoon prints like Mickey Mouse, Chip &amp;amp; Dale, SpongeBob, or Powerpuff Girls. Each design brings personality and standout character to your wardrobe.&lt;/p&gt; &lt;h3&gt;Retro-Inspired Artwork and Colors&lt;/h3&gt; &lt;p&gt;These tees feature vibrant graphics with soft washed tones, delivering a timeless vintage aesthetic. Playful cartoon scenes will add a touch of nostalgia and individuality to any casual outfit.&lt;/p&gt; &lt;h3&gt;Effortless Style and Easy Care&lt;/h3&gt; &lt;p&gt;Pair these tees with jeans, shorts, or leggings for a versatile everyday look. The machine washable fabric retains its softness and color wear after wear, ensuring these tees remain a dependable favorite in your wardrobe.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a235a75b-7d0c-4420-9f7d-f65a6c39984e.9c608efff5677bc283d4a793b06094c9.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a235a75b-7d0c-4420-9f7d-f65a6c39984e.9c608efff5677bc283d4a793b06094c9.jpeg
+https://i5.samsclubimages.com/asr/9f7ed777-79ad-431a-8722-4a25716659cb.a1d7302d02974b910689179f88f01756.jpeg
+https://i5.samsclubimages.com/asr/65753aac-3a00-4a89-b6e6-74e2220bb294.4f451dbcce216106fbbec693ed66619d.jpeg
+https://i5.samsclubimages.com/asr/29f7a19f-c4a7-4f33-8373-d73d9beb522d.1b63eb04c472b631a2fc006c2018ef34.jpeg
+https://i5.samsclubimages.com/asr/6aba71ba-aedd-4c88-b2c7-02f3eb4b5f9e.56b9cd16862258d2f14b7a4e0ebcc01a.jpeg
+https://i5.samsclubimages.com/asr/793d84e7-b2b7-47b4-af5d-6b5f7a13e83e.aca00d716952954c3e71db9aa6af4efe.jpeg
+https://i5.samsclubimages.com/asr/f717ba7e-66b7-4f97-a2a9-e606f1d6da57.497fe3fdf33635cd3d6f19d480517831.jpeg</t>
+  </si>
+  <si>
+    <t>Spongebob Squarepants - Online Only</t>
+  </si>
+  <si>
+    <t>60% Cotton / 40% Polyester</t>
+  </si>
+  <si>
+    <t>2026-10-28T07:12:56Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Vince-Camuto-Women-s-Short-Sleeve-Sweater/18161859509?classType=BVSHELL</t>
+  </si>
+  <si>
+    <t>Vince Camuto Women's Short Sleeve Sweater</t>
+  </si>
+  <si>
+    <t>Vince Camuto</t>
+  </si>
+  <si>
+    <t>Feels Soft and Light
+Easy to Layer
+Drapes Beautifully
+Requires Hand Washing</t>
+  </si>
+  <si>
+    <t>Elegant Design Meets Everyday Comfort The Vince Camuto Floral Short Sleeve Sweater combines soft sophistication with effortless style. Featuring a delicate floral print and a flattering silhouette, this lightweight knit is perfect for layering or wearing solo. Whether paired with denim for a casual brunch or tailored trousers for a polished look, this sweater is designed to complement your modern wardrobe. Lightweight Knit for Versatile Styling Crafted with a soft, breathable knit, this sweater feels light against the skin while offering just the right amount of structure. The short sleeves make it ideal for warmer days or layering under blazers and jackets during cooler weather. Its refined yet relaxed fit drapes beautifully, ensuring it flatters any body shape. Thoughtful Details for a Polished Look From the smooth neckline to the clean, tailored finish, every detail of the Vince Camuto Short Sleeve Sweater reflects the brand’s signature attention to design. Available in versatile colors, this sweater integrates seamlessly into any wardrobe, making it a staple piece you'll reach for time and time again. Perfect for Any Occasion Whether you're heading to brunch, the office, or an evening out, this sweater delivers timeless style with modern ease. Pair it with tailored trousers for a sophisticated office outfit or style it with your favorite denim for a chic, off-duty look. The Vince Camuto Floral Short Sleeve Sweater is the perfect balance of comfort, elegance, and versatility.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Elegant Design Meets Everyday Comfort&lt;/h3&gt; &lt;p&gt;The Vince Camuto Floral Short Sleeve Sweater combines soft sophistication with effortless style. Featuring a delicate floral print and a flattering silhouette, this lightweight knit is perfect for layering or wearing solo. Whether paired with denim for a casual brunch or tailored trousers for a polished look, this sweater is designed to complement your modern wardrobe.&lt;/p&gt; &lt;h3&gt;Lightweight Knit for Versatile Styling&lt;/h3&gt; &lt;p&gt;Crafted with a soft, breathable knit, this sweater feels light against the skin while offering just the right amount of structure. The short sleeves make it ideal for warmer days or layering under blazers and jackets during cooler weather. Its refined yet relaxed fit drapes beautifully, ensuring it flatters any body shape.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for a Polished Look&lt;/h3&gt; &lt;p&gt;From the smooth neckline to the clean, tailored finish, every detail of the Vince Camuto Short Sleeve Sweater reflects the brand’s signature attention to design. Available in versatile colors, this sweater integrates seamlessly into any wardrobe, making it a staple piece you'll reach for time and time again.&lt;/p&gt; &lt;h3&gt;Perfect for Any Occasion&lt;/h3&gt; &lt;p&gt;Whether you're heading to brunch, the office, or an evening out, this sweater delivers timeless style with modern ease. Pair it with tailored trousers for a sophisticated office outfit or style it with your favorite denim for a chic, off-duty look. The Vince Camuto Floral Short Sleeve Sweater is the perfect balance of comfort, elegance, and versatility.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/6d8aa7a1-7f52-4990-ab1a-20633da3c687.c80ad96a0770934c349e4d1b5abe3fba.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/6d8aa7a1-7f52-4990-ab1a-20633da3c687.c80ad96a0770934c349e4d1b5abe3fba.jpeg
+https://i5.samsclubimages.com/asr/7f179046-8777-42a5-892e-36364575c967.e3755620008a55fdd6a1dd7f8f1f2644.jpeg
+https://i5.samsclubimages.com/asr/91e7c9a7-8dbe-4b1e-a6e0-32c3aaa0bacd.aa84bd1029a8114d68316a714e0a66d5.jpeg
+https://i5.samsclubimages.com/asr/9082520f-a7df-4089-8b89-18b179235119.6b03b8df6c40a2cffca91c93712b7dad.jpeg</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>40% Nylon / 30% Acrylic / 24% Polyester / 6% Wool</t>
+  </si>
+  <si>
+    <t>Short sleeves</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -809,76 +786,73 @@
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>17697902907</v>
+        <v>17311373473</v>
       </c>
       <c r="H2">
-        <v>760563442104</v>
+        <v>193968526504</v>
       </c>
       <c r="I2">
         <v>4.81</v>
       </c>
       <c r="J2">
-        <v>7.98</v>
+        <v>9.24</v>
       </c>
       <c r="K2">
         <v>4.81</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2">
-        <v>4.3</v>
+        <v>3.0</v>
       </c>
       <c r="N2">
-        <v>401</v>
+        <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2" t="s">
         <v>37</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
@@ -889,337 +863,337 @@
         <v>42</v>
       </c>
       <c r="Y2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>44</v>
       </c>
       <c r="C3" t="s">
         <v>45</v>
       </c>
       <c r="D3" t="s">
         <v>46</v>
       </c>
       <c r="E3" t="s">
         <v>47</v>
       </c>
-      <c r="F3">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>17359258661</v>
+        <v>17863006846</v>
       </c>
       <c r="H3">
-        <v>193968525569</v>
+        <v>198854359341</v>
       </c>
       <c r="I3">
-        <v>6.81</v>
+        <v>7.81</v>
       </c>
       <c r="J3">
         <v>14.98</v>
       </c>
       <c r="K3">
-        <v>6.81</v>
+        <v>7.81</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3">
-        <v>4.6</v>
+        <v>3.8</v>
       </c>
       <c r="N3">
-        <v>337</v>
+        <v>124</v>
       </c>
       <c r="O3" t="s">
         <v>48</v>
       </c>
       <c r="P3" t="s">
         <v>49</v>
       </c>
       <c r="Q3" t="s">
         <v>50</v>
       </c>
       <c r="R3" t="s">
         <v>51</v>
       </c>
       <c r="S3" t="s">
+        <v>51</v>
+      </c>
+      <c r="T3" t="s">
         <v>52</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="V3" t="s">
         <v>54</v>
       </c>
       <c r="W3" t="s">
         <v>55</v>
       </c>
       <c r="X3" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="Y3">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" t="s">
         <v>57</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>58</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>59</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4">
-        <v>19674315294</v>
+        <v>17684322552</v>
       </c>
       <c r="H4">
-        <v>196084472830</v>
+        <v>796866722599</v>
       </c>
       <c r="I4">
-        <v>7.97</v>
+        <v>4.81</v>
       </c>
       <c r="J4">
-        <v>9.97</v>
+        <v>10.98</v>
       </c>
       <c r="K4">
-        <v>7.97</v>
+        <v>4.81</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4">
         <v>4.6</v>
       </c>
       <c r="N4">
-        <v>42</v>
+        <v>285</v>
       </c>
       <c r="O4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P4" t="s">
         <v>61</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>62</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>63</v>
       </c>
-      <c r="R4" t="s">
+      <c r="S4" t="s">
         <v>64</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
+        <v>52</v>
+      </c>
+      <c r="U4" t="s">
         <v>65</v>
       </c>
-      <c r="T4" t="s">
+      <c r="V4" t="s">
         <v>66</v>
       </c>
-      <c r="U4" t="s">
+      <c r="W4" t="s">
         <v>67</v>
       </c>
-      <c r="V4" t="s">
-[...2 lines deleted...]
-      <c r="W4" t="s">
+      <c r="X4" t="s">
         <v>68</v>
       </c>
-      <c r="X4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
+        <v>69</v>
+      </c>
+      <c r="C5" t="s">
         <v>70</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>71</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>72</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
-        <v>17672671323</v>
+        <v>18694056121</v>
       </c>
       <c r="H5">
-        <v>760563445686</v>
+        <v>195932665394</v>
       </c>
       <c r="I5">
         <v>5.81</v>
       </c>
+      <c r="J5">
+        <v>9.98</v>
+      </c>
+      <c r="K5">
+        <v>5.81</v>
+      </c>
       <c r="L5" t="s">
         <v>32</v>
       </c>
       <c r="M5">
-        <v>4.4</v>
+        <v>4.6</v>
       </c>
       <c r="N5">
-        <v>260</v>
+        <v>149</v>
       </c>
       <c r="O5" t="s">
         <v>73</v>
       </c>
       <c r="P5" t="s">
         <v>74</v>
       </c>
       <c r="Q5" t="s">
         <v>75</v>
       </c>
       <c r="R5" t="s">
         <v>76</v>
       </c>
       <c r="S5" t="s">
         <v>77</v>
       </c>
       <c r="T5" t="s">
+        <v>52</v>
+      </c>
+      <c r="U5" t="s">
         <v>78</v>
       </c>
-      <c r="U5" t="s">
+      <c r="V5" t="s">
+        <v>40</v>
+      </c>
+      <c r="W5" t="s">
         <v>79</v>
       </c>
-      <c r="V5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X5" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="Y5">
         <v>0</v>
       </c>
       <c r="Z5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E6" t="s">
         <v>83</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>16899774688</v>
+        <v>18161859509</v>
       </c>
       <c r="H6">
-        <v>193968507787</v>
+        <v>199607015705</v>
       </c>
       <c r="I6">
-        <v>16.98</v>
+        <v>5.81</v>
+      </c>
+      <c r="J6">
+        <v>17.98</v>
+      </c>
+      <c r="K6">
+        <v>5.81</v>
       </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6">
-        <v>4.2</v>
+        <v>4.6</v>
       </c>
       <c r="N6">
-        <v>36</v>
+        <v>217</v>
       </c>
       <c r="O6" t="s">
+        <v>84</v>
+      </c>
+      <c r="P6" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q6" t="s">
         <v>86</v>
       </c>
-      <c r="P6" t="s">
+      <c r="R6" t="s">
         <v>87</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="S6" t="s">
         <v>88</v>
       </c>
-      <c r="R6" t="s">
+      <c r="T6" t="s">
+        <v>52</v>
+      </c>
+      <c r="U6" t="s">
         <v>89</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
       <c r="V6" t="s">
         <v>40</v>
       </c>
       <c r="W6" t="s">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="X6" t="s">
-        <v>56</v>
+        <v>91</v>
       </c>
       <c r="Y6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>