--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -167,77 +167,83 @@
     <t>Computer Network Design &amp; Systems,
 Computers &amp; Computer Equipment-Service &amp; Repair,
 Data Systems-Consultants &amp; Designers,
 Graphic Designers,
 Marketing Programs &amp; Services,
 Product Design, Development &amp; Marketing,
 Web Site Design &amp; Services,
 Web Site Hosting</t>
   </si>
   <si>
     <t>Columbus, OH 43212</t>
   </si>
   <si>
     <t>Vangie.Roller@patricksolutions.com</t>
   </si>
   <si>
     <t>http://patricksolutions.com</t>
   </si>
   <si>
     <t>Mon - Fri8:00 am - 5:00 pm</t>
   </si>
   <si>
     <t>Patrick Solutions - Innovative Technology allows for your Business Growth. Improve decision-making with easy to use, innovative Business Intelligence tools.  Patrick Solutions Business Intelligence Solutions add value to your organization.  Centralized data points allow us to create comprehensive models, visual reports and analytics.  Data mining and Business Intelligence solutions provide informed, real time decision making. Information driven results allow for identification of trends, innovation growth opportunities, unmet customer needs and cost reduction opportunities.  Data driven decisions removes the guesswork and allows for managers and executives to have consistent instant results facilitating consistent strategic decisions to be made across disciplines. In addition we provide Business innovation and growth depends largely on your organizations ability to adapt to rapidly changing technologies. By taking advantage of hosting your servers and IT equipment in Patrick Solutions Data Center, your organization will be able to cut expensive capital investments and administrative costs associated with maintaining and upgrading your systems. In addition to Infrastructure savings your organization will benefit from the scaled bandwidth offerings at a reasonable price.  Besides cost savings businesses also benefit from the technological expertise and planning that is constantly improving allowing our facility to provide reliable uptime and security for your website and systems. Our data center was purpose built in a geographically Safe Area. The security of your data and equipment is of vital importance to our staff. Key card doors, closed circuit security cameras and escort access to the data center protects the data that you rely on allows you to continue to grow your business and provide rock solid service to your customers.   Our Uninterrupted Power Supply  as well as on site Backup Generators allows our Data center to go beyond physical security removing utility spikes and outages  , we provide constant conditioned power supply to your equipment, not only does this eliminates damaging power spikes that is detrimental to hardware but it ensures uptime and availability of your website and systems.    Read More Less</t>
   </si>
   <si>
-    <t>https://www.superpages.com/cuyahoga-falls-oh/bpp/techpro-computer-repair-481843579</t>
-[...6 lines deleted...]
-Cellular Telephone Service,
+    <t>https://www.superpages.com/alliance-oh/bpp/acr-computers-94277?lid=1001511522466</t>
+  </si>
+  <si>
+    <t>ACR Computers</t>
+  </si>
+  <si>
+    <t>Used Computers,
+Cellular Telephone Equipment &amp; Supplies,
+Computer &amp; Electronics Recycling,
+Computer &amp; Equipment Dealers,
+Computer Hardware &amp; Supplies,
 Computer Service &amp; Repair-Business,
-Computers &amp; Computer Equipment-Service &amp; Repair</t>
-[...16 lines deleted...]
-    <t>TechPro Computer Repair specializesin computer repair services, mobile device support, website design,and network configuration. At TechPro, our customers are our number one priority. When your computer malfunctions, we come to you and work around your schedule to ensure the repair is completed timely. Since our customers fuel our company, we stand by the quality of all our services with a 100% money back guarantee.TechPro is always just a phone call away. Offering services for the home and office and always with a free diagnosis. We pride ourselves on the relationships we build with our customers, which is why referrals are our number 1 source of new business. TechPro understands that privacy is a concern for all customers, commercial or residential. Because of this we guarantee that all of our work and files that we are given access to will be kept completely confidential. Thinking of starting or expanding your own business? TechPro also offers website design. We understand that running a business keeps you busy. Let us help you to expand your customer base by offering a professional web appearance. We work with you and your hosting provider to figure out your business needs while staying within your budget.Read More Less</t>
+Computers &amp; Computer Equipment-Service &amp; Repair,
+Consumer Electronics,
+Internet Products &amp; Services,
+Mobile Device Repair,
+Web Site Design &amp; Services</t>
+  </si>
+  <si>
+    <t>Alliance, OH 44601</t>
+  </si>
+  <si>
+    <t>rzigler@gmail.com</t>
+  </si>
+  <si>
+    <t>http://www.acrcomputer.com</t>
+  </si>
+  <si>
+    <t>Mon - Fri9:00 am - 5:00 pm
+Sat - SunClosed</t>
+  </si>
+  <si>
+    <t>The Area's Most Trusted &amp; Experienced Repair Center *Mon-Fri 9-5 *Sat by Appointment</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -729,63 +735,63 @@
       </c>
       <c r="E5" t="s">
         <v>40</v>
       </c>
       <c r="H5">
         <v>6142550300</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5" t="s">
         <v>42</v>
       </c>
       <c r="M5" t="s">
         <v>43</v>
       </c>
       <c r="N5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6">
-        <v>481843579</v>
+        <v>94277</v>
       </c>
       <c r="C6" t="s">
         <v>46</v>
       </c>
       <c r="D6" t="s">
         <v>47</v>
       </c>
       <c r="E6" t="s">
         <v>48</v>
       </c>
       <c r="H6">
-        <v>3309077748</v>
+        <v>3308236659</v>
       </c>
       <c r="I6" t="s">
         <v>49</v>
       </c>
       <c r="J6" t="s">
         <v>50</v>
       </c>
       <c r="M6" t="s">
         <v>51</v>
       </c>
       <c r="N6" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>