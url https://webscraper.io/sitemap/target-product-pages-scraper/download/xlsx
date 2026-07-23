--- v2 (2026-07-03)
+++ v3 (2026-07-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -86,397 +86,315 @@
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.target.com/p/garmin-instinct-3-smartwatch/-/A-94600595?preselect=94580915#lnk=sametab</t>
-[...5 lines deleted...]
-    <t>Garmin Instinct 3 50 mm Solar GPS Smartwatch Black with Charcoal Band</t>
+    <t>https://www.target.com/p/garmin-vivoactive-6/-/A-94724491?preselect=94705476#lnk=sametab</t>
+  </si>
+  <si>
+    <t>2026-07-14T11:58:08Z</t>
+  </si>
+  <si>
+    <t>Garmin Vivoactive 6 Smartwatch Lunar Gold with Bone Band</t>
   </si>
   <si>
     <t>Garmin</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Make a bold statement with this rugged GPS smartwatch, featuring a 1.1” display with solar charging lens and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
-[...16 lines deleted...]
-Product Model: Garmin Instinct 3 Solar
+    <t>Designed with a bright AMOLED display, get a more complete picture of your health, thanks to battery life of up to 11 days in smartwatch mode
+Body Battery™ energy monitoring helps you understand when you’re charged up or need to rest, with even more personalized insights based on sleep, naps, stress levels, workouts and more (data presented is intended to be a close estimation of metrics tracked)
+Get a sleep score and personalized sleep coaching for how much sleep you need — and get tips on how to improve it; key metrics such as HRV status help you better understand your health (data presented is intended to be a close estimation of metrics tracked)
+The smart wake alarm gently vibrates to wake you at the right optimal time
+Find new ways to keep your body moving with more than 80 built-in indoor and GPS sports apps, including walking, running, cycling, HIIT, mobility, swimming, golf and more
+Personalized daily suggested workouts provide tailored walking workouts to keep you motivated and moving
+Know your body better with extensive health monitoring features, including wrist-based heart rate, morning report, fitness age, stress tracking, menstrual cycle and pregnancy tracking, meditation and more (data presented is intended to be a close estimation of metrics tracked)
+Automatic nap detection tracks your nap length during the day, providing personalized insights on how it affects your Body Battery™ energy monitoring and more (data presented is intended to be a close estimation of metrics tracked)
+For any fitness journey, the vívoactive® 6 smartwatch includes advanced training features such as workout benefit — which helps you understand how each workout affects your body — and recovery time, to know how long your body needs to recover and more
+Animated workouts for cardio, yoga, strength, HIIT and Pilates help teach you correct form; create your own workouts in the Garmin Connect™ smartphone app, or try Garmin Coach free adaptive training plans that adapt daily based on your health and recovery data
+Wheelchair mode tracks pushes — rather than steps — and includes push and handcycle activities with preloaded workouts for strength, cardio, HIIT, Pilates and yoga, challenges specific to wheelchair users and more (data presented is intended to be a close estimation of metrics tracked)
+Download your favorite music — including playlists from Spotify, Amazon Music or Deezer (premium subscription required) — to your watch, and connect with your wireless headphones for phone-free listening
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with a supported country and payment network) let you pay for purchases on the go and breeze through select transit systems
+Get running power and advanced running dynamics, including stride length, vertical ratio and more to help improve your running form
+See your health and fitness information, connect and compete with friends, sign up for challenges, earn badges and more in the Garmin Connect™ smartphone app</t>
+  </si>
+  <si>
+    <t>Understand your body better with vívoactive® 6, the health and wellness smartwatch. Featuring a bright AMOLED display and up to 11 days of battery life, this GPS smartwatch is purpose-built with essential health and fitness features. Body Battery™ energy monitoring helps you keep your energy levels in check with personalized insights based on sleep, naps, stress, workouts and more. Improve the quality of your sleep with personalized sleep coaching and nap detection plus even more details such as HRV status (data presented is intended to be a close estimation of metrics tracked). During the day, keep your activities fresh with more than 80 built-in sports apps — plus fitness features such as daily suggested workouts for walking to help you reach your goals. When paired to your smartphone, vívoactive 6 makes it easy to receive texts, emails and other smart notifications right from your wrist. Plus, enjoy connectivity features such as music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Off-White (band)
+Weight: .08 Pounds
+Product Model: Garmin vivoactive 6
 Water Resistance: Water-Resistant
 Electronics Condition: New
-Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
+Electronics Features: Compass, Lap Time, Accelerometer, Calendar Notifications, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Reminders to Move, Music Capabilities, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
+Connection Type: USB-C
 Material: Watch Band: Silicone
-Includes: Instructions, Charging Cable
-[...78 lines deleted...]
-Includes: Instructions, Charging Cable
+Includes: User Manual, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
 Screen Size: 1.2 Inches
-Activities tracked: Golf, Swimming, Dynamic Workout Activities, Running, Climbing, Pilates, Daily Workout Memory, Walking, Hiking, Mountain Biking, Elliptical Training, Weights, Custom Activity Tracking, Yoga, Cycling
-[...2 lines deleted...]
-Material: Aluminum
+Activities tracked: Golf, Dynamic Workout Activities, Running, Climbing, Pilates, Daily Workout Memory, Hiking, Walking, Mountain Biking, Elliptical Training, Weights, Strength Training, Custom Activity Tracking, Cycling, Yoga
+Maximum Battery Charge Life: 11 Days
+Metrics Measured: Active Minutes, Daily Distance, Stress Level, Heart Rate, Respiratory Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, Maximum Speed
+Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 94760147
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-2505
+TCIN: 94705476
+UPC: 753759342814
+Item Number (DPCI): 057-03-2314
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_ef59aa4a-32c7-4475-827c-b6962d7450c7</t>
-[...40 lines deleted...]
-    <t>Instinct® 3 is the rugged 45 mm GPS smartwatch with a 1.2” AMOLED display, a built-in flashlight and up to 18 days of battery life in smartwatch mode. With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_dfb2a88b-8736-430a-aeaa-3623ae178ca5</t>
+  </si>
+  <si>
+    <t>Ships free</t>
+  </si>
+  <si>
+    <t>Pounds</t>
+  </si>
+  <si>
+    <t>Imported</t>
+  </si>
+  <si>
+    <t>Lunar Gold with Bone</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_dfb2a88b-8736-430a-aeaa-3623ae178ca5?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_8d620b3d-447f-4f97-b9b2-1d1d59089a5d?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_4ec3229b-5bb6-4924-81a9-5b385e063317?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_81e8fbe2-5ffe-4b1b-86e1-7c5ceb252b24?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_b5e37d0c-d0df-4e89-aa1d-342a5aa8f3ad?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_5681fe6a-83f1-4f94-8271-0dc8ee89c42d?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-approach-j1-smartwatch-with-comfortfit-fabric-band/-/A-95219020?preselect=95214666#lnk=sametab</t>
+  </si>
+  <si>
+    <t>2026-07-14T11:58:17Z</t>
+  </si>
+  <si>
+    <t>Garmin Approach J1 Smartwatch Silver Aluminum Bezel with Lilac ComfortFit Fabric Band</t>
+  </si>
+  <si>
+    <t>Slim, lightweight design with a 1.2” AMOLED touchscreen display and ComfortFit fabric band that’ll securely fit the wrist of a junior golfer and won’t interfere with their swing
+Tee-off guidance scales every hole to the golfer’s ability by providing forward tee locations down the fairway on all 43,000+ preloaded courses
+Simplified interface makes it easy to learn golf and see the information junior golfers need to understand their game, including distance to the green and distance of their last shot
+Adjust par to match golfer’s skill level so they can set realistic goals, which helps build confidence
+Pace-of-play timer teaches junior golfers how much time it should take to play each hole
+Golfer gets club suggestions based on the clubs in their bag to help them play quickly and confidently
+Review scorecards, personal par and pace-of-play times in the Garmin Golf™ app
+Battery life: up to 15 hours in GPS mode</t>
+  </si>
+  <si>
+    <t>We’ve got their game with Approach J1, the GPS golf watch specifically made to help junior golfers learn and improve. Its slim, lightweight design and ComfortFit fabric band will securely fit their wrist and won’t interfere with their swing. Tee-off guidance scales every hole to the golfer’s ability by providing forward tee locations down the fairway on all 43,000+ preloaded courses. Adjust par to match the golfer’s skill level to set realistic goals and help build confidence. And the pace-of-play timer teaches younger golfers how much time it should take to play each hole. Approach J1 has a bright AMOLED touchscreen display with a simplified interface that focuses on the information they need to understand their game. With battery that lasts up to 15 hours in GPS mode, they can go from basics to birdies in no time.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Lilac Purple (band)
+Weight: .06 Pounds
+Water Resistance: Water-Resistant
+Product Model: Garmin Approach J1
+Electronics Condition: New
+Electronics Features: Compass, Alarm Notifications, Changeable Bands, Gyroscope, Touchscreen Display, Accelerometer, Rechargeable, Built-In GPS
+Material: Watch Band: Elastic
+Includes: User Manual, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Bluetooth
+Screen Size: 1.2 Inches
+Activities tracked: Golf, Walking, Running, Cycling
+Maximum Battery Charge Life: 10 Days
+Metrics Measured: Speed, Total Steps, Daily Distance, Average Speed, Maximum Speed
+Material: Anodized Aluminum
+Battery: 1 Non-Universal Lithium Ion, Required, Installed
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 95214666
+UPC: 753759355623
+Item Number (DPCI): 057-03-5564
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_dd2574d0-a2a8-4167-a8e6-3d6b12a64761</t>
+  </si>
+  <si>
+    <t>Silver</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_dd2574d0-a2a8-4167-a8e6-3d6b12a64761?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_58fbc45f-06f7-4034-ab47-c312f25b4b3d?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_523c8052-0475-4c28-9ed7-ba86e4d22d53?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_add023fb-4c03-46f1-87fb-56ca32be0ba5?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_abdcaccc-9d2c-4034-bebd-9882135ab748?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_12aee4a6-1511-4b5d-a1c0-2deb727206c8?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-tactix-8-51mm-solar-elite-smartwatch/-/A-94653148#lnk=sametab</t>
+  </si>
+  <si>
+    <t>2026-07-14T11:57:59Z</t>
+  </si>
+  <si>
+    <t>Garmin Tactix 8 51 mm Solar Elite GPS Smartwatch Includes Applied Ballistics Elite Solver</t>
+  </si>
+  <si>
+    <t>Advanced tactical GPS smartwatch features a 1.4” solar charged display, titanium bezel and sapphire lens and built-in LED flashlight for after-dark visibility
+Dedicated tactical features include a jumpmaster activity, waypoint projection, dual-position GPS format, stealth mode, kill switch, compatibility with night vision goggles, rucking activity and an advanced unlocked Applied Ballistics Elite® solver
+Download the AB Quantum mobile app on your compatible smartphone to manage profiles and targets or use your smartphone as an additional display
+Power up your body’s performance, endurance and resistance to injury with targeted strength training plans, real-time stamina tracking, sport-specific workouts and a full range of built-in sports apps
+Battery performance: up to 48 days in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions) and up to 149 hours in GPS mode with solar charging (assumes continuous use for entire period in 50,000 lux conditions)
+Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for the 3-axis compass, gyroscope and barometric altimeter
+40-meter dive rating helps you reach new depths with support for scuba and apnea dive activities
+Includes a fully functional aviation navigation system with worldwide dynamic moving map, GPS navigation, NEXRAD, weather display, airport information and more
+24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all  countries); the ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
+Explore new missions with preloaded TopoActive maps with relief shading, and get access to free additional downloadable maps from around the world — plus built-in maps for thousands of golf courses and ski resorts worldwide
+Enjoy everyday wearability, and live connected with smart notifications (compatible smartphone required), music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more; a built-in speaker and mic let you make and take phone calls from your wrist when paired to your smartphone
+Thermal- and shock-resistant to MIL-STD 810, the tactix® 8 watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures</t>
+  </si>
+  <si>
+    <t>Rise above with tactix® 8. It’s the ultimate tactical smartwatch, featuring a solar charged display, titanium bezel, sapphire lens and a 40-meter dive rating. Pair with your smartphone for on-wrist calling with the built-in speaker and mic. Dedicated tactical features include a rucking activity and advanced unlocked Applied Ballistics Elite® solver along with a jumpmaster activity, waypoint projection, stealth mode, kill switch and more. Guide the mission with a built-in LED flashlight. Train like never before with strength training plans, sport-specific workouts and daily suggested strength workouts for runners and cyclists. Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for the 3-axis compass, gyroscope and barometric altimeter. Push harder with up to 48 days of battery life in smartwatch mode (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Black (band)
-Weight: .11 Pounds
-Product Model: Garmin Instinct 3 AMOLED
+Weight: .21 Pounds
+Product Model: Garmin tactix 8
 Water Resistance: Water-Resistant
 Electronics Condition: New
-Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
+Electronics Features: Compass, Receives Texts, Accelerometer, Calendar Notifications, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Alarm Notifications, App Notifications, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
 Material: Watch Band: Silicone
-Includes: Instructions, Charging Cable
-[...67 lines deleted...]
-Includes: Instructions, Charging Cable
+Includes: User Manual, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
 Screen Size: 1.4 Inches
-Activities tracked: Golf, Swimming, Dynamic Workout Activities, Multisport Modes, Running, Climbing, Pilates, Daily Workout Memory, Hiking, Mountain Biking, Elliptical Training, Yoga, Cycling
-[...1 lines deleted...]
-Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, VO2 Max
+Activities tracked: Swimming, Golf, Running, Climbing, Daily Workout Memory, Pilates, Hiking, Walking, Mountain Biking, Elliptical Training, Custom Activity Tracking, Weights, Strength Training, Cycling, Yoga
+Maximum Battery Charge Life: 48 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Daily Distance, Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, VO2 Max
 Band Size: M/L
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 93709645
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-3685
+TCIN: 94653148
+UPC: 753759346805
+Item Number (DPCI): 057-03-6600
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_b04c0795-e762-4afd-9625-65b0ec83d437</t>
-[...43 lines deleted...]
-Product Model: Garmin Instinct Crossover AMOLED
+    <t>https://target.scene7.com/is/image/Target/GUEST_7729e6b6-0418-49f0-b65e-ec3120b9fe17</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_7729e6b6-0418-49f0-b65e-ec3120b9fe17?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_9d5a6e0d-9ab5-4741-860f-416435ab679e?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_ec823a65-b1b2-4648-9077-e320a82856c2?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_c2feb4b9-08af-4e5f-8aa5-2b4811243439?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_41de6449-cad2-45e9-8aa4-442caca4cf5f?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_19a25c83-3101-496f-b26d-f4aef9d33f0f?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-fenix-8-pro-51-mm-amoled-sapphire-carbon-gray-dlc-titanium-with-black-and-pebble-gray-silicone-band/-/A-94959263#lnk=sametab</t>
+  </si>
+  <si>
+    <t>2026-07-14T11:58:26Z</t>
+  </si>
+  <si>
+    <t>Garmin Fenix 8 Pro 51 mm AMOLED GPS Smartwatch Sapphire Carbon Gray DLC Titanium with Black/Pebble Gray Silicone Band</t>
+  </si>
+  <si>
+    <t>Multisport GPS smartwatch with built-in inReach® technology for two-way satellite and LTE connectivity (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
+Rugged design with a bright 1.4" AMOLED touchscreen display, titanium bezel, scratch-resistant sapphire lens and other premium materials
+In an emergency, inReach® satellite technology allows you to trigger an interactive SOS message to the Garmin ResponseSM coordination center for 24/7 assistance (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
+LTE network connectivity lets you leave your phone behind; use your watch to exchange messages and make voice calls — plus let friends follow along with LiveTrack™ location sharing (30-second update rate) and location check-ins with the on-device Garmin Messenger™ app (active subscription required; coverage limitations may apply)
+InReach® technology allows you to send messages and get location check-ins over satellite when taking on an off-grid adventure (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
+Navigate by using preloaded TopoActive maps with relief shading — plus built-in maps for golf courses and ski resorts worldwide
+Advanced training features, performance metrics and training plans for sports enthusiasts and cross-training athletes
+24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, HRV status, ECG app, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Built-in LED flashlight offers convenient illumination when you need it, whether trail running at dusk or getting around the house at night
+40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
+Enjoy everyday wearability, and live connected with smart notifications (when paired with your smartphone), music storage, Garmin Pay™ contactless payments (with a supported bank and payment network) and more
+Thermal- and shock-resistant to MIL-STD 810, the fēnix® 8 Pro watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures
+Get up to 27 days of battery life in smartwatch mode and 78 hours in GPS mode</t>
+  </si>
+  <si>
+    <t>The fēnix® 8 Pro multisport GPS smartwatch is a breakthrough for serious runners, climbers, watersport athletes and others challenged to stay in contact where it’s impractical to carry a phone. This is the first Garmin smartwatch with built-in inReach® technology for satellite and LTE connectivity (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices). Leave your phone behind, and access voice calls and LiveTrack™ location sharing when you’re connected to an LTE network. Or utilize two-way messaging and interactive SOS messaging capability during an outdoor adventure from either an LTE or satellite link — with emergency SOS support from the 24/7 Garmin ResponseSM coordination center. This rugged watch brings forward all the advanced fitness/strength training, health monitoring, mapping, round-trip routing and other key features from the fēnix 8 watch line along with a full range of sport-specific workouts. Premium touches include a bright 1.4" AMOLED display, titanium bezel, scratch-resistant sapphire lens and powerful built-in LED flashlight. It also has up to 27 days of battery life in smartwatch mode, a 40-meter dive rating, music storage and more.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Gray, Black (band)
+Weight: .58 Pounds
+Product Model: Garmin Fenix 8 Pro
 Water Resistance: Water-Resistant
 Electronics Condition: New
-Electronics Features: Compass, Changeable Bands, Accelerometer, Stopwatch, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, Fall Detection, App Notifications, Gyroscope, Always-On Display, Call Notifications
+Electronics Features: Accelerometer, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Smartphone Compatible, Fall Detection, Music Capabilities, Built-In Speaker, Gyroscope, Built-In Microphone, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
 Material: Watch Band: Silicone
 Includes: User Manual, Charging Cable
 Operating System Compatibility: Apple iOS, Android
-Wireless Technology: ANT+, Bluetooth
-[...4 lines deleted...]
-Material: FRP (Fiber-reinforced Polymer), Stainless Steel
+Wireless Technology: Wi-Fi, ANT+, Bluetooth
+Screen Size: 1.4 Inches
+Activities tracked: Golf, Swimming, Dynamic Workout Activities, Running, Climbing, Pilates, Daily Workout Memory, Hiking, Mountain Biking, Rowing, Elliptical Training, Strength Training, Custom Activity Tracking, Yoga, Cycling
+Maximum Battery Charge Life: 27 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Daily Distance, Stress Level, Heart Rate, Heart Rhythm (ECG), Respiratory Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned
+Material: FRP (Fiber-reinforced Polymer), Titanium
 Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 94959254
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-0608
+TCIN: 94959263
+UPC: 753759350963
+Item Number (DPCI): 057-03-8209
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_795f63b6-4e6f-4eac-a5a8-822a7131f040</t>
-[...9 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_512ff7cb-8892-4788-b0da-2d9cde2974f3?wid=1200&amp;hei=1200&amp;qlt=80</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_e0410c51-3345-4892-abe7-f6988f84d543</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_e0410c51-3345-4892-abe7-f6988f84d543?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_0f89f965-abb4-4fc8-9233-8557676c8b2d?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_98a53f48-86da-465d-a5f8-89348b1c3e1a?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_093624d0-948d-4117-a3a1-4de81960f533?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_3e19baa8-60f5-4f05-849b-a22be9e2877d?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_510cb15c-9674-4baf-8cfc-77dbbeaee2c1?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -780,51 +698,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:X5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -876,395 +794,288 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2">
-        <v>753759339524</v>
+        <v>753759342814</v>
       </c>
       <c r="F2">
-        <v>94580915</v>
+        <v>94705476</v>
       </c>
       <c r="G2">
-        <v>349.99</v>
-[...2 lines deleted...]
-        <v>449.99</v>
+        <v>299.99</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
-        <v>4.29</v>
+        <v>4.36</v>
       </c>
       <c r="L2">
-        <v>92</v>
+        <v>446</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2" t="s">
         <v>30</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
-      <c r="V2" t="s">
+      <c r="X2" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3">
-        <v>753759349806</v>
+        <v>753759355623</v>
       </c>
       <c r="F3">
-        <v>94760147</v>
+        <v>95214666</v>
       </c>
       <c r="G3">
-        <v>449.99</v>
-[...2 lines deleted...]
-        <v>549.99</v>
+        <v>299.99</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>4.5</v>
+        <v>0</v>
       </c>
       <c r="L3">
-        <v>124</v>
+        <v>0</v>
       </c>
       <c r="M3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N3" t="s">
+        <v>42</v>
+      </c>
+      <c r="O3" t="s">
         <v>43</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="R3">
-        <v>1.5</v>
+        <v>0.06</v>
       </c>
       <c r="S3" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="T3" t="s">
         <v>35</v>
       </c>
       <c r="U3" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="X3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D4" t="s">
         <v>27</v>
       </c>
       <c r="E4">
-        <v>753759339487</v>
+        <v>753759346805</v>
       </c>
       <c r="F4">
-        <v>94580911</v>
+        <v>94653148</v>
       </c>
       <c r="G4">
-        <v>349.99</v>
-[...2 lines deleted...]
-        <v>399.99</v>
+        <v>1599.99</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>4.44</v>
+        <v>4.61</v>
       </c>
       <c r="L4">
-        <v>175</v>
+        <v>61</v>
       </c>
       <c r="M4" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="N4" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="O4" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="P4" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="Q4" t="s">
         <v>33</v>
       </c>
       <c r="R4">
-        <v>0.11</v>
+        <v>0.21</v>
       </c>
       <c r="S4" t="s">
         <v>34</v>
       </c>
       <c r="T4" t="s">
         <v>35</v>
       </c>
-      <c r="U4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X4" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5">
-        <v>753759339418</v>
+        <v>753759350963</v>
       </c>
       <c r="F5">
-        <v>93709645</v>
+        <v>94959263</v>
       </c>
       <c r="G5">
-        <v>949.99</v>
-[...2 lines deleted...]
-        <v>1199.99</v>
+        <v>1299.99</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K5">
-        <v>4.6</v>
+        <v>4.45</v>
       </c>
       <c r="L5">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="M5" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="N5" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="O5" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="P5" t="s">
-        <v>67</v>
+        <v>61</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>33</v>
       </c>
       <c r="R5">
-        <v>0.22</v>
+        <v>0.58</v>
       </c>
       <c r="S5" t="s">
         <v>34</v>
       </c>
       <c r="T5" t="s">
         <v>35</v>
       </c>
-      <c r="U5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="X5" t="s">
-        <v>70</v>
-[...67 lines deleted...]
-        <v>79</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">