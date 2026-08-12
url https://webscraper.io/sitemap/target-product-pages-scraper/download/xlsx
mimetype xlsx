--- v3 (2026-07-23)
+++ v4 (2026-08-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -86,137 +86,348 @@
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.target.com/p/garmin-vivoactive-6/-/A-94724491?preselect=94705476#lnk=sametab</t>
-[...5 lines deleted...]
-    <t>Garmin Vivoactive 6 Smartwatch Lunar Gold with Bone Band</t>
+    <t>location</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-instinct-3-smartwatch/-/A-94600595?preselect=94580915#lnk=sametab</t>
+  </si>
+  <si>
+    <t>2026-07-29T08:26:07Z</t>
+  </si>
+  <si>
+    <t>Garmin Instinct 3 50 mm Solar GPS Smartwatch Black with Charcoal Band</t>
   </si>
   <si>
     <t>Garmin</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Designed with a bright AMOLED display, get a more complete picture of your health, thanks to battery life of up to 11 days in smartwatch mode
-[...21 lines deleted...]
-Product Model: Garmin vivoactive 6
+    <t>Make a bold statement with this rugged GPS smartwatch, featuring a 1.1” display with solar charging lens and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
+Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
+Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
+Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
+10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
+Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
+Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.1” display, built-in flashlight and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions). With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Charcoal Gray (band)
+Weight: .13 Pounds
+Product Model: Garmin Instinct 3 Solar
 Water Resistance: Water-Resistant
 Electronics Condition: New
-Electronics Features: Compass, Lap Time, Accelerometer, Calendar Notifications, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Reminders to Move, Music Capabilities, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
-Connection Type: USB-C
+Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Material: Watch Band: Silicone
-Includes: User Manual, Charging Cable
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: ANT+, Bluetooth
+Screen Size: 1.56 Inches
+Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
+Maximum Battery Charge Life: 12 Months
+Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
+Material: FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94580915
+UPC: 753759339524
+Item Number (DPCI): 057-03-3017
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4</t>
+  </si>
+  <si>
+    <t>Ships free</t>
+  </si>
+  <si>
+    <t>Pounds</t>
+  </si>
+  <si>
+    <t>Imported</t>
+  </si>
+  <si>
+    <t>Solar Black</t>
+  </si>
+  <si>
+    <t>50mm</t>
+  </si>
+  <si>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_a29a86e0-fd61-48c9-a643-f0de6dc9d8b7?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_38419949-502d-4293-899d-7138a184fb40?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_ae7331ff-720f-4694-a45f-a10f633dc285?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_5f7e36d5-dfcd-444b-aa8a-c34fa7a5f086?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>Ship to 92562
+Murrieta</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-forerunner-570/-/A-94794499?preselect=94760147#lnk=sametab</t>
+  </si>
+  <si>
+    <t>2026-07-29T08:26:28Z</t>
+  </si>
+  <si>
+    <t>Garmin Forerunner 570 Smartwatch 42mm Slate Gray Aluminum with Translucent Black/Black Band</t>
+  </si>
+  <si>
+    <t>Our brightest AMOLED touchscreen display with button controls and an aluminum bezel in 42 mm size to fit smaller wrists
+Up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode for a more complete picture of your training and recovery
+Train for an event, achieve a milestone, or improve your fitness with Garmin Coach training plans; these running and triathlon plans are personalized to you and adapt based on your performance and recovery
+Training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and get the most out of your workout (data presented is intended to be a close estimation of metrics tracked)
+Built-in microphone and speaker let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
+Using indicators such as HRV status, recent exercise history and VO2 max, get insight into training effectiveness with training status — and know whether you’re training productively, peaking or strained (data presented is intended to be a close estimation of metrics tracked)
+Get personalized daily suggested workouts adapted to match performance and recovery
+Wake up to your morning report with an overview of sleep, recovery and training outlook alongside HRV status, training readiness and weather (data presented is intended to be a close estimation of metrics tracked); before you go to bed, you’ll get an evening report with reminder of sleep needs, tomorrow’s workout, weather and events
+30+ built-in activity profiles include running, triathlon, track run, cycling, open-water swimming and more
+Safety and tracking features, including incident detection (during select outdoor activities) and Assistance, send a message with your live location to emergency contacts when paired with your compatible smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Pay on the go with Garmin Pay™ contactless payments (with a supported country and payment network); listen on the go with downloaded songs and playlists from Spotify, Amazon Music or Deezer (subscription required), and connect with your wireless headphones for phone-free listening
+See your health and fitness information, connect and compete with friends, sign up for challenges to earn badges and more in the Garmin Connect™ smartphone app</t>
+  </si>
+  <si>
+    <t>For dedicated runners chasing goals, there’s Forerunner® 570 — the GPS running smartwatch with our brightest AMOLED display, aluminum bezel and smaller size to fit smaller wrists. Get ready for your race with personalized plans from Garmin Coach for running and triathlons — and select plans adapt based on your performance and recovery. Use the training readiness feature to know when you’re primed for a productive workout, and use training status to know if you’re training productively. With multi-band GPS, you’ll get superior positioning accuracy in challenging environments. Forerunner 570 has a built-in speaker and microphone so you can make or take calls from your wrist (when paired to your smartphone). Before heading to bed, check your evening report, which helps you prepare for the next day with reminders of sleep needs, tomorrow’s workout, weather and more. You’ll always be ready to hit the ground running with up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: 1.5 Ounces
+Water Resistance: Water-Resistant
+Product Model: Garmin Forerunner 570
+Electronics Condition: New
+Electronics Features: Compass, Accelerometer, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, App Notifications, Music Capabilities, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications
+Connection Type: USB
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
 Screen Size: 1.2 Inches
-Activities tracked: Golf, Dynamic Workout Activities, Running, Climbing, Pilates, Daily Workout Memory, Hiking, Walking, Mountain Biking, Elliptical Training, Weights, Strength Training, Custom Activity Tracking, Cycling, Yoga
-[...2 lines deleted...]
-Material: FRP (Fiber-reinforced Polymer)
+Activities tracked: Golf, Swimming, Dynamic Workout Activities, Running, Climbing, Pilates, Daily Workout Memory, Walking, Hiking, Mountain Biking, Elliptical Training, Weights, Custom Activity Tracking, Yoga, Cycling
+Maximum Battery Charge Life: 10 Days
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, VO2 Max
+Material: Aluminum
 Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 94705476
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-2314
+TCIN: 94760147
+UPC: 753759349806
+Item Number (DPCI): 057-03-2505
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_dfb2a88b-8736-430a-aeaa-3623ae178ca5</t>
-[...19 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_5681fe6a-83f1-4f94-8271-0dc8ee89c42d?wid=1200&amp;hei=1200&amp;qlt=80</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_ef59aa4a-32c7-4475-827c-b6962d7450c7</t>
+  </si>
+  <si>
+    <t>Ounces</t>
+  </si>
+  <si>
+    <t>Slate Gray Aluminum/Translucent Black</t>
+  </si>
+  <si>
+    <t>42mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_ef59aa4a-32c7-4475-827c-b6962d7450c7?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_af6ca75f-663c-43d5-a784-066d1586252b?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_d8b6dc28-a7b0-4e14-97d7-2877ae7370d8?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_9a2d0478-88f8-494d-a060-429951884d6b?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_df4eeccc-e28c-4c70-bbaf-bace1a38ed53?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_541571fb-b828-4133-bda8-8531c06b5862?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-instinct-3-amoled-smartwatch/-/A-94600594?preselect=94580911#lnk=sametab</t>
+  </si>
+  <si>
+    <t>2026-07-29T08:27:40Z</t>
+  </si>
+  <si>
+    <t>Garmin Instinct 3 45 mm AMOLED GPS Smartwatch Black with Charcoal Black Band</t>
+  </si>
+  <si>
+    <t>Make a bold statement with this rugged GPS smartwatch, featuring a vibrant 1.2” AMOLED display and up to 18 days of battery life
+Engineered with a supertough 45 mm fiber-reinforced polymer case and metal-reinforced bezel
+Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
+Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
+10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
+Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
+Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Instinct® 3 is the rugged 45 mm GPS smartwatch with a 1.2” AMOLED display, a built-in flashlight and up to 18 days of battery life in smartwatch mode. With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: .11 Pounds
+Product Model: Garmin Instinct 3 AMOLED
+Water Resistance: Water-Resistant
+Electronics Condition: New
+Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: ANT+, Bluetooth
+Screen Size: 1.2 Inches
+Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
+Maximum Battery Charge Life: 24 Days
+Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
+Material: FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94580911
+UPC: 753759339487
+Item Number (DPCI): 057-03-5589
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_43d70fc0-cc38-4342-a6ea-1c82f63f6538</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>45mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_43d70fc0-cc38-4342-a6ea-1c82f63f6538?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_c902016e-4927-4757-9cb6-44dfefe64464?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_32388a47-5522-45f6-9e1d-73397c8f8f35?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_6d9839b9-fe25-4e01-9603-3e0fff9b6070?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_0f5aee4e-a59d-4b92-8903-852e105ec955?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-fenix-8-solar-smartwatch/-/A-94600591?preselect=93709645#lnk=sametab</t>
+  </si>
+  <si>
+    <t>2026-07-29T08:27:57Z</t>
+  </si>
+  <si>
+    <t>Garmin Fenix 8 51 mm Solar GPS Smartwatch Sapphire Titanium with Amp Yellow/Graphite Silicone Band</t>
+  </si>
+  <si>
+    <t>Advanced multisport GPS smartwatch for athletes/adventurers features a 1.4” solar charged display with scratch-resistant sapphire lens, durable titanium bezel and built-in LED flashlight for after-dark visibility
+Battery performance: up to 48 days of battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions) and up to 149 hours in GPS mode with solar charging (assumes continuous use for entire period in 50,000 lux conditions) — all with an always-on display, so you’re ready to take on the toughest challenges
+Power up your body’s performance, endurance and resistance to injury with targeted strength training plans, real-time stamina tracking, sport-specific workouts and a full range of built-in sports apps
+Your training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and reap the rewards (data presented is intended to be a close estimation of metrics tracked)
+For your active lifestyle, a built-in speaker and mic let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
+Off-grid voice command feature lets you access select watch controls even without a smartphone connection
+Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for 3-axis compass, gyroscope and barometric altimeter
+Dynamic round-trip routing feature helps add variety to your workouts — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule
+40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
+24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries) ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
+Explore new vistas with preloaded TopoActive maps with relief shading — plus built-in maps for thousands of golf courses and ski resorts worldwide
+Enjoy everyday wearability, and live connected with smart notifications (compatible smartphone required), music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more
+Thermal- and shock-resistant to MIL-STD 810, the watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures</t>
+  </si>
+  <si>
+    <t>Be limitless. The fēnix® 8 multisport GPS smartwatch is built for serious athletes and outdoor adventurers who want to push beyond their limits. It features a 1.4” solar charged display with scratch-resistant sapphire lens, durable titanium bezel and powerful built-in LED flashlight for after-dark visibility. A built-in speaker and mic enable you to make and take calls from your wrist when your watch is paired to your smartphone. Power up your body’s performance, endurance and resistance to injury with targeted strength training plans and a full range of sport-specific workouts. Performance insights help manage your exertion and build stamina, while training readiness features show how much recovery time you need between workouts, based on 24/7 health and wellness monitoring of heart rate, respiration, stress, sleep and more (data presented is intended to be a close estimation of metrics tracked). Take to the trails with built-in ABC sensors and preloaded TopoActive maps. The dynamic round-trip routing feature helps simplify the planning of your runs or rides — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule. Enjoy extended off-grid adventures with solar power providing up to 149 hours of battery life in GPS mode (assumes continuous use for entire period in 50,000 lux conditions). Plus, a 40-meter dive rating and leakproof metal buttons let you reach new depths of adventure. Additional features include music storage, Garmin Pay™ contactless payments (with a supported country and payment network), smart notifications (compatible smartphone required) and more</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Gray, Yellow (band)
+Weight: .22 Pounds
+Product Model: Garmin Fenix 8
+Water Resistance: Water-Resistant
+Electronics Condition: New
+Electronics Features: Compass, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Makes and Receives Calls and Texts When Paired with Compatible Device, App Notifications, Music Capabilities, Gyroscope, Built-In Microphone, Text Notifications, Call Notifications, Customizable Watch Faces
+Connection Type: USB-C
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Wi-Fi, ANT+, Bluetooth
+Screen Size: 1.4 Inches
+Activities tracked: Golf, Swimming, Dynamic Workout Activities, Multisport Modes, Running, Climbing, Pilates, Daily Workout Memory, Hiking, Mountain Biking, Elliptical Training, Yoga, Cycling
+Maximum Battery Charge Life: 28 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, VO2 Max
+Band Size: M/L
+Material: FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 93709645
+UPC: 753759339418
+Item Number (DPCI): 057-03-3685
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_b04c0795-e762-4afd-9625-65b0ec83d437</t>
+  </si>
+  <si>
+    <t>Solar Sapphire Titanium/Amp Yellow</t>
+  </si>
+  <si>
+    <t>51mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_b04c0795-e762-4afd-9625-65b0ec83d437?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_bceb9dc3-10b5-459f-94dd-4806a72f83d6?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_452c0bfc-028d-45b9-b753-84f3d9a8d58e?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_c37280d3-56ff-4f62-9f3f-07fd0064f47a?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_915acce8-56ea-4c84-bdbb-0d13d8468a51?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_6f92e446-3352-4305-9465-fe4f7f0c98b6?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-approach-j1-smartwatch-with-comfortfit-fabric-band/-/A-95219020?preselect=95214666#lnk=sametab</t>
   </si>
   <si>
-    <t>2026-07-14T11:58:17Z</t>
+    <t>2026-07-29T08:25:36Z</t>
   </si>
   <si>
     <t>Garmin Approach J1 Smartwatch Silver Aluminum Bezel with Lilac ComfortFit Fabric Band</t>
   </si>
   <si>
     <t>Slim, lightweight design with a 1.2” AMOLED touchscreen display and ComfortFit fabric band that’ll securely fit the wrist of a junior golfer and won’t interfere with their swing
 Tee-off guidance scales every hole to the golfer’s ability by providing forward tee locations down the fairway on all 43,000+ preloaded courses
 Simplified interface makes it easy to learn golf and see the information junior golfers need to understand their game, including distance to the green and distance of their last shot
 Adjust par to match golfer’s skill level so they can set realistic goals, which helps build confidence
 Pace-of-play timer teaches junior golfers how much time it should take to play each hole
 Golfer gets club suggestions based on the clubs in their bag to help them play quickly and confidently
 Review scorecards, personal par and pace-of-play times in the Garmin Golf™ app
 Battery life: up to 15 hours in GPS mode</t>
   </si>
   <si>
     <t>We’ve got their game with Approach J1, the GPS golf watch specifically made to help junior golfers learn and improve. Its slim, lightweight design and ComfortFit fabric band will securely fit their wrist and won’t interfere with their swing. Tee-off guidance scales every hole to the golfer’s ability by providing forward tee locations down the fairway on all 43,000+ preloaded courses. Adjust par to match the golfer’s skill level to set realistic goals and help build confidence. And the pace-of-play timer teaches younger golfers how much time it should take to play each hole. Approach J1 has a bright AMOLED touchscreen display with a simplified interface that focuses on the information they need to understand their game. With battery that lasts up to 15 hours in GPS mode, they can go from basics to birdies in no time.</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Lilac Purple (band)
 Weight: .06 Pounds
 Water Resistance: Water-Resistant
 Product Model: Garmin Approach J1
 Electronics Condition: New
 Electronics Features: Compass, Alarm Notifications, Changeable Bands, Gyroscope, Touchscreen Display, Accelerometer, Rechargeable, Built-In GPS
 Material: Watch Band: Elastic
@@ -227,174 +438,50 @@
 Activities tracked: Golf, Walking, Running, Cycling
 Maximum Battery Charge Life: 10 Days
 Metrics Measured: Speed, Total Steps, Daily Distance, Average Speed, Maximum Speed
 Material: Anodized Aluminum
 Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 95214666
 UPC: 753759355623
 Item Number (DPCI): 057-03-5564
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_dd2574d0-a2a8-4167-a8e6-3d6b12a64761</t>
   </si>
   <si>
     <t>Silver</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_dd2574d0-a2a8-4167-a8e6-3d6b12a64761?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_58fbc45f-06f7-4034-ab47-c312f25b4b3d?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
 https://target.scene7.com/is/image/Target/GUEST_523c8052-0475-4c28-9ed7-ba86e4d22d53?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_add023fb-4c03-46f1-87fb-56ca32be0ba5?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_abdcaccc-9d2c-4034-bebd-9882135ab748?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_12aee4a6-1511-4b5d-a1c0-2deb727206c8?wid=1200&amp;hei=1200&amp;qlt=80</t>
-  </si>
-[...122 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_510cb15c-9674-4baf-8cfc-77dbbeaee2c1?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -698,59 +785,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X5"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -779,303 +866,416 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2">
-        <v>753759342814</v>
+        <v>753759339524</v>
       </c>
       <c r="F2">
-        <v>94705476</v>
+        <v>94580915</v>
       </c>
       <c r="G2">
-        <v>299.99</v>
+        <v>399.99</v>
       </c>
       <c r="I2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
-        <v>4.36</v>
+        <v>4.28</v>
       </c>
       <c r="L2">
-        <v>446</v>
+        <v>107</v>
       </c>
       <c r="M2" t="s">
+        <v>30</v>
+      </c>
+      <c r="N2" t="s">
+        <v>31</v>
+      </c>
+      <c r="O2" t="s">
+        <v>32</v>
+      </c>
+      <c r="P2" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>34</v>
+      </c>
+      <c r="R2">
+        <v>0.13</v>
+      </c>
+      <c r="S2" t="s">
+        <v>35</v>
+      </c>
+      <c r="T2" t="s">
+        <v>36</v>
+      </c>
+      <c r="U2" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" t="s">
+        <v>38</v>
+      </c>
+      <c r="W2" t="s">
+        <v>39</v>
+      </c>
+      <c r="X2" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3">
+        <v>753759349806</v>
+      </c>
+      <c r="F3">
+        <v>94760147</v>
+      </c>
+      <c r="G3">
+        <v>549.99</v>
+      </c>
+      <c r="I3" t="s">
         <v>29</v>
-      </c>
-[...51 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>0</v>
+        <v>4.53</v>
       </c>
       <c r="L3">
-        <v>0</v>
+        <v>140</v>
       </c>
       <c r="M3" t="s">
+        <v>45</v>
+      </c>
+      <c r="N3" t="s">
+        <v>46</v>
+      </c>
+      <c r="O3" t="s">
+        <v>47</v>
+      </c>
+      <c r="P3" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3">
+        <v>1.5</v>
+      </c>
+      <c r="S3" t="s">
+        <v>49</v>
+      </c>
+      <c r="T3" t="s">
+        <v>36</v>
+      </c>
+      <c r="U3" t="s">
+        <v>50</v>
+      </c>
+      <c r="V3" t="s">
+        <v>51</v>
+      </c>
+      <c r="W3" t="s">
+        <v>39</v>
+      </c>
+      <c r="X3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y3" t="s">
         <v>41</v>
       </c>
-      <c r="N3" t="s">
-[...25 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="D4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4">
-        <v>753759346805</v>
+        <v>753759339487</v>
       </c>
       <c r="F4">
-        <v>94653148</v>
+        <v>94580911</v>
       </c>
       <c r="G4">
-        <v>1599.99</v>
+        <v>349.99</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>4.61</v>
+        <v>4.46</v>
       </c>
       <c r="L4">
+        <v>216</v>
+      </c>
+      <c r="M4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P4" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>34</v>
+      </c>
+      <c r="R4">
+        <v>0.11</v>
+      </c>
+      <c r="S4" t="s">
+        <v>35</v>
+      </c>
+      <c r="T4" t="s">
+        <v>36</v>
+      </c>
+      <c r="U4" t="s">
+        <v>60</v>
+      </c>
+      <c r="V4" t="s">
         <v>61</v>
       </c>
-      <c r="M4" t="s">
-[...21 lines deleted...]
-        <v>35</v>
+      <c r="W4" t="s">
+        <v>39</v>
       </c>
       <c r="X4" t="s">
-        <v>54</v>
+        <v>62</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>41</v>
       </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="B5" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C5" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5">
-        <v>753759350963</v>
+        <v>753759339418</v>
       </c>
       <c r="F5">
-        <v>94959263</v>
+        <v>93709645</v>
       </c>
       <c r="G5">
-        <v>1299.99</v>
+        <v>1199.99</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5">
-        <v>4.45</v>
+        <v>4.52</v>
       </c>
       <c r="L5">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="M5" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="N5" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="O5" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="P5" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="Q5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="R5">
-        <v>0.58</v>
+        <v>0.22</v>
       </c>
       <c r="S5" t="s">
+        <v>35</v>
+      </c>
+      <c r="T5" t="s">
+        <v>36</v>
+      </c>
+      <c r="U5" t="s">
+        <v>70</v>
+      </c>
+      <c r="V5" t="s">
+        <v>71</v>
+      </c>
+      <c r="W5" t="s">
+        <v>39</v>
+      </c>
+      <c r="X5" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6">
+        <v>753759355623</v>
+      </c>
+      <c r="F6">
+        <v>95214666</v>
+      </c>
+      <c r="G6">
+        <v>249.99</v>
+      </c>
+      <c r="I6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6">
+        <v>1</v>
+      </c>
+      <c r="K6">
+        <v>0</v>
+      </c>
+      <c r="L6">
+        <v>0</v>
+      </c>
+      <c r="M6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
+        <v>78</v>
+      </c>
+      <c r="P6" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q6" t="s">
         <v>34</v>
       </c>
-      <c r="T5" t="s">
+      <c r="R6">
+        <v>0.06</v>
+      </c>
+      <c r="S6" t="s">
         <v>35</v>
       </c>
-      <c r="X5" t="s">
-        <v>62</v>
+      <c r="T6" t="s">
+        <v>36</v>
+      </c>
+      <c r="U6" t="s">
+        <v>80</v>
+      </c>
+      <c r="X6" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">