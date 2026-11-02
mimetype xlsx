--- v0 (2026-07-03)
+++ v1 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
@@ -80,434 +80,459 @@
   <si>
     <t>seller_name</t>
   </si>
   <si>
     <t>seller_url</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>sold</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>min_order</t>
   </si>
   <si>
     <t>https://www.tokopedia.com/mogo-store/mogo-bisa-tws-wireless-rgb-speaker-bluetooth-5-3-transparan-speaker-subwoofer-360-stereo-surround-v8-13w-baterai-1800mah-4-jam-musik-box-1730006061104597174?extParam=ivf%3Dtrue%26keyword%3Dbluetooth+speaker%26search_id%3D2026033005111711B9842E0A271F21AWLH%26src%3Dsearch</t>
   </si>
   <si>
-    <t>2026-06-15T11:02:12Z</t>
+    <t>2026-10-28T14:38:45Z</t>
   </si>
   <si>
     <t>MOGO【Bisa TWS】Wireless RGB Speaker Bluetooth 5.3 Transparan Speaker Subwoofer 360° Stereo Surround V8 13W Baterai 1800mAh 4 Jam Musik Box - black</t>
   </si>
   <si>
     <t>45%</t>
   </si>
   <si>
     <t>idr</t>
   </si>
   <si>
     <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 500 gMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua Etalase
 Catatan: Jika Anda memiliki masalah dengan produk yang Anda terima, silakan hubungi kami terlebih dahulu untuk menyelesaikannya.
 【Super Loud &amp; Clear Sound】
 This Bluetooth-compatible speaker is small in size, yet unleashes surprisingly room-filling loudness and crystal-clear sound with impressive bass from its high-performance drivers.
 【Bluetooth-compatible 5.3】
 Bluetooth-compatible 5.3 technology has better and more stable signal and high transmission rate to ensure reliability. The Bluetooth-compatible speaker supports connection to all IOS Android devices, mobile phones, computers, with an excellent connection range of up to 33 feet, and a built-in microphone for hands-free calling, giving you more flexibility.
 【Wireless Stereo】
 True wireless stereo technology supports two speakers to play music synchronously through a Bluetooth-compatible connection, forming a wireless left and right channel system, providing you with true stereo.
 【Material】
 Exquisite and transparent bluetooth-compatible wireless speaker is made of transparent acrylic and eco-friendly ABS, beautifully designed, it is an IDEAL gift for any anniversary or special occasion. Great for outdoor camping, birthday parties and holiday celebrations.
 Model produk: V8
 Versi Bluetooth: v5.3
 Input pengisian daya: 5V-0,5A
 Kapasitas baterai: 1800mAh
 Daya maksimum: 13W
 Jarak transmisi: sekitar 10M
 Warna produk: hitam/putih
 Size: 165*60*65mm
 Termasuk:
 Pembicara bluetooth*1
 Kabel data tipe-C*1
 Panduan Pengguna*1
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;500 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/mogo-store/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;&lt;br&gt;&lt;br&gt;Catatan: Jika Anda memiliki masalah dengan produk yang Anda terima, silakan hubungi kami terlebih dahulu untuk menyelesaikannya.&lt;br&gt;&lt;br&gt;&lt;br&gt;【Super Loud &amp;amp; Clear Sound】&lt;br&gt;&lt;br&gt;&lt;br&gt;This Bluetooth-compatible speaker is small in size, yet unleashes surprisingly room-filling loudness and crystal-clear sound with impressive bass from its high-performance drivers.&lt;br&gt;&lt;br&gt;&lt;br&gt;【Bluetooth-compatible 5.3】&lt;br&gt;&lt;br&gt;&lt;br&gt;Bluetooth-compatible 5.3 technology has better and more stable signal and high transmission rate to ensure reliability. The Bluetooth-compatible speaker supports connection to all IOS Android devices, mobile phones, computers, with an excellent connection range of up to 33 feet, and a built-in microphone for hands-free calling, giving you more flexibility.&lt;br&gt;&lt;br&gt;&lt;br&gt;【Wireless Stereo】&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;True wireless stereo technology supports two speakers to play music synchronously through a Bluetooth-compatible connection, forming a wireless left and right channel system, providing you with true stereo.&lt;br&gt;&lt;br&gt;&lt;br&gt;【Material】&lt;br&gt;&lt;br&gt;&lt;br&gt;Exquisite and transparent bluetooth-compatible wireless speaker is made of transparent acrylic and eco-friendly ABS, beautifully designed, it is an IDEAL gift for any anniversary or special occasion. Great for outdoor camping, birthday parties and holiday celebrations.&lt;br&gt;&lt;br&gt;&lt;br&gt;Model produk: V8&lt;br&gt;&lt;br&gt;&lt;br&gt;Versi Bluetooth: v5.3&lt;br&gt;&lt;br&gt;&lt;br&gt;Input pengisian daya: 5V-0,5A&lt;br&gt;&lt;br&gt;&lt;br&gt;Kapasitas baterai: 1800mAh&lt;br&gt;&lt;br&gt;&lt;br&gt;Daya maksimum: 13W&lt;br&gt;&lt;br&gt;&lt;br&gt;Jarak transmisi: sekitar 10M&lt;br&gt;&lt;br&gt;&lt;br&gt;Warna produk: hitam/putih&lt;br&gt;&lt;br&gt;&lt;br&gt;Size: 165*60*65mm&lt;br&gt;&lt;br&gt;&lt;br&gt;Termasuk:&lt;br&gt;&lt;br&gt;&lt;br&gt;Pembicara bluetooth*1&lt;br&gt;&lt;br&gt;&lt;br&gt;Kabel data tipe-C*1&lt;br&gt;&lt;br&gt;&lt;br&gt;Panduan Pengguna*1&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...16 lines deleted...]
-https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c79a3fbdc2934be9b7a0f76c13f07bcc~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781532070&amp;x-signature=KLSFCgU%2BLZrdPGN1YdYxO1JNm9c%3D&amp;x-signature-webp=KLSFCgU%2BLZrdPGN1YdYxO1JNm9c%3D&amp;ect=4g</t>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;500 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/mogo-store/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;&lt;br&gt;&lt;br&gt;Catatan: Jika Anda memiliki masalah dengan produk yang Anda terima, silakan hubungi kami terlebih dahulu untuk menyelesaikannya.&lt;br&gt;&lt;br&gt;&lt;br&gt;【Super Loud &amp;amp; Clear Sound】&lt;br&gt;&lt;br&gt;&lt;br&gt;This Bluetooth-compatible speaker is small in size, yet unleashes surprisingly room-filling loudness and crystal-clear sound with impressive bass from its high-performance drivers.&lt;br&gt;&lt;br&gt;&lt;br&gt;【Bluetooth-compatible 5.3】&lt;br&gt;&lt;br&gt;&lt;br&gt;Bluetooth-compatible 5.3 technology has better and more stable signal and high transmission rate to ensure reliability. The Bluetooth-compatible speaker supports connection to all IOS Android devices, mobile phones, computers, with an excellent connection range of up to 33 feet, and a built-in microphone for hands-free calling, giving you more flexibility.&lt;br&gt;&lt;br&gt;&lt;br&gt;【Wireless Stereo】&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;True wireless stereo technology supports two speakers to play music synchronously through a Bluetooth-compatible connection, forming a wireless left and right channel system, providing you with true stereo.&lt;br&gt;&lt;br&gt;&lt;br&gt;【Material】&lt;br&gt;&lt;br&gt;&lt;br&gt;Exquisite and transparent bluetooth-compatible wireless speaker is made of transparent acrylic and eco-friendly ABS, beautifully designed, it is an IDEAL gift for any anniversary or special occasion. Great for outdoor camping, birthday parties and holiday celebrations.&lt;br&gt;&lt;br&gt;&lt;br&gt;Model produk: V8&lt;br&gt;&lt;br&gt;&lt;br&gt;Versi Bluetooth: v5.3&lt;br&gt;&lt;br&gt;&lt;br&gt;Input pengisian daya: 5V-0,5A&lt;br&gt;&lt;br&gt;&lt;br&gt;Kapasitas baterai: 1800mAh&lt;br&gt;&lt;br&gt;&lt;br&gt;Daya maksimum: 13W&lt;br&gt;&lt;br&gt;&lt;br&gt;Jarak transmisi: sekitar 10M&lt;br&gt;&lt;br&gt;&lt;br&gt;Warna produk: hitam/putih&lt;br&gt;&lt;br&gt;&lt;br&gt;Size: 165*60*65mm&lt;br&gt;&lt;br&gt;&lt;br&gt;Termasuk:&lt;br&gt;&lt;br&gt;&lt;br&gt;Pembicara bluetooth*1&lt;br&gt;&lt;br&gt;&lt;br&gt;Kabel data tipe-C*1&lt;br&gt;&lt;br&gt;&lt;br&gt;Panduan Pengguna*1&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c79a3fbdc2934be9b7a0f76c13f07bcc~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=utmfhxiHm%2B0078JQrtNkJ5DiVWw%3D&amp;x-signature-webp=nkdohwy61WxqwR0uLdcFTR%2BlyOQ%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c79a3fbdc2934be9b7a0f76c13f07bcc~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=Tq9slM6t6pXNcBkfD51P112KFe4%3D&amp;x-signature-webp=Tq9slM6t6pXNcBkfD51P112KFe4%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/5cfda386c81d4147a8fcc3c79e282e8f~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=Jwd2hKeQPVdHOJ6fHxcK7DHon20%3D&amp;x-signature-webp=Jwd2hKeQPVdHOJ6fHxcK7DHon20%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/1d4fabda24a4492bba1eaa3c8ba7cb1e~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=X9BcLTxDNt%2FUkZvpEGMq%2B7t57kc%3D&amp;x-signature-webp=X9BcLTxDNt%2FUkZvpEGMq%2B7t57kc%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/674cccf20caa46d4a9c3bec307fcc09f~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=RLAVz5W5DaXrZKmAgx%2FXBLp%2BWp0%3D&amp;x-signature-webp=RLAVz5W5DaXrZKmAgx%2FXBLp%2BWp0%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/78b1bde0a1d14985a05df71d69ea06a2~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=bxXHoHs%2F3rpoUVhXNe2F0eVTieU%3D&amp;x-signature-webp=bxXHoHs%2F3rpoUVhXNe2F0eVTieU%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/5a917084c48e487796515244f4b40999~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=Bc9Jn%2BGV0oB9W9%2BT6L90XAcBIYA%3D&amp;x-signature-webp=Bc9Jn%2BGV0oB9W9%2BT6L90XAcBIYA%3D&amp;ect=4g
+https://p19-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/dbda6570b23b4accb8e2fbb718cde67d~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=Fh5yIkrC4qd9ksbPxSkyoy5AIpQ%3D&amp;x-signature-webp=Fh5yIkrC4qd9ksbPxSkyoy5AIpQ%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/8eff2ca894f545deb8d160b073ce20f0~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=bHqQljNUauy1IGo6iGaYhL1iqDc%3D&amp;x-signature-webp=bHqQljNUauy1IGo6iGaYhL1iqDc%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/76bcc29e2a614312a304a83a625010e7~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=nPKd6WPO7OIspY9KNhHatuybVDA%3D&amp;x-signature-webp=nPKd6WPO7OIspY9KNhHatuybVDA%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/48ec340202fd4535a369d31c926b5b9b~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=VzNkdXSUBKsKjKT%2B656QRtdJ4Aw%3D&amp;x-signature-webp=VzNkdXSUBKsKjKT%2B656QRtdJ4Aw%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/f5dec62e700347b4becc3b676e2cc568~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=ekhkc7mHoRYvPCtH7YZ9f%2BpquB0%3D&amp;x-signature-webp=ekhkc7mHoRYvPCtH7YZ9f%2BpquB0%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c79a3fbdc2934be9b7a0f76c13f07bcc~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209113&amp;x-signature=Tq9slM6t6pXNcBkfD51P112KFe4%3D&amp;x-signature-webp=Tq9slM6t6pXNcBkfD51P112KFe4%3D&amp;ect=4g</t>
   </si>
   <si>
     <t>Mogo Store</t>
   </si>
   <si>
     <t>https://www.tokopedia.com/mogo-store</t>
   </si>
   <si>
     <t>Dikirim dari Kota Bekasi
-Ongkir mulai Rp7.000
-Bisa COD • Estimasi tiba 17 - 21 Jun</t>
+Rp0
+Bisa COD • Estimasi tiba besok - 1 Nov</t>
   </si>
   <si>
     <t>3 rb+</t>
   </si>
   <si>
     <t>Baru</t>
   </si>
   <si>
     <t>1 Buah</t>
   </si>
   <si>
-    <t>https://www.tokopedia.com/coco-indonesia/buka-promosi-toko-dengan-kupon-gratis-tanpa-batas-senilai-3-ribu-40cm-long-speaker-bluetooth-speaker-soundbar-rgb-smart-lamp-touch-mini-led-hifi-portable-wireless-speaker-5-colors-led-light-computer-tv-phone-tf-multifunction-5-3-bluetooth-speaker-1729966880133057089?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D2026033005111711B9842E0A271F21AWLH%26src%3Dsearch</t>
-[...40 lines deleted...]
-1 x Kabel pengisian daya
+    <t>https://www.tokopedia.com/acome-indonesia/bisa-cod-acome-special-bundling-speaker-bluetooth-5-2-jam-alarm-led-display-shocking-bass-a17-acome-micro-sd-card-32gb-high-speed-up-to-90mb-s-class-10-memory-card-all-device-garansi-resmi-1-tahun-1729863530427877566?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D2026033005111711B9842E0A271F21AWLH%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>2026-10-28T14:39:11Z</t>
+  </si>
+  <si>
+    <t>【BISA COD】ACOME Special Bundling Speaker Bluetooth 5.2 Jam Alarm LED Display Shocking Bass A17 + ACOME Micro SD Card 32GB High Speed Up To 90MB/S Class 10 Memory Card All device - Garansi Resmi 1 Tahun - Speaker Only</t>
+  </si>
+  <si>
+    <t>77%</t>
+  </si>
+  <si>
+    <t>Detail produkKondisi: BaruBerat Satuan: 300 gMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseAcome Speaker Bluetooth 5.2 Jam Alarm LED Display Shocking Bass Garansi Resmi 1 Tahun A17
+ Shocking Bass
+•        Enjoy Shocking Sound with 40mm Woofer
+ Smart Dual Alarm Mode
+•        Customize The Alarm Until You Wake Up
+ LED Clock with Mirror Display
+•        Tingkat Kecerahan 3 Tingkat yang Dapat Diatur Sesuai Kebutuhan
+ 8 Jam Total Pemakaian
+•        ·1200mAh 
+•        100H Waktu Standby 
+•        3H Full Charge
+ Bluetooth 5.2
+•        TWS Pairing
+•        Micro SD Card
+•        Hands-free Call
+•        Temperature Display
+TF CARD 32GB:
+* Tersedia dalam Kapasitas Penyimpanan
+- 32GB
+Notes: Kapasitas 8GB kecepatan maksimalnya 90MB/S
+* Transfer 1000 foto cuma butuh 1 menit
+* Kapasitas Super Besar
+Simpan Data Di Mana Pun &amp; Kapan Pun
+* Kompatibel dengan Handphone, CCTV, Drone, GPS, TV, Speaker, Tablet, dan Kamera
+* Dapat Digunakan Untuk Driving Recorder
+* Cocok untuk Kamera DSLR &amp; Kamera Video
+Cocok untuk CCTV
+* Aman &amp; Stabil dengan 4 Fitur Protection
+- Tahan Air, Tahan Suhu, Tahan Banting, dan Tahan Magnet
+ Ketentuan Garansi 
+      1. Garansi 1 Tahun Tukar Baru Untuk Produk Tidak Berlaku Jika:
+           A. Tidak Ditemukan Adanya Kerusakan
+           B. Kerusakan Disebabkan Oleh Faktor Luar/Di Luar Kuasa
+           C. Kerusakan Akibat Dari Kesalahan Pemakaian (Terjatuh, Tergores, Ternoda, Pecah, Terkena Air, Dll.)
+      2. Syarat Klaim:
+           A. Unit Masih Dalam Masa Garansi Dan Sesuai Dengan Kebijakan Garansi Yang Telah Ditetapkan
+           B. Kelengkapan Dari Unit Harus Disertai Secara Lengkap (Dus, Kabel Charger, Buku Manual, Kartu Garansi, Dll)
+           C. Dilengkapi Dengan Nota Pembelian (Print Out History Pembelian) Dan Informasi Kerusakan Unit 
+ Note: Hubungi Customer Service.
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;250 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/coco-indonesia/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Feature:&lt;br&gt;1.&amp;nbsp;V5.3&amp;nbsp;Bluetooth,&amp;nbsp;fully&amp;nbsp;compatible&amp;nbsp;with&amp;nbsp;bluetooth-enabled&amp;nbsp;devices,&lt;br&gt;2.&amp;nbsp;LED&amp;nbsp;Light&lt;br&gt;3.&amp;nbsp;Up&amp;nbsp;to&amp;nbsp;8&amp;nbsp;hours&amp;nbsp;working&amp;nbsp;time&lt;br&gt;4.&amp;nbsp;Support&amp;nbsp;TF&amp;nbsp;card&amp;nbsp;&amp;amp;&amp;nbsp;AUX&amp;nbsp;Play&lt;br&gt;5.&amp;nbsp;More&amp;nbsp;functions:Handsfree&amp;nbsp;answer/end&amp;nbsp;calls&lt;br&gt;Specification:&lt;br&gt;Dimension:L400*W70.8*H68.3mm&lt;br&gt;Bluetooth&amp;nbsp;version:&amp;nbsp;V5.0&lt;br&gt;Charging&amp;nbsp;means:&amp;nbsp;Micro&amp;nbsp;USB&lt;br&gt;Battery:&amp;nbsp;Rechargeable&amp;nbsp;1800mAh&amp;nbsp;rechargeable&amp;nbsp;battery&lt;br&gt;Speaker:53x53mm*2，RMS&amp;nbsp;4Ω&amp;nbsp;5W；&amp;nbsp;MAX&amp;nbsp;10w&lt;br&gt;Profiles&amp;nbsp;supported&amp;nbsp;:&amp;nbsp;A2DP,AVRCP,HFP,HSP&lt;br&gt;Colors&amp;nbsp;:&amp;nbsp;Black&lt;br&gt;&amp;nbsp;&lt;br&gt;Pengenalan&amp;nbsp;Produk:&lt;br&gt;1.&amp;nbsp;Suara&amp;nbsp;Bass&amp;nbsp;Yang&amp;nbsp;Bombatis&lt;br&gt;Dengan&amp;nbsp;dual&amp;nbsp;Speaker&amp;nbsp;Nikmati&amp;nbsp;Kualitas&amp;nbsp;Suara&amp;nbsp;Yang&amp;nbsp;lebih&amp;nbsp;Baik,&amp;nbsp;Suara&amp;nbsp;Bass&amp;nbsp;Yang&amp;nbsp;Menakjubkan&lt;br&gt;&amp;nbsp;&lt;br&gt;2.&amp;nbsp;Powerful&amp;nbsp;Suara&amp;nbsp;Yang&amp;nbsp;Dahsyat&lt;br&gt;52mm&amp;nbsp;Speaker&amp;nbsp;Driver&amp;nbsp;Dengan&amp;nbsp;Power&amp;nbsp;10W&lt;br&gt;&amp;nbsp;&lt;br&gt;3.&amp;nbsp;Bluetooth&amp;nbsp;5.0&lt;br&gt;Transmisi&amp;nbsp;Cepat,&amp;nbsp;Koneksi&amp;nbsp;Stabil&amp;nbsp;Dalam&amp;nbsp;Jarak&amp;nbsp;10m&amp;nbsp;Hemat&amp;nbsp;Daya&lt;br&gt;&amp;nbsp;&lt;br&gt;4.&amp;nbsp;Ultra&amp;nbsp;-&amp;nbsp;Compact&amp;nbsp;Design&lt;br&gt;Ukuran&amp;nbsp;Kecil&amp;nbsp;Tidak&amp;nbsp;Memakan&amp;nbsp;Banyak&amp;nbsp;Tempat&lt;br&gt;&amp;nbsp;&lt;br&gt;5.&amp;nbsp;Dual&amp;nbsp;Koneksi&amp;nbsp;Yang&amp;nbsp;Fleksibel&lt;br&gt;Mendukung&amp;nbsp;Koneksi&amp;nbsp;Bluetooth&amp;nbsp;5.0&amp;nbsp;dan&amp;nbsp;Koneksi&amp;nbsp;Kabel&amp;nbsp;AUX&amp;nbsp;Dapat&amp;nbsp;Diatur&amp;nbsp;Sesuai&amp;nbsp;Kebutuhan&lt;br&gt;&amp;nbsp;&lt;br&gt;6.&amp;nbsp;Control&amp;nbsp;Knob&amp;nbsp;With&amp;nbsp;LED&lt;br&gt;&amp;nbsp;&lt;br&gt;&amp;nbsp;&lt;br&gt;In&amp;nbsp;The&amp;nbsp;Box:&lt;br&gt;1&amp;nbsp;x&amp;nbsp;Speaker&amp;nbsp;Bluetooth&amp;nbsp;5.0&amp;nbsp;Soundbar&amp;nbsp;PC&amp;nbsp;With&amp;nbsp;Aux&amp;nbsp;3.5mm&lt;br&gt;1&amp;nbsp;x&amp;nbsp;Buku&amp;nbsp;petunjuk&lt;br&gt;1&amp;nbsp;x&amp;nbsp;Kabel&amp;nbsp;pengisian&amp;nbsp;daya&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...31 lines deleted...]
-    <t>8 rb+</t>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;300 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/acome-indonesia/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Acome Speaker Bluetooth 5.2 Jam Alarm LED Display Shocking Bass Garansi Resmi 1 Tahun A17&lt;br&gt;&amp;nbsp;Shocking&amp;nbsp;Bass&lt;br&gt;•&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;Enjoy&amp;nbsp;Shocking&amp;nbsp;Sound&amp;nbsp;with&amp;nbsp;40mm&amp;nbsp;Woofer&lt;br&gt;&amp;nbsp;Smart&amp;nbsp;Dual&amp;nbsp;Alarm&amp;nbsp;Mode&lt;br&gt;•&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;Customize&amp;nbsp;The&amp;nbsp;Alarm&amp;nbsp;Until&amp;nbsp;You&amp;nbsp;Wake&amp;nbsp;Up&lt;br&gt;&amp;nbsp;LED&amp;nbsp;Clock&amp;nbsp;with&amp;nbsp;Mirror&amp;nbsp;Display&lt;br&gt;•&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;Tingkat&amp;nbsp;Kecerahan&amp;nbsp;3&amp;nbsp;Tingkat&amp;nbsp;yang&amp;nbsp;Dapat&amp;nbsp;Diatur&amp;nbsp;Sesuai&amp;nbsp;Kebutuhan&lt;br&gt;&amp;nbsp;8&amp;nbsp;Jam&amp;nbsp;Total&amp;nbsp;Pemakaian&lt;br&gt;•&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;·1200mAh&amp;nbsp;&lt;br&gt;•&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;100H&amp;nbsp;Waktu&amp;nbsp;Standby&amp;nbsp;&lt;br&gt;•&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;3H&amp;nbsp;Full&amp;nbsp;Charge&lt;br&gt;&amp;nbsp;Bluetooth&amp;nbsp;5.2&lt;br&gt;•&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;TWS&amp;nbsp;Pairing&lt;br&gt;•&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;Micro&amp;nbsp;SD&amp;nbsp;Card&lt;br&gt;•&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;Hands-free&amp;nbsp;Call&lt;br&gt;•&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;Temperature&amp;nbsp;Display&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;TF CARD 32GB:&lt;br&gt;&lt;br&gt;* Tersedia dalam Kapasitas Penyimpanan&lt;br&gt;&lt;br&gt;- 32GB&lt;br&gt;&lt;br&gt;Notes: Kapasitas 8GB kecepatan maksimalnya 90MB/S&lt;br&gt;&lt;br&gt;* Transfer 1000 foto cuma butuh 1 menit&lt;br&gt;&lt;br&gt;* Kapasitas Super Besar&lt;br&gt;&lt;br&gt;Simpan Data Di Mana Pun &amp;amp; Kapan Pun&lt;br&gt;&lt;br&gt;* Kompatibel dengan Handphone, CCTV, Drone, GPS, TV, Speaker, Tablet, dan Kamera&lt;br&gt;&lt;br&gt;* Dapat Digunakan Untuk Driving Recorder&lt;br&gt;&lt;br&gt;* Cocok untuk Kamera DSLR &amp;amp; Kamera Video&lt;br&gt;&lt;br&gt;Cocok untuk CCTV&lt;br&gt;&lt;br&gt;* Aman &amp;amp; Stabil dengan 4 Fitur Protection&lt;br&gt;&lt;br&gt;- Tahan Air, Tahan Suhu, Tahan Banting, dan Tahan Magnet&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&amp;nbsp;Ketentuan&amp;nbsp;Garansi&amp;nbsp;&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;1.&amp;nbsp;Garansi&amp;nbsp;1&amp;nbsp;Tahun&amp;nbsp;Tukar&amp;nbsp;Baru&amp;nbsp;Untuk&amp;nbsp;Produk&amp;nbsp;Tidak&amp;nbsp;Berlaku&amp;nbsp;Jika:&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;A.&amp;nbsp;Tidak&amp;nbsp;Ditemukan&amp;nbsp;Adanya&amp;nbsp;Kerusakan&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;B.&amp;nbsp;Kerusakan&amp;nbsp;Disebabkan&amp;nbsp;Oleh&amp;nbsp;Faktor&amp;nbsp;Luar/Di&amp;nbsp;Luar&amp;nbsp;Kuasa&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;C.&amp;nbsp;Kerusakan&amp;nbsp;Akibat&amp;nbsp;Dari&amp;nbsp;Kesalahan&amp;nbsp;Pemakaian&amp;nbsp;(Terjatuh,&amp;nbsp;Tergores,&amp;nbsp;Ternoda,&amp;nbsp;Pecah,&amp;nbsp;Terkena&amp;nbsp;Air,&amp;nbsp;Dll.)&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;2.&amp;nbsp;Syarat&amp;nbsp;Klaim:&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;A.&amp;nbsp;Unit&amp;nbsp;Masih&amp;nbsp;Dalam&amp;nbsp;Masa&amp;nbsp;Garansi&amp;nbsp;Dan&amp;nbsp;Sesuai&amp;nbsp;Dengan&amp;nbsp;Kebijakan&amp;nbsp;Garansi&amp;nbsp;Yang&amp;nbsp;Telah&amp;nbsp;Ditetapkan&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;B.&amp;nbsp;Kelengkapan&amp;nbsp;Dari&amp;nbsp;Unit&amp;nbsp;Harus&amp;nbsp;Disertai&amp;nbsp;Secara&amp;nbsp;Lengkap&amp;nbsp;(Dus,&amp;nbsp;Kabel&amp;nbsp;Charger,&amp;nbsp;Buku&amp;nbsp;Manual,&amp;nbsp;Kartu&amp;nbsp;Garansi,&amp;nbsp;Dll)&lt;br&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;C.&amp;nbsp;Dilengkapi&amp;nbsp;Dengan&amp;nbsp;Nota&amp;nbsp;Pembelian&amp;nbsp;(Print&amp;nbsp;Out&amp;nbsp;History&amp;nbsp;Pembelian)&amp;nbsp;Dan&amp;nbsp;Informasi&amp;nbsp;Kerusakan&amp;nbsp;Unit&amp;nbsp;&lt;br&gt;&amp;nbsp;Note:&amp;nbsp;Hubungi&amp;nbsp;Customer&amp;nbsp;Service.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/fd295c07e5cd4df39078caf8c0eeb405~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1793209137&amp;x-signature=69yVChmf%2B%2BOvPAfON2V71IKBu7Y%3D&amp;x-signature-webp=kdctsPI89lHLlbx1HCTnYlHLdrM%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/fd295c07e5cd4df39078caf8c0eeb405~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209137&amp;x-signature=icnI9P9Dfu8NCAvEj9A11YIcwm0%3D&amp;x-signature-webp=icnI9P9Dfu8NCAvEj9A11YIcwm0%3D&amp;ect=4g
+https://p19-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/69a51eee32c04d0bb2e3cb18c84ace61~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209137&amp;x-signature=VrUlpILVJ80nJvtEO2Bv0TzhqJY%3D&amp;x-signature-webp=VrUlpILVJ80nJvtEO2Bv0TzhqJY%3D&amp;ect=4g
+https://p19-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/e517dfc1016f47ca871bfecfeb6cdc3f~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209137&amp;x-signature=bkgx0rmG0A3vZlIzsoeKH4Tg%2Bvg%3D&amp;x-signature-webp=bkgx0rmG0A3vZlIzsoeKH4Tg%2Bvg%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/42609a7bdeed4f36ad9db42d8ed990ff~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209137&amp;x-signature=JrpGyg%2Fup3HMUdu0MpxiGizGoq4%3D&amp;x-signature-webp=JrpGyg%2Fup3HMUdu0MpxiGizGoq4%3D&amp;ect=4g
+https://p19-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/176ac9d64cb44f2bb66af1861d497941~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209137&amp;x-signature=PKabxwfdWA1xJ02AtYXFq3Fi1ag%3D&amp;x-signature-webp=PKabxwfdWA1xJ02AtYXFq3Fi1ag%3D&amp;ect=4g
+https://p19-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/b5283f29dc424e5cb9a6c7402d9eebef~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209137&amp;x-signature=K72pLYc9tXEA3ZrWxp5oBliQBsE%3D&amp;x-signature-webp=K72pLYc9tXEA3ZrWxp5oBliQBsE%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/cae148a8338b45fea3b8819b874921ae~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1793209137&amp;x-signature=wPXpt6PQosLyCoQBsnmLYtrv7TM%3D&amp;x-signature-webp=wPXpt6PQosLyCoQBsnmLYtrv7TM%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/69092b058ebb4602a32c67604dde0935~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1793209137&amp;x-signature=Aq4tV733fTlQKm%2BFajQPJ1HpoPI%3D&amp;x-signature-webp=Aq4tV733fTlQKm%2BFajQPJ1HpoPI%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>Acome Indonesia</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/acome-indonesia</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kab. Tangerang
+Rp0
+Bisa COD • Estimasi tiba besok - 31 Oct</t>
+  </si>
+  <si>
+    <t>1 rb+</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/oneaudio/speaker-bluetooth-kimiso-super-bass-speaker-bluetooth-portabel-qs-6107-free-mic-kabel-led-wireless-tanpa-remote-1730007587217967432?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D2026033005111711B9842E0A271F21AWLH%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>2026-10-28T14:39:30Z</t>
+  </si>
+  <si>
+    <t>Speaker Bluetooth kimiso Super Bass Speaker Bluetooth Portabel QS-6107 Free Mic Kabel Led Wireless tanpa REMOTE</t>
+  </si>
+  <si>
+    <t>23%</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 1,3 kgMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseSpeaker Bluetooth Karaoke Portable ZQS 6107 / ZQS 6108 Extra bass Free Mic tanpa REMOTE
+Speaker Bluetooth Super Bass Portable Karaoke dengan Microphone  ZQS-6107
+Desain speaker portable yang ringan sangat cocok untuk:
+- Meeting/Acara Kantor
+- Arisan kluarga/RT RW
+- Siskamling
+- Outing or aktivitas outdoor
+- Karaoke indoor or outdoor
+- Acara kegiatan Ke-agamaan
+- Street dance
+- Aerobic, senam pagi
+- Alat bantu les bahasa (Listening)
+- Alat bantu untuk menarik perhatian pengunjung di Toko
+- Untuk Pemandu Tour
+* Speaker mendukung USB Flash Disk - Micro SD dan Radio
+* Mendukung Mic dgn kabel (Free)
+* Dlm kondisi normal dan terisi penuh, baterai bisa bertahan -/+ 4 jam.
+* Menggunakan IC amplifier digital power import, Proses SMT yg sangat terintegrasi, performa kelistrikan stabil dan tahan lama.
+* Teknologi tekanan frekuensi rendah, volume besar, jangkauan luas and bass vokal
+* Menggunakan aux mic
+* Line In: Yes (bisa disambung ke HP)
+Operasi fungsi dan fitur:
+1. Mode
+Tekan sebentar untuk beralih antara BT, KARTU TF, USB, LINE IN, FM Tekan lama untuk menyalakan/mematikan lampu LED.
+2. DC 5V
+Charge Jack untuk baterai internal. Saat kabel DC 5V dicolok, LED menyala.
+3. AUX
+AUX IN dapat terhubung ke PC, mp3, Telepon, atau CD walkman.
+4. MATI/AKTIF
+Daya speaker mati/Speaker aktif.
+5. Port USB
+Mendukung USB dan dapat memutar musik format MP3 dan WAV dalam disk U.
+6. Port kartu TF
+Mendukung KARTU TF dan dapat memutar MP3 dan dapat memutar musik format MP3 dan WAV di Kartu.
+7. Mikrofon
+Colokkan input mikrofon ke port untuk menikmati musik.
+8. Koneksi BT
+-Hidupkan produk atau tekan tombol MODE untuk masuk ke mode BT.
+-Buka perangkat seluler (Ponsel, komputer, dll.) Dalam mode BT, cari perangkat BT, ketika muncul nama pasangan item (BT SPEAKER).
+-Setelah perangkat berhasil dipasangkan untuk pertama kalinya, perangkat akan terhubung secara otomatis sekitar 10 detik ke perangkat yang terhubung sebelumnya saat digunakan lain kali. (Catatan: Setiap produk hanya dapat terhubung ke satu perangkat bluetooth.).
+Spesifikasi:
+* Speaker : 6.5 inch
+* Output power : 10W
+* Frequency Response : 150Hz - 18Khz
+* Battery capacity : 1800mah
+* Voltage : Dc 5v
+* Super bass wireless speaker
+* Support : Radio / memory / Usb / BT / Aux
+* Jack mic 3,5mm
+Dimensi: lebar 20 cm tinggi 30 cm
+Isi dalam paket:
+1 pcs speaker
+1 pcs mic
+1 pcs kabel charger
+Lihat Selengkapnya</t>
+  </si>
+  <si>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;1,3 kg&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/oneaudio/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Speaker Bluetooth Karaoke Portable ZQS 6107 / ZQS 6108 Extra bass Free Mic tanpa REMOTE&lt;br&gt;Speaker Bluetooth Super Bass Portable Karaoke dengan Microphone  ZQS-6107&lt;br&gt;Desain speaker portable yang ringan sangat cocok untuk:&lt;br&gt;- Meeting/Acara Kantor&lt;br&gt;- Arisan kluarga/RT RW&lt;br&gt;- Siskamling&lt;br&gt;- Outing or aktivitas outdoor&lt;br&gt;- Karaoke indoor or outdoor&lt;br&gt;- Acara kegiatan Ke-agamaan&lt;br&gt;- Street dance&lt;br&gt;- Aerobic, senam pagi&lt;br&gt;- Alat bantu les bahasa (Listening)&lt;br&gt;- Alat bantu untuk menarik perhatian pengunjung di Toko&lt;br&gt;- Untuk Pemandu Tour&lt;br&gt;* Speaker mendukung USB Flash Disk - Micro SD dan Radio&lt;br&gt;* Mendukung Mic dgn kabel (Free)&lt;br&gt;* Dlm kondisi normal dan terisi penuh, baterai bisa bertahan -/+ 4 jam.&lt;br&gt;* Menggunakan IC amplifier digital power import, Proses SMT yg sangat terintegrasi, performa kelistrikan stabil dan tahan lama.&lt;br&gt;* Teknologi tekanan frekuensi rendah, volume besar, jangkauan luas and bass vokal&lt;br&gt;* Menggunakan aux mic&lt;br&gt;* Line In: Yes (bisa disambung ke HP)&lt;br&gt;Operasi fungsi dan fitur:&lt;br&gt;1. Mode&lt;br&gt;Tekan sebentar untuk beralih antara BT, KARTU TF, USB, LINE IN, FM Tekan lama untuk menyalakan/mematikan lampu LED.&lt;br&gt;2. DC 5V&lt;br&gt;Charge Jack untuk baterai internal. Saat kabel DC 5V dicolok, LED menyala.&lt;br&gt;3. AUX&lt;br&gt;AUX IN dapat terhubung ke PC, mp3, Telepon, atau CD walkman.&lt;br&gt;4. MATI/AKTIF&lt;br&gt;Daya speaker mati/Speaker aktif.&lt;br&gt;5. Port USB&lt;br&gt;Mendukung USB dan dapat memutar musik format MP3 dan WAV dalam disk U.&lt;br&gt;6. Port kartu TF&lt;br&gt;Mendukung KARTU TF dan dapat memutar MP3 dan dapat memutar musik format MP3 dan WAV di Kartu.&lt;br&gt;7. Mikrofon&lt;br&gt;Colokkan input mikrofon ke port untuk menikmati musik.&lt;br&gt;8. Koneksi BT&lt;br&gt;-Hidupkan produk atau tekan tombol MODE untuk masuk ke mode BT.&lt;br&gt;-Buka perangkat seluler (Ponsel, komputer, dll.) Dalam mode BT, cari perangkat BT, ketika muncul nama pasangan item (BT SPEAKER).&lt;br&gt;-Setelah perangkat berhasil dipasangkan untuk pertama kalinya, perangkat akan terhubung secara otomatis sekitar 10 detik ke perangkat yang terhubung sebelumnya saat digunakan lain kali. (Catatan: Setiap produk hanya dapat terhubung ke satu perangkat bluetooth.).&lt;br&gt;Spesifikasi:&lt;br&gt;* Speaker : 6.5 inch&lt;br&gt;* Output power : 10W&lt;br&gt;* Frequency Response : 150Hz - 18Khz&lt;br&gt;* Battery capacity : 1800mah&lt;br&gt;* Voltage : Dc 5v&lt;br&gt;* Super bass wireless speaker&lt;br&gt;* Support : Radio / memory / Usb / BT / Aux&lt;br&gt;* Jack mic 3,5mm&lt;br&gt;Dimensi: lebar 20 cm tinggi 30 cm&lt;br&gt;Isi dalam paket:&lt;br&gt;1 pcs speaker&lt;br&gt;1 pcs mic&lt;br&gt;1 pcs kabel charger&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/061bc1eda57346e09444f98787440d24~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1793209152&amp;x-signature=j26ikshsG8QREfgXNPMG3SLsezY%3D&amp;x-signature-webp=LM8st3olMUpUJ5szZTol3AGF%2B5o%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/061bc1eda57346e09444f98787440d24~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209152&amp;x-signature=r0dRoBpFsCLDA06M3SVq3wjTonU%3D&amp;x-signature-webp=r0dRoBpFsCLDA06M3SVq3wjTonU%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/32809a891a8d43df820062d85f4b290e~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209152&amp;x-signature=1rRznLudcFPbC0e2LmZIVCjEuKM%3D&amp;x-signature-webp=1rRznLudcFPbC0e2LmZIVCjEuKM%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/774e3db1b85f4b09bf4952f343d7a573~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209152&amp;x-signature=XCZ%2FM4PyBF9FfUeMsVx1NkOuJ8Y%3D&amp;x-signature-webp=XCZ%2FM4PyBF9FfUeMsVx1NkOuJ8Y%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/b8eb647f344947f6b9a6a948a8289390~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209152&amp;x-signature=yCLy3xnXvytKpxzj5loxU%2FQMlWQ%3D&amp;x-signature-webp=yCLy3xnXvytKpxzj5loxU%2FQMlWQ%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/0165fd48a9954a2793f2bedb9d555a41~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209152&amp;x-signature=pQxJE2Ke%2F5vpifKvteamv%2Fqrk2o%3D&amp;x-signature-webp=pQxJE2Ke%2F5vpifKvteamv%2Fqrk2o%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/061bc1eda57346e09444f98787440d24~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209152&amp;x-signature=r0dRoBpFsCLDA06M3SVq3wjTonU%3D&amp;x-signature-webp=r0dRoBpFsCLDA06M3SVq3wjTonU%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>One&amp;Audio</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/oneaudio</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kota Bandung
+Rp0
+Standard • Estimasi tiba besok - 31 Oct</t>
+  </si>
+  <si>
+    <t>100+</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/zealm-3c/zealm-speaker-bluetooth-v8-mecha-bass-monster-10w-led-3-mode-club-bluetooth-5-3-ultra-fast-1800mah-4-jam-tws-pro-1731788673515816636?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D2026033005111711B9842E0A271F21AWLH%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>2026-10-28T14:39:42Z</t>
+  </si>
+  <si>
+    <t>ZEALM Speaker Bluetooth V8 Mecha - Bass Monster 10W, Led 3 Mode Club, Bluetooth 5.3 Ultra Fast, 1800mAh 4 Jam, TWS Pro - V8-Hitam</t>
+  </si>
+  <si>
+    <t>49%</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 410 gMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua Etalase☀️Hot Fantasy Colored Lights Dual Speaker Mecha Cannon☀️
+Fitur:
+⭐【Kualitas Suara Keras dan Jernih】
+Speaker Bluetooth yang ringkas dengan kualitas suara dan performa bass yang tidak perlu diragukan lagi, kualitas suaranya keras dan jernih.
+⭐【3 Mode Pencahayaan LED】
+Selain fungsi speaker Bluetooth biasa, Anda juga dapat menikmati pengalaman yang mengasyikkan dengan dekorasi pencahayaan yang menarik perhatian. Cocok untuk dipajang di ruangan dengan pencahayaan yang dapat disesuaikan.
+⭐【Kompatibel dengan Bluetooth 5.3】
+Kompatibel dengan teknologi Bluetooth 5.3, sinyalnya lebih stabil, kinerja koneksinya lebih baik, dan kecepatan transmisinya lebih cepat. Kompatibel dengan semua ponsel dan komputer yang mendukung Bluetooth.
+⭐【Stereo Nirkabel】
+Speaker bass ganda ini mendukung dua speaker untuk saling terhubung dan memutar lagu yang sama dengan perangkat yang terhubung dengan Bluetooth. Saluran kiri dan kanan membentuk jaringan nirkabel yang sama, menghadirkan suara stereo yang memuaskan.
+⭐【Bahan】
+Speaker nirkabel Bluetooth yang cantik dan transparan ini terbuat dari akrilik transparan dan ABS yang ramah lingkungan, dengan desain yang cantik, menjadikannya hadiah yang ideal untuk setiap hari jadi atau acara khusus. Sempurna untuk berkemah di luar ruangan, pesta ulang tahun, dan perayaan hari raya.
+☘️Spesifikasi:
+Nama produk: Speaker Bluetooth V8
+Model: V8
+Versi Bluetooth: 5.3
+Kapasitas baterai: 1800 mAh
+Daya: 10W
+Input: 5V/1A
+Speaker: Speaker ganda
+Material speaker: Magnet kuat
+Lampu: Lampu warna-warni
+Durasi musik: Sekitar 4 jam (volume 70%)
+Waktu pengisian daya: Sekitar 2,5 jam
+Antarmuka pengisian daya: Tipe-C
+Input pengisian daya: 5V-0,5A
+Ukuran produk: 6,3*6*6,3cm
+Berat bersih produk: 363g
+Ukuran kemasan: 8,5*7,8*6,8cm
+Berat: 410g
+♻️Daftar paket:
+1 * Speaker Bluetooth
+1 * Kabel pengisi daya
+1 * Buku petunjuk
+☑️Jika Anda membeli dua speaker V8 dan ingin menghubungkannya satu sama lain, ikuti langkah-langkah berikut di bawah ini:
+Mode interkoneksi
+1. Tekan lama tombol daya kedua speaker untuk menyalakannya, lalu speaker yang berkedip akan memasuki status siap tersambung.
+2. Tekan dan tahan tombol TWS salah satu speaker (ini adalah speaker utama) selama sekitar 5 detik, dan speaker lainnya (speaker sekunder) akan mengeluarkan suara "dong", yang menunjukkan bahwa koneksi berhasil; saat ini, lampu indikator speaker utama terus berkedip (menunggu perangkat digital tersambung).
+3. Nyalakan Bluetooth perangkat digital, cari "V8", dan klik untuk menyambungkan.
+Lihat Selengkapnya</t>
+  </si>
+  <si>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;410 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/zealm-3c/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;☀️Hot Fantasy Colored Lights Dual Speaker Mecha Cannon☀️&lt;br&gt;Fitur:&lt;br&gt;⭐【Kualitas Suara Keras dan Jernih】&lt;br&gt;Speaker Bluetooth yang ringkas dengan kualitas suara dan performa bass yang tidak perlu diragukan lagi, kualitas suaranya keras dan jernih.&lt;br&gt;⭐【3 Mode Pencahayaan LED】&lt;br&gt;Selain fungsi speaker Bluetooth biasa, Anda juga dapat menikmati pengalaman yang mengasyikkan dengan dekorasi pencahayaan yang menarik perhatian. Cocok untuk dipajang di ruangan dengan pencahayaan yang dapat disesuaikan.&lt;br&gt;⭐【Kompatibel dengan Bluetooth 5.3】&lt;br&gt;Kompatibel dengan teknologi Bluetooth 5.3, sinyalnya lebih stabil, kinerja koneksinya lebih baik, dan kecepatan transmisinya lebih cepat. Kompatibel dengan semua ponsel dan komputer yang mendukung Bluetooth.&lt;br&gt;⭐【Stereo Nirkabel】&lt;br&gt;Speaker bass ganda ini mendukung dua speaker untuk saling terhubung dan memutar lagu yang sama dengan perangkat yang terhubung dengan Bluetooth. Saluran kiri dan kanan membentuk jaringan nirkabel yang sama, menghadirkan suara stereo yang memuaskan.&lt;br&gt;⭐【Bahan】&lt;br&gt;Speaker nirkabel Bluetooth yang cantik dan transparan ini terbuat dari akrilik transparan dan ABS yang ramah lingkungan, dengan desain yang cantik, menjadikannya hadiah yang ideal untuk setiap hari jadi atau acara khusus. Sempurna untuk berkemah di luar ruangan, pesta ulang tahun, dan perayaan hari raya.&lt;br&gt;☘️Spesifikasi:&lt;br&gt;Nama produk: Speaker Bluetooth V8&lt;br&gt;Model: V8&lt;br&gt;Versi Bluetooth: 5.3&lt;br&gt;Kapasitas baterai: 1800 mAh&lt;br&gt;Daya: 10W&lt;br&gt;Input: 5V/1A&lt;br&gt;Speaker: Speaker ganda&lt;br&gt;Material speaker: Magnet kuat&lt;br&gt;Lampu: Lampu warna-warni&lt;br&gt;Durasi musik: Sekitar 4 jam (volume 70%)&lt;br&gt;Waktu pengisian daya: Sekitar 2,5 jam&lt;br&gt;Antarmuka pengisian daya: Tipe-C&lt;br&gt;Input pengisian daya: 5V-0,5A&lt;br&gt;Ukuran produk: 6,3*6*6,3cm&lt;br&gt;Berat bersih produk: 363g&lt;br&gt;Ukuran kemasan: 8,5*7,8*6,8cm&lt;br&gt;Berat: 410g&lt;br&gt;♻️Daftar paket:&lt;br&gt;1 * Speaker Bluetooth&lt;br&gt;1 * Kabel pengisi daya&lt;br&gt;1 * Buku petunjuk&lt;br&gt;☑️Jika Anda membeli dua speaker V8 dan ingin menghubungkannya satu sama lain, ikuti langkah-langkah berikut di bawah ini:&lt;br&gt;Mode interkoneksi&lt;br&gt;1. Tekan lama tombol daya kedua speaker untuk menyalakannya, lalu speaker yang berkedip akan memasuki status siap tersambung.&lt;br&gt;2. Tekan dan tahan tombol TWS salah satu speaker (ini adalah speaker utama) selama sekitar 5 detik, dan speaker lainnya (speaker sekunder) akan mengeluarkan suara "dong", yang menunjukkan bahwa koneksi berhasil; saat ini, lampu indikator speaker utama terus berkedip (menunggu perangkat digital tersambung).&lt;br&gt;3. Nyalakan Bluetooth perangkat digital, cari "V8", dan klik untuk menyambungkan.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/5e5fb6e34a7748a0b1afb8d422c95506~tplv-o3syd03w52-resize-jpeg:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=OHAC8kFGZ7PF91Ki3IoJMASPJZs%3D&amp;x-signature-webp=eKtWdSQmxQJ3vObRVnzDM5JFGbs%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/5e5fb6e34a7748a0b1afb8d422c95506~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=n%2BflGU79CtI7gAG35c41LMxtE4o%3D&amp;x-signature-webp=n%2BflGU79CtI7gAG35c41LMxtE4o%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/1d5bfe85fb034f1ebc58e70582774568~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=OxMkYA1bSLZJIuqi1izgB8jE9P8%3D&amp;x-signature-webp=OxMkYA1bSLZJIuqi1izgB8jE9P8%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/05caf6de30234c47ac1d707d3b3fd9e7~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=aJIPvjKN%2ByLh1KNgrBdz7gp%2FbEo%3D&amp;x-signature-webp=aJIPvjKN%2ByLh1KNgrBdz7gp%2FbEo%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/4a20bd7138b04d2284ebeaaf82aa6b95~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=B3WU1l57sMGhniMlmanCaNVEB%2BE%3D&amp;x-signature-webp=B3WU1l57sMGhniMlmanCaNVEB%2BE%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/42c4784842c548f5bb3365385d811c6d~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=mNAG5PvJiMIuTs9%2Fbxzqw7JiFZs%3D&amp;x-signature-webp=mNAG5PvJiMIuTs9%2Fbxzqw7JiFZs%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/4dbf31584e7c40ac9c277a1f5b79800a~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=zzPN65IFidvqneBoyo4qsokDRmw%3D&amp;x-signature-webp=zzPN65IFidvqneBoyo4qsokDRmw%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/183d34af023443edaa8c47f94b10be79~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=gOhjPGBA%2FM6LxbQLmZQWV4rPtWE%3D&amp;x-signature-webp=gOhjPGBA%2FM6LxbQLmZQWV4rPtWE%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/984ca01275134aee8cee4d67b980423c~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=rF3CWN0ddXQF7wtZ3Hzwly1K9RI%3D&amp;x-signature-webp=rF3CWN0ddXQF7wtZ3Hzwly1K9RI%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/28abfe71fa5a454e9aae8fa144c1f726~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=cpNo0P1x4vfNUL%2FE5TGGOM0LQKM%3D&amp;x-signature-webp=cpNo0P1x4vfNUL%2FE5TGGOM0LQKM%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/044dd2150bb94795895dcb113207935a~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=ZZ%2BmdXMIJbK9DA3%2Fo1brGdSEFq8%3D&amp;x-signature-webp=ZZ%2BmdXMIJbK9DA3%2Fo1brGdSEFq8%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/a48900a1ee3a4185b294a4642a97a163~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=mh2xqt2gr6BBst%2BggvLnCoYnznI%3D&amp;x-signature-webp=mh2xqt2gr6BBst%2BggvLnCoYnznI%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/346b05f29f4c4d2e82d900b13037606f~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=e2xti1lq09Rpxxu4E1zxI7LxLno%3D&amp;x-signature-webp=e2xti1lq09Rpxxu4E1zxI7LxLno%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/8204194efb754e33abb44bf27abba867~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=yX%2FptBBEKmJEmMqYEAKVGJvY0fQ%3D&amp;x-signature-webp=yX%2FptBBEKmJEmMqYEAKVGJvY0fQ%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/5e5fb6e34a7748a0b1afb8d422c95506~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209174&amp;x-signature=n%2BflGU79CtI7gAG35c41LMxtE4o%3D&amp;x-signature-webp=n%2BflGU79CtI7gAG35c41LMxtE4o%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>ZEALM 3C</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/zealm-3c</t>
+  </si>
+  <si>
+    <t>750+</t>
   </si>
   <si>
     <t>https://www.tokopedia.com/acmic/acmic-mini-tune-bluetooth-portable-speaker-stereo-wireless-extra-bass?extParam=ivf%3Dtrue%26keyword%3Dbluetooth+speaker%26search_id%3D2026033005111711B9842E0A271F21AWLH%26src%3Dsearch</t>
   </si>
   <si>
-    <t>2026-06-15T11:05:30Z</t>
+    <t>2026-10-28T14:40:05Z</t>
   </si>
   <si>
     <t>[New Launch] ACMIC MINI TUNE Bluetooth Portable Speaker Stereo Wireless Extra Bass</t>
   </si>
   <si>
-    <t>64%</t>
+    <t>73%</t>
   </si>
   <si>
     <t>Detail produkSpesifikasiInfo PentingKondisi: BaruBerat Satuan: 250 gMin. Beli: 1 BuahKategori: SpeakerEtalase: AudioACMIC memberikan jaminan :
 1. Pelayanan kualitas premium.
 2. Produk berkualitas premium.
 3. Klaim garansi mudah tanpa perlu simpan box pembelian.
 Selama bisa klik BELI, berarti Stok Ready yah :)
 No postel : 102343/SDPPI/2024
 ====
 Alasan mengapa kamu wajib beli Speaker MINI TUNE
 Suara lebih jelas &amp; jernih
 Dilengkapi microphone untuk fungsi panggilan telepon dengan adanya Handsfree call memudahkan mengangkat panggilan telepon
 Ukuran sangat mini (nyaman dan mudah dibawa kemana saja &amp; kapan saja)
 Dengan tombol-tombol pengoperasian yang lengkap untuk kemudahan penggunaan
 ====
 Speaker bluetooth dengan teknologi Bluetooth terbaru yang lebih stabil, berukuran mini dan dilengkapi lubang lanyard gantungan, untuk kemudahan bepergian.
 Teknologi suara 360° omnidirectional memastikan bahwa suaranya seimbang dan tersebar.
 Kualitas suara terbaik, treble yang bright, midrange full, dan bass yang clear.
 Daya tahan baterai yang lama.
 Dilengkapi dengan mikrofon internal untuk menjawab panggilan telepon kapan saja dan dimana saja.
 Tombol yang empuk, nyaman, responsif, mudah dioperasikan.
 Mendukung dua speaker untuk menikmati pengalaman suara surround stereo 3D (pada ponsel tertentu)
 ====
 GARANSI 2 TAHUN RUSAK GANTI BARU
 DENGAN DUKUNGAN SEUMUR HIDUP
 (TIDAK PERLU SIMPAN BOX PEMBELIAN)
 (DAPAT DI KLAIM BERKALI-KALI)
 Mohon videokan proses unboxing saat membuka paket demi mencegah hal-hal yang tidak diinginkan.
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" data-testid="tabPDPInfoPenting" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Info Penting&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;250 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/acmic/etalase/audio" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Audio&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;ACMIC memberikan jaminan :&lt;br&gt;1. Pelayanan kualitas premium.&lt;br&gt;2. Produk berkualitas premium.&lt;br&gt;3. Klaim garansi mudah tanpa perlu simpan box pembelian.&lt;br&gt;&lt;br&gt;&lt;br&gt;Selama bisa klik BELI, berarti Stok Ready yah :)&lt;br&gt;No postel : 102343/SDPPI/2024&lt;br&gt;&lt;br&gt;&lt;br&gt;====&lt;br&gt;&lt;br&gt;&lt;br&gt;Alasan mengapa kamu wajib beli Speaker MINI TUNE&lt;br&gt;Suara lebih jelas &amp;amp; jernih&lt;br&gt;Dilengkapi microphone untuk fungsi panggilan telepon dengan adanya Handsfree call memudahkan mengangkat panggilan telepon&lt;br&gt;Ukuran sangat mini (nyaman dan mudah dibawa kemana saja &amp;amp; kapan saja)&lt;br&gt;Dengan tombol-tombol pengoperasian yang lengkap untuk kemudahan penggunaan&lt;br&gt;&lt;br&gt;&lt;br&gt;====&lt;br&gt;&lt;br&gt;&lt;br&gt;Speaker bluetooth dengan teknologi Bluetooth terbaru yang lebih stabil, berukuran mini dan dilengkapi lubang lanyard gantungan, untuk kemudahan bepergian.&lt;br&gt;&lt;br&gt;&lt;br&gt;Teknologi suara 360° omnidirectional memastikan bahwa suaranya seimbang dan tersebar.&lt;br&gt;Kualitas suara terbaik, treble yang bright, midrange full, dan bass yang clear.&lt;br&gt;&lt;br&gt;&lt;br&gt;Daya tahan baterai yang lama.&lt;br&gt;Dilengkapi dengan mikrofon internal untuk menjawab panggilan telepon kapan saja dan dimana saja.&lt;br&gt;&lt;br&gt;&lt;br&gt;Tombol yang empuk, nyaman, responsif, mudah dioperasikan.&lt;br&gt;Mendukung dua speaker untuk menikmati pengalaman suara surround stereo 3D (pada ponsel tertentu)&lt;br&gt;&lt;br&gt;&lt;br&gt;====&lt;br&gt;&lt;br&gt;&lt;br&gt;GARANSI 2 TAHUN RUSAK GANTI BARU&lt;br&gt;DENGAN DUKUNGAN SEUMUR HIDUP&lt;br&gt;(TIDAK PERLU SIMPAN BOX PEMBELIAN)&lt;br&gt;(DAPAT DI KLAIM BERKALI-KALI)&lt;br&gt;&lt;br&gt;&lt;br&gt;Mohon videokan proses unboxing saat membuka paket demi mencegah hal-hal yang tidak diinginkan.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...12 lines deleted...]
-https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/36fe82ff114149cdac75ebc4645c7595~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781532302&amp;x-signature=fD%2B4XusXS8P%2BPgzQYmdORae7MEI%3D&amp;x-signature-webp=fD%2B4XusXS8P%2BPgzQYmdORae7MEI%3D&amp;ect=4g</t>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" data-testid="tabPDPInfoPenting" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Info Penting&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;250 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/acmic/etalase/audio" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Audio&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;ACMIC memberikan jaminan :&lt;br&gt;1. Pelayanan kualitas premium.&lt;br&gt;2. Produk berkualitas premium.&lt;br&gt;3. Klaim garansi mudah tanpa perlu simpan box pembelian.&lt;br&gt;&lt;br&gt;&lt;br&gt;Selama bisa klik BELI, berarti Stok Ready yah :)&lt;br&gt;No postel : 102343/SDPPI/2024&lt;br&gt;&lt;br&gt;&lt;br&gt;====&lt;br&gt;&lt;br&gt;&lt;br&gt;Alasan mengapa kamu wajib beli Speaker MINI TUNE&lt;br&gt;Suara lebih jelas &amp;amp; jernih&lt;br&gt;Dilengkapi microphone untuk fungsi panggilan telepon dengan adanya Handsfree call memudahkan mengangkat panggilan telepon&lt;br&gt;Ukuran sangat mini (nyaman dan mudah dibawa kemana saja &amp;amp; kapan saja)&lt;br&gt;Dengan tombol-tombol pengoperasian yang lengkap untuk kemudahan penggunaan&lt;br&gt;&lt;br&gt;&lt;br&gt;====&lt;br&gt;&lt;br&gt;&lt;br&gt;Speaker bluetooth dengan teknologi Bluetooth terbaru yang lebih stabil, berukuran mini dan dilengkapi lubang lanyard gantungan, untuk kemudahan bepergian.&lt;br&gt;&lt;br&gt;&lt;br&gt;Teknologi suara 360° omnidirectional memastikan bahwa suaranya seimbang dan tersebar.&lt;br&gt;Kualitas suara terbaik, treble yang bright, midrange full, dan bass yang clear.&lt;br&gt;&lt;br&gt;&lt;br&gt;Daya tahan baterai yang lama.&lt;br&gt;Dilengkapi dengan mikrofon internal untuk menjawab panggilan telepon kapan saja dan dimana saja.&lt;br&gt;&lt;br&gt;&lt;br&gt;Tombol yang empuk, nyaman, responsif, mudah dioperasikan.&lt;br&gt;Mendukung dua speaker untuk menikmati pengalaman suara surround stereo 3D (pada ponsel tertentu)&lt;br&gt;&lt;br&gt;&lt;br&gt;====&lt;br&gt;&lt;br&gt;&lt;br&gt;GARANSI 2 TAHUN RUSAK GANTI BARU&lt;br&gt;DENGAN DUKUNGAN SEUMUR HIDUP&lt;br&gt;(TIDAK PERLU SIMPAN BOX PEMBELIAN)&lt;br&gt;(DAPAT DI KLAIM BERKALI-KALI)&lt;br&gt;&lt;br&gt;&lt;br&gt;Mohon videokan proses unboxing saat membuka paket demi mencegah hal-hal yang tidak diinginkan.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/36fe82ff114149cdac75ebc4645c7595~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1793209189&amp;x-signature=G6d9ftt3Aipf1%2Bla0DbiTuee9Yg%3D&amp;x-signature-webp=UBzZEpUJfyFDzvsuOqku6Iy0lpk%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/36fe82ff114149cdac75ebc4645c7595~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209189&amp;x-signature=WMSV%2BLqigfKVYiSvMKdWsjFlZk8%3D&amp;x-signature-webp=WMSV%2BLqigfKVYiSvMKdWsjFlZk8%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/31dc1583555248529920c6fd807032b5~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209189&amp;x-signature=6TLiTsxqmswM%2BBiqduDpBXmJvb4%3D&amp;x-signature-webp=6TLiTsxqmswM%2BBiqduDpBXmJvb4%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/4c7ea05301824ccbb82fd6b4889c45df~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209189&amp;x-signature=GvHNcXo8UwhDMYaOl%2FpcQBN97pw%3D&amp;x-signature-webp=GvHNcXo8UwhDMYaOl%2FpcQBN97pw%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/def7a0dca6ff4cc88792bb814fd229b6~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209189&amp;x-signature=ZX9Ry3pq3HguELVwzXvsFa81spI%3D&amp;x-signature-webp=ZX9Ry3pq3HguELVwzXvsFa81spI%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/877eeee00122444fb99862e1c0d794d0~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209189&amp;x-signature=vBGTb%2FL91t9tKrVusg%2BkxKx6bqQ%3D&amp;x-signature-webp=vBGTb%2FL91t9tKrVusg%2BkxKx6bqQ%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/884e9a9995004c5cb7332b1c75a277fe~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209189&amp;x-signature=Gp1htCn3sR2go0CKaT%2FD97MTAIw%3D&amp;x-signature-webp=Gp1htCn3sR2go0CKaT%2FD97MTAIw%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/1f1abf78423e4ceb9e322d513dc5c976~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209189&amp;x-signature=%2F44c9FCvjC1xvVBysrC3uQ5hMms%3D&amp;x-signature-webp=%2F44c9FCvjC1xvVBysrC3uQ5hMms%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/36fe82ff114149cdac75ebc4645c7595~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793209189&amp;x-signature=WMSV%2BLqigfKVYiSvMKdWsjFlZk8%3D&amp;x-signature-webp=WMSV%2BLqigfKVYiSvMKdWsjFlZk8%3D&amp;ect=4g</t>
   </si>
   <si>
     <t>ACMIC Indonesia</t>
   </si>
   <si>
     <t>https://www.tokopedia.com/acmic</t>
   </si>
   <si>
-    <t>Dikirim dari Kota Administrasi Jakarta Timur
-[...162 lines deleted...]
-    <t>10 rb+</t>
+    <t>Dikirim dari Kota Depok
+Rp0
+Standard • Estimasi tiba besok - 31 Oct</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -913,338 +938,338 @@
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2">
         <v>119000</v>
       </c>
       <c r="E2">
         <v>218000</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2">
         <v>1</v>
       </c>
       <c r="I2">
         <v>4.8</v>
       </c>
       <c r="J2">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2">
-        <v>1285</v>
+        <v>994</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3">
-        <v>104000</v>
+        <v>92900</v>
       </c>
       <c r="E3">
-        <v>239900</v>
+        <v>399900</v>
       </c>
       <c r="F3" t="s">
         <v>39</v>
       </c>
       <c r="G3" t="s">
         <v>25</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>4.6</v>
       </c>
       <c r="J3">
-        <v>1311</v>
+        <v>273</v>
       </c>
       <c r="K3" t="s">
         <v>40</v>
       </c>
       <c r="L3" t="s">
         <v>41</v>
       </c>
       <c r="M3" t="s">
         <v>42</v>
       </c>
       <c r="N3" t="s">
         <v>43</v>
       </c>
       <c r="O3" t="s">
         <v>44</v>
       </c>
       <c r="P3" t="s">
         <v>45</v>
       </c>
       <c r="Q3" t="s">
         <v>46</v>
       </c>
-      <c r="R3" t="s">
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" t="s">
         <v>49</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>50</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>104900</v>
+      </c>
+      <c r="E4">
+        <v>137000</v>
+      </c>
+      <c r="F4" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="H4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I4">
-        <v>4.9</v>
+        <v>4.3</v>
       </c>
       <c r="J4">
-        <v>297</v>
+        <v>15</v>
       </c>
       <c r="K4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L4" t="s">
         <v>53</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>54</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>55</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>56</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>57</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>58</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4">
+        <v>18848</v>
+      </c>
+      <c r="S4" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="T4" t="s">
         <v>34</v>
       </c>
       <c r="U4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B5" t="s">
         <v>61</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>62</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>102990</v>
+      </c>
+      <c r="E5">
+        <v>200000</v>
+      </c>
+      <c r="F5" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I5">
-        <v>4.9</v>
+        <v>4.2</v>
       </c>
       <c r="J5">
-        <v>22</v>
+        <v>88</v>
       </c>
       <c r="K5" t="s">
+        <v>64</v>
+      </c>
+      <c r="L5" t="s">
         <v>65</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>66</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>67</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>68</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>69</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
+        <v>46</v>
+      </c>
+      <c r="R5">
+        <v>0</v>
+      </c>
+      <c r="S5" t="s">
         <v>70</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="T5" t="s">
         <v>34</v>
       </c>
       <c r="U5" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" t="s">
         <v>73</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6">
+        <v>80840</v>
+      </c>
+      <c r="E6">
+        <v>299000</v>
+      </c>
+      <c r="F6" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G6" t="s">
         <v>25</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I6">
         <v>4.9</v>
       </c>
       <c r="J6">
-        <v>5290</v>
+        <v>303</v>
       </c>
       <c r="K6" t="s">
+        <v>75</v>
+      </c>
+      <c r="L6" t="s">
+        <v>76</v>
+      </c>
+      <c r="M6" t="s">
         <v>77</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>78</v>
       </c>
-      <c r="M6" t="s">
+      <c r="O6" t="s">
         <v>79</v>
       </c>
-      <c r="N6" t="s">
+      <c r="P6" t="s">
         <v>80</v>
       </c>
-      <c r="O6" t="s">
+      <c r="Q6" t="s">
         <v>81</v>
       </c>
-      <c r="P6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R6">
-        <v>951</v>
+        <v>0</v>
       </c>
       <c r="S6" t="s">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="T6" t="s">
         <v>34</v>
       </c>
       <c r="U6" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>