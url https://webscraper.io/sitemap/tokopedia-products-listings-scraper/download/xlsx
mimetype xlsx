--- v2 (2026-07-23)
+++ v3 (2026-11-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -86,394 +86,377 @@
   <si>
     <t>seller_url</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>sold</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>min_order</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.tokopedia.com/search?navsource=home&amp;pmax=120000&amp;pmin=100000&amp;rt=4%2C5&amp;source=universe&amp;srp_component_id=04.06.00.00&amp;srp_keyword_position=0&amp;srp_keyword_suggestion_method=history_sug&amp;st=product&amp;q=bluetooth%20speaker</t>
   </si>
   <si>
-    <t>2026-07-14T05:25:09Z</t>
-[...8 lines deleted...]
-    <t>95%</t>
+    <t>2026-10-28T14:33:33Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/azkastore87-525/bisa-cod-soundbar-super-bass-fleco-f-788bt-speaker-panjang-soundbar-bluetooth-stereo-subwoofer-theater-audio-3d-efek-suara-bisa-dicas-baterai-1200mah-4x-subwoofer-support-tws-lampu-led-bintang-reborn-1732535765969373025?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D202610281432245C774A62CDFCB522FDEN%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>BISA COD Soundbar Super BASS FLECO F-788BT Speaker Panjang Soundbar Bluetooth Stereo Subwoofer Theater Audio 3D Efek Suara Bisa Dicas Baterai 1200mAh 4x Subwoofer Support TWS + Lampu LED - BINTANG REBORN</t>
+  </si>
+  <si>
+    <t>21%</t>
   </si>
   <si>
     <t>idr</t>
   </si>
   <si>
-    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 280 gMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseSpeaker Bluetooth SH309 Mini Speaker Portable Wireless Bluetooth Small Size Lanyard Design MP3 Player Handphone TV Radio RGB Bluetooth Led Light Effect Display
-[...28 lines deleted...]
-Terimakasih telah belanja di toko kami.
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 1 kgMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseFITUR LENGKAP :
+MENGHASILKAN KUALITAS SUARA JERNIH :
+- Dengan 2 buah woofer speaker ini mampu menghasilkan kualitas suara jernih dan menakjubkan yang dapat memberikan pengalaman berbeda dalam hal audio. Anda juga akan disuguhkan dengan suara bass yang dalam sehingga akan ikut terhanyut ke dalam musik.
+KONEKSI BLUETOOTH :
+- Menggunakan koneksi bluetooth yang stabil. Sambungkan berbagai perangkat mulai dari smartphone, PC, atau laptop menggunakan bluetooth. Anda juga bisa menggunakan TF card dan flashdisk untuk memutar lagu. Dengan koneksi yang mudah, tak akan ada yang membatasi Anda untuk menikmati musik.
+KONEKSI T.W.S (True Wireless Stero) :
+- TWS adalah singkatan dari True Wireless Stereo. Ini adalah teknologi yang memungkinkan dua speaker nirkabel untuk terhubung dan menghasilkan suara stereo tanpa kabel penghubung. Dengan kata lain, Anda dapat menikmati suara stereo dari dua speaker yang terpisah, hanya dengan menggunakan koneksi Bluetooth.
+RADIO FM :
+- Bosan mendengarkan musik dari playlist Anda dan ingin mendengarkan siaran radio favorit? Cukup ubah mode ke saluran radio dan Anda bisa langsung mendengarkan siaran radio favorit Anda.
+SUPORT USB / KARTU MEMORY :
+- Speaker ini sudah dilengkapi Port USB dan Memory Card, sehingga anda bisa memutar musik dari FLASDISK atau Kartu Memory.
+BATERAI TAHAN LAMA :
+-Ditenagai dengan baterai bawaan berkapasitas 2400 mAh yang mampu memutar musik 6 sampai 8 jam lamanya. Ketika daya baterai sudah habis, Anda bisa mengisi ulang dengan menggunakan kabel daya yang tersedia.
+SPESIFIKASI PRODUK :
+- Koneksi Bluetooth.
+- TWS / Ttrue Wireless Stereo.
+- Radio FM.
+- Pemutar USB MP3.
+- Pemutar Kartu Memori.
+- Suplai Daya DC 5V.
+- Kapasitas Baterai 2400mAh.
+- Tinggi : 40 CM Lebar : 8 CM Panjang : 8 CM.
+ISI DALAM KEMASAN :
+- Speaker Soundbar F-788BT.
+- Kabel USB/Charger.
+- Buku Panduan.
+- Buku Garansi.
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;280 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/chindo-digital-store/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Speaker Bluetooth SH309 Mini Speaker Portable Wireless Bluetooth Small Size Lanyard Design MP3 Player Handphone TV Radio RGB Bluetooth Led Light Effect Display&lt;br&gt;&lt;br&gt;Detail produk :&lt;br&gt;Lama penggunaan : 2Jam&lt;br&gt;Speaker : 5Watt&lt;br&gt;Charging Voltage : 5Volt&lt;br&gt;Charging Cable : Type-C&lt;br&gt;Tersedia slot Memory External dan Flashdisk&lt;br&gt;Respon Frekuensi : Frekuensi 120Hz-20kHz&lt;br&gt;Baterai : 3.7V sekitar 800mAh&lt;br&gt;&lt;br&gt;Package include :&lt;br&gt;1. Speaker SH309&lt;br&gt;2. USB Type -C&lt;br&gt;3. Dus Kemasan (Tersedia Spesifikasi produk dan Fungsi tombol ada di sisi dus ya)&lt;br&gt;&lt;br&gt;Cara Penggunaan:&lt;br&gt;1. Tekan dan tahan tombol Power untuk menyalakan Speaker.&lt;br&gt;2. Nyalakan Bluetooth lalu koneksikan ke Speaker SH309&lt;br&gt;3. Dapat dikoneksikan dengan 2 Speaker yang sejenis secara bersamaan tekan dan tahan tombol "M" selama 5detik untuk mengkoneksikan ( 2 Speaker SH309 dalam kondisi sudah menyala dan aktif ya)&lt;br&gt;4. Tombol M untuk mengganti mode dari Bluetooth /USB /Memori Card/Radio FM ) Tekan tombol "M" selama 2-3detik pada salah satu speaker hingga mendengar petunjuk dan lampu berhenti berkedip.&lt;br&gt;5. Slot Memori Card dan Slot Flashdisk maksimal ukuran 32GB&lt;br&gt;6. Di Charge ketika baterai /musik sudah lemah dengan kabel type C&lt;br&gt;&lt;br&gt;Dapat terhubung dengan TV / Handphone /Radio dan berbagai perangkat yang memiliki bluetooth. Speaker yang ringan full bass dapat digunakan di Indoor dan Outdoor. Dapat dibawa kemana-mana karena dilengkapi dengan Lanyard Design dan Ukuran yang mini.&lt;br&gt;&lt;br&gt;NOTE :&lt;br&gt;Jika anda memiliki pertanyaan tentang produk, silahkan langsung hubungi admin kami.&lt;br&gt;!!! S&amp;amp;K Complain / Pengembalian / Penukaran Produk !!!&lt;br&gt;Pengajuan komplain pesanan kurang lengkap, kendala produk, atau komplain lainnya hanya dapat diajukan ketika status pesanan BELUM SELESAI dan pengajuan hanya dilayani melalui MARKETPLACE.&lt;br&gt;WAJIB menyertakan FOTO dan VIDEO unboxing paket&lt;br&gt;Video Full dari awal paket masih tersegel rapi (belum di buka). Tanpa TERPOTONG dan Tanpa EDIT.&lt;br&gt;Jika tidak ada VIDEO dan FOTO sesuai keterangan S&amp;amp;K di atas, komplain TIDAK DAPAT di proses.&lt;br&gt;&lt;br&gt;MEMBELI = SETUJU&lt;br&gt;Terimakasih telah belanja di toko kami.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...27 lines deleted...]
-    <t>10 rb+</t>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;1 kg&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/azkastore87-525/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;FITUR LENGKAP :&lt;br&gt;MENGHASILKAN KUALITAS SUARA JERNIH :&lt;br&gt;- Dengan 2 buah woofer speaker ini mampu menghasilkan kualitas suara jernih dan menakjubkan yang dapat memberikan pengalaman berbeda dalam hal audio. Anda juga akan disuguhkan dengan suara bass yang dalam sehingga akan ikut terhanyut ke dalam musik.&lt;br&gt;KONEKSI BLUETOOTH :&lt;br&gt;- Menggunakan koneksi bluetooth yang stabil. Sambungkan berbagai perangkat mulai dari smartphone, PC, atau laptop menggunakan bluetooth. Anda juga bisa menggunakan TF card dan flashdisk untuk memutar lagu. Dengan koneksi yang mudah, tak akan ada yang membatasi Anda untuk menikmati musik.&lt;br&gt;KONEKSI T.W.S (True Wireless Stero) :&lt;br&gt;- TWS adalah singkatan dari True Wireless Stereo. Ini adalah teknologi yang memungkinkan dua speaker nirkabel untuk terhubung dan menghasilkan suara stereo tanpa kabel penghubung. Dengan kata lain, Anda dapat menikmati suara stereo dari dua speaker yang terpisah, hanya dengan menggunakan koneksi Bluetooth.&lt;br&gt;RADIO FM :&lt;br&gt;- Bosan mendengarkan musik dari playlist Anda dan ingin mendengarkan siaran radio favorit? Cukup ubah mode ke saluran radio dan Anda bisa langsung mendengarkan siaran radio favorit Anda.&lt;br&gt;SUPORT USB / KARTU MEMORY :&lt;br&gt;- Speaker ini sudah dilengkapi Port USB dan Memory Card, sehingga anda bisa memutar musik dari FLASDISK atau Kartu Memory.&lt;br&gt;BATERAI TAHAN LAMA :&lt;br&gt;-Ditenagai dengan baterai bawaan berkapasitas 2400 mAh yang mampu memutar musik 6 sampai 8 jam lamanya. Ketika daya baterai sudah habis, Anda bisa mengisi ulang dengan menggunakan kabel daya yang tersedia.&lt;br&gt;SPESIFIKASI PRODUK :&lt;br&gt;- Koneksi Bluetooth.&lt;br&gt;- TWS / Ttrue Wireless Stereo.&lt;br&gt;- Radio FM.&lt;br&gt;- Pemutar USB MP3.&lt;br&gt;- Pemutar Kartu Memori.&lt;br&gt;- Suplai Daya DC 5V.&lt;br&gt;- Kapasitas Baterai 2400mAh.&lt;br&gt;- Tinggi : 40 CM Lebar : 8 CM Panjang : 8 CM.&lt;br&gt;ISI DALAM KEMASAN :&lt;br&gt;- Speaker Soundbar F-788BT.&lt;br&gt;- Kabel USB/Charger.&lt;br&gt;- Buku Panduan.&lt;br&gt;- Buku Garansi.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/e8119cb5948d4175891b3fdf749e7de5~tplv-o3syd03w52-resize-jpeg:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1793208798&amp;x-signature=u%2F2M%2BBURnDxWyL%2FWWVySOWsD2fE%3D&amp;x-signature-webp=9sNd8HpxrgmMi8bIbzoIM9CJP2o%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/e8119cb5948d4175891b3fdf749e7de5~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208798&amp;x-signature=3vlON%2FZZBtlZ1509X7s8uVt5C1s%3D&amp;x-signature-webp=3vlON%2FZZBtlZ1509X7s8uVt5C1s%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/e8559e15080e44018bd8f618cfa91809~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208798&amp;x-signature=%2FTX9aBWWmuoA8G572qwfwZZzf7o%3D&amp;x-signature-webp=%2FTX9aBWWmuoA8G572qwfwZZzf7o%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/02e10538d37b404185810e3e7bdb257d~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208798&amp;x-signature=qkfHs%2BYfZ0Hxcvm1sh554kVP6aE%3D&amp;x-signature-webp=qkfHs%2BYfZ0Hxcvm1sh554kVP6aE%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/31c0c887cc534d8494f74789fbc4d44d~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208798&amp;x-signature=0iR75Bid4E6KnjL0KXNppWne56Q%3D&amp;x-signature-webp=0iR75Bid4E6KnjL0KXNppWne56Q%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/dd9a397a7b2845f08167611a28ec25ad~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208798&amp;x-signature=0t%2FbBw%2B8lcfDCCx6HZWGGHWEB4s%3D&amp;x-signature-webp=0t%2FbBw%2B8lcfDCCx6HZWGGHWEB4s%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/20f4d9e1473f4f4d829363a6108e9d4b~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208798&amp;x-signature=tHq7TdTFQMyo0TjvXD9ZEmjSlds%3D&amp;x-signature-webp=tHq7TdTFQMyo0TjvXD9ZEmjSlds%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/f3bbca527f2d4d71b13862178ead223f~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208798&amp;x-signature=J4mcUMNHWNmc1QAXVfUaBSRvOec%3D&amp;x-signature-webp=J4mcUMNHWNmc1QAXVfUaBSRvOec%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/b57f5b305d2a475eb4a04ab193e54c69~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208798&amp;x-signature=QUd5wNC1qWW%2BljHoX%2FsprzR0BAU%3D&amp;x-signature-webp=QUd5wNC1qWW%2BljHoX%2FsprzR0BAU%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>Azkastore87</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/azkastore87-525</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kota Administrasi Jakarta Pusat
+Rp0
+Standard • Estimasi tiba besok - 31 Oct</t>
+  </si>
+  <si>
+    <t>1 rb+</t>
   </si>
   <si>
     <t>Baru</t>
   </si>
   <si>
     <t>1 Buah</t>
   </si>
   <si>
-    <t>2026-07-14T05:26:31Z</t>
-[...29 lines deleted...]
-- Semua Produk yg kami kirim sudah melalui Test dan QC / Quality Control sehingga produk yg di kirim dalam keadaan baik.
+    <t>2026-10-28T14:33:50Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/mega-acc-168/speaker-portable-bluetooth-jbl-clip3-waterproof-powerbank-800mah?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D202610281432245C774A62CDFCB522FDEN%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>Speaker Portable Bluetooth JBL CLIP3 Waterproof Powerbank 800mAh</t>
+  </si>
+  <si>
+    <t>31%</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiInfo PentingKondisi: BaruBerat Satuan: 350 gMin. Beli: 1 BuahKategori: SpeakerEtalase: SpeakerSpeaker Portable Bluetooth JBL CLIP3 Waterproof 
+Desain Lebih Eksklusif &amp; Elegan 
+Playing Sound With : Bluetooth/Usb/Micro sd /Aux
+Penyempurnaan Dari Speaker Type Sebelumnya JBL CLIP2 , JBL Clip3 Ini Di Rancang Dengan Tambahan Port Usb Yg Bisa Memutar Lagu Dari Usb Dan Speaker Ini Bisa Di jadikan Power Bank Untuk Mengisi Baterai Gadget Anda , Dengan Diameter Yg Sedikit Lebih Besar Di Banding CLIP2 , Membuat Suara Speaker Yg Di Hasilkan Menjadi Lebih Besar &amp; Enak Untuk Di Gengam. Cantolan Pun Lebih Besar Di Banding Clip 2 Lebih Kuat Dan Lebih Kokoh Di Banding CLIP2 Sebelumnya 
+Features:
+- Bluetooth : JR
+- Working distance:10M 
+- Calls Function:Support BT 
+- TF Card / FM Function: Supported
+- Line In Function: Supported
+- Product channel: 2.0 Stereo 
+- Impedance: 4 Ohm 
+- Output Power:5W*2
+- S/N ratio: 80dB 
+- Sensitivity: 80dB
+- Resolution: 90dB
+- Operating voltage: DC 5V
+- USB card:USB 2.0
+- Audio format:Suport lossless decording
+- Battery 18650:800Mah 
+- Power Bank Function
+Warna : Sesuai foto Produk ( Bagi Yg Request Warna , Wajib Cantumkan 2 Opsi Warna Lain Di Kolom Keterangan Sewaktu Order, Dan Apabila Stock Warna Yg Di Minta Kosong, Otomatis Akan Kami Kirimkan Stock Warna Yg Tersedia Di Tempat Kami, Tanpa Adanya Pemberitahuan. ) 
+Garansi 1 Bulan
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;2,2 kg&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/djtonies/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Speaker Bluetooth TONIES899 4 X 2 inch&lt;br&gt;Spesifikasi :&lt;br&gt;- Hight Capacity Lithium Battery 2200mah&lt;br&gt;- Audio input USB&lt;br&gt;- Audio input TF&lt;br&gt;- Audio input Aux Audio Input&lt;br&gt;- FM Radio&lt;br&gt;- Speaker Unit 4 inch&lt;br&gt;- Output Power RMS 5W&lt;br&gt;- Power amplifier ratio 70dBA&lt;br&gt;- Frequency response 20KHz~20KHz&lt;br&gt;- Rechargeable battery 5V&lt;br&gt;In Box :&lt;br&gt;- Speaker&lt;br&gt;- USB Charger&lt;br&gt;- Mic kabel&lt;br&gt;Note :&lt;br&gt;- Mohon buat Video Unboxing saat paket Diterima dan Dibuka Jika ada komplain, karena kami tidak menerima komplain jika ada barang yang rusak atau salah kirim tanpa Video Unboxing.&lt;br&gt;- Semua Produk yg kami kirim sudah melalui Test dan QC / Quality Control sehingga produk yg di kirim dalam keadaan baik.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...24 lines deleted...]
-    <t>Dikirim dari Kota Administrasi Jakarta Utara
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" data-testid="tabPDPInfoPenting" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Info Penting&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;350 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/mega-acc-168/etalase/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Speaker Portable Bluetooth JBL CLIP3 Waterproof &lt;br&gt;Desain Lebih Eksklusif &amp;amp; Elegan &lt;br&gt;&lt;br&gt;Playing Sound With : Bluetooth/Usb/Micro sd /Aux&lt;br&gt;&lt;br&gt;Penyempurnaan Dari Speaker Type Sebelumnya JBL CLIP2 , JBL Clip3 Ini Di Rancang Dengan Tambahan Port Usb Yg Bisa Memutar Lagu Dari Usb Dan Speaker Ini Bisa Di jadikan Power Bank Untuk Mengisi Baterai Gadget Anda , Dengan Diameter Yg Sedikit Lebih Besar Di Banding CLIP2 , Membuat Suara Speaker Yg Di Hasilkan Menjadi Lebih Besar &amp;amp; Enak Untuk Di Gengam. Cantolan Pun Lebih Besar Di Banding Clip 2 Lebih Kuat Dan Lebih Kokoh Di Banding CLIP2 Sebelumnya &lt;br&gt;&lt;br&gt;Features:&lt;br&gt;- Bluetooth : JR&lt;br&gt;- Working distance:10M &lt;br&gt;- Calls Function:Support BT &lt;br&gt;- TF Card / FM Function: Supported&lt;br&gt;- Line In Function: Supported&lt;br&gt;- Product channel: 2.0 Stereo &lt;br&gt;- Impedance: 4 Ohm &lt;br&gt;- Output Power:5W*2&lt;br&gt;- S/N ratio: 80dB &lt;br&gt;- Sensitivity: 80dB&lt;br&gt;- Resolution: 90dB&lt;br&gt;- Operating voltage: DC 5V&lt;br&gt;- USB card:USB 2.0&lt;br&gt;- Audio format:Suport lossless decording&lt;br&gt;- Battery 18650:800Mah &lt;br&gt;- Power Bank Function&lt;br&gt;&lt;br&gt;Warna : Sesuai foto Produk ( Bagi Yg Request Warna , Wajib Cantumkan 2 Opsi Warna Lain Di Kolom Keterangan Sewaktu Order, Dan Apabila Stock Warna Yg Di Minta Kosong, Otomatis Akan Kami Kirimkan Stock Warna Yg Tersedia Di Tempat Kami, Tanpa Adanya Pemberitahuan. ) &lt;br&gt;&lt;br&gt;Garansi 1 Bulan&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/img/VqbcmM/2021/3/15/e2836981-9200-48ff-98ca-9c4a372d280d.jpg~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1793208814&amp;x-signature=%2B91aj65MSUXFnJP8WPOIM%2BxHhk8%3D&amp;x-signature-webp=BnrdbE16E0pSw979ZBnMiLUpBrg%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/img/VqbcmM/2021/3/15/e2836981-9200-48ff-98ca-9c4a372d280d.jpg~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208814&amp;x-signature=ig3c4CMHKjrteANC%2FHGSaiOsYIQ%3D&amp;x-signature-webp=ig3c4CMHKjrteANC%2FHGSaiOsYIQ%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/img/VqbcmM/2021/3/15/df993b21-dc57-4293-bbb8-8493975b8ded.jpg~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208814&amp;x-signature=1XQNNwHn1tPJwT%2BD6WvqKt8LiwA%3D&amp;x-signature-webp=1XQNNwHn1tPJwT%2BD6WvqKt8LiwA%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/img/VqbcmM/2021/3/15/34ca4d23-1428-42a7-92c5-28e8e917ba9d.jpg~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208814&amp;x-signature=EbLLX1LVU8eAW91NgvNuYwrdoRQ%3D&amp;x-signature-webp=EbLLX1LVU8eAW91NgvNuYwrdoRQ%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/img/VqbcmM/2021/3/15/80ab1024-046c-41a7-bd2e-79ac624aab97.jpg~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208814&amp;x-signature=1BJHZSrYEqO44gb4Q9ujClnaanU%3D&amp;x-signature-webp=1BJHZSrYEqO44gb4Q9ujClnaanU%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/img/VqbcmM/2021/3/15/b94b129f-2379-4aa4-8bf6-2c1f7d7c1e63.jpg~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208814&amp;x-signature=tMySxypUxiyQYDXfYTL4wwnci2w%3D&amp;x-signature-webp=tMySxypUxiyQYDXfYTL4wwnci2w%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>Mega Acc 168</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/mega-acc-168</t>
+  </si>
+  <si>
+    <t>60+</t>
+  </si>
+  <si>
+    <t>2026-10-28T14:34:09Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/olike-official/exclusive-ruben-onsu-olike-sf9-mini-speaker-bluetooth-6-0-hifi-sound-stereo-led-light-ipx5-tahan-air-bass-max-8-jam-playtime-garansi-1-tahun-1729429957596514800?extParam=ivf%3Dtrue%26keyword%3Dbluetooth+speaker%26search_id%3D202610281432245C774A62CDFCB522FDEN%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>[EXCLUSIVE RUBEN ONSU] Olike Mini Bluetooth Speaker SF9 | Bass Max IPX5 TWS Mode | 5W Power Portable TF Card USB | Garansi Resmi 12 Bulan</t>
+  </si>
+  <si>
+    <t>75%</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiInfo PentingKondisi: BaruBerat Satuan: 500 gMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseResmi SNI OLIKE Speaker Bluetooth SF9 - Olike Mini Bluetooth Speaker SF9 hadir dengan desain ringkas portabel, audio bertenaga 5W berfitur Bass Max, ketahanan air IPX5, serta efek RGB Light dinamis yang pas untuk menemani aktivitas harian kamu di dalam maupun luar ruangan.
+Selling Point
+5W Power Output
+Bass Max Audio
+IPX5 Water Resistance
+Dynamic RGB Light
+TWS Mode
+Support TF Card, USB &amp; AUX
+Garansi Resmi 12 Bulan
+Cocok Untuk
+Nongkrong / Santai
+Olahraga / Aktivitas Outdoor
+Kerja &amp; Belajar
+Nonton Film / Musik Harian
+Traveling / Bepergian
+Spesifikasi
+• Model: SF9
+• Tipe: Mini Bluetooth Speaker
+• Output: 5W
+• Water Resistance: IPX5
+• Feature: TWS Mode, Bass Max, TF Card, USB, AUX, RGB Light, Standar SNI
+• Input: DC 5V
+• Isi Paket: 1x Olike Mini Bluetooth Speaker SF9, 1x Kabel Charger, 1x Buku Panduan, 1x Kartu Garansi
+Kenapa Harus Beli di Olike Official
+100% Original
+Pengiriman Cepat
+Garansi Resmi 12 Bulan
+Packing Aman
+Customer Service Responsif
+️ Catatan Penting: Wajib video unboxing tanpa jeda. Simpan video unboxing, resi, dan label pengiriman. Klaim tanpa bukti tidak dapat diproses.
+Lihat Selengkapnya</t>
+  </si>
+  <si>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" data-testid="tabPDPInfoPenting" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Info Penting&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;500 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/olike-official/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Resmi SNI OLIKE Speaker Bluetooth SF9 - Olike Mini Bluetooth Speaker SF9 hadir dengan desain ringkas portabel, audio bertenaga 5W berfitur Bass Max, ketahanan air IPX5, serta efek RGB Light dinamis yang pas untuk menemani aktivitas harian kamu di dalam maupun luar ruangan.&lt;br&gt;&lt;br&gt;&lt;br&gt;Selling Point&lt;br&gt;&lt;br&gt;5W Power Output&lt;br&gt;Bass Max Audio&lt;br&gt;IPX5 Water Resistance&lt;br&gt;Dynamic RGB Light&lt;br&gt;TWS Mode&lt;br&gt;Support TF Card, USB &amp;amp; AUX&lt;br&gt;Garansi Resmi 12 Bulan&lt;br&gt;&lt;br&gt;&lt;br&gt;Cocok Untuk&lt;br&gt;&lt;br&gt;Nongkrong / Santai&lt;br&gt;Olahraga / Aktivitas Outdoor&lt;br&gt;Kerja &amp;amp; Belajar&lt;br&gt;Nonton Film / Musik Harian&lt;br&gt;Traveling / Bepergian&lt;br&gt;Spesifikasi&lt;br&gt;• Model: SF9&lt;br&gt;• Tipe: Mini Bluetooth Speaker&lt;br&gt;• Output: 5W&lt;br&gt;• Water Resistance: IPX5&lt;br&gt;• Feature: TWS Mode, Bass Max, TF Card, USB, AUX, RGB Light, Standar SNI&lt;br&gt;• Input: DC 5V&lt;br&gt;• Isi Paket: 1x Olike Mini Bluetooth Speaker SF9, 1x Kabel Charger, 1x Buku Panduan, 1x Kartu Garansi&lt;br&gt;&lt;br&gt;&lt;br&gt;Kenapa Harus Beli di Olike Official&lt;br&gt;&lt;br&gt;100% Original&lt;br&gt;Pengiriman Cepat&lt;br&gt;Garansi Resmi 12 Bulan&lt;br&gt;Packing Aman&lt;br&gt;Customer Service Responsif&lt;br&gt;️ Catatan Penting: Wajib video unboxing tanpa jeda. Simpan video unboxing, resi, dan label pengiriman. Klaim tanpa bukti tidak dapat diproses.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/0d266084f56e4ba9986636dd1b7cd9d8~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=kQhlqdnodl2bZzSsYVcnns3xq0o%3D&amp;x-signature-webp=n8PIwztyuWic3XDlcMOwRhRO66s%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/0d266084f56e4ba9986636dd1b7cd9d8~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=aT9v5xZ7ywWbBg5BCj3FX5R4%2BUw%3D&amp;x-signature-webp=aT9v5xZ7ywWbBg5BCj3FX5R4%2BUw%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/52ec14adc9db4e678e4824c8b2696586~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=4gKXCKoe%2ByHLoihgVnmY%2FIxZC6o%3D&amp;x-signature-webp=4gKXCKoe%2ByHLoihgVnmY%2FIxZC6o%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/63458820a32d42ed9b6edc64dccba3ec~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=250r8ygnjnKMJHoel%2BbEIEKv96M%3D&amp;x-signature-webp=250r8ygnjnKMJHoel%2BbEIEKv96M%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/1fdd3b9826fb454f841a3e1e12b82f57~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=Wmecc%2FbaMZDQ4eR8rnDaPerzf2I%3D&amp;x-signature-webp=Wmecc%2FbaMZDQ4eR8rnDaPerzf2I%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/fc14d6d531fd4531a100553d879d763c~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=AJoCad6LHSSo4R0x5cL07tkl6BU%3D&amp;x-signature-webp=AJoCad6LHSSo4R0x5cL07tkl6BU%3D&amp;ect=4g
+https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/452da093d76b45a784392cc4f3d07a1f~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=DBuWGYnBSVXVHGC6TT%2FpX%2BkKdVw%3D&amp;x-signature-webp=DBuWGYnBSVXVHGC6TT%2FpX%2BkKdVw%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/d3cf6eb14306435d9b4e5406b3a46a5a~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=5LKO%2BYSAoCtXDZ22UOyeDoZz65w%3D&amp;x-signature-webp=5LKO%2BYSAoCtXDZ22UOyeDoZz65w%3D&amp;ect=4g
+https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/980d6f0023454a43b3d54f677318c25e~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=mHYSNDrB%2BdHfHOMtBbRFjqjly9M%3D&amp;x-signature-webp=mHYSNDrB%2BdHfHOMtBbRFjqjly9M%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/3dbcfb40294c421ca4f299c78d61ada3~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=X0bzGC86V5lmQxIrTBJowpoy6Cs%3D&amp;x-signature-webp=X0bzGC86V5lmQxIrTBJowpoy6Cs%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/0d266084f56e4ba9986636dd1b7cd9d8~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208831&amp;x-signature=aT9v5xZ7ywWbBg5BCj3FX5R4%2BUw%3D&amp;x-signature-webp=aT9v5xZ7ywWbBg5BCj3FX5R4%2BUw%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>Olike Store</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/olike-official</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kab. Tangerang
 Rp0
-Bisa COD • Estimasi tiba besok - 16 Jul</t>
-[...35 lines deleted...]
-- Mic kabel  
+Standard • Estimasi tiba besok - 31 Oct</t>
+  </si>
+  <si>
+    <t>2026-10-28T14:34:23Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/nephersshop/speaker-bluethooth-super-bass-wireless-multifunct-night-light-desk-lamp-portabel-speaker-speaker-portabel-speaker-bt-2301-1735364690842912543?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D202610281432245C774A62CDFCB522FDEN%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>Speaker Bluethooth Super Bass Wireless Multifunct Night Light Desk  Lamp Portabel Speaker / Speaker portabel / Speaker BT 2301</t>
+  </si>
+  <si>
+    <t>32%</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 1 kgMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseDeskripsi ProdukSpeaker Bluetooth Super Bass✨ Speaker Bluethooth Super Bass Wireless Multifunct Night Light Desk Lamp Portabel Speaker / Speaker portabel / Speaker BT 2301 ✨
+Speaker ini dilengkapi dengan teknologi Bluetooth untuk koneksi nirkabel yang mudah.
+Fitur super bass memberikan pengalaman musik yang mendalam dan mengesankan.
+Fungsi night light menambah kegunaan sebagai lampu meja yang praktis.
+Multifungsi dan Portabel
+Speaker ini multifungsi, dapat digunakan sebagai lampu meja dan speaker.
+Desain portabel memudahkan Anda membawanya ke mana saja.
+Cocok untuk berbagai kebutuhan, dari hiburan hingga pencahayaan.
+Spesifikasi
+Model: Speaker BT 2301.
+Fitur: Bluetooth, super bass, night light.
+Penggunaan: Meja, portabel.
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;2,2 kg&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/toniesofficial/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Speaker Bluetooth Tonies899 4 X 2 inch &amp;nbsp;&lt;br&gt;Spesifikasi : &amp;nbsp;&lt;br&gt;- Hight Capacity Lithium Battery 2000mah &amp;nbsp;&lt;br&gt;- Audio input USB &amp;nbsp;&lt;br&gt;- Audio input TF &amp;nbsp;&lt;br&gt;- Audio input Aux Audio Input &amp;nbsp;&lt;br&gt;- FM Radio &amp;nbsp;&lt;br&gt;- Speaker Unit 4 inch &amp;nbsp;&lt;br&gt;- Output Power RMS 3W &amp;nbsp;&lt;br&gt;- Power amplifier ratio 70dBA &amp;nbsp;&lt;br&gt;- Frequency response 20KHz~20KHz &amp;nbsp;&lt;br&gt;- Rechargeable battery 5V &amp;nbsp;&lt;br&gt;In Box : &amp;nbsp;&lt;br&gt;- Speaker &amp;nbsp;&lt;br&gt;- USB Charger &amp;nbsp;&lt;br&gt;- Mic kabel &amp;nbsp;&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...21 lines deleted...]
-    <t>Dikirim dari Kab. Gresik
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;1 kg&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/nephersshop/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Deskripsi ProdukSpeaker Bluetooth Super Bass✨ Speaker Bluethooth Super Bass Wireless Multifunct Night Light Desk Lamp Portabel Speaker / Speaker portabel / Speaker BT 2301 ✨&lt;br&gt;&lt;br&gt;Speaker ini dilengkapi dengan teknologi Bluetooth untuk koneksi nirkabel yang mudah.&lt;br&gt;Fitur super bass memberikan pengalaman musik yang mendalam dan mengesankan.&lt;br&gt;Fungsi night light menambah kegunaan sebagai lampu meja yang praktis.&lt;br&gt;Multifungsi dan Portabel&lt;br&gt;Speaker ini multifungsi, dapat digunakan sebagai lampu meja dan speaker.&lt;br&gt;Desain portabel memudahkan Anda membawanya ke mana saja.&lt;br&gt;Cocok untuk berbagai kebutuhan, dari hiburan hingga pencahayaan.&lt;br&gt;Spesifikasi&lt;br&gt;Model: Speaker BT 2301.&lt;br&gt;Fitur: Bluetooth, super bass, night light.&lt;br&gt;Penggunaan: Meja, portabel.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/3a3d6b1179c6422db056c219fada6795~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1793208851&amp;x-signature=elKYCcPfnvLtWLGBG2toNHbirCo%3D&amp;x-signature-webp=jqINqmY4qmtkfnYWvSUKmuTfQeo%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/3a3d6b1179c6422db056c219fada6795~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208851&amp;x-signature=yZcF0QwbhcHC9S%2Bh6CxxRe%2FczHk%3D&amp;x-signature-webp=yZcF0QwbhcHC9S%2Bh6CxxRe%2FczHk%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/9a34f4fe359b4e1c83521a5561516060~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208851&amp;x-signature=7QcXyiDQhT1hUv5v4QjDh80jgpA%3D&amp;x-signature-webp=7QcXyiDQhT1hUv5v4QjDh80jgpA%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/996917ddc43843e1b5c851983ff92e32~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208851&amp;x-signature=feXCRDQCDdP28ScFPmYn6vPiGng%3D&amp;x-signature-webp=feXCRDQCDdP28ScFPmYn6vPiGng%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/6bdf2ae3d9c0463b9acb498bb175375d~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208851&amp;x-signature=wRoN99OVtzMHX0m%2Bw9T9Of2%2BpnY%3D&amp;x-signature-webp=wRoN99OVtzMHX0m%2Bw9T9Of2%2BpnY%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>nephersshop</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/nephersshop</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kab. Cirebon
 Rp0
-Bisa COD • Estimasi tiba 16 - 17 Jul</t>
-[...44 lines deleted...]
-1* Mic
+Standard • Estimasi tiba besok - 31 Oct</t>
+  </si>
+  <si>
+    <t>2026-10-28T14:34:33Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/balibyte-store/cod-speaker-bluetooth-portable-premium-mini-bluetooth-dengan-super-bass-speaker-nirkabel-bluetooth-5-3-rgb-multifunctional-led-light-mini-portabel-audio-subwoofer-speaker-max019-1732535911607601081?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D202610281432245C774A62CDFCB522FDEN%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>【COD】Speaker Bluetooth Portable Premium Mini Bluetooth dengan Super Bass Speaker Nirkabel Bluetooth 5.3 RGB Multifunctional LED Light Mini Portabel Audio Subwoofer Speaker MAX019 - Hitam</t>
+  </si>
+  <si>
+    <t>34%</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 200 gMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseDeskripsi Produk✨Ini memiliki efek pencahayaan LED warna-warni yang telah ditetapkan sebelumnya, gerakan dan suara ringan, memancarkan suasana modis dan sejuk, dan kualitas suara mengejutkan tingkat bioskop untuk melepaskan kekuatan yang melonjak, Anda pantas mendapatkannya!
+Speaker Kuat Speaker berdaya tinggi, frekuensi menengah dan rendah yang akurat dan bersih, suara bernada tinggi dan transparan, memberi Anda pengalaman mendengarkan yang luar biasa
+1. Transmisi Bluetooth stabil Bluetooth 5.3, sinkronisasi kontrol suara, koneksi stabil dan lancar
+2. Suara surround 3D menghadirkan audio sinematik dengan dinamika yang kuat.
+3. Efek pencahayaan warna-warni LED, irama dengan musik, kenikmatan ganda pada penglihatan dan pendengaran
+4. Desain speaker transparan yang unik menghadirkan pengalaman visual yang memukau.
+5. Berbagai metode pemutaran mendukung plug-and-play kartu TF dan pemutaran koneksi Bluetooth untuk memenuhi beragam kebutuhan musik
+Parameter produk:
+Nama: Speaker Subwoofer
+Warna: hitam
+Versi Bluetooth: versi 5.3
+Jarak transmisi: sekitar 10 meter
+Kapasitas baterai: 2000mAh-4000mAh
+Metode koneksi: koneksi Bluetooth
+Antarmuka pengisian daya: TYPE-C
+Peringkat tahan air:IPX 4
+Berat bersih:190g
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;2,2 kg&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/toniesofficial/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Ukuran :&lt;br&gt;T : 40 cm&lt;br&gt;P : 18 cm&lt;br&gt;L : 18 cm&lt;br&gt;Spesifikasi Produk :&lt;br&gt;- Model :Tonies899&lt;br&gt;- Responce Frequency : 20Hz-20KHz&lt;br&gt;- Output Power : 5W&lt;br&gt;- Playing time : 3-6hours&lt;br&gt;- Charging time : 3-4hours&lt;br&gt;- Stand by : 200hours&lt;br&gt;- S/N : &amp;gt;85dB&lt;br&gt;- Battery : 3.7V 1500mAh lithium battery&lt;br&gt;Fitur Produk&lt;br&gt;- Support USB&lt;br&gt;- Support Radio FM&lt;br&gt;- Bluetooth connection&lt;br&gt;- Support MIC&lt;br&gt;- Support TF Card&lt;br&gt;- Support Wireless&lt;br&gt;isi Paket :&lt;br&gt;1* Speaker Bluetooth&lt;br&gt;1* Kabel Micro Usb&lt;br&gt;1* Kabel mic&lt;br&gt;1* Mic&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...83 lines deleted...]
-    <t>https://www.tokopedia.com/plugsidn</t>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;200 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/balibyte-store/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Deskripsi Produk✨Ini memiliki efek pencahayaan LED warna-warni yang telah ditetapkan sebelumnya, gerakan dan suara ringan, memancarkan suasana modis dan sejuk, dan kualitas suara mengejutkan tingkat bioskop untuk melepaskan kekuatan yang melonjak, Anda pantas mendapatkannya!&lt;br&gt;&lt;br&gt;&lt;br&gt;Speaker Kuat Speaker berdaya tinggi, frekuensi menengah dan rendah yang akurat dan bersih, suara bernada tinggi dan transparan, memberi Anda pengalaman mendengarkan yang luar biasa&lt;br&gt;&lt;br&gt;&lt;br&gt;1. Transmisi Bluetooth stabil Bluetooth 5.3, sinkronisasi kontrol suara, koneksi stabil dan lancar&lt;br&gt;2. Suara surround 3D menghadirkan audio sinematik dengan dinamika yang kuat.&lt;br&gt;3. Efek pencahayaan warna-warni LED, irama dengan musik, kenikmatan ganda pada penglihatan dan pendengaran&lt;br&gt;4. Desain speaker transparan yang unik menghadirkan pengalaman visual yang memukau.&lt;br&gt;5. Berbagai metode pemutaran mendukung plug-and-play kartu TF dan pemutaran koneksi Bluetooth untuk memenuhi beragam kebutuhan musik&lt;br&gt;&lt;br&gt;&lt;br&gt;Parameter produk:&lt;br&gt;Nama: Speaker Subwoofer&lt;br&gt;Warna: hitam&lt;br&gt;Versi Bluetooth: versi 5.3&lt;br&gt;Jarak transmisi: sekitar 10 meter&lt;br&gt;Kapasitas baterai: 2000mAh-4000mAh&lt;br&gt;Metode koneksi: koneksi Bluetooth&lt;br&gt;Antarmuka pengisian daya: TYPE-C&lt;br&gt;Peringkat tahan air:IPX 4&lt;br&gt;Berat bersih:190g&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/7bd25791f7854554b6b768f378d48f8c~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=ES0VOOqWqTFSS9r9JjbvY9f4L28%3D&amp;x-signature-webp=beFU48Cf3D99DkN%2B75YqJGKJlpo%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/7bd25791f7854554b6b768f378d48f8c~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=0tKJJAoNTVqp3KwihMa54vQF7d0%3D&amp;x-signature-webp=0tKJJAoNTVqp3KwihMa54vQF7d0%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c0cfeef24b76469891bba69f32528a8c~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=xZyNIBTKcHZl4kQqBn1kdJu1qfI%3D&amp;x-signature-webp=xZyNIBTKcHZl4kQqBn1kdJu1qfI%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/2b808513d9834dea8991c761764878b9~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=sT5jZykzYeFD8D%2FmF5vEQEELeaQ%3D&amp;x-signature-webp=sT5jZykzYeFD8D%2FmF5vEQEELeaQ%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/127488baef95405fa8c8911fc971450d~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=869h3XnzwpyVa%2BFrN0jya7d%2Fvlo%3D&amp;x-signature-webp=869h3XnzwpyVa%2BFrN0jya7d%2Fvlo%3D&amp;ect=4g
+https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/21a94da0942b431d8140aceb4d2652b4~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=8X3hxYGfmc%2BuXRBGo7nFAnwIu2c%3D&amp;x-signature-webp=8X3hxYGfmc%2BuXRBGo7nFAnwIu2c%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c630e225b7f8428094d08011042911f2~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=zIjBQnR9gYkw65XAwqq4SVFk7C8%3D&amp;x-signature-webp=zIjBQnR9gYkw65XAwqq4SVFk7C8%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/65aa410b004e494bb8a2ffe56fb09880~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=H14U%2FKJWEMoHteo3XmyUspqxbXc%3D&amp;x-signature-webp=H14U%2FKJWEMoHteo3XmyUspqxbXc%3D&amp;ect=4g
+https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/25449fb9cbff45218362bfffbb4e6568~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=ubgMRB4qIiTVmwUAuZ0q7o5DZI0%3D&amp;x-signature-webp=ubgMRB4qIiTVmwUAuZ0q7o5DZI0%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/8e90452659a948789f3ac4af53fd8bed~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=7Bqx%2FoO%2FCPe0x3isvvrW40nXjUM%3D&amp;x-signature-webp=7Bqx%2FoO%2FCPe0x3isvvrW40nXjUM%3D&amp;ect=4g
+https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/417227e801a2486398f58f2f8582ef08~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1793208865&amp;x-signature=S9HCIHP62gI2%2BAnQylElFZVz%2BjE%3D&amp;x-signature-webp=S9HCIHP62gI2%2BAnQylElFZVz%2BjE%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>Balibyte Store</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/balibyte-store</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kota Administrasi Jakarta Pusat
+Rp0
+Bisa COD • Estimasi tiba besok - 31 Oct</t>
+  </si>
+  <si>
+    <t>30+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -870,368 +853,368 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2">
-        <v>4800</v>
+        <v>95000</v>
       </c>
       <c r="F2">
-        <v>100000</v>
+        <v>120000</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2" t="s">
         <v>28</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2">
-        <v>4.5</v>
+        <v>4.6</v>
       </c>
       <c r="K2">
-        <v>2017</v>
+        <v>181</v>
       </c>
       <c r="L2" t="s">
         <v>29</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2">
-        <v>735</v>
+        <v>9641</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2" t="s">
         <v>37</v>
       </c>
       <c r="V2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3" t="s">
         <v>41</v>
       </c>
       <c r="E3">
-        <v>127900</v>
+        <v>83000</v>
       </c>
       <c r="F3">
-        <v>450000</v>
+        <v>120000</v>
       </c>
       <c r="G3" t="s">
         <v>42</v>
       </c>
       <c r="H3" t="s">
         <v>28</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3">
-        <v>4.6</v>
+        <v>4.1</v>
       </c>
       <c r="K3">
-        <v>291</v>
+        <v>19</v>
       </c>
       <c r="L3" t="s">
         <v>43</v>
       </c>
       <c r="M3" t="s">
         <v>44</v>
       </c>
       <c r="N3" t="s">
         <v>45</v>
       </c>
       <c r="O3" t="s">
         <v>46</v>
       </c>
       <c r="P3" t="s">
         <v>47</v>
       </c>
       <c r="Q3" t="s">
         <v>48</v>
       </c>
       <c r="R3" t="s">
+        <v>35</v>
+      </c>
+      <c r="S3">
+        <v>31</v>
+      </c>
+      <c r="T3" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="U3" t="s">
         <v>37</v>
       </c>
       <c r="V3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" t="s">
         <v>52</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4">
+        <v>95999</v>
+      </c>
+      <c r="F4">
+        <v>380000</v>
+      </c>
+      <c r="G4" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="H4" t="s">
         <v>28</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4">
-        <v>4.7</v>
+        <v>4.8</v>
       </c>
       <c r="K4">
-        <v>197</v>
+        <v>242</v>
       </c>
       <c r="L4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N4" t="s">
         <v>56</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4" t="s">
         <v>57</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>58</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Q4" t="s">
         <v>59</v>
       </c>
-      <c r="P4" t="s">
+      <c r="R4" t="s">
         <v>60</v>
       </c>
-      <c r="Q4" t="s">
-[...6 lines deleted...]
-        <v>63</v>
+      <c r="S4">
+        <v>673</v>
       </c>
       <c r="T4" t="s">
-        <v>64</v>
+        <v>36</v>
       </c>
       <c r="U4" t="s">
         <v>37</v>
       </c>
       <c r="V4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D5" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E5">
-        <v>129000</v>
+        <v>79400</v>
       </c>
       <c r="F5">
-        <v>450000</v>
+        <v>116000</v>
       </c>
       <c r="G5" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5">
-        <v>4.7</v>
+        <v>5</v>
       </c>
       <c r="K5">
-        <v>485</v>
+        <v>1</v>
       </c>
       <c r="L5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M5" t="s">
+        <v>66</v>
+      </c>
+      <c r="N5" t="s">
+        <v>67</v>
+      </c>
+      <c r="O5" t="s">
+        <v>68</v>
+      </c>
+      <c r="P5" t="s">
         <v>69</v>
       </c>
-      <c r="M5" t="s">
+      <c r="Q5" t="s">
         <v>70</v>
       </c>
-      <c r="N5" t="s">
+      <c r="R5" t="s">
         <v>71</v>
       </c>
-      <c r="O5" t="s">
-[...15 lines deleted...]
-        <v>74</v>
+      <c r="S5">
+        <v>20</v>
+      </c>
+      <c r="T5">
+        <v>2</v>
       </c>
       <c r="U5" t="s">
         <v>37</v>
       </c>
       <c r="V5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D6" t="s">
+        <v>74</v>
+      </c>
+      <c r="E6">
+        <v>94000</v>
+      </c>
+      <c r="F6">
+        <v>142000</v>
+      </c>
+      <c r="G6" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H6" t="s">
         <v>28</v>
       </c>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="K6">
-        <v>506</v>
+        <v>8</v>
       </c>
       <c r="L6" t="s">
+        <v>76</v>
+      </c>
+      <c r="M6" t="s">
+        <v>77</v>
+      </c>
+      <c r="N6" t="s">
+        <v>78</v>
+      </c>
+      <c r="O6" t="s">
         <v>79</v>
       </c>
-      <c r="M6" t="s">
+      <c r="P6" t="s">
         <v>80</v>
       </c>
-      <c r="N6" t="s">
+      <c r="Q6" t="s">
         <v>81</v>
       </c>
-      <c r="O6" t="s">
+      <c r="R6" t="s">
         <v>82</v>
       </c>
-      <c r="P6" t="s">
+      <c r="S6">
+        <v>311</v>
+      </c>
+      <c r="T6" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="U6" t="s">
         <v>37</v>
       </c>
       <c r="V6" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>