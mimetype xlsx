--- v0 (2026-04-05)
+++ v1 (2026-04-28)
@@ -12,254 +12,261 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>hotel_style</t>
   </si>
   <si>
     <t>hotel_room_features</t>
   </si>
   <si>
     <t>hotel_amenities</t>
   </si>
   <si>
     <t>hotel_room_types</t>
   </si>
   <si>
     <t>hotel_class</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d119594-Reviews-Sea_Sand_Inn-Santa_Cruz_California.html</t>
-[...35 lines deleted...]
-  <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d490036-Reviews-Carousel_Beach_Inn-Santa_Cruz_California.html</t>
   </si>
   <si>
-    <t>Carousel Beach Inn</t>
+    <t>Carousel Beach InnSomeone from this business manages the listing.</t>
   </si>
   <si>
     <t>110 Riverside Ave, Santa Cruz, CA 95060-5520</t>
   </si>
   <si>
     <t>1 (831) 278-4490</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/05/a2/6f/8d/carousel-motel.jpg</t>
   </si>
   <si>
     <t>The family-friendly Carousel Beach Inn is just steps away from the Santa Cruz Beach Boardwalk and the Main Beach.</t>
+  </si>
+  <si>
+    <t>Green
+Ocean View</t>
   </si>
   <si>
     <t>Non-smoking rooms</t>
   </si>
   <si>
     <t>Air conditioning
 Private balcony
 Wake-up service / alarm clock
 Microwave
 Refrigerator
 Flatscreen TV
 Hair dryer</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d1213533-Reviews-Holiday_Inn_Express_Suites_Santa_Cruz_by_IHG-Santa_Cruz_California.html</t>
   </si>
   <si>
-    <t>Holiday Inn Express &amp; Suites Santa Cruz by IHG</t>
+    <t>Holiday Inn Express &amp; Suites Santa Cruz by IHGSomeone from this business manages the listing.</t>
   </si>
   <si>
     <t>1410 Ocean St, Santa Cruz, CA 95060</t>
   </si>
   <si>
     <t>1 (877) 859-5095</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/32/73/b1/58/welcome-to-hie-santa.jpg</t>
   </si>
   <si>
     <t>Welcome to the Holiday Inn Express &amp; Suites, Santa Cruz Our hotel's location offers free breakfast &amp; easy access to the Boardwalk, picturesque beaches, towering redwoods and terrific shopping.You can relish the comforts of home when you choose to stay at the Holiday Inn Express® Hotel &amp; Suites Santa Cruz.  Our new hotel is the perfect starting point for a trip to Northern California. Corporate guests appreciate our business amenities and the location of our hotel in Santa Cruz, CA. We are located near local businesses such as Plantronics, Santa Cruz County Offices and UC Santa Cruz. We offer free high-speed, wireless Internet access and a 24-hour Business Center, so you can stay productive while you travel.  The family might love a ride on the Roaring Camp Railroad through the Redwood forest. It's easy to take a vineyard tour, indulge in shopping at the Capitola Village or take a stroll along the Santa Cruz wharf.</t>
+  </si>
+  <si>
+    <t>Quiet
+Green</t>
   </si>
   <si>
     <t>Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Air conditioning
 Housekeeping
 Microwave
 Refrigerator
 Flatscreen TV</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d3252323-Reviews-Hotel_Paradox_Autograph_Collection-Santa_Cruz_California.html</t>
   </si>
   <si>
-    <t>Hotel Paradox, Autograph Collection</t>
+    <t>Hotel Paradox, Autograph CollectionSomeone from this business manages the listing.</t>
   </si>
   <si>
     <t>611 Ocean Street, Santa Cruz, CA 95060</t>
   </si>
   <si>
     <t>1 (844) 631-0595</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/24/2b/5a/pool.jpg</t>
   </si>
   <si>
     <t>Striking the perfect balance between nature and urban design, Hotel Paradox, Autograph Collection will challenge your current understanding of hospitality. Surrounded by rugged mountains and majestic redwoods, our contemporary hotel captures the essence of bold contradictions. Following a good nights sleep in our rustic yet modern accommodations, set out to explore nearby attractions including Mount Hermon or California's Mystery Spot. When you return, stop by our on-site eatery, Solaire Restaurant plus Bar, for delicious American cuisine. Want to stay active during your visit, our new fitness center boasts plenty of cardio equipment and free weights for when you want to work up a sweat. Those who would prefer an afternoon of relaxation can do so at our outdoor pool and deck, the largest in Santa Cruz, by swimming or resting in one of our poolside day beds. No matter what brings you to town, opt for authenticity with a stay at Hotel Paradox, Autograph Collection.</t>
+  </si>
+  <si>
+    <t>Classic
+Quiet</t>
   </si>
   <si>
     <t>Pool view
 Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Blackout curtains
 Air conditioning
 Desk
 Housekeeping
 Room service
 Coffee / tea maker
 Cable / satellite TV
 Bath / shower</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
-[...14 lines deleted...]
-    <t>Ocean view
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d79960-Reviews-Comfort_Inn_Beach_Boardwalk_Area-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Comfort Inn Beach/Boardwalk AreaSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>314 Riverside Ave, Santa Cruz, CA 95060-5524</t>
+  </si>
+  <si>
+    <t>1 (831) 889-6109</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/2c/24/f5/17/twilight.jpg</t>
+  </si>
+  <si>
+    <t>Looking for a place to stay in Santa Cruz? Then look no further than Comfort Inn Beach/Boardwalk Area, a family-friendly hotel that brings the best of Santa Cruz to your doorstep.Comfort Inn Santa Cruz offers guests an array of room amenities including a flat screen TV and a refrigerator, and getting online is possible, as free wifi is available.The hotel offers a 24 hour front desk and express check-in and check-out, to make your visit even more pleasant. The property also features a pool and free breakfast. Guests arriving by vehicle have access to free parking.Given the close proximity of popular landmarks, such as Boardwalk's Cocoanut Grove (0.2 mi) and Mark Abbot Memorial Lighthouse (0.8 mi), guests of Comfort Inn Santa Cruz can easily experience some of Santa Cruz's most well known attractions.While in Santa Cruz, you may want to check out some of the restaurants that are a short walk away from Santa Cruz Comfort Inn, including Stagnaro Bros Seafood (0.6 mi), The Crow's Nest (1.0 mi), and The Buttery (0.7 mi).If you’re looking for things to do, you can check out West Cliff Drive (0.4 mi) or Santa Cruz Wharf (0.2 mi), which are popular attractions amongst tourists, and they are all within walking distance.We’re sure you’ll enjoy your stay at Comfort Inn Beach/Boardwalk Area as you experience everything Santa Cruz has to offer.</t>
+  </si>
+  <si>
+    <t>Air conditioning
+Housekeeping
+Safe
+Microwave
+Refrigerator
+Flatscreen TV
+Hair dryer</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d79884-Reviews-Best_Western_Plus_All_Suites_Inn-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Best Western Plus All Suites InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>500 Ocean St, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (800) 568-8520</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/30/46/cf/4b/exterior.jpg</t>
+  </si>
+  <si>
+    <t>City View
+Quiet</t>
+  </si>
+  <si>
+    <t>City view
 Non-smoking rooms
+Suites
 Family rooms</t>
   </si>
   <si>
-    <t>Bathrobes
+    <t>Blackout curtains
 Air conditioning
-Fireplace
-[...4 lines deleted...]
-Complimentary toiletries</t>
+Desk
+Housekeeping
+Coffee / tea maker
+Cable / satellite TV
+Sofa bed
+Walk-in shower</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -629,260 +636,269 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>36.960926</v>
+        <v>36.965176</v>
       </c>
       <c r="E2">
-        <v>-122.02546</v>
+        <v>-122.01767</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
       <c r="G2">
-        <v>4.6</v>
+        <v>4.1</v>
       </c>
       <c r="H2">
-        <v>1357</v>
+        <v>1017</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>22</v>
       </c>
       <c r="O2">
-        <v>3</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3">
-        <v>36.965176</v>
+        <v>36.986046</v>
       </c>
       <c r="E3">
-        <v>-122.01767</v>
+        <v>-122.02267</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3">
-        <v>4.1</v>
+        <v>3.9</v>
       </c>
       <c r="H3">
-        <v>1015</v>
+        <v>596</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
+        <v>32</v>
+      </c>
+      <c r="N3" t="s">
         <v>31</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3">
-        <v>2</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>36.986046</v>
+        <v>36.976933</v>
       </c>
       <c r="E4">
-        <v>-122.02267</v>
+        <v>-122.02052</v>
       </c>
       <c r="F4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G4">
-        <v>3.9</v>
+        <v>4.0</v>
       </c>
       <c r="H4">
-        <v>596</v>
+        <v>891</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="K4" t="s">
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4">
-        <v>3</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5">
-        <v>36.976933</v>
+        <v>36.966946</v>
       </c>
       <c r="E5">
-        <v>-122.02052</v>
+        <v>-122.018196</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G5">
-        <v>4.0</v>
+        <v>3.9</v>
       </c>
       <c r="H5">
-        <v>890</v>
+        <v>454</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="J5" t="s">
-        <v>45</v>
+        <v>47</v>
+      </c>
+      <c r="K5" t="s">
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="O5">
-        <v>4</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D6">
-        <v>36.962444</v>
+        <v>36.97502</v>
       </c>
       <c r="E6">
-        <v>-122.02556</v>
-[...2 lines deleted...]
-        <v>8314572200</v>
+        <v>-122.01865</v>
+      </c>
+      <c r="F6" t="s">
+        <v>52</v>
       </c>
       <c r="G6">
-        <v>4.6</v>
+        <v>3.9</v>
       </c>
       <c r="H6">
-        <v>474</v>
+        <v>103</v>
       </c>
       <c r="I6" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>53</v>
+      </c>
+      <c r="K6" t="s">
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="O6">
-        <v>3</v>
+        <v>3.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">