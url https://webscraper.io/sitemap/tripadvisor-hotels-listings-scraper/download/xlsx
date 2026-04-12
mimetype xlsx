--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
@@ -68,220 +68,214 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>hotel_style</t>
   </si>
   <si>
     <t>hotel_room_features</t>
   </si>
   <si>
     <t>hotel_amenities</t>
   </si>
   <si>
     <t>hotel_room_types</t>
   </si>
   <si>
     <t>hotel_class</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotels-g33048-Santa_Cruz_California-Hotels.html</t>
   </si>
   <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d3252323-Reviews-Hotel_Paradox_Autograph_Collection-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Hotel Paradox, Autograph CollectionSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>611 Ocean Street, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (844) 631-0595</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/24/2b/5a/pool.jpg</t>
+  </si>
+  <si>
+    <t>Striking the perfect balance between nature and urban design, Hotel Paradox, Autograph Collection will challenge your current understanding of hospitality. Surrounded by rugged mountains and majestic redwoods, our contemporary hotel captures the essence of bold contradictions. Following a good nights sleep in our rustic yet modern accommodations, set out to explore nearby attractions including Mount Hermon or California's Mystery Spot. When you return, stop by our on-site eatery, Solaire Restaurant plus Bar, for delicious American cuisine. Want to stay active during your visit, our new fitness center boasts plenty of cardio equipment and free weights for when you want to work up a sweat. Those who would prefer an afternoon of relaxation can do so at our outdoor pool and deck, the largest in Santa Cruz, by swimming or resting in one of our poolside day beds. No matter what brings you to town, opt for authenticity with a stay at Hotel Paradox, Autograph Collection.</t>
+  </si>
+  <si>
+    <t>Boutique
+Business</t>
+  </si>
+  <si>
+    <t>Pool view
+Non-smoking rooms
+Suites</t>
+  </si>
+  <si>
+    <t>Blackout curtains
+Air conditioning
+Desk
+Housekeeping
+Room service
+Coffee / tea maker
+Cable / satellite TV
+Bath / shower</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>West Cliff Inn - A Four Sisters InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>174 W Cliff Dr, Santa Cruz, CA 95060-5440</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/18/b1/e0/f9/west-cliff-inn-a-four.jpg</t>
+  </si>
+  <si>
+    <t>Situated on a bluff across from the beach, West Cliff Inn is a renovated historic building offering well appointed guestrooms and a fabulous coastal location. This Four Sisters Inn is a three-story Italianate Victorian with a wraparound porch offering views of the Monterey Bay. The inn features a breezy, coastal decor with fabrics in crisp blues and whites and the well-appointed guestrooms feature a fireplace, a marble tile bathroom, and most offer a jetted spa tub and king bed.</t>
+  </si>
+  <si>
+    <t>Boutique
+Quaint</t>
+  </si>
+  <si>
+    <t>Ocean view
+Non-smoking rooms
+Family rooms</t>
+  </si>
+  <si>
+    <t>Bathrobes
+Air conditioning
+Fireplace
+Private balcony
+Telephone
+Flatscreen TV
+Walk-in shower
+Complimentary toiletries</t>
+  </si>
+  <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d20000309-Reviews-Hampton_Inn_Santa_Cruz_West-Santa_Cruz_California.html</t>
   </si>
   <si>
     <t>Hampton Inn Santa Cruz WestSomeone from this business manages the listing.</t>
   </si>
   <si>
     <t>2424 Mission Street, Santa Cruz, CA 95060</t>
   </si>
   <si>
     <t>1 (855) 605-0317</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/30/e5/52/f7/exterior.jpg</t>
   </si>
   <si>
     <t>Daily Mandatory Charge includes: Santa Cruz Tourism Marketing District (TMD) Assessment &amp; California Tourism Assessment Hampton Inn by Hilton Santa Cruz West is a newly built hotel located off Highway 1 and one mile north the Pacific Ocean along the California coast in Santa Cruz, CA - 40 miles south of San Jose International Airport and 45 miles north of Monterey. Visit West Cliff Drive, Natural Bridges State Beach, Lighthouse Field State Beach, Seymour Marine Discovery Center, the Warf and the Santa Cruz Beach Boardwalk all within 2 miles of the hotel. The hotel is walking distance to Cat &amp; Cloud Coffee, Starbucks, Safeway, and Upper Crust Pizza. The property is in an ideal location to experience some of Santa Cruz's most popular breweries and wineries including: Humble Sea Brewing Co., Santa Cruz Mountain Brewing, West End Tap Kitchen, MJA Vineyards -Westside Tasting Room, Rexford Winery, Venus Spirits Tasting Room, Swift Street Courtyard and Stockwell Cellars - all a walking dist</t>
   </si>
   <si>
-    <t>City View
-Business</t>
+    <t>Business
+City View</t>
   </si>
   <si>
     <t>City view
 Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Blackout curtains
 Air conditioning
 Desk
 Housekeeping
 Interconnected rooms available
 Cable / satellite TV
 Sofa bed
 Walk-in shower</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotels-g33048-oa30-Santa_Cruz_California-Hotels.html</t>
-[...72 lines deleted...]
-  <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d1213533-Reviews-Holiday_Inn_Express_Suites_Santa_Cruz_by_IHG-Santa_Cruz_California.html</t>
   </si>
   <si>
-    <t>Holiday Inn Express &amp; Suites Santa Cruz by IHG</t>
+    <t>Holiday Inn Express &amp; Suites Santa Cruz by IHGSomeone from this business manages the listing.</t>
   </si>
   <si>
     <t>1410 Ocean St, Santa Cruz, CA 95060</t>
   </si>
   <si>
     <t>1 (877) 859-5095</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/32/73/b1/58/welcome-to-hie-santa.jpg</t>
   </si>
   <si>
     <t>Welcome to the Holiday Inn Express &amp; Suites, Santa Cruz Our hotel's location offers free breakfast &amp; easy access to the Boardwalk, picturesque beaches, towering redwoods and terrific shopping.You can relish the comforts of home when you choose to stay at the Holiday Inn Express® Hotel &amp; Suites Santa Cruz.  Our new hotel is the perfect starting point for a trip to Northern California. Corporate guests appreciate our business amenities and the location of our hotel in Santa Cruz, CA. We are located near local businesses such as Plantronics, Santa Cruz County Offices and UC Santa Cruz. We offer free high-speed, wireless Internet access and a 24-hour Business Center, so you can stay productive while you travel.  The family might love a ride on the Roaring Camp Railroad through the Redwood forest. It's easy to take a vineyard tour, indulge in shopping at the Capitola Village or take a stroll along the Santa Cruz wharf.</t>
+  </si>
+  <si>
+    <t>Business
+Quiet</t>
   </si>
   <si>
     <t>Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Air conditioning
 Housekeeping
 Microwave
 Refrigerator
 Flatscreen TV</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotels-g51862-zfd21371-a_ufe.true-Eugene_Oregon-Hotels.html</t>
-[...24 lines deleted...]
-    <t>Air conditioning
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d8319338-Reviews-Fairfield_by_Marriott_Inn_Suites_Santa_Cruz-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Fairfield by Marriott Inn &amp; Suites Santa Cruz</t>
+  </si>
+  <si>
+    <t>2956 Mission Street, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/44/f1/6e/hotel-lobby-sitting-area.jpg</t>
+  </si>
+  <si>
+    <t>Experience Fairfield Inn &amp; Suites by Marriott Santa Cruz, CA, nestled inside the city of Santa Cruz, CA and infused with stylish spaces, inspiring design and seamless functionality. Work or relax with complimentary high speed Internet and our complimentary breakfast buffet offering fresh, hot and healthy options. Rooms and suites are furnished with a refrigerator, microwave, coffee maker, flat panel television and free movie channels. Suites feature a distinct living room with a well-lit work area, ergonomic chair and second high-definition television. Upgrade to a balcony suite where you will enjoy the beautiful nature scenery. Amenities include a heated pool, whirlpool spa, fitness center, guest laundry facility and a business center. There is also a spacious meeting room and fireside patio. Minutes from waterfront dining, wineries, redwoods, surfing, Beach Boardwalk, upscale boutiques, art galleries &amp; the area's premiere shopping district.</t>
+  </si>
+  <si>
+    <t>Business
+Modern</t>
+  </si>
+  <si>
+    <t>Allergy-free room
+Air conditioning
 Housekeeping
-Telephone
-[...1 lines deleted...]
-Coffee / tea maker
+Safe
 Microwave
 Refrigerator
 Flatscreen TV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -663,287 +657,284 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2" t="s">
         <v>20</v>
       </c>
       <c r="E2">
-        <v>36.962334</v>
+        <v>36.976933</v>
       </c>
       <c r="F2">
-        <v>-122.049126</v>
+        <v>-122.02052</v>
       </c>
       <c r="G2" t="s">
         <v>21</v>
       </c>
       <c r="H2">
-        <v>3.9</v>
+        <v>4.0</v>
       </c>
       <c r="I2">
-        <v>63</v>
+        <v>889</v>
       </c>
       <c r="J2" t="s">
         <v>22</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>25</v>
       </c>
       <c r="P2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
         <v>28</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>29</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3">
+        <v>36.962444</v>
+      </c>
+      <c r="F3">
+        <v>-122.02556</v>
+      </c>
+      <c r="G3">
+        <v>8314572200</v>
+      </c>
+      <c r="H3">
+        <v>4.6</v>
+      </c>
+      <c r="I3">
+        <v>474</v>
+      </c>
+      <c r="J3" t="s">
         <v>30</v>
       </c>
-      <c r="E3">
-[...5 lines deleted...]
-      <c r="G3" t="s">
+      <c r="K3" t="s">
         <v>31</v>
       </c>
-      <c r="H3">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>32</v>
       </c>
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>33</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>34</v>
       </c>
-      <c r="M3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="P3">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4">
+        <v>36.962334</v>
+      </c>
+      <c r="F4">
+        <v>-122.049126</v>
+      </c>
+      <c r="G4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4">
+        <v>3.9</v>
+      </c>
+      <c r="I4">
+        <v>65</v>
+      </c>
+      <c r="J4" t="s">
         <v>39</v>
       </c>
-      <c r="E4">
-[...14 lines deleted...]
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>40</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>41</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>42</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>43</v>
       </c>
-      <c r="N4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="P4">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" t="s">
         <v>45</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="E5">
         <v>36.986046</v>
       </c>
       <c r="F5">
         <v>-122.02267</v>
       </c>
       <c r="G5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="H5">
         <v>3.9</v>
       </c>
       <c r="I5">
         <v>596</v>
       </c>
       <c r="J5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K5" t="s">
         <v>49</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="M5" t="s">
         <v>51</v>
       </c>
       <c r="N5" t="s">
         <v>52</v>
       </c>
       <c r="O5" t="s">
         <v>51</v>
       </c>
       <c r="P5">
         <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
         <v>53</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>54</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>55</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6">
+        <v>36.960022</v>
+      </c>
+      <c r="F6">
+        <v>-122.05897</v>
+      </c>
+      <c r="G6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6">
+        <v>4.1</v>
+      </c>
+      <c r="I6">
+        <v>157</v>
+      </c>
+      <c r="J6" t="s">
         <v>56</v>
       </c>
-      <c r="E6">
-[...5 lines deleted...]
-      <c r="G6" t="s">
+      <c r="K6" t="s">
         <v>57</v>
       </c>
-      <c r="H6">
-[...5 lines deleted...]
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="M6" t="s">
         <v>51</v>
       </c>
       <c r="N6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="O6" t="s">
         <v>51</v>
       </c>
       <c r="P6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">