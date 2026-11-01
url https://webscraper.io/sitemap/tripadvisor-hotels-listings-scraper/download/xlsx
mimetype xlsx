--- v5 (2026-08-12)
+++ v6 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
@@ -71,239 +71,167 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>hotel_style</t>
   </si>
   <si>
     <t>hotel_room_features</t>
   </si>
   <si>
     <t>hotel_amenities</t>
   </si>
   <si>
     <t>hotel_room_types</t>
   </si>
   <si>
     <t>hotel_class</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotels-g33048-Santa_Cruz_California-Hotels.html</t>
   </si>
   <si>
-    <t>2026-07-28T06:42:46Z</t>
+    <t>2026-10-22T14:17:03Z</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>West Cliff Inn - A Four Sisters InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>174 W Cliff Dr, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (831) 457-2200</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/18/b1/e0/f9/west-cliff-inn-a-four.jpg</t>
+  </si>
+  <si>
+    <t>Situated on a bluff across from the beach, West Cliff Inn is a renovated historic building offering well appointed guestrooms and a fabulous coastal location. This Four Sisters Inn is a three-story Italianate Victorian with a wraparound porch offering views of the Monterey Bay. The inn features a breezy, coastal decor with fabrics in crisp blues and whites and the well-appointed guestrooms feature a fireplace, a marble tile bathroom, and most offer a jetted spa tub and king bed.</t>
+  </si>
+  <si>
+    <t>Boutique
+Ocean View</t>
+  </si>
+  <si>
+    <t>2026-10-22T14:17:41Z</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d3252323-Reviews-Hotel_Paradox_Autograph_Collection-Santa_Cruz_California.html</t>
   </si>
   <si>
-    <t>Hotel Paradox, Autograph Collection</t>
+    <t>Hotel Paradox, Autograph CollectionSomeone from this business manages the listing.</t>
   </si>
   <si>
     <t>611 Ocean Street, Santa Cruz, CA 95060</t>
   </si>
   <si>
     <t>1 (844) 631-0595</t>
   </si>
   <si>
-    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/24/2b/5a/pool.jpg</t>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/05/33/3c/bd/hotel-paradox.jpg</t>
   </si>
   <si>
     <t>Striking the perfect balance between nature and urban design, Hotel Paradox, Autograph Collection will challenge your current understanding of hospitality. Surrounded by rugged mountains and majestic redwoods, our contemporary hotel captures the essence of bold contradictions. Following a good nights sleep in our rustic yet modern accommodations, set out to explore nearby attractions including Mount Hermon or California's Mystery Spot. When you return, stop by our on-site eatery, Solaire Restaurant plus Bar, for delicious American cuisine. Want to stay active during your visit, our new fitness center boasts plenty of cardio equipment and free weights for when you want to work up a sweat. Those who would prefer an afternoon of relaxation can do so at our outdoor pool and deck, the largest in Santa Cruz, by swimming or resting in one of our poolside day beds. No matter what brings you to town, opt for authenticity with a stay at Hotel Paradox, Autograph Collection.</t>
   </si>
   <si>
+    <t>Boutique
+Green</t>
+  </si>
+  <si>
+    <t>2026-10-22T14:16:51Z</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d25013313-Reviews-The_Aqua_Pacific_Hotel-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>The Aqua Pacific HotelSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>330 Ocean St, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/2d/be/ca/e4/caption.jpg</t>
+  </si>
+  <si>
+    <t>The Aqua Pacific Hotel is a new boutique hotel located in the heart of Santa Cruz just steps from the Boardwalk and Ocean. This hotel provides clean and comfortable rooms with many amenities that will make your stay enjoyable.</t>
+  </si>
+  <si>
+    <t>Family
+Charming</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotels-g51862-zfd21371-a_ufe.true-Eugene_Oregon-Hotels.html</t>
+  </si>
+  <si>
+    <t>2026-10-22T14:16:57Z</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g51862-d74802-Reviews-Hayward_Inn-Eugene_Oregon.html</t>
+  </si>
+  <si>
+    <t>Hayward InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>1759 Franklin Dr, Eugene, OR 97403</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/21/0a/05/fe/hayward-inn.jpg</t>
+  </si>
+  <si>
+    <t>Welcome to Hayward Inn! Immerse yourself in Eugene's lifestyle the moment you step inside. Our modern and convenient hotel is neighbors with the University of Oregon, setting you right in the center of town. A favorite among alumni and Ducks fans, Hayward Inn is a welcoming environment for connecting with friends, new and old.</t>
+  </si>
+  <si>
+    <t>Mid-range
+Centrally Located</t>
+  </si>
+  <si>
+    <t>2026-10-22T14:17:23Z</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d79884-Reviews-Best_Western_Plus_All_Suites_Inn-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Best Western Plus All Suites InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>500 Ocean St, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (800) 568-8520</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/34/f5/65/14/king-room.jpg</t>
+  </si>
+  <si>
     <t>Green
-Boutique</t>
-[...165 lines deleted...]
-Flatscreen TV</t>
+City View</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -688,296 +616,242 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2">
-        <v>36.976933</v>
+        <v>36.962444</v>
       </c>
       <c r="G2">
-        <v>-122.02052</v>
+        <v>-122.02556</v>
       </c>
       <c r="H2" t="s">
         <v>23</v>
       </c>
       <c r="I2">
-        <v>4.0</v>
+        <v>4.6</v>
       </c>
       <c r="J2">
-        <v>896</v>
+        <v>478</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
       <c r="Q2">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" t="s">
         <v>29</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>30</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3">
+        <v>36.976933</v>
+      </c>
+      <c r="G3">
+        <v>-122.02052</v>
+      </c>
+      <c r="H3" t="s">
         <v>31</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3">
+        <v>4.0</v>
+      </c>
+      <c r="J3">
+        <v>901</v>
+      </c>
+      <c r="K3" t="s">
         <v>32</v>
       </c>
-      <c r="F3">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="I3">
-[...5 lines deleted...]
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>34</v>
       </c>
-      <c r="L3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="Q3">
-        <v>3.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4">
+        <v>36.972103</v>
+      </c>
+      <c r="G4">
+        <v>-122.01737</v>
+      </c>
+      <c r="I4">
+        <v>4.2</v>
+      </c>
+      <c r="J4">
+        <v>46</v>
+      </c>
+      <c r="K4" t="s">
         <v>39</v>
       </c>
-      <c r="B4" t="s">
+      <c r="L4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" t="s">
+      <c r="M4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="Q4">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="B5" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="F5">
-        <v>36.962334</v>
+        <v>44.046604</v>
       </c>
       <c r="G5">
-        <v>-122.049126</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>-123.067184</v>
       </c>
       <c r="I5">
-        <v>3.9</v>
+        <v>3.8</v>
       </c>
       <c r="J5">
-        <v>65</v>
+        <v>439</v>
       </c>
       <c r="K5" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="L5" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
-        <v>57</v>
-[...8 lines deleted...]
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="Q5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="D6" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="E6" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="F6">
-        <v>44.047237</v>
+        <v>36.97502</v>
       </c>
       <c r="G6">
-        <v>-123.15073</v>
+        <v>-122.01865</v>
       </c>
       <c r="H6" t="s">
         <v>54</v>
       </c>
       <c r="I6">
-        <v>4.4</v>
+        <v>3.8</v>
       </c>
       <c r="J6">
-        <v>352</v>
+        <v>130</v>
       </c>
       <c r="K6" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>66</v>
-[...8 lines deleted...]
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="Q6">
-        <v>3</v>
+        <v>3.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">