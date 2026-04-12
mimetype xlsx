--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -12,261 +12,260 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
+    <t>next_page</t>
+  </si>
+  <si>
     <t>https://www.tripadvisor.com/Restaurants-g189951-Vaasa_Ostrobothnia.html</t>
-  </si>
-[...99 lines deleted...]
-Saturday: 12:00:00 - 23:00:00</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Restaurant_Review-g189951-d16669297-Reviews-Japanilainen_Ravintola_Juku_Vaasa-Vaasa_Ostrobothnia.html</t>
   </si>
   <si>
     <t>Japanilainen Ravintola Juku Vaasa</t>
   </si>
   <si>
     <t>Sushi, Asian</t>
   </si>
   <si>
     <t>Hovioikeudenpuistikko 16 Shopping Center Espen, Vaasa 65100 Finland</t>
   </si>
   <si>
     <t>+358 50 5732236</t>
   </si>
   <si>
     <t>jukuvaasa@gmail.com</t>
   </si>
   <si>
     <t>https://www.ravintolajuku.fi/fi/vaasa/</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/22/80/00/cd/a-beautiful-set-welcome.jpg</t>
   </si>
   <si>
     <t>Sunday: 12:00:00 - 20:00:00
 Monday: 10:30:00 - 21:00:00
 Tuesday: 10:30:00 - 21:00:00
 Wednesday: 10:30:00 - 21:00:00
 Thursday: 10:30:00 - 21:00:00
 Friday: 10:30:00 - 21:00:00
 Saturday: 11:00:00 - 21:00:00</t>
   </si>
   <si>
+    <t>https://www.tripadvisor.com/Restaurants-g189951-oa30-Vaasa_Ostrobothnia.html</t>
+  </si>
+  <si>
     <t>https://www.tripadvisor.com/Restaurant_Review-g189951-d15843654-Reviews-Bistro_Vaasa_Market_Hall-Vaasa_Ostrobothnia.html</t>
   </si>
   <si>
     <t>Bistro Vaasa Market Hall</t>
   </si>
   <si>
     <t>Italian, French, European, Greek, Swedish, Norwegian</t>
   </si>
   <si>
     <t>Vaasanpuistikko 18 Inside the market hall/Saluhallen/Kauppahalli, Vaasa 65100 Finland</t>
   </si>
   <si>
     <t>+358 44 3479009</t>
   </si>
   <si>
     <t>info@bistrokauppahalli.com</t>
   </si>
   <si>
     <t>https://www.bistrokauppahalli.com/</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/2b/e3/1e/82/bistro-vaasan-kauppahalli.jpg</t>
   </si>
   <si>
     <t>Monday: 10:30:00 - 16:00:00
 Tuesday: 10:30:00 - 16:00:00
 Wednesday: 10:30:00 - 16:00:00
 Thursday: 10:30:00 - 16:00:00
 Friday: 10:30:00 - 17:00:00
 Saturday: 11:00:00 - 15:00:00</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Restaurant_Review-g189951-d24164771-Reviews-Ravintola_Two_Ways_Wasa-Vaasa_Ostrobothnia.html</t>
+  </si>
+  <si>
+    <t>Ravintola Two Ways Wasa</t>
+  </si>
+  <si>
+    <t>Mexican, Mediterranean, European, Spanish, Wine Bar</t>
+  </si>
+  <si>
+    <t>Kauppapuistikko 16 2 Kerros, Vaasa 65100 Finland</t>
+  </si>
+  <si>
+    <t>+358 40 1878266</t>
+  </si>
+  <si>
+    <t>asiakaspalvelu@twoways.fi</t>
+  </si>
+  <si>
+    <t>http://twoways.fi</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/25/4e/3e/c3/ravintola-two-ways-wasa.jpg</t>
+  </si>
+  <si>
+    <t>Wednesday: 16:00:00 - 22:00:00
+Thursday: 16:00:00 - 22:00:00
+Friday: 16:00:00 - 22:00:00
+Saturday: 16:00:00 - 22:00:00</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Restaurant_Review-g189951-d1101901-Reviews-Seglis-Vaasa_Ostrobothnia.html</t>
+  </si>
+  <si>
+    <t>Seglis</t>
+  </si>
+  <si>
+    <t>Pizza, European, Swedish, Scandinavian</t>
+  </si>
+  <si>
+    <t>Niemelantie 14 Vaskiluoto, Vaasa 65170 Finland</t>
+  </si>
+  <si>
+    <t>+358 50 3624292</t>
+  </si>
+  <si>
+    <t>info@seglis.fi</t>
+  </si>
+  <si>
+    <t>http://www.seglis.fi</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/12/11/da/84/tapas-on-the-terrace.jpg</t>
+  </si>
+  <si>
+    <t>Monday: 11:00:00 - 15:00:00
+Tuesday: 11:00:00 - 21:00:00
+Wednesday: 11:00:00 - 21:00:00
+Thursday: 11:00:00 - 21:00:00
+Friday: 11:00:00 - 22:00:00
+Saturday: 12:00:00 - 22:00:00</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Restaurant_Review-g189951-d12876187-Reviews-Laanna_Thai_Restaurant-Vaasa_Ostrobothnia.html</t>
+  </si>
+  <si>
+    <t>Laanna Thai Restaurant</t>
+  </si>
+  <si>
+    <t>Asian, Thai</t>
+  </si>
+  <si>
+    <t>Magasingatan 5, Vaasa 65100 Finland</t>
+  </si>
+  <si>
+    <t>+358 6 3177226</t>
+  </si>
+  <si>
+    <t>laanna_thai@hotmail.com</t>
+  </si>
+  <si>
+    <t>http://www.facebook.com/LaannaThaiRestaurant/</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/10/b8/70/61/salad-bar.jpg</t>
+  </si>
+  <si>
+    <t>Monday: 10:30:00 - 17:00:00
+Tuesday: 10:30:00 - 18:00:00
+Wednesday: 10:30:00 - 18:00:00
+Thursday: 10:30:00 - 18:00:00
+Friday: 10:30:00 - 18:00:00
+Saturday: 11:30:00 - 18:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -570,320 +569,338 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2">
+        <v>63.09656</v>
+      </c>
+      <c r="G2">
+        <v>21.61797</v>
+      </c>
+      <c r="H2" t="s">
+        <v>20</v>
+      </c>
+      <c r="I2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J2" t="s">
+        <v>22</v>
+      </c>
+      <c r="K2">
+        <v>3.2</v>
+      </c>
+      <c r="L2">
+        <v>19</v>
+      </c>
+      <c r="M2" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
         <v>15</v>
       </c>
-      <c r="C2" t="s">
-[...33 lines deleted...]
-        <v>23</v>
+      <c r="B3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3">
+        <v>63.09469</v>
+      </c>
+      <c r="G3">
+        <v>21.617554</v>
+      </c>
+      <c r="H3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3">
+        <v>4.2</v>
+      </c>
+      <c r="L3">
+        <v>5</v>
+      </c>
+      <c r="M3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N3" t="s">
+        <v>34</v>
+      </c>
+      <c r="O3" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4">
+        <v>63.094395</v>
+      </c>
+      <c r="G4">
+        <v>21.616217</v>
+      </c>
+      <c r="H4" t="s">
+        <v>39</v>
+      </c>
+      <c r="I4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J4" t="s">
+        <v>41</v>
+      </c>
+      <c r="K4">
+        <v>5.0</v>
+      </c>
+      <c r="L4">
+        <v>1</v>
+      </c>
+      <c r="M4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O4" t="s">
         <v>25</v>
       </c>
-      <c r="D3" t="s">
-[...31 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:14">
-[...39 lines deleted...]
-      <c r="N4" t="s">
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5">
+        <v>63.094395</v>
+      </c>
+      <c r="G5">
+        <v>21.58282</v>
+      </c>
+      <c r="H5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I5" t="s">
+        <v>49</v>
+      </c>
+      <c r="J5" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5">
+        <v>4.0</v>
+      </c>
+      <c r="L5">
         <v>41</v>
       </c>
+      <c r="M5" t="s">
+        <v>51</v>
+      </c>
+      <c r="N5" t="s">
+        <v>52</v>
+      </c>
+      <c r="O5" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="5" spans="1:14">
-[...43 lines deleted...]
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F6">
-        <v>63.09469</v>
+        <v>63.097275</v>
       </c>
       <c r="G6">
-        <v>21.617554</v>
+        <v>21.630072</v>
       </c>
       <c r="H6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J6" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="K6">
         <v>4.2</v>
       </c>
       <c r="L6">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="M6" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N6" t="s">
-        <v>59</v>
+        <v>61</v>
+      </c>
+      <c r="O6" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">