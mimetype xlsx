--- v1 (2026-07-02)
+++ v2 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -77,315 +77,196 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
-    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-remote-controlled-dimmable-picture-light-w100470591.html?piid=1176678157</t>
-[...11 lines deleted...]
-    <t>W100470591</t>
+    <t>https://www.wayfair.com/lighting/pdp/alcott-hill-battery-operated-dimmable-led-wall-mounted-picture-light-with-remote-w001193166.html?piid=86088366%2C53007420</t>
+  </si>
+  <si>
+    <t>2026-07-21T06:57:00Z</t>
+  </si>
+  <si>
+    <t>Dimmable LED Wall Mounted Picture Light with Remote</t>
+  </si>
+  <si>
+    <t>ByAlcott Hill®</t>
+  </si>
+  <si>
+    <t>W001193166</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Built-in LED Light
-Power Source: Plug-in
+    <t>Adjustable Shade
+Integrated LED
+Power Source: Battery Powered
 Pieces Included: Remote Control</t>
   </si>
   <si>
-    <t>Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.
-[...29 lines deleted...]
-    <t>23.62"</t>
+    <t>About This ProductEnjoy the perfect lighting ambiance with this conveniently cordless and battery-powered wall-mounted s conce. Designed with an adjustable arm and shade, it offers customizable illumination for a range of tasks and moods. The integrated LED technology provides long-lasting, energy-efficient light.</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9tqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Enjoy the perfect lighting ambiance with this conveniently cordless and battery-powered wall-mounted s conce. Designed with an adjustable arm and shade, it offers customizable illumination for a range of tasks and moods. The integrated LED technology provides long-lasting, energy-efficient light.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9tqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9tqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/09974536/resize-h1200-w1200%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-86088366-53007420.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/90888114/resize-h400-w400%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31-Inch+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+%26+Adjustable+Color+Temperature+for+Artwork.jpg
+https://assets.wfcdn.com/im/63372527/resize-h400-w400%5Ecompr-r85/3349/334994204/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/16056771/resize-h400-w400%5Ecompr-r85/2883/288327099/Rhyus+Sophisticated+Luxury+Solid+Brass+Rotatable+Picture+Lights.jpg
+https://assets.wfcdn.com/im/73617021/resize-h400-w400%5Ecompr-r85/3304/330407852/Valisy+15.5%22+Dimmable+1+-+Light++LED+Picture+Light+with+Remote%2C+Battery+Powered+Wall+Mount+Light+with+Adjustable+Arm.jpg
+https://assets.wfcdn.com/im/89237999/resize-h400-w400%5Ecompr-r85/2496/249665312/14.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/74016893/resize-h400-w400%5Ecompr-r85/1403/140375295/1+-+Light+Plug-In+LED+Wall+Mounted+Picture+Light.jpg</t>
+  </si>
+  <si>
+    <t>1.75" H x 18" W x 7.5" D</t>
   </si>
   <si>
     <t>Sale</t>
   </si>
   <si>
-    <t>Aluminum, Glass</t>
-[...2 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/42804718/resize-h600-w600%5Ecompr-r85/4403/440316959/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.69'' H X 13.66'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Cord Length - End to End&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;61'' L&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.55 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_8thsqblaav5tb5vsmdb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/efa85419-0874-4c8a-bffc-37a33ddba2b4/72103-3519429-cc-pe21120a-sg-ww.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Certifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.4 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;330lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Aluminum, Glass&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;18&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Smart Enabled&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Systems&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Smart Enabled, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.75'' H X 18'' W X 7.5'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75'' L&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.2 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Reach Extension&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75''&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thtqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/c9404f42-f787-4a38-911f-6ca5d91f1dbf/concept%20led%20cordless%20remote%20control%20picture%20lights%20q&amp;amp;a%20(1).pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Marketing Materials (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rocker, Dimmer&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;16&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery Life&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;100 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Location&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Fixture / Shade&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Shade, Extendable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,200K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90 Days, 30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Details&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Satisfaction Guaranteed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/pdp/mercer41-battery-operated-dimmable-led-picture-light-with-adjust-head-w113558170.html?piid=1885452759</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:27Z</t>
+    <t>2026-07-21T06:56:36Z</t>
   </si>
   <si>
     <t>Battery Operated Dimmable Led Picture Light With Adjust Head</t>
   </si>
   <si>
     <t>ByMercer41</t>
   </si>
   <si>
     <t>W113558170</t>
-  </si>
-[...4 lines deleted...]
-Pieces Included: Remote Control</t>
   </si>
   <si>
     <t>Rechargeable Picture Light
 Dimmable
 East to install
 Remote control included
 Color temperature adjustable
 Charging Method:  USB Type-C (Cable included)</t>
   </si>
   <si>
     <t>About This ProductIlluminate your artwork or photos in style with this Battery-Operated Wireless LED Picture Light. Featuring a sleek finish, this elegant light enhances your décor while providing energy-efficient, warm LED illumination. The wireless design ensures easy installation without messy cords, and the included remote control allows you to adjust brightness and set timers for perfect lighting every time. Ideal for galleries, living rooms, or hallways, this Picture Light is both functional and sophisticated.FeaturesRechargeable Picture LightDimmableEast to installRemote control includedColor temperature adjustableCharging Method:  USB Type-C (Cable included)Show More</t>
   </si>
   <si>
-    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblaav5tb5vsmdb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_1pwc14f7h)"&gt;Illuminate your artwork or photos in style with this Battery-Operated Wireless LED Picture Light. Featuring a sleek finish, this elegant light enhances your décor while providing energy-efficient, warm LED illumination. The wireless design ensures easy installation without messy cords, and the included remote control allows you to adjust brightness and set timers for perfect lighting every time. Ideal for galleries, living rooms, or hallways, this Picture Light is both functional and sophisticated.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblaav5tb5vsmdb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblaav5tb5vsmdb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Rechargeable Picture Light&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Dimmable&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;East to install&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Remote control included&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Color temperature adjustable&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Charging Method:  USB Type-C (Cable included)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
-[...5 lines deleted...]
-    <t>https://assets.wfcdn.com/im/32982139/resize-h400-w400%5Ecompr-r85/3387/338718354/Battery+Operated+Dimmable+Led+Picture+Light+With+Adjust+Head.jpg
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9tqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Illuminate your artwork or photos in style with this Battery-Operated Wireless LED Picture Light. Featuring a sleek finish, this elegant light enhances your décor while providing energy-efficient, warm LED illumination. The wireless design ensures easy installation without messy cords, and the included remote control allows you to adjust brightness and set timers for perfect lighting every time. Ideal for galleries, living rooms, or hallways, this Picture Light is both functional and sophisticated.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9tqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9tqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Rechargeable Picture Light&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Dimmable&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;East to install&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Remote control included&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Color temperature adjustable&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Charging Method:  USB Type-C (Cable included)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/14844493/resize-h1200-w1200%5Ecompr-r85/3823/382399165/Battery+Operated+Dimmable+Led+Picture+Light+With+Adjust+Head-1885452759.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/63427043/resize-h400-w400%5Ecompr-r85/3823/382399165/Battery+Operated+Dimmable+Led+Picture+Light+With+Adjust+Head.jpg
+https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31-Inch+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+%26+Adjustable+Color+Temperature+for+Artwork.jpg
 https://assets.wfcdn.com/im/78173296/resize-h400-w400%5Ecompr-r85/3282/328210032/Brushed+Gold+15.75+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
 https://assets.wfcdn.com/im/63372527/resize-h400-w400%5Ecompr-r85/3349/334994204/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
-https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31-Inch+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+%26+Adjustable+Color+Temperature+for+Artwork.jpg
-[...65 lines deleted...]
-    <t>W113278892</t>
+https://assets.wfcdn.com/im/92379499/resize-h400-w400%5Ecompr-r85/3390/339032783/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control.jpg
+https://assets.wfcdn.com/im/18069116/resize-h400-w400%5Ecompr-r85/4161/416140469/31%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+with+Remote+in+Matte+Black.jpg
+https://assets.wfcdn.com/im/50420710/resize-h400-w400%5Ecompr-r85/3286/328684714/Brass+15+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/02272960/resize-h600-w600%5Ecompr-r85/3823/382399173/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.9'' H X 16'' W X 7.5'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.9'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.9'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.4'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered, Rechargeable Batteries&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Tunable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Shade&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-1-light-battery-powered-dimmable-led-wall-mounted-picture-light-with-remote-w100318013.html?piid=1629745735</t>
+  </si>
+  <si>
+    <t>2026-07-21T06:56:48Z</t>
+  </si>
+  <si>
+    <t>8.75'' Dimmable LED Wall Mounted Picture Light with Remote (Set of 2)</t>
+  </si>
+  <si>
+    <t>ByEbern Designs</t>
+  </si>
+  <si>
+    <t>W100318013</t>
   </si>
   <si>
     <t>Adjustable Arm
 Adjustable Shade
-Power Source: Hardwired</t>
-[...86 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/76986776/resize-h600-w600%5Ecompr-r85/2697/269775065/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 23.62'' W X 4.13'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.18'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6.2'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.71 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6.3'' W&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;15 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1,275lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6,500K&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;40,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Care&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wipe clean with a dry cloth&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Matte Black&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Tunable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Waterproof&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Color Rendering Index (CRI)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Tunable&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Details&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Parts Only, Satisfaction Guaranteed, Failure to follow recommended care will void product warranty, Consumer misuse not covered, Normal wear and tear not covered, Inspection Required, Defects Only&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+Integrated LED
+Power Source: Battery Powered
+Pieces Included: Remote Control</t>
+  </si>
+  <si>
+    <t>The ultimate picture light featuring a slim and compact look, available in multiple finishes - cordless, bright, dimmable and remote controlled
+Warm White SMD LEDs included to provide warm color rendition and even light distribution
+Universal Remote - Timer Function Options - (1,2,4,6 Hours) Dimmable Options - Low,Medium,High
+Adjustable Lighting - Rotate the LED Head up or down wherever you need the gallery light to focus on.
+NO WIRING so you don't have to worry about any cords sticking out like an eye sore</t>
+  </si>
+  <si>
+    <t>About This ProductEbern Designs, Inc. NEW cordless, remote controlled LED picture light offers superior lighting to illuminate your art, photos or home decor. It features warm white LEDs that provide bright, even light. Safe for artwork, the LEDs produce no heat and no harmful UV rays. The light includes a remote control that allows you to control the Light and a timer setting for how long you want the light on during the day. The light will run for over 80 hours per battery set.  Light uses 3 C size batteries (not included). Easy drop-in style battery replacement. Remote uses two AA batteries (not included). Includes 11 0.48W LEDS (5 watts total). Light output 220+ Lumens. The size of this Picture Light is 8 3/4" wide and extends 4" from the wall.FeaturesThe ultimate picture light featuring a slim and compact look, available in multiple finishes - cordless, bright, dimmable and remote controlledWarm White SMD LEDs included to provide warm color rendition and even light distributionUniversal Remote - Timer Function Options - (1,2,4,6 Hours) Dimmable Options - Low,Medium,HighAdjustable Lighting - Rotate the LED Head up or down wherever you need the gallery light to focus on.NO WIRING so you don't have to worry about any cords sticking out like an eye soreShow More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9tqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Ebern Designs, Inc. NEW cordless, remote controlled LED picture light offers superior lighting to illuminate your art, photos or home decor. It features warm white LEDs that provide bright, even light. Safe for artwork, the LEDs produce no heat and no harmful UV rays. The light includes a remote control that allows you to control the Light and a timer setting for how long you want the light on during the day. The light will run for over 80 hours per battery set.&amp;nbsp; Light uses 3 C size batteries (not included). Easy drop-in style battery replacement. Remote uses two AA batteries (not included). Includes 11 0.48W LEDS (5 watts total). Light output 220+ Lumens. The size of this Picture Light is 8 3/4" wide and extends 4" from the wall.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9tqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9tqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;The ultimate picture light featuring a slim and compact look, available in multiple finishes - cordless, bright, dimmable and remote controlled&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Warm White SMD LEDs included to provide warm color rendition and even light distribution&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Universal Remote - Timer Function Options - (1,2,4,6 Hours) Dimmable Options - Low,Medium,High&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Adjustable Lighting - Rotate the LED Head up or down wherever you need the gallery light to focus on.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;NO WIRING so you don't have to worry about any cords sticking out like an eye sore&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/40655449/resize-h1200-w1200%5Ecompr-r85/2496/249665312/8.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-1629745735.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/89237999/resize-h400-w400%5Ecompr-r85/2496/249665312/8.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/83262707/resize-h400-w400%5Ecompr-r85/3021/302111352/30%22+Dimmable+4-Light+Brass+Wall+Mounted+Sconce+270%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29.jpg
+https://assets.wfcdn.com/im/30638101/resize-h400-w400%5Ecompr-r85/2496/249665329/12.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/42947141/resize-h400-w400%5Ecompr-r85/7055/70552162/Hemmingway+1+-+Light+Dimmable+LED+Picture+Light.jpg
+https://assets.wfcdn.com/im/90888114/resize-h400-w400%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/22490329/resize-h400-w400%5Ecompr-r85/3683/368396869/Picture+Lights+for+Wall%2C+2000mAh+Rechargeable+Battery+Magnetic+Poster+Lights+with+3+Color+Temps.jpg
+https://assets.wfcdn.com/im/89237999/resize-h400-w400%5Ecompr-r85/2496/249665312/12.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/43228848/resize-h600-w600%5Ecompr-r85/2496/249666688/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.25'' H X 8.75'' W X 2.25'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Color&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Clear&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;LED, Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;220lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm, Adjustable Shade, Extendable&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Additional Tools Required (Not Included)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Screwdriver&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -689,51 +570,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:U4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -779,344 +660,202 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
-        <v>35.99</v>
+        <v>93.99</v>
       </c>
       <c r="G2">
-        <v>46.99</v>
+        <v>114.99</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2">
-        <v>4.0</v>
+        <v>4.5</v>
       </c>
       <c r="K2">
-        <v>3</v>
+        <v>753</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>28</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>29</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>30</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>31</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>32</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>33</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
         <v>37</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>38</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>39</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>40</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>65.99</v>
+        <v>77.99</v>
       </c>
       <c r="G3">
         <v>83.99</v>
       </c>
       <c r="H3" t="s">
         <v>26</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3">
         <v>4.6</v>
       </c>
       <c r="K3">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N3" t="s">
         <v>42</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>43</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>44</v>
       </c>
-      <c r="O3" t="s">
+      <c r="Q3" t="s">
         <v>45</v>
       </c>
-      <c r="P3" t="s">
+      <c r="T3" t="s">
+        <v>34</v>
+      </c>
+      <c r="U3" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E4" t="s">
         <v>51</v>
       </c>
-      <c r="B4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F4">
-        <v>78.99</v>
-[...2 lines deleted...]
-        <v>114.99</v>
+        <v>217.99</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
-      <c r="J4">
-[...4 lines deleted...]
-      </c>
       <c r="L4" t="s">
-        <v>42</v>
+        <v>52</v>
+      </c>
+      <c r="M4" t="s">
+        <v>53</v>
       </c>
       <c r="N4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P4" t="s">
         <v>56</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Q4" t="s">
         <v>57</v>
       </c>
-      <c r="P4" t="s">
+      <c r="T4" t="s">
+        <v>34</v>
+      </c>
+      <c r="U4" t="s">
         <v>58</v>
-      </c>
-[...137 lines deleted...]
-        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">