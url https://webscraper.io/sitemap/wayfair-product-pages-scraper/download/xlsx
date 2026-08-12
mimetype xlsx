--- v2 (2026-07-22)
+++ v3 (2026-08-12)
@@ -12,261 +12,370 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
-    <t>at_a_glance</t>
-[...1 lines deleted...]
-  <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
-    <t>https://www.wayfair.com/lighting/pdp/alcott-hill-battery-operated-dimmable-led-wall-mounted-picture-light-with-remote-w001193166.html?piid=86088366%2C53007420</t>
-[...11 lines deleted...]
-    <t>W001193166</t>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-remote-controlled-dimmable-picture-light-w100470591.html?piid=1176678157</t>
+  </si>
+  <si>
+    <t>2026-07-30T11:32:21Z</t>
+  </si>
+  <si>
+    <t>Remote Controlled  Dimmable Picture Light</t>
+  </si>
+  <si>
+    <t>ByEbern Designs</t>
+  </si>
+  <si>
+    <t>W100470591</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Adjustable Shade
-[...23 lines deleted...]
-    <t>1.75" H x 18" W x 7.5" D</t>
+    <t>Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.
+Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.
+Easy Install, Multiple Use: Effortless mounting for various displays and décors.
+Remote Precision: Aim within 50ft; quick pairing tips included.
+Secure Pairing: Hold buttons for optimal LED pairing.</t>
+  </si>
+  <si>
+    <t>About This ProductEffortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.FeaturesTailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.Easy Install, Multiple Use: Effortless mounting for various displays and décors.Remote Precision: Aim within 50ft; quick pairing tips included.Secure Pairing: Hold buttons for optimal LED pairing.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Effortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Install, Multiple Use: Effortless mounting for various displays and décors.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Remote Precision: Aim within 50ft; quick pairing tips included.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Secure Pairing: Hold buttons for optimal LED pairing.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/34182613/resize-h1200-w1200%5Ecompr-r85/2530/253058456/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/43777109/resize-h400-w400%5Ecompr-r85/7412/74123933/Simple+Cord+Organizer%2C+150in+Cable+Management+Under+Desk+-+Easy+to+Install+Screws+or+Adhesive+Mount+Cord+Covers+for+Wires+on+Wall%2C+Desk+and+Home+Office%2C+Wall+Cable+Organizer+%28White%29.jpg
+https://assets.wfcdn.com/im/69707213/resize-h400-w400%5Ecompr-r85/1805/180591806/Extension+Cable+For+T5+T8+LED+Light+Fixture.jpg
+https://assets.wfcdn.com/im/30838335/resize-h400-w400%5Ecompr-r85/2881/288129295/LED+12V+Snap-on+Strip+Light+Power+Cable.jpg
+https://assets.wfcdn.com/im/52526978/resize-h400-w400%5Ecompr-r85/3249/32494809/Guy+Wire.jpg
+https://assets.wfcdn.com/im/08240973/resize-h400-w400%5Ecompr-r85/2841/284196345/Generator+Extension+Cord.jpg
+https://assets.wfcdn.com/im/77516752/resize-h400-w400%5Ecompr-r85/5298/52985646/Himalayan+Glow+Original+Replacement+Electric+Cord+with+%28ETL+Certified%29+Dimmer+Switch.jpg
+https://assets.wfcdn.com/im/39573844/resize-h400-w400%5Ecompr-r85/1956/195675505/Zipcord+Spool+Wire.jpg
+https://assets.wfcdn.com/im/57583058/resize-h400-w400%5Ecompr-r85/1943/194372326/1+Channel+Flasher+with+Speed+Control+Dial.jpg
+https://assets.wfcdn.com/im/29448697/resize-h400-w400%5Ecompr-r85/2933/293370592/Retractable+Extension+Cord+Reel+Power+Cord+Reel+65FT.jpg
+https://assets.wfcdn.com/im/18893397/resize-h400-w400%5Ecompr-r85/2933/293370684/Retractable+Extension+Cord+Reel+Power+Cord+Reel+50FT.jpg
+https://assets.wfcdn.com/im/7655537/resize-h400-w400%5Ecompr-r85/2933/293370668/Retractable+Extension+Cord+Reel+Power+Cord+Reel+45FT.jpg
+https://assets.wfcdn.com/im/68625742/resize-h400-w400%5Ecompr-r85/3495/349552234/50-Amp+Generator+Extension+Cord%2C+50+Foot%2C+250+Volts+12500+Watts+Heavy+Duty+Power+Cable%2C+NEMA+6-50R+NEMA+6-50P+SWT+6AWG%C2%A0Flexible+Welder+Extension+Cord%2C+with+Storage+Bag%2C+for+Generator%2C+ETL+Listed.jpg</t>
+  </si>
+  <si>
+    <t>23.62"</t>
   </si>
   <si>
     <t>Sale</t>
   </si>
   <si>
-    <t>Metal</t>
-[...2 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.75'' H X 18'' W X 7.5'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75'' L&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.2 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Reach Extension&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75''&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thtqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/c9404f42-f787-4a38-911f-6ca5d91f1dbf/concept%20led%20cordless%20remote%20control%20picture%20lights%20q&amp;amp;a%20(1).pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Marketing Materials (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rocker, Dimmer&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;16&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery Life&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;100 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Location&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Fixture / Shade&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Shade, Extendable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,200K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90 Days, 30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Details&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Satisfaction Guaranteed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>Aluminum, Glass</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/42804718/resize-h600-w600%5Ecompr-r85/4403/440316959/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.69'' H X 23.62'' W X 13.66'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.55 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/efa85419-0874-4c8a-bffc-37a33ddba2b4/72103-3519429-cc-pe21120a-sg-ww.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Certifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Aluminum, Glass&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;18&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;330lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Smart Enabled, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/pdp/mercer41-battery-operated-dimmable-led-picture-light-with-adjust-head-w113558170.html?piid=1885452759</t>
   </si>
   <si>
-    <t>2026-07-21T06:56:36Z</t>
+    <t>2026-07-30T11:31:31Z</t>
   </si>
   <si>
     <t>Battery Operated Dimmable Led Picture Light With Adjust Head</t>
   </si>
   <si>
     <t>ByMercer41</t>
   </si>
   <si>
     <t>W113558170</t>
   </si>
   <si>
     <t>Rechargeable Picture Light
 Dimmable
 East to install
 Remote control included
 Color temperature adjustable
 Charging Method:  USB Type-C (Cable included)</t>
   </si>
   <si>
     <t>About This ProductIlluminate your artwork or photos in style with this Battery-Operated Wireless LED Picture Light. Featuring a sleek finish, this elegant light enhances your décor while providing energy-efficient, warm LED illumination. The wireless design ensures easy installation without messy cords, and the included remote control allows you to adjust brightness and set timers for perfect lighting every time. Ideal for galleries, living rooms, or hallways, this Picture Light is both functional and sophisticated.FeaturesRechargeable Picture LightDimmableEast to installRemote control includedColor temperature adjustableCharging Method:  USB Type-C (Cable included)Show More</t>
   </si>
   <si>
-    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9tqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Illuminate your artwork or photos in style with this Battery-Operated Wireless LED Picture Light. Featuring a sleek finish, this elegant light enhances your décor while providing energy-efficient, warm LED illumination. The wireless design ensures easy installation without messy cords, and the included remote control allows you to adjust brightness and set timers for perfect lighting every time. Ideal for galleries, living rooms, or hallways, this Picture Light is both functional and sophisticated.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9tqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9tqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Rechargeable Picture Light&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Dimmable&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;East to install&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Remote control included&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Color temperature adjustable&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Charging Method:  USB Type-C (Cable included)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Illuminate your artwork or photos in style with this Battery-Operated Wireless LED Picture Light. Featuring a sleek finish, this elegant light enhances your décor while providing energy-efficient, warm LED illumination. The wireless design ensures easy installation without messy cords, and the included remote control allows you to adjust brightness and set timers for perfect lighting every time. Ideal for galleries, living rooms, or hallways, this Picture Light is both functional and sophisticated.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Rechargeable Picture Light&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Dimmable&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;East to install&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Remote control included&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Color temperature adjustable&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Charging Method:  USB Type-C (Cable included)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://assets.wfcdn.com/im/14844493/resize-h1200-w1200%5Ecompr-r85/3823/382399165/Battery+Operated+Dimmable+Led+Picture+Light+With+Adjust+Head-1885452759.jpg</t>
   </si>
   <si>
     <t>https://assets.wfcdn.com/im/63427043/resize-h400-w400%5Ecompr-r85/3823/382399165/Battery+Operated+Dimmable+Led+Picture+Light+With+Adjust+Head.jpg
-https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31-Inch+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+%26+Adjustable+Color+Temperature+for+Artwork.jpg
 https://assets.wfcdn.com/im/78173296/resize-h400-w400%5Ecompr-r85/3282/328210032/Brushed+Gold+15.75+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
-https://assets.wfcdn.com/im/63372527/resize-h400-w400%5Ecompr-r85/3349/334994204/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31%22+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+Battery+Operated+Picture+Lights+Black.jpg
 https://assets.wfcdn.com/im/92379499/resize-h400-w400%5Ecompr-r85/3390/339032783/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control.jpg
 https://assets.wfcdn.com/im/18069116/resize-h400-w400%5Ecompr-r85/4161/416140469/31%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+with+Remote+in+Matte+Black.jpg
-https://assets.wfcdn.com/im/50420710/resize-h400-w400%5Ecompr-r85/3286/328684714/Brass+15+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg</t>
-[...47 lines deleted...]
-https://assets.wfcdn.com/im/90888114/resize-h400-w400%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/63372527/resize-h400-w400%5Ecompr-r85/3349/334994204/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/71380346/resize-h400-w400%5Ecompr-r85/4069/406999907/40%22+Extra-Long+Cordless+Rechargeable+LED+Picture+Light+With+Remote+%28Set+Of+2%29.jpg
+https://assets.wfcdn.com/im/54009234/resize-h400-w400%5Ecompr-r85/4023/402387980/24%22+Battery+Operated+LED+Picture+Light+with+Remote+Control%2C+Black+Gold+%288000mAh%29.jpg
+https://assets.wfcdn.com/im/24050656/resize-h400-w400%5Ecompr-r85/3308/330839368/1-Light+Dimmable+LED+Picture+Light+with+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Artwork+Display+Lighting.jpg
+https://assets.wfcdn.com/im/02042084/resize-h400-w400%5Ecompr-r85/3840/384026484/Battery+Operated+Dimmable+Led+Picture+Light+With+Adjust+Head+%26+Arms.jpg
+https://assets.wfcdn.com/im/50420710/resize-h400-w400%5Ecompr-r85/3286/328684714/Brass+15+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/90681694/resize-h400-w400%5Ecompr-r85/3578/357838034/24%22+Wireless+Picture+Light+with+Remote+%E2%80%93+Dimmable+Battery+Operated+Wall+Sconce%2C+Adjustable+Color+Temperature+%26+Timer+for+Artwork%2C+Gallery+Wall%2C+Bedroom%2C+Gold.jpg
+https://assets.wfcdn.com/im/46244898/resize-h400-w400%5Ecompr-r85/3831/383148495/24%E2%80%9D+LED+Battery+Operated+WIreless+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B.jpg
+https://assets.wfcdn.com/im/23189297/resize-h400-w400%5Ecompr-r85/3016/301622239/23%22+Wireless+Picture+Lights%2C+Rechargeable+Battery+Art+Display+Light+with+Remote+Control.jpg</t>
+  </si>
+  <si>
+    <t>Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/02272960/resize-h600-w600%5Ecompr-r85/3823/382399173/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.9'' H X 16'' W X 7.5'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.9'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.9'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.4'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered, Rechargeable Batteries&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Tunable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Shade&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/alcott-hill-battery-operated-dimmable-led-wall-mounted-picture-light-with-remote-w001193166.html?piid=86088366%2C53007420</t>
+  </si>
+  <si>
+    <t>2026-07-30T11:31:56Z</t>
+  </si>
+  <si>
+    <t>Dimmable LED Wall Mounted Picture Light with Remote</t>
+  </si>
+  <si>
+    <t>ByAlcott Hill®</t>
+  </si>
+  <si>
+    <t>W001193166</t>
+  </si>
+  <si>
+    <t>About This ProductEnjoy the perfect lighting ambiance with this conveniently cordless and battery-powered wall-mounted s conce. Designed with an adjustable arm and shade, it offers customizable illumination for a range of tasks and moods. The integrated LED technology provides long-lasting, energy-efficient light.</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Enjoy the perfect lighting ambiance with this conveniently cordless and battery-powered wall-mounted s conce. Designed with an adjustable arm and shade, it offers customizable illumination for a range of tasks and moods. The integrated LED technology provides long-lasting, energy-efficient light.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/09974536/resize-h1200-w1200%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-86088366-53007420.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/90888114/resize-h400-w400%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31%22+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+Battery+Operated+Picture+Lights+Black.jpg
+https://assets.wfcdn.com/im/63372527/resize-h400-w400%5Ecompr-r85/3349/334994204/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/18069116/resize-h400-w400%5Ecompr-r85/4161/416140469/31%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+with+Remote+in+Matte+Black.jpg
+https://assets.wfcdn.com/im/92379499/resize-h400-w400%5Ecompr-r85/3390/339032783/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control.jpg
+https://assets.wfcdn.com/im/73617021/resize-h400-w400%5Ecompr-r85/3304/330407852/Valisy+15.5%22+Dimmable+1+-+Light++LED+Picture+Light+with+Remote%2C+Battery+Powered+Wall+Mount+Light+with+Adjustable+Arm.jpg
+https://assets.wfcdn.com/im/89237999/resize-h400-w400%5Ecompr-r85/2496/249665312/14.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/05301424/resize-h400-w400%5Ecompr-r85/2983/298376448/16%27%27+Dimmable+Wall+Mount+Picture+Light.jpg
+https://assets.wfcdn.com/im/00923492/resize-h400-w400%5Ecompr-r85/1403/140375120/17%27%27+Dimmable+LED+Wall+Mount+Picture+Light.jpg
+https://assets.wfcdn.com/im/46244898/resize-h400-w400%5Ecompr-r85/3831/383148495/24%E2%80%9D+LED+Battery+Operated+WIreless+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B.jpg
+https://assets.wfcdn.com/im/96223439/resize-h400-w400%5Ecompr-r85/4300/430031687/Brody+Hardwired+Dimmable+LED+Aluminum+Wall+Mounted+Picture+Light.jpg
+https://assets.wfcdn.com/im/54009234/resize-h400-w400%5Ecompr-r85/4023/402387980/24%22+Battery+Operated+LED+Picture+Light+with+Remote+Control%2C+Black+Gold+%288000mAh%29.jpg
+https://assets.wfcdn.com/im/78173296/resize-h400-w400%5Ecompr-r85/3282/328210032/Brushed+Gold+15.75+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/16056771/resize-h400-w400%5Ecompr-r85/2883/288327099/Rhyus+Sophisticated+Luxury+Solid+Brass+Rotatable+Picture+Lights.jpg</t>
+  </si>
+  <si>
+    <t>1.75" H x 18" W x 7.5" D</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.75'' H X 18'' W X 7.5'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75'' L&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.2 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Reach Extension&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75''&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/c9404f42-f787-4a38-911f-6ca5d91f1dbf/concept%20led%20cordless%20remote%20control%20picture%20lights%20q&amp;amp;a%20(1).pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Marketing Materials (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rocker, Dimmer&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;16&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery Life&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;100 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Location&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Fixture / Shade&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Shade, Extendable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,200K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90 Days, 30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Details&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Satisfaction Guaranteed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-335-dimmable-wall-mount-picture-light-with-remote-w111664791.html?piid=1144863168</t>
+  </si>
+  <si>
+    <t>2026-07-30T11:32:08Z</t>
+  </si>
+  <si>
+    <t>3.35'' Dimmable Wall Mount Picture Light with Remote</t>
+  </si>
+  <si>
+    <t>W111664791</t>
+  </si>
+  <si>
+    <t>13 Color Modes &amp; 2 RGB Dynamic Modes: This portable picture light has 13 preset RGB colors. In SMOOTH mode, 13 different colors appear in a gradual cycle. In FADE mode, you can set your favorite color and watch the breathing light slowly change colors. We are dedicated to creating a warm, cheerful and romantic atmosphere for you.
+3-Pack Wireless Battery Operated Picture Lights: Each picture light is up to 80 lumens, with a high transmittance shade for a brighter overall effect. Painting light use 3 AA batteries (batteries not included) and can be used by simply replacing the batteries.
+Material Completely Upgraded: We understand the user's pain point needs, so we equip you with a magnet sheet and stronger double-sided adhesive. The picture light can be used flexibly (removable). Installation is very easy, no tools and wiring required. We recommend mounting the bracket on a rough wall with screws.
+Versatility: Dimmable: 10-100% brightness adjustment. Timing function: set the picture light to turn off automatically after 30 or 60 minutes. Lighting effects can be set by remote control or manual touch.</t>
+  </si>
+  <si>
+    <t>About This ProductWidely Applicable: This picture light is perfect for wall decor. Such as decorating photo frames, artwork, portraits, wall art and so on. It is also a great lighting decoration for Easter, Halloween and Christmas parties.Features13 Color Modes &amp; 2 RGB Dynamic Modes: This portable picture light has 13 preset RGB colors. In SMOOTH mode, 13 different colors appear in a gradual cycle. In FADE mode, you can set your favorite color and watch the breathing light slowly change colors. We are dedicated to creating a warm, cheerful and romantic atmosphere for you.3-Pack Wireless Battery Operated Picture Lights: Each picture light is up to 80 lumens, with a high transmittance shade for a brighter overall effect. Painting light use 3 AA batteries (batteries not included) and can be used by simply replacing the batteries.Material Completely Upgraded: We understand the user's pain point needs, so we equip you with a magnet sheet and stronger double-sided adhesive. The picture light can be used flexibly (removable). Installation is very easy, no tools and wiring required. We recommend mounting the bracket on a rough wall with screws.Versatility: Dimmable: 10-100% brightness adjustment. Timing function: set the picture light to turn off automatically after 30 or 60 minutes. Lighting effects can be set by remote control or manual touch.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Widely Applicable: This picture light is perfect for wall decor. Such as decorating photo frames, artwork, portraits, wall art and so on. It is also a great lighting decoration for Easter, Halloween and Christmas parties.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;13 Color Modes &amp;amp; 2 RGB Dynamic Modes: This portable picture light has 13 preset RGB colors. In SMOOTH mode, 13 different colors appear in a gradual cycle. In FADE mode, you can set your favorite color and watch the breathing light slowly change colors. We are dedicated to creating a warm, cheerful and romantic atmosphere for you.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;3-Pack Wireless Battery Operated Picture Lights: Each picture light is up to 80 lumens, with a high transmittance shade for a brighter overall effect. Painting light use 3 AA batteries (batteries not included) and can be used by simply replacing the batteries.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Material Completely Upgraded: We understand the user's pain point needs, so we equip you with a magnet sheet and stronger double-sided adhesive. The picture light can be used flexibly (removable). Installation is very easy, no tools and wiring required. We recommend mounting the bracket on a rough wall with screws.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Versatility: Dimmable: 10-100% brightness adjustment. Timing function: set the picture light to turn off automatically after 30 or 60 minutes. Lighting effects can be set by remote control or manual touch.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/49575350/resize-h1200-w1200%5Ecompr-r85/2946/294632627/3.35%27%27+Dimmable+Wall+Mount+Picture+Light+with+Remote-1144863168.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/1842100/resize-h400-w400%5Ecompr-r85/2946/294632627/3.35%27%27+Dimmable+Wall+Mount+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/47772247/resize-h400-w400%5Ecompr-r85/3893/389307347/2-Pack+31%22+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+Battery+Operated+Picture+Lights+Gold.jpg
 https://assets.wfcdn.com/im/22490329/resize-h400-w400%5Ecompr-r85/3683/368396869/Picture+Lights+for+Wall%2C+2000mAh+Rechargeable+Battery+Magnetic+Poster+Lights+with+3+Color+Temps.jpg
-https://assets.wfcdn.com/im/89237999/resize-h400-w400%5Ecompr-r85/2496/249665312/12.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg</t>
-[...2 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/43228848/resize-h600-w600%5Ecompr-r85/2496/249666688/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.25'' H X 8.75'' W X 2.25'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Color&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Clear&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;LED, Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;220lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm, Adjustable Shade, Extendable&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Additional Tools Required (Not Included)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Screwdriver&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+https://assets.wfcdn.com/im/05301424/resize-h400-w400%5Ecompr-r85/2983/298376448/16%27%27+Dimmable+Wall+Mount+Picture+Light.jpg
+https://assets.wfcdn.com/im/90681694/resize-h400-w400%5Ecompr-r85/3578/357838034/24%22+Wireless+Picture+Light+with+Remote+%E2%80%93+Dimmable+Battery+Operated+Wall+Sconce%2C+Adjustable+Color+Temperature+%26+Timer+for+Artwork%2C+Gallery+Wall%2C+Bedroom%2C+Gold.jpg
+https://assets.wfcdn.com/im/35446079/resize-h400-w400%5Ecompr-r85/2946/294632583/3.35%27%27+Dimmable+Wall+Mount+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/04361107/resize-h400-w400%5Ecompr-r85/3377/337716108/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control.jpg
+https://assets.wfcdn.com/im/34512787/resize-h400-w400%5Ecompr-r85/4403/440324317/Picture+Light+For+Wall+With+Retractable+Arm%2C+Rotatable+Indoor+Accent+Spotlight%2C+Dimmable+LED+Light+With+Remote+Control+For+Picture+Frame+Displa.jpg
+https://assets.wfcdn.com/im/07358390/resize-h400-w400%5Ecompr-r85/4179/417946530/Gold+Wireless+Picture+Light+-+Gold+Adjustable+Art+Light+with+Motion+Sensor+%26+Remote.jpg
+https://assets.wfcdn.com/im/65454186/resize-h400-w400%5Ecompr-r85/3695/369575879/12.6%22+Dimmable+Battery+Operated+LED+Picture+Light+with+3+Color+Temperatures+%283000K%2F4000K%2F5500K%29.jpg
+https://assets.wfcdn.com/im/46244898/resize-h400-w400%5Ecompr-r85/3831/383148495/24%E2%80%9D+LED+Battery+Operated+WIreless+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B.jpg
+https://assets.wfcdn.com/im/54009234/resize-h400-w400%5Ecompr-r85/4023/402387980/24%22+Battery+Operated+LED+Picture+Light+with+Remote+Control%2C+Black+Gold+%288000mAh%29.jpg
+https://assets.wfcdn.com/im/27397825/resize-h400-w400%5Ecompr-r85/3609/360923377/3Pack+Picture+Light+Battery+Operated+Painting+Lights+For+Wall+Wireless+Magnetic+Display+Art+Light+With+Remote+Control%2CDimmable%26Timer+Portrait+Light+For+Art+Frame+Artworking%2CWall+Decor+Puck+Lights.jpg
+https://assets.wfcdn.com/im/18069116/resize-h400-w400%5Ecompr-r85/4161/416140469/31%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+with+Remote+in+Matte+Black.jpg</t>
+  </si>
+  <si>
+    <t>Acrylic</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/29485814/resize-h600-w600%5Ecompr-r85/2946/294632625/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.18'' H X 3.35'' W X 3.35'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;LED&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-2362-dimmable-2-light-wall-sconce-360rotatable-picture-light-fixture-including-bulbs-w113278892.html?piid=1756456321</t>
+  </si>
+  <si>
+    <t>2026-07-30T11:32:46Z</t>
+  </si>
+  <si>
+    <t>23.62" Dimmable 2 - Light Wall Sconce 360°Rotatable Picture Light Fixture (Including Bulbs)</t>
+  </si>
+  <si>
+    <t>ByWrought Studio™</t>
+  </si>
+  <si>
+    <t>W113278892</t>
+  </si>
+  <si>
+    <t>【Light Bulbs】Wall sconce light fixture include light bulbs, recommended to use E12 basic light bulbs, T20 type light bulbs.
+【Dimensions】Bathroom vanity light fixture size length 23.62 inches * width 4.72 inches * depth 4.72 inches, single light fixture.
+【High Quality Material】 The wall light base is made of solid metal and iron material and high-quality aluminum round pipe, which has durability and heat dissipation performance.
+【Use Scenario】This light is recommended for use in the bedroom, bathroom, hall passage, living room corridor and other family scenes. The light can be used as a wall sconce, reading light, vanity light, bathroom light, picture light fixture.
+【Installation】 Hardwired, 360 degree reversible installation, vertical or horizontal installation can be suitable for a variety of installation methods.</t>
+  </si>
+  <si>
+    <t>About This ProductThis exquisite wall light fixture recommends the use of E12 light bulbs, including light bulbs, the design of a full appearance, both stylish and elegant, suitable for bedroom, bathroom, hallway, living room corridor and other family scenes, whether as an auxiliary lighting or decorative highlights, it can add a touch of warmth and beauty to your home.Features【Light Bulbs】Wall sconce light fixture include light bulbs, recommended to use E12 basic light bulbs, T20 type light bulbs.【Dimensions】Bathroom vanity light fixture size length 23.62 inches * width 4.72 inches * depth 4.72 inches, single light fixture.【High Quality Material】 The wall light base is made of solid metal and iron material and high-quality aluminum round pipe, which has durability and heat dissipation performance.【Use Scenario】This light is recommended for use in the bedroom, bathroom, hall passage, living room corridor and other family scenes. The light can be used as a wall sconce, reading light, vanity light, bathroom light, picture light fixture.【Installation】 Hardwired, 360 degree reversible installation, vertical or horizontal installation can be suitable for a variety of installation methods.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;This exquisite wall light fixture recommends the use of E12 light bulbs, including light bulbs, the design of a full appearance, both stylish and elegant, suitable for bedroom, bathroom, hallway, living room corridor and other family scenes, whether as an auxiliary lighting or decorative highlights, it can add a touch of warmth and beauty to your home.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;【Light Bulbs】Wall sconce light fixture include light bulbs, recommended to use E12 basic light bulbs, T20 type light bulbs.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;【Dimensions】Bathroom vanity light fixture size length 23.62 inches * width 4.72 inches * depth 4.72 inches, single light fixture.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;【High Quality Material】 The wall light base is made of solid metal and iron material and high-quality aluminum round pipe, which has durability and heat dissipation performance.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;【Use Scenario】This light is recommended for use in the bedroom, bathroom, hall passage, living room corridor and other family scenes. The light can be used as a wall sconce, reading light, vanity light, bathroom light, picture light fixture.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;【Installation】 Hardwired, 360 degree reversible installation, vertical or horizontal installation can be suitable for a variety of installation methods.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/52116468/resize-h1200-w1200%5Ecompr-r85/3339/333995201/23.62%22+Dimmable+2+-+Light+Wall+Sconce+360%C2%B0Rotatable+Picture+Light+Fixture+%28Including+Bulbs%29-1756456321.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/53704876/resize-h400-w400%5Ecompr-r85/3361/336144314/B11+LED+-+Candelabra+Base+-+Clear++-+120+Volt.jpg
+https://assets.wfcdn.com/im/75463114/resize-h400-w400%5Ecompr-r85/7146/71464409/Wilfred+4+Watt+Equivalent+B11+E12%2FCandelabra+Dimmable+2700K+LED+Bulb.jpg
+https://assets.wfcdn.com/im/43588063/resize-h400-w400%5Ecompr-r85/1419/141922694/5A+Tamper+Resistant+Slide+Single+Pole+Dimmer+2-pack.jpg
+https://assets.wfcdn.com/im/46240692/resize-h400-w400%5Ecompr-r85/3322/332294457/ELEGRP+Wifi+Smart+Rotary+Traic+Dimmer+With+1.8+Inch+TFT+Display+Screen%2C+Single+Pole%2C+Needs+Neutral+Wire%2C+2.4Ghz+Wi-Fi%2C+Compatible+With+Alexa+And+Google+Home%2C+No+Hub+Required%2C+UL+Listed.jpg
+https://assets.wfcdn.com/im/19625042/resize-h400-w400%5Ecompr-r85/3255/325554113/ELEGRP+Smart+Dimmer+Light+Switch+Single+Pole%2C+2.4Ghz+Wi-Fi+Dimmer+Switch+Compatible+With+Alexa+And+Google+Assistant%2C+Needs+Neutral+Wire%2C+No+Hub+Required%2C+UL+And+FCC+Listed%2C+%2C+1+PC.jpg
+https://assets.wfcdn.com/im/46240692/resize-h400-w400%5Ecompr-r85/3322/332294457/ELEGRP+Wifi+Smart+Rotary+Traic+Dimmer+With+1.8+Inch+TFT+Display+Screen%2C+3+Way%2C+Needs+Neutral+Wire%2C+2.4Ghz+Wi-Fi%2C+Compatible+With+Alexa+And+Google+Home%2C+No+Hub+Required%2C+UL+Listed.jpg
+https://assets.wfcdn.com/im/43020862/resize-h400-w400%5Ecompr-r85/9416/94169093/Adorne%C2%AE+Paddle+0-10V+Single+Pole+and+3+Way+Dimmer+with+Microban.jpg
+https://assets.wfcdn.com/im/86831325/resize-h400-w400%5Ecompr-r85/3232/323290713/Lutron+Toggler+Light+Almond+150+W+3-Way+Dimmer+Switch+1+pk.jpg
+https://assets.wfcdn.com/im/36160435/resize-h400-w400%5Ecompr-r85/3289/328979479/Trademaster+700W+Tru+Universal+Toggle+Slide+Single+Pole%2F3-Way+Dimmer.jpg
+https://assets.wfcdn.com/im/16282660/resize-h400-w400%5Ecompr-r85/4415/441539467/Lutron+Diva+with+Night+Mode+for+Dimmable+LED+Bulbs+Watthite+150+Watt+3-Wattay+Dimmer+Switch+1+Pack.jpg
+https://assets.wfcdn.com/im/87282591/resize-h400-w400%5Ecompr-r85/3481/348182725/Lutron+Caseta+5+amps+3-Way+Smart-Enabled+Switch+White+1+pk.jpg
+https://assets.wfcdn.com/im/09689593/resize-h400-w400%5Ecompr-r85/3232/323290720/Lutron+Caseta+White+150+W+3-Way+Smart-Enabled+Dimmer+Switch+w%2FRemote+Control+1+pk.jpg</t>
+  </si>
+  <si>
+    <t>Metal, Aluminum</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/78870218/resize-h600-w600%5Ecompr-r85/3339/333995245/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.38'' H X 1.38'' W X 1.38'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;23.62'' H X 23.62'' W X 3.35'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.65 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.72'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.72'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.72'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal, Aluminum&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;110 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;E12/Candelabra&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Up, Adjustable, Multiple Directions, Down, Ambient&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Color&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Clear&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;450lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm, Adjustable Shade&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;ETL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Details&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Defects Only&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -570,59 +679,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U4"/>
+  <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -639,223 +748,347 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+    </row>
+    <row r="2" spans="1:20">
+      <c r="A2" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>21</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>22</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>23</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>24</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2">
+        <v>40.99</v>
+      </c>
+      <c r="G2">
+        <v>46.99</v>
+      </c>
+      <c r="H2" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>26</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2">
-        <v>4.5</v>
+        <v>4.3</v>
       </c>
       <c r="K2">
-        <v>753</v>
+        <v>4</v>
       </c>
       <c r="L2" t="s">
+        <v>26</v>
+      </c>
+      <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="s">
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>36</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>37</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>38</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>39</v>
       </c>
-      <c r="E3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3">
-        <v>77.99</v>
+        <v>76.99</v>
       </c>
       <c r="G3">
         <v>83.99</v>
       </c>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
       <c r="K3">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="M3" t="s">
         <v>41</v>
       </c>
       <c r="N3" t="s">
         <v>42</v>
       </c>
       <c r="O3" t="s">
         <v>43</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" t="s">
         <v>45</v>
       </c>
       <c r="T3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="U3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
         <v>47</v>
       </c>
       <c r="B4" t="s">
         <v>48</v>
       </c>
       <c r="C4" t="s">
         <v>49</v>
       </c>
       <c r="D4" t="s">
         <v>50</v>
       </c>
       <c r="E4" t="s">
         <v>51</v>
       </c>
       <c r="F4">
-        <v>217.99</v>
+        <v>92.99</v>
+      </c>
+      <c r="G4">
+        <v>114.99</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
-      <c r="L4" t="s">
+      <c r="J4">
+        <v>4.5</v>
+      </c>
+      <c r="K4">
+        <v>753</v>
+      </c>
+      <c r="M4" t="s">
         <v>52</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>53</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>54</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>55</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>56</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
+        <v>32</v>
+      </c>
+      <c r="S4" t="s">
+        <v>45</v>
+      </c>
+      <c r="T4" t="s">
         <v>57</v>
       </c>
-      <c r="T4" t="s">
-[...2 lines deleted...]
-      <c r="U4" t="s">
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
         <v>58</v>
+      </c>
+      <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5">
+        <v>85.99</v>
+      </c>
+      <c r="G5">
+        <v>93.99</v>
+      </c>
+      <c r="H5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5">
+        <v>1</v>
+      </c>
+      <c r="J5">
+        <v>4.6</v>
+      </c>
+      <c r="K5">
+        <v>9</v>
+      </c>
+      <c r="L5" t="s">
+        <v>62</v>
+      </c>
+      <c r="M5" t="s">
+        <v>63</v>
+      </c>
+      <c r="N5" t="s">
+        <v>64</v>
+      </c>
+      <c r="O5" t="s">
+        <v>65</v>
+      </c>
+      <c r="P5" t="s">
+        <v>66</v>
+      </c>
+      <c r="R5" t="s">
+        <v>32</v>
+      </c>
+      <c r="S5" t="s">
+        <v>67</v>
+      </c>
+      <c r="T5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6">
+        <v>89.99</v>
+      </c>
+      <c r="G6">
+        <v>102.99</v>
+      </c>
+      <c r="H6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I6">
+        <v>1</v>
+      </c>
+      <c r="J6">
+        <v>4.5</v>
+      </c>
+      <c r="K6">
+        <v>2</v>
+      </c>
+      <c r="L6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N6" t="s">
+        <v>76</v>
+      </c>
+      <c r="O6" t="s">
+        <v>77</v>
+      </c>
+      <c r="P6" t="s">
+        <v>78</v>
+      </c>
+      <c r="R6" t="s">
+        <v>32</v>
+      </c>
+      <c r="S6" t="s">
+        <v>79</v>
+      </c>
+      <c r="T6" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">