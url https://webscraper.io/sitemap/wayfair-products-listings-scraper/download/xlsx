--- v2 (2026-07-02)
+++ v3 (2026-07-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -83,298 +83,310 @@
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/sb1/picture-lights-under-150-c435200-p76597~0~150.html</t>
   </si>
   <si>
-    <t>2026-06-15T05:18:52Z</t>
-[...11 lines deleted...]
-    <t>W114504762</t>
+    <t>2026-07-21T06:35:58Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-battery-operated-dimmable-wall-mount-picture-light-with-remote-control-w113564697.html?piid=1829843026%2C1829843027</t>
+  </si>
+  <si>
+    <t>Battery Operated Dimmable Wall Mount Picture Light With Remote Control</t>
+  </si>
+  <si>
+    <t>ByWrought Studio™</t>
+  </si>
+  <si>
+    <t>W113564697</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Adjustable Arm
-Built-in LED Light
+Integrated LED
+Power Source: Battery Powered
+Pieces Included: Remote Control</t>
+  </si>
+  <si>
+    <t>The unique focusing cup design of display lighting for art makes the longer lighting range. Ensures the brightness, uniformity, and spectrum continuity. No glare and no flicker. Make your art lifelike without overexposure and whitening.
+Our picture frame lights has a 5000mAh high-capacity battery, which can be used for 10-12 hours per charge. Ensure the long-lasting brightness without frequent charging.
+This art light can be controlled by remote or touch button. The photo light can be adjusted to three color temperatures, you can choose the appropriate tone according to the illuminated objects and personal preferences, and it also has memory and timer function.</t>
+  </si>
+  <si>
+    <t>About This ProductThe Battery Operated 16-Inch Picture Light features a unique focusing cup design that provides a wide range of lighting, ensuring brightness and uniformity without glare or flicker. Powered by a 5000mAh high-capacity battery, it offers 10 to 12 hours of illumination per charge. This versatile light can be controlled via remote or touch, allowing you to adjust the color temperature to suit your needs, and includes memory and timer functions. Its magnetic design allows for easy charging and secure placement, making it perfect for various settings such as bedrooms, bathrooms, and galleries. If you have any questions, our dedicated team is here to assist you.FeaturesThe unique focusing cup design of display lighting for art makes the longer lighting range. Ensures the brightness, uniformity, and spectrum continuity. No glare and no flicker. Make your art lifelike without overexposure and whitening.Our picture frame lights has a 5000mAh high-capacity battery, which can be used for 10-12 hours per charge. Ensure the long-lasting brightness without frequent charging.This art light can be controlled by remote or touch button. The photo light can be adjusted to three color temperatures, you can choose the appropriate tone according to the illuminated objects and personal preferences, and it also has memory and timer function.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9tqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;The Battery Operated 16-Inch Picture Light features a unique focusing cup design that provides a wide range of lighting, ensuring brightness and uniformity without glare or flicker. Powered by a 5000mAh high-capacity battery, it offers 10 to 12 hours of illumination per charge. This versatile light can be controlled via remote or touch, allowing you to adjust the color temperature to suit your needs, and includes memory and timer functions. Its magnetic design allows for easy charging and secure placement, making it perfect for various settings such as bedrooms, bathrooms, and galleries. If you have any questions, our dedicated team is here to assist you.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9tqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9tqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;The unique focusing cup design of display lighting for art makes the longer lighting range. Ensures the brightness, uniformity, and spectrum continuity. No glare and no flicker. Make your art lifelike without overexposure and whitening.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Our picture frame lights has a 5000mAh high-capacity battery, which can be used for 10-12 hours per charge. Ensure the long-lasting brightness without frequent charging.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;This art light can be controlled by remote or touch button. The photo light can be adjusted to three color temperatures, you can choose the appropriate tone according to the illuminated objects and personal preferences, and it also has memory and timer function.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/59037951/resize-h1200-w1200%5Ecompr-r85/3390/339032783/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control-1829843026-1829843027.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/92379499/resize-h400-w400%5Ecompr-r85/3390/339032783/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control.jpg
+https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31-Inch+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+%26+Adjustable+Color+Temperature+for+Artwork.jpg
+https://assets.wfcdn.com/im/05301424/resize-h400-w400%5Ecompr-r85/2983/298376448/16%27%27+Dimmable+Wall+Mount+Picture+Light.jpg
+https://assets.wfcdn.com/im/55565165/resize-h400-w400%5Ecompr-r85/3349/334993328/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/54009234/resize-h400-w400%5Ecompr-r85/4023/402387980/24%22+Battery+Operated+LED+Picture+Light+with+Remote+Control%2C+Black+Gold+%288000mAh%29.jpg
+https://assets.wfcdn.com/im/05483967/resize-h400-w400%5Ecompr-r85/3831/383148382/24%E2%80%9D+LED+Battery+Operated+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B.jpg
+https://assets.wfcdn.com/im/78173296/resize-h400-w400%5Ecompr-r85/3282/328210032/Brushed+Gold+15.75+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg</t>
+  </si>
+  <si>
+    <t>4" H x 24" W x 7.4" D</t>
+  </si>
+  <si>
+    <t>Sale</t>
+  </si>
+  <si>
+    <t>Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/20023213/resize-h600-w600%5Ecompr-r85/3390/339032781/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4'' H X 24'' W X 7.4'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.79'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.6'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.7'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.25 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thtqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/a3d6dea9-27f6-4a9c-9f4a-b708c8ed0098/jlit1007%20owner%20manual.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Touch&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered, Rechargeable Batteries&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;300lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Manual&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Timer, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Tunable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-21T06:39:39Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-1-light-dimmable-led-picture-light-with-adjustable-color-temperature-3000k4000k5000k-artwork-display-lighting-w117808381.html?piid=687673185%2C673865590&amp;auctionId=e5a501ec-4047-4b95-85b1-ca24dccac7d1&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22e5a501ec-4047-4b95-85b1-ca24dccac7d1%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>1-Light Dimmable LED Picture Light with Adjustable Color Temperature (3000K/4000K/5000K), Artwork Display Lighting</t>
+  </si>
+  <si>
+    <t>W117808381</t>
+  </si>
+  <si>
+    <t>Adjustable Arm
+Integrated LED
 Power Source: Hardwired</t>
   </si>
   <si>
-    <t>3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.
-[...15 lines deleted...]
-    <t>https://assets.wfcdn.com/im/43020862/resize-h400-w400%5Ecompr-r85/9416/94169093/Adorne%C2%AE+Paddle+0-10V+Single+Pole+and+3+Way+Dimmer+with+Microban.jpg
+    <t>Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.
+3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.
+Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.
+Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.
+Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.</t>
+  </si>
+  <si>
+    <t>About This ProductThe picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3 CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.FeaturesAdjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9tqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;The picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3 CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9tqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9tqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/35728718/resize-h1200-w1200%5Ecompr-r85/3325/332535125/1-Light+Dimmable+LED+Picture+Light+with+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Artwork+Display+Lighting-687673185-673865590.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/43588063/resize-h400-w400%5Ecompr-r85/1419/141922694/5+Tamper+Resistant+Slide+Single+Pole+Dimmer.jpg
+https://assets.wfcdn.com/im/46240692/resize-h400-w400%5Ecompr-r85/3322/332294457/ELEGRP+Wifi+Smart+Rotary+Traic+Dimmer+With+1.8+Inch+TFT+Display+Screen%2C+Single+Pole%2C+Needs+Neutral+Wire%2C+2.4Ghz+Wi-Fi%2C+Compatible+With+Alexa+And+Google+Home%2C+No+Hub+Required%2C+UL+Listed.jpg
+https://assets.wfcdn.com/im/19625042/resize-h400-w400%5Ecompr-r85/3255/325554113/ELEGRP+Smart+Dimmer+Light+Switch+Single+Pole%2C+2.4Ghz+Wi-Fi+Dimmer+Switch+Compatible+With+Alexa+And+Google+Assistant%2C+Needs+Neutral+Wire%2C+No+Hub+Required%2C+UL+And+FCC+Listed%2C+%2C+1+PC.jpg
+https://assets.wfcdn.com/im/46240692/resize-h400-w400%5Ecompr-r85/3322/332294457/ELEGRP+Wifi+Smart+Rotary+Traic+Dimmer+With+1.8+Inch+TFT+Display+Screen%2C+3+Way%2C+Needs+Neutral+Wire%2C+2.4Ghz+Wi-Fi%2C+Compatible+With+Alexa+And+Google+Home%2C+No+Hub+Required%2C+UL+Listed.jpg
+https://assets.wfcdn.com/im/43020862/resize-h400-w400%5Ecompr-r85/9416/94169093/Adorne%C2%AE+Paddle+0-10V+Single+Pole+and+3+Way+Dimmer+with+Microban.jpg
 https://assets.wfcdn.com/im/86831325/resize-h400-w400%5Ecompr-r85/3232/323290713/Lutron+Toggler+Light+Almond+150+W+3-Way+Dimmer+Switch+1+pk.jpg
 https://assets.wfcdn.com/im/36160435/resize-h400-w400%5Ecompr-r85/3289/328979479/Trademaster+700W+Tru+Universal+Toggle+Slide+Single+Pole%2F3-Way+Dimmer.jpg
 https://assets.wfcdn.com/im/16282660/resize-h400-w400%5Ecompr-r85/4415/441539467/Lutron+Diva+with+Night+Mode+for+Dimmable+LED+Bulbs+Watthite+150+Watt+3-Wattay+Dimmer+Switch+1+Pack.jpg
 https://assets.wfcdn.com/im/87282591/resize-h400-w400%5Ecompr-r85/3481/348182725/Lutron+Caseta+5+amps+3-Way+Smart-Enabled+Switch+White+1+pk.jpg
 https://assets.wfcdn.com/im/09689593/resize-h400-w400%5Ecompr-r85/3232/323290720/Lutron+Caseta+White+150+W+3-Way+Smart-Enabled+Dimmer+Switch+w%2FRemote+Control+1+pk.jpg
 https://assets.wfcdn.com/im/42923040/resize-h400-w400%5Ecompr-r85/3481/348182704/Lutron+Caseta+5+amps+Single+Pole+3-Way+Smart-Enabled+Dimmer+Switch+White+1+pk.jpg
-https://assets.wfcdn.com/im/22919560/resize-h400-w400%5Ecompr-r85/3913/391370709/TopGreener+Table-Top+Plug+in+Dimmer+with+Slide+Control+for+Lamps+-+White+%283+Pack%29.jpg
-[...33 lines deleted...]
-    <t>4.33" H x 24" W x  8.26" D</t>
+https://assets.wfcdn.com/im/22919560/resize-h400-w400%5Ecompr-r85/3913/391370709/TopGreener+Table-Top+Plug+in+Dimmer+with+Slide+Control+for+Lamps+-+White+%283+Pack%29.jpg</t>
+  </si>
+  <si>
+    <t>4.33" H x 20" W x 11.42" D</t>
+  </si>
+  <si>
+    <t>5% Off Coupon</t>
+  </si>
+  <si>
+    <t>Acrylic, Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/99066112/resize-h600-w600%5Ecompr-r85/3308/330841293/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 20'' W X 6.8'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.18'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.8 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;11.42'' L&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thtqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/e8909cdd-18a0-4599-8fe7-bdbcc632ce39/bjbi1056%20owner%20manual.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/36f6fc40-c423-45d8-a1a4-17aaa1b8a1e9/jq-193.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Acrylic, Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;High Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rust Resistant, UV Resistant&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;960lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm, Extendable&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-21T06:42:29Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/house-of-hampton-1-light-dimmable-led-picture-light-with-adjustable-color-temperature-3000k4000k5000k-artwork-display-lighting-w119553736.html?piid=1387030590%2C1384593967&amp;auctionId=e5a501ec-4047-4b95-85b1-ca24dccac7d1&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22e5a501ec-4047-4b95-85b1-ca24dccac7d1%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>ByHouse of Hampton®</t>
+  </si>
+  <si>
+    <t>W119553736</t>
+  </si>
+  <si>
+    <t>3CCT Adjustable Function: Choose from three color temperatures—warm (3000K), natural (4000K), and cool white (5000K).
+Adjustable Lighting Angle: The flexible 300-degree swivel arm lets you easily adjust the lighting angle for optimal illumination, making it perfect for highlighting your artwork, photos, or diplomas.
+Traditional dimmer switches allow for dimming the light and easy adjustment of brightness and color to set the perfect mood.
+Superior Lighting Effect: Available in 16" or 24" sizes, this light provides 640–960 lumens of bright, even light. High CRI 95+ and mini spotlights enhance your art, making it the focal point.
+Sleek Modern Design Clean lines and a minimalist aesthetic make this picture light a stylish addition to living rooms, galleries, or home offices.</t>
+  </si>
+  <si>
+    <t>About This ProductThis elegant 1-Light Dimmable LED Picture Light enhances the look of your artwork, photos, or any wall display. Designed for both versatility and style, it features adjustable color temperatures—3000K (warm), 4000K (neutral), and 5000K (cool)—allowing you to create the perfect lighting environment for any space. Whether you're illuminating a gallery wall or adding ambiance to your living room, this picture light combines functionality with modern design seamlessly.  Ideal for displaying artwork, photos, wall art, galleries, and even bathroom lighting, this fixture provides bright, even illumination that highlights the details and colors of your most cherished pieces.Features3CCT Adjustable Function: Choose from three color temperatures—warm (3000K), natural (4000K), and cool white (5000K).Adjustable Lighting Angle: The flexible 300-degree swivel arm lets you easily adjust the lighting angle for optimal illumination, making it perfect for highlighting your artwork, photos, or diplomas.Traditional dimmer switches allow for dimming the light and easy adjustment of brightness and color to set the perfect mood.Superior Lighting Effect: Available in 16" or 24" sizes, this light provides 640–960 lumens of bright, even light. High CRI 95+ and mini spotlights enhance your art, making it the focal point.Sleek Modern Design Clean lines and a minimalist aesthetic make this picture light a stylish addition to living rooms, galleries, or home offices.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9tqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;This elegant 1-Light Dimmable LED Picture Light enhances the look of your artwork, photos, or any wall display. Designed for both versatility and style, it features adjustable color temperatures—3000K (warm), 4000K (neutral), and 5000K (cool)—allowing you to create the perfect lighting environment for any space. Whether you're illuminating a gallery wall or adding ambiance to your living room, this picture light combines functionality with modern design seamlessly.  Ideal for displaying artwork, photos, wall art, galleries, and even bathroom lighting, this fixture provides bright, even illumination that highlights the details and colors of your most cherished pieces.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9tqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9tqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;3CCT Adjustable Function: Choose from three color temperatures—warm (3000K), natural (4000K), and cool white (5000K).&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Adjustable Lighting Angle: The flexible 300-degree swivel arm lets you easily adjust the lighting angle for optimal illumination, making it perfect for highlighting your artwork, photos, or diplomas.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Traditional dimmer switches allow for dimming the light and easy adjustment of brightness and color to set the perfect mood.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Superior Lighting Effect: Available in 16" or 24" sizes, this light provides 640–960 lumens of bright, even light. High CRI 95+ and mini spotlights enhance your art, making it the focal point.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Sleek Modern Design Clean lines and a minimalist aesthetic make this picture light a stylish addition to living rooms, galleries, or home offices.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/95042661/resize-h1200-w1200%5Ecompr-r85/3088/308836305/1-Light+Dimmable+LED+Picture+Light+with+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Artwork+Display+Lighting-1387030590-1384593967.jpg</t>
+  </si>
+  <si>
+    <t>4.33" H x 24" W x 7.09" D</t>
+  </si>
+  <si>
+    <t>Spend &amp; Save</t>
   </si>
   <si>
     <t>Metal, Acrylic</t>
   </si>
   <si>
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 24'' W X 8.26'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.8 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal, Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;60 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Arm&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...73 lines deleted...]
-    <t>Adjustable Arm
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/19404873/resize-h600-w600%5Ecompr-r85/3297/329788715/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 24'' W X 7.09'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.18'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thtqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/36f6fc40-c423-45d8-a1a4-17aaa1b8a1e9/jq-193.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal, Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Brushed Gold&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;High Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rust Resistant, UV Resistant&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;960lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm, Extendable&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-21T06:34:45Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/alcott-hill-battery-operated-dimmable-led-wall-mounted-picture-light-with-remote-w001193166.html?piid=86088366%2C53007420</t>
+  </si>
+  <si>
+    <t>Dimmable LED Wall Mounted Picture Light with Remote</t>
+  </si>
+  <si>
+    <t>ByAlcott Hill®</t>
+  </si>
+  <si>
+    <t>W001193166</t>
+  </si>
+  <si>
+    <t>Adjustable Shade
+Integrated LED
 Power Source: Battery Powered
-Built-in LED Light
 Pieces Included: Remote Control</t>
   </si>
   <si>
-    <t>The unique focusing cup design of display lighting for art makes the longer lighting range. Ensures the brightness, uniformity, and spectrum continuity. No glare and no flicker. Make your art lifelike without overexposure and whitening.
-[...13 lines deleted...]
-    <t>https://assets.wfcdn.com/im/92379499/resize-h400-w400%5Ecompr-r85/3390/339032783/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control.jpg
+    <t>About This ProductEnjoy the perfect lighting ambiance with this conveniently cordless and battery-powered wall-mounted s conce. Designed with an adjustable arm and shade, it offers customizable illumination for a range of tasks and moods. The integrated LED technology provides long-lasting, energy-efficient light.</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9tqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Enjoy the perfect lighting ambiance with this conveniently cordless and battery-powered wall-mounted s conce. Designed with an adjustable arm and shade, it offers customizable illumination for a range of tasks and moods. The integrated LED technology provides long-lasting, energy-efficient light.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9tqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9tqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/09974536/resize-h1200-w1200%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-86088366-53007420.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/90888114/resize-h400-w400%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
 https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31-Inch+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+%26+Adjustable+Color+Temperature+for+Artwork.jpg
-https://assets.wfcdn.com/im/18069116/resize-h400-w400%5Ecompr-r85/4161/416140469/31%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+with+Remote+in+Matte+Black.jpg
-[...1 lines deleted...]
-https://assets.wfcdn.com/im/05483967/resize-h400-w400%5Ecompr-r85/3831/383148382/24%E2%80%9D+LED+Battery+Operated+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B.jpg
 https://assets.wfcdn.com/im/63372527/resize-h400-w400%5Ecompr-r85/3349/334994204/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
-https://assets.wfcdn.com/im/78173296/resize-h400-w400%5Ecompr-r85/3282/328210032/Brushed+Gold+15.75+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg</t>
-[...40 lines deleted...]
-    <t>https://assets.wfcdn.com/im/68230981/resize-h1200-p1-w1200%5Ecompr-r85/3912/391244876/Plug-In+Picture+Light+For+Wall+-+LED+Art+Light+With+On%2FOff+Switch%2C+14-Inch+Adjustable+Brass+Gallery+Lighting+For+Picture+Display+And+Dartboard+Art+Work%2C+4000K+Daylight+White-38416110.jpg</t>
+https://assets.wfcdn.com/im/16056771/resize-h400-w400%5Ecompr-r85/2883/288327099/Rhyus+Sophisticated+Luxury+Solid+Brass+Rotatable+Picture+Lights.jpg
+https://assets.wfcdn.com/im/73617021/resize-h400-w400%5Ecompr-r85/3304/330407852/Valisy+15.5%22+Dimmable+1+-+Light++LED+Picture+Light+with+Remote%2C+Battery+Powered+Wall+Mount+Light+with+Adjustable+Arm.jpg
+https://assets.wfcdn.com/im/89237999/resize-h400-w400%5Ecompr-r85/2496/249665312/14.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/74016893/resize-h400-w400%5Ecompr-r85/1403/140375295/1+-+Light+Plug-In+LED+Wall+Mounted+Picture+Light.jpg</t>
+  </si>
+  <si>
+    <t>1.75" H x 18" W x 7.5" D</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.75'' H X 18'' W X 7.5'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75'' L&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.2 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Reach Extension&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75''&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thtqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/c9404f42-f787-4a38-911f-6ca5d91f1dbf/concept%20led%20cordless%20remote%20control%20picture%20lights%20q&amp;amp;a%20(1).pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Marketing Materials (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rocker, Dimmer&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;16&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery Life&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;100 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Location&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Fixture / Shade&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Shade, Extendable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,200K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90 Days, 30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Details&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Satisfaction Guaranteed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-21T06:36:47Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-remote-controlled-dimmable-picture-light-w100470591.html?piid=1176678157</t>
+  </si>
+  <si>
+    <t>Remote Controlled  Dimmable Picture Light</t>
+  </si>
+  <si>
+    <t>ByEbern Designs</t>
+  </si>
+  <si>
+    <t>W100470591</t>
+  </si>
+  <si>
+    <t>Integrated LED
+Power Source: Plug-in
+Pieces Included: Remote Control</t>
+  </si>
+  <si>
+    <t>Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.
+Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.
+Easy Install, Multiple Use: Effortless mounting for various displays and décors.
+Remote Precision: Aim within 50ft; quick pairing tips included.
+Secure Pairing: Hold buttons for optimal LED pairing.</t>
+  </si>
+  <si>
+    <t>About This ProductEffortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.FeaturesTailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.Easy Install, Multiple Use: Effortless mounting for various displays and décors.Remote Precision: Aim within 50ft; quick pairing tips included.Secure Pairing: Hold buttons for optimal LED pairing.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9tqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Effortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9tqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9tqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Install, Multiple Use: Effortless mounting for various displays and décors.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Remote Precision: Aim within 50ft; quick pairing tips included.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Secure Pairing: Hold buttons for optimal LED pairing.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/34182613/resize-h1200-w1200%5Ecompr-r85/2530/253058456/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg</t>
   </si>
   <si>
     <t>https://assets.wfcdn.com/im/43777109/resize-h400-w400%5Ecompr-r85/7412/74123933/Simple+Cord+Organizer%2C+150in+Cable+Management+Under+Desk+-+Easy+to+Install+Screws+or+Adhesive+Mount+Cord+Covers+for+Wires+on+Wall%2C+Desk+and+Home+Office%2C+Wall+Cable+Organizer+%28White%29.jpg
-https://assets.wfcdn.com/im/89743017/resize-h400-w400%5Ecompr-r85/1956/195672312/Zipcord+Wire.jpg
+https://assets.wfcdn.com/im/69707213/resize-h400-w400%5Ecompr-r85/1805/180591806/Extension+Cable+For+T5+T8+LED+Light+Fixture.jpg
 https://assets.wfcdn.com/im/30838335/resize-h400-w400%5Ecompr-r85/2881/288129295/LED+12V+Snap-on+Strip+Light+Power+Cable.jpg
 https://assets.wfcdn.com/im/52526978/resize-h400-w400%5Ecompr-r85/3249/32494809/Guy+Wire.jpg
 https://assets.wfcdn.com/im/08240973/resize-h400-w400%5Ecompr-r85/2841/284196345/Generator+Extension+Cord.jpg
 https://assets.wfcdn.com/im/77516752/resize-h400-w400%5Ecompr-r85/5298/52985646/Himalayan+Glow+Original+Replacement+Electric+Cord+with+%28ETL+Certified%29+Dimmer+Switch.jpg
 https://assets.wfcdn.com/im/39573844/resize-h400-w400%5Ecompr-r85/1956/195675505/Zipcord+Spool+Wire.jpg
 https://assets.wfcdn.com/im/57583058/resize-h400-w400%5Ecompr-r85/1943/194372326/1+Channel+Flasher+with+Speed+Control+Dial.jpg
-https://assets.wfcdn.com/im/82804914/resize-h400-w400%5Ecompr-r85/2933/293370610/Retractable+Extension+Cord+Reel+Power+Cord+Reel+65FT.jpg
+https://assets.wfcdn.com/im/29448697/resize-h400-w400%5Ecompr-r85/2933/293370592/Retractable+Extension+Cord+Reel+Power+Cord+Reel+65FT.jpg
 https://assets.wfcdn.com/im/18893397/resize-h400-w400%5Ecompr-r85/2933/293370684/Retractable+Extension+Cord+Reel+Power+Cord+Reel+50FT.jpg
 https://assets.wfcdn.com/im/7655537/resize-h400-w400%5Ecompr-r85/2933/293370668/Retractable+Extension+Cord+Reel+Power+Cord+Reel+45FT.jpg
 https://assets.wfcdn.com/im/68625742/resize-h400-w400%5Ecompr-r85/3495/349552234/50-Amp+Generator+Extension+Cord%2C+50+Foot%2C+250+Volts+12500+Watts+Heavy+Duty+Power+Cable%2C+NEMA+6-50R+NEMA+6-50P+SWT+6AWG%C2%A0Flexible+Welder+Extension+Cord%2C+with+Storage+Bag%2C+for+Generator%2C+ETL+Listed.jpg</t>
   </si>
   <si>
-    <t>23.6" Wide</t>
-[...2 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/14468406/resize-h600-w600%5Ecompr-r85/3912/391244602/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.98'' W X 14.88'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Ambient&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Matte Black&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Manual&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>23.62"</t>
+  </si>
+  <si>
+    <t>Aluminum, Glass</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/42804718/resize-h600-w600%5Ecompr-r85/4403/440316959/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.69'' H X 23.62'' W X 13.66'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.55 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thtqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/efa85419-0874-4c8a-bffc-37a33ddba2b4/72103-3519429-cc-pe21120a-sg-ww.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Certifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Aluminum, Glass&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;18&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;330lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Smart Enabled, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -774,368 +786,362 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>22</v>
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
         <v>24</v>
       </c>
       <c r="D2" t="s">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
         <v>27</v>
       </c>
       <c r="G2">
-        <v>79.99</v>
+        <v>56.99</v>
       </c>
       <c r="H2">
-        <v>98.99</v>
+        <v>76.99</v>
       </c>
       <c r="I2" t="s">
         <v>28</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
-        <v>5.0</v>
+        <v>4.7</v>
       </c>
       <c r="L2">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2" t="s">
         <v>30</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2" t="s">
         <v>37</v>
       </c>
       <c r="V2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="E3" t="s">
-        <v>41</v>
+        <v>26</v>
       </c>
       <c r="F3" t="s">
         <v>42</v>
       </c>
       <c r="G3">
-        <v>101.99</v>
+        <v>53.99</v>
       </c>
       <c r="H3">
-        <v>126.99</v>
+        <v>99.99</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>4.8</v>
+        <v>4.6</v>
       </c>
       <c r="L3">
-        <v>17</v>
+        <v>107</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="O3" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="P3" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="Q3" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="R3" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="S3" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="T3" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="U3" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="V3" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="F4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="G4">
-        <v>127.99</v>
+        <v>68.99</v>
       </c>
       <c r="H4">
-        <v>244.19</v>
+        <v>109.99</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K4">
-        <v>5.0</v>
+        <v>4.6</v>
       </c>
       <c r="L4">
-        <v>1</v>
+        <v>108</v>
       </c>
       <c r="M4" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="N4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="O4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="P4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="Q4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="R4" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="S4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="T4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="U4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="V4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D5" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="F5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G5">
-        <v>50.99</v>
+        <v>93.99</v>
       </c>
       <c r="H5">
-        <v>76.99</v>
+        <v>114.99</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
       <c r="L5">
-        <v>47</v>
+        <v>753</v>
       </c>
       <c r="M5" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O5" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P5" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="Q5" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="R5" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="S5" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="T5" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="U5" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="V5" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>80</v>
       </c>
       <c r="F6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G6">
-        <v>48.99</v>
+        <v>41.99</v>
       </c>
       <c r="H6">
-        <v>115.99</v>
+        <v>46.99</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6">
-        <v>4.7</v>
+        <v>4.0</v>
       </c>
       <c r="L6">
         <v>3</v>
       </c>
       <c r="M6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="O6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="P6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="Q6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="R6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="S6" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="U6" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
       <c r="V6" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">