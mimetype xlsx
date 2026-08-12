--- v3 (2026-07-22)
+++ v4 (2026-08-12)
@@ -12,381 +12,356 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
-    <t>at_a_glance</t>
-[...1 lines deleted...]
-  <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/sb1/picture-lights-under-150-c435200-p76597~0~150.html</t>
   </si>
   <si>
-    <t>2026-07-21T06:35:58Z</t>
-[...11 lines deleted...]
-    <t>W113564697</t>
+    <t>2026-07-31T05:20:59Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-remote-controlled-dimmable-picture-light-w100470591.html?piid=1176678157&amp;auctionId=955a4ff8-0c6b-444b-8987-c6273ba8dc18&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22955a4ff8-0c6b-444b-8987-c6273ba8dc18%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>Remote Controlled  Dimmable Picture Light</t>
+  </si>
+  <si>
+    <t>ByEbern Designs</t>
+  </si>
+  <si>
+    <t>W100470591</t>
   </si>
   <si>
     <t>usd</t>
-  </si>
-[...203 lines deleted...]
-Pieces Included: Remote Control</t>
   </si>
   <si>
     <t>Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.
 Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.
 Easy Install, Multiple Use: Effortless mounting for various displays and décors.
 Remote Precision: Aim within 50ft; quick pairing tips included.
 Secure Pairing: Hold buttons for optimal LED pairing.</t>
   </si>
   <si>
     <t>About This ProductEffortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.FeaturesTailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.Easy Install, Multiple Use: Effortless mounting for various displays and décors.Remote Precision: Aim within 50ft; quick pairing tips included.Secure Pairing: Hold buttons for optimal LED pairing.Show More</t>
   </si>
   <si>
-    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9tqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Effortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9tqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9tqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Install, Multiple Use: Effortless mounting for various displays and décors.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Remote Precision: Aim within 50ft; quick pairing tips included.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Secure Pairing: Hold buttons for optimal LED pairing.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Effortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Install, Multiple Use: Effortless mounting for various displays and décors.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Remote Precision: Aim within 50ft; quick pairing tips included.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Secure Pairing: Hold buttons for optimal LED pairing.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://assets.wfcdn.com/im/34182613/resize-h1200-w1200%5Ecompr-r85/2530/253058456/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg</t>
   </si>
   <si>
     <t>https://assets.wfcdn.com/im/43777109/resize-h400-w400%5Ecompr-r85/7412/74123933/Simple+Cord+Organizer%2C+150in+Cable+Management+Under+Desk+-+Easy+to+Install+Screws+or+Adhesive+Mount+Cord+Covers+for+Wires+on+Wall%2C+Desk+and+Home+Office%2C+Wall+Cable+Organizer+%28White%29.jpg
 https://assets.wfcdn.com/im/69707213/resize-h400-w400%5Ecompr-r85/1805/180591806/Extension+Cable+For+T5+T8+LED+Light+Fixture.jpg
 https://assets.wfcdn.com/im/30838335/resize-h400-w400%5Ecompr-r85/2881/288129295/LED+12V+Snap-on+Strip+Light+Power+Cable.jpg
 https://assets.wfcdn.com/im/52526978/resize-h400-w400%5Ecompr-r85/3249/32494809/Guy+Wire.jpg
 https://assets.wfcdn.com/im/08240973/resize-h400-w400%5Ecompr-r85/2841/284196345/Generator+Extension+Cord.jpg
 https://assets.wfcdn.com/im/77516752/resize-h400-w400%5Ecompr-r85/5298/52985646/Himalayan+Glow+Original+Replacement+Electric+Cord+with+%28ETL+Certified%29+Dimmer+Switch.jpg
 https://assets.wfcdn.com/im/39573844/resize-h400-w400%5Ecompr-r85/1956/195675505/Zipcord+Spool+Wire.jpg
 https://assets.wfcdn.com/im/57583058/resize-h400-w400%5Ecompr-r85/1943/194372326/1+Channel+Flasher+with+Speed+Control+Dial.jpg
 https://assets.wfcdn.com/im/29448697/resize-h400-w400%5Ecompr-r85/2933/293370592/Retractable+Extension+Cord+Reel+Power+Cord+Reel+65FT.jpg
 https://assets.wfcdn.com/im/18893397/resize-h400-w400%5Ecompr-r85/2933/293370684/Retractable+Extension+Cord+Reel+Power+Cord+Reel+50FT.jpg
 https://assets.wfcdn.com/im/7655537/resize-h400-w400%5Ecompr-r85/2933/293370668/Retractable+Extension+Cord+Reel+Power+Cord+Reel+45FT.jpg
 https://assets.wfcdn.com/im/68625742/resize-h400-w400%5Ecompr-r85/3495/349552234/50-Amp+Generator+Extension+Cord%2C+50+Foot%2C+250+Volts+12500+Watts+Heavy+Duty+Power+Cable%2C+NEMA+6-50R+NEMA+6-50P+SWT+6AWG%C2%A0Flexible+Welder+Extension+Cord%2C+with+Storage+Bag%2C+for+Generator%2C+ETL+Listed.jpg</t>
   </si>
   <si>
     <t>23.62"</t>
   </si>
   <si>
+    <t>Sale</t>
+  </si>
+  <si>
     <t>Aluminum, Glass</t>
   </si>
   <si>
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thtqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/42804718/resize-h600-w600%5Ecompr-r85/4403/440316959/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thtqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.69'' H X 23.62'' W X 13.66'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.55 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thtqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/efa85419-0874-4c8a-bffc-37a33ddba2b4/72103-3519429-cc-pe21120a-sg-ww.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Certifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thtqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Aluminum, Glass&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;18&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;330lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Smart Enabled, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athtqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthtqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethtqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthtqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithtqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/42804718/resize-h600-w600%5Ecompr-r85/4403/440316959/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.69'' H X 23.62'' W X 13.66'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.55 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/efa85419-0874-4c8a-bffc-37a33ddba2b4/72103-3519429-cc-pe21120a-sg-ww.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Certifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Aluminum, Glass&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;18&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;330lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Smart Enabled, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-31T05:31:47Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-1-light-dimmable-led-picture-light-with-adjustable-color-temperature-3000k4000k5000k-artwork-display-lighting-w117808381.html?piid=673865590%2C687673185&amp;auctionId=7283a3ea-d79c-46dc-869c-0a45ace658c9&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%227283a3ea-d79c-46dc-869c-0a45ace658c9%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>1-Light Dimmable LED Picture Light with Adjustable Color Temperature (3000K/4000K/5000K), Artwork Display Lighting</t>
+  </si>
+  <si>
+    <t>ByWrought Studio™</t>
+  </si>
+  <si>
+    <t>W117808381</t>
+  </si>
+  <si>
+    <t>Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.
+3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.
+Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.
+Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.
+Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.</t>
+  </si>
+  <si>
+    <t>About This ProductThe picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3 CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.FeaturesAdjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;The picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3 CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/35728718/resize-h1200-w1200%5Ecompr-r85/3325/332535125/1-Light+Dimmable+LED+Picture+Light+with+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Artwork+Display+Lighting-673865590-687673185.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/43588063/resize-h400-w400%5Ecompr-r85/1419/141922694/5A+Tamper+Resistant+Slide+Single+Pole+Dimmer+2-pack.jpg
+https://assets.wfcdn.com/im/46240692/resize-h400-w400%5Ecompr-r85/3322/332294457/ELEGRP+Wifi+Smart+Rotary+Traic+Dimmer+With+1.8+Inch+TFT+Display+Screen%2C+Single+Pole%2C+Needs+Neutral+Wire%2C+2.4Ghz+Wi-Fi%2C+Compatible+With+Alexa+And+Google+Home%2C+No+Hub+Required%2C+UL+Listed.jpg
+https://assets.wfcdn.com/im/19625042/resize-h400-w400%5Ecompr-r85/3255/325554113/ELEGRP+Smart+Dimmer+Light+Switch+Single+Pole%2C+2.4Ghz+Wi-Fi+Dimmer+Switch+Compatible+With+Alexa+And+Google+Assistant%2C+Needs+Neutral+Wire%2C+No+Hub+Required%2C+UL+And+FCC+Listed%2C+%2C+1+PC.jpg
+https://assets.wfcdn.com/im/46240692/resize-h400-w400%5Ecompr-r85/3322/332294457/ELEGRP+Wifi+Smart+Rotary+Traic+Dimmer+With+1.8+Inch+TFT+Display+Screen%2C+3+Way%2C+Needs+Neutral+Wire%2C+2.4Ghz+Wi-Fi%2C+Compatible+With+Alexa+And+Google+Home%2C+No+Hub+Required%2C+UL+Listed.jpg
+https://assets.wfcdn.com/im/43020862/resize-h400-w400%5Ecompr-r85/9416/94169093/Adorne%C2%AE+Paddle+0-10V+Single+Pole+and+3+Way+Dimmer+with+Microban.jpg
+https://assets.wfcdn.com/im/86831325/resize-h400-w400%5Ecompr-r85/3232/323290713/Lutron+Toggler+Light+Almond+150+W+3-Way+Dimmer+Switch+1+pk.jpg
+https://assets.wfcdn.com/im/36160435/resize-h400-w400%5Ecompr-r85/3289/328979479/Trademaster+700W+Tru+Universal+Toggle+Slide+Single+Pole%2F3-Way+Dimmer.jpg
+https://assets.wfcdn.com/im/16282660/resize-h400-w400%5Ecompr-r85/4415/441539467/Lutron+Diva+with+Night+Mode+for+Dimmable+LED+Bulbs+Watthite+150+Watt+3-Wattay+Dimmer+Switch+1+Pack.jpg
+https://assets.wfcdn.com/im/87282591/resize-h400-w400%5Ecompr-r85/3481/348182725/Lutron+Caseta+5+amps+3-Way+Smart-Enabled+Switch+White+1+pk.jpg
+https://assets.wfcdn.com/im/09689593/resize-h400-w400%5Ecompr-r85/3232/323290720/Lutron+Caseta+White+150+W+3-Way+Smart-Enabled+Dimmer+Switch+w%2FRemote+Control+1+pk.jpg
+https://assets.wfcdn.com/im/42923040/resize-h400-w400%5Ecompr-r85/3481/348182704/Lutron+Caseta+5+amps+Single+Pole+3-Way+Smart-Enabled+Dimmer+Switch+White+1+pk.jpg
+https://assets.wfcdn.com/im/22919560/resize-h400-w400%5Ecompr-r85/3913/391370709/TopGreener+Table-Top+Plug+in+Dimmer+with+Slide+Control+for+Lamps+-+White+%283+Pack%29.jpg</t>
+  </si>
+  <si>
+    <t>4.33" H x 20" W x 11.42" D</t>
+  </si>
+  <si>
+    <t>5% Off Coupon</t>
+  </si>
+  <si>
+    <t>Acrylic, Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/99066112/resize-h600-w600%5Ecompr-r85/3308/330841293/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 20'' W X 6.8'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.18'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.8 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;11.42'' L&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/e8909cdd-18a0-4599-8fe7-bdbcc632ce39/bjbi1056%20owner%20manual.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/36f6fc40-c423-45d8-a1a4-17aaa1b8a1e9/jq-193.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Acrylic, Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;High Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rust Resistant, UV Resistant&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;960lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm, Extendable&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-31T05:34:02Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-dimmable-led-picture-light-3000k4000k5000k-adjustable-for-display-wall-artwork-gallery2-pack-w114071591.html?piid=254657941%2C254657940&amp;auctionId=603f4a23-165d-4067-8684-feb1f63da0e5&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22603f4a23-165d-4067-8684-feb1f63da0e5%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>20" 1-Light Dimmable 8W LED Picture Light 3000K/4000K/5000K Adjustable For Display, Wall, Artwork, Gallery,2 Pack (Set of 2)</t>
+  </si>
+  <si>
+    <t>W114071591</t>
+  </si>
+  <si>
+    <t>3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/6500k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.
+Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.
+Better Lighting Effect: 8W/640lumens or 12W/960lumens, brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95+ and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, or diploma a focal point
+Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.
+Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.</t>
+  </si>
+  <si>
+    <t>About This ProductThe picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.Features3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/6500k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.Better Lighting Effect: 8W/640lumens or 12W/960lumens, brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95+ and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, or diploma a focal pointEasy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;The picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/6500k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Better Lighting Effect: 8W/640lumens or 12W/960lumens, brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95+ and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, or diploma a focal point&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/05861111/resize-h1200-w1200%5Ecompr-r85/3304/330465799/20%22+1-Light+Dimmable+8W+LED+Picture+Light+3000K%2F4000K%2F5000K+Adjustable+For+Display%2C+Wall%2C+Artwork%2C+Gallery%2C2+Pack-254657941-254657940.jpg</t>
+  </si>
+  <si>
+    <t>Metal,Acrylic</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/99066112/resize-h600-w600%5Ecompr-r85/3308/330841293/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 20'' W X 11.42'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.6 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/e6a49436-e8b1-4571-a9bd-a7823e107e76/jq-179.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal,Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;60 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;640lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-31T05:38:25Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/mercer41-1-light-dimmable-led-picture-light-3000k4000k5000k-adjustable-w114079365.html?piid=583206382%2C583206381%2C584987080&amp;auctionId=7283a3ea-d79c-46dc-869c-0a45ace658c9&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%227283a3ea-d79c-46dc-869c-0a45ace658c9%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>1-Light Dimmable LED Picture Light 3000K/4000K/5000K Adjustable</t>
+  </si>
+  <si>
+    <t>ByMercer41</t>
+  </si>
+  <si>
+    <t>W114079365</t>
+  </si>
+  <si>
+    <t>3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.
+Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.
+Better Lighting Effect: 8W , brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal point
+Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.
+Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.</t>
+  </si>
+  <si>
+    <t>About This ProductAdjustable 3000K 4000K 5000K Dimmable LED Picture Light for Artwork Display LightingFeatures3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.Better Lighting Effect: 8W , brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal pointEasy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Adjustable 3000K 4000K 5000K Dimmable LED Picture Light for Artwork Display Lighting&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Better Lighting Effect: 8W , brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal point&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/89120533/resize-h1200-w1200%5Ecompr-r85/4157/415716666/1-Light+Dimmable+LED+Picture+Light+3000K%2F4000K%2F5000K+Adjustable-583206382-583206381-584987080.jpg</t>
+  </si>
+  <si>
+    <t>4.33" H x 24" W x  8.26" D</t>
+  </si>
+  <si>
+    <t>Metal, Acrylic</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 24'' W X 8.26'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.8 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal, Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;60 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;960lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-31T05:19:09Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/alcott-hill-battery-operated-dimmable-led-wall-mounted-picture-light-with-remote-w001193166.html?piid=86088366%2C53007420</t>
+  </si>
+  <si>
+    <t>Dimmable LED Wall Mounted Picture Light with Remote</t>
+  </si>
+  <si>
+    <t>ByAlcott Hill®</t>
+  </si>
+  <si>
+    <t>W001193166</t>
+  </si>
+  <si>
+    <t>About This ProductEnjoy the perfect lighting ambiance with this conveniently cordless and battery-powered wall-mounted s conce. Designed with an adjustable arm and shade, it offers customizable illumination for a range of tasks and moods. The integrated LED technology provides long-lasting, energy-efficient light.</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Enjoy the perfect lighting ambiance with this conveniently cordless and battery-powered wall-mounted s conce. Designed with an adjustable arm and shade, it offers customizable illumination for a range of tasks and moods. The integrated LED technology provides long-lasting, energy-efficient light.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/09974536/resize-h1200-w1200%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-86088366-53007420.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/90888114/resize-h400-w400%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/16056771/resize-h400-w400%5Ecompr-r85/2883/288327099/Rhyus+Sophisticated+Luxury+Solid+Brass+Rotatable+Picture+Lights.jpg
+https://assets.wfcdn.com/im/63372527/resize-h400-w400%5Ecompr-r85/3349/334994204/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/92379499/resize-h400-w400%5Ecompr-r85/3390/339032783/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control.jpg
+https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31%22+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+Battery+Operated+Picture+Lights+Black.jpg
+https://assets.wfcdn.com/im/73617021/resize-h400-w400%5Ecompr-r85/3304/330407852/Valisy+15.5%22+Dimmable+1+-+Light++LED+Picture+Light+with+Remote%2C+Battery+Powered+Wall+Mount+Light+with+Adjustable+Arm.jpg
+https://assets.wfcdn.com/im/89237999/resize-h400-w400%5Ecompr-r85/2496/249665312/14.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/18069116/resize-h400-w400%5Ecompr-r85/4161/416140469/31%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+with+Remote+in+Matte+Black.jpg
+https://assets.wfcdn.com/im/05301424/resize-h400-w400%5Ecompr-r85/2983/298376448/16%27%27+Dimmable+Wall+Mount+Picture+Light.jpg
+https://assets.wfcdn.com/im/54009234/resize-h400-w400%5Ecompr-r85/4023/402387980/24%22+Battery+Operated+LED+Picture+Light+with+Remote+Control%2C+Black+Gold+%288000mAh%29.jpg
+https://assets.wfcdn.com/im/00923492/resize-h400-w400%5Ecompr-r85/1403/140375120/17%27%27+Dimmable+LED+Wall+Mount+Picture+Light.jpg
+https://assets.wfcdn.com/im/96223439/resize-h400-w400%5Ecompr-r85/4300/430031687/Brody+Hardwired+Dimmable+LED+Aluminum+Wall+Mounted+Picture+Light.jpg
+https://assets.wfcdn.com/im/46244898/resize-h400-w400%5Ecompr-r85/3831/383148495/24%E2%80%9D+LED+Battery+Operated+WIreless+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B.jpg
+https://assets.wfcdn.com/im/24050656/resize-h400-w400%5Ecompr-r85/3308/330839368/1-Light+Dimmable+LED+Picture+Light+with+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Artwork+Display+Lighting.jpg</t>
+  </si>
+  <si>
+    <t>1.75" H x 18" W x 7.5" D</t>
+  </si>
+  <si>
+    <t>Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.75'' H X 18'' W X 7.5'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75'' L&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.2 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Reach Extension&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75''&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/c9404f42-f787-4a38-911f-6ca5d91f1dbf/concept%20led%20cordless%20remote%20control%20picture%20lights%20q&amp;amp;a%20(1).pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Marketing Materials (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rocker, Dimmer&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;16&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery Life&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;100 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Location&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Fixture / Shade&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Shade, Extendable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,200K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90 Days, 30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Details&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Satisfaction Guaranteed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -690,59 +665,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -762,386 +737,371 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>22</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>23</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>24</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>25</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>26</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2">
+        <v>40.99</v>
+      </c>
+      <c r="H2">
+        <v>46.99</v>
+      </c>
+      <c r="I2" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="L2">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="M2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N2" t="s">
         <v>29</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>30</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>31</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>32</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>33</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>34</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>35</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>36</v>
       </c>
-      <c r="U2" t="s">
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" t="s">
         <v>37</v>
       </c>
-      <c r="V2" t="s">
+      <c r="C3" t="s">
         <v>38</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>39</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>40</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>41</v>
       </c>
-      <c r="E3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G3">
-        <v>53.99</v>
+        <v>51.99</v>
       </c>
       <c r="H3">
         <v>99.99</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
         <v>4.6</v>
       </c>
       <c r="L3">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" t="s">
         <v>43</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>44</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>45</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>46</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>47</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>48</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
         <v>49</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>50</v>
       </c>
-      <c r="U3" t="s">
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
         <v>51</v>
       </c>
-      <c r="V3" t="s">
+      <c r="C4" t="s">
         <v>52</v>
       </c>
+      <c r="D4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4">
+        <v>127.99</v>
+      </c>
+      <c r="H4">
+        <v>135.99</v>
+      </c>
+      <c r="I4" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4">
+        <v>1</v>
+      </c>
+      <c r="K4">
+        <v>3.0</v>
+      </c>
+      <c r="L4">
+        <v>1</v>
+      </c>
+      <c r="M4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P4" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>46</v>
+      </c>
+      <c r="R4" t="s">
+        <v>47</v>
+      </c>
+      <c r="S4" t="s">
+        <v>48</v>
+      </c>
+      <c r="T4" t="s">
+        <v>59</v>
+      </c>
+      <c r="U4" t="s">
+        <v>60</v>
+      </c>
     </row>
-    <row r="4" spans="1:22">
-[...54 lines deleted...]
-      <c r="S4" t="s">
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
         <v>61</v>
       </c>
-      <c r="T4" t="s">
+      <c r="C5" t="s">
         <v>62</v>
       </c>
-      <c r="U4" t="s">
+      <c r="D5" t="s">
         <v>63</v>
       </c>
-      <c r="V4" t="s">
+      <c r="E5" t="s">
         <v>64</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" t="s">
+      <c r="F5" t="s">
         <v>65</v>
       </c>
-      <c r="C5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G5">
+        <v>88.99</v>
+      </c>
+      <c r="H5">
         <v>93.99</v>
       </c>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5">
-        <v>4.5</v>
+        <v>4.8</v>
       </c>
       <c r="L5">
-        <v>753</v>
+        <v>19</v>
       </c>
       <c r="M5" t="s">
+        <v>66</v>
+      </c>
+      <c r="N5" t="s">
+        <v>67</v>
+      </c>
+      <c r="O5" t="s">
+        <v>68</v>
+      </c>
+      <c r="P5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>46</v>
+      </c>
+      <c r="R5" t="s">
         <v>70</v>
       </c>
-      <c r="O5" t="s">
+      <c r="S5" t="s">
+        <v>48</v>
+      </c>
+      <c r="T5" t="s">
         <v>71</v>
       </c>
-      <c r="P5" t="s">
+      <c r="U5" t="s">
         <v>72</v>
       </c>
-      <c r="Q5" t="s">
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>73</v>
       </c>
-      <c r="R5" t="s">
+      <c r="C6" t="s">
         <v>74</v>
       </c>
-      <c r="S5" t="s">
+      <c r="D6" t="s">
         <v>75</v>
       </c>
-      <c r="T5" t="s">
-[...5 lines deleted...]
-      <c r="V5" t="s">
+      <c r="E6" t="s">
         <v>76</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" t="s">
+      <c r="F6" t="s">
         <v>77</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>41.99</v>
+        <v>92.99</v>
       </c>
       <c r="H6">
-        <v>46.99</v>
+        <v>114.99</v>
       </c>
       <c r="I6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6">
-        <v>4.0</v>
+        <v>4.5</v>
       </c>
       <c r="L6">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="M6" t="s">
+        <v>753</v>
+      </c>
+      <c r="N6" t="s">
+        <v>78</v>
+      </c>
+      <c r="O6" t="s">
+        <v>79</v>
+      </c>
+      <c r="P6" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>81</v>
+      </c>
+      <c r="R6" t="s">
         <v>82</v>
       </c>
-      <c r="N6" t="s">
+      <c r="S6" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" t="s">
         <v>83</v>
       </c>
-      <c r="O6" t="s">
+      <c r="U6" t="s">
         <v>84</v>
-      </c>
-[...16 lines deleted...]
-        <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">