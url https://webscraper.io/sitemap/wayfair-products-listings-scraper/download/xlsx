--- v4 (2026-08-12)
+++ v5 (2026-09-01)
@@ -80,288 +80,345 @@
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/sb1/picture-lights-under-150-c435200-p76597~0~150.html</t>
   </si>
   <si>
-    <t>2026-07-31T05:20:59Z</t>
-[...5 lines deleted...]
-    <t>Remote Controlled  Dimmable Picture Light</t>
+    <t>2026-08-27T07:13:19Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-mila-led-picture-light-selectable-acrylic-lens-w114803020.html?piid=1986602436%2C1986602458%2C1986602461</t>
+  </si>
+  <si>
+    <t>Mila - LED Picture Light  Selectable  - Acrylic Lens</t>
+  </si>
+  <si>
+    <t>ByWrought Studio™</t>
+  </si>
+  <si>
+    <t>W114803020</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>With a 2700K/3000K/3500K CCT selectable warm white to neutral white and 90 CRI, this dimmable light delivers of beautifully balanced brightness - perfect for creating spaces with rich, true-to-life color.
+Measuring 4.7" height, 7.1" extension
+Capturing modern design with its sleek lines, minimalist form, and emphasis on function through refined simplicity.
+Finished with Acrylic L ens
+Material is comprised of aluminum and steel
+Rated for damp locations
+Instructions and mounting hardware included for easy installation</t>
+  </si>
+  <si>
+    <t>About This ProductUnveil the beauty of your most treasured pieces with the Mila Collection, an LED modern picture light designed to captivate. With clean lines and a sleek silhouette, the Mila Collection is a celebration of contemporary elegance, offering a minimalist touch that enhances rather than overpowers your space. With the CCT Selectable switch, choose your optimal warmth from warm to cool, with flat, opaque acrylic lens diffusing the glow evenly. Available in matte black for bold sophistication, brushed nickel for timeless versatility, and vintage brass for a warm, luxurious accent, blending seamlessly into any décor. More than a light, it's a statement of refined taste to illuminate your space and let your art shine like never before.FeaturesWith a 2700K/3000K/3500K CCT selectable warm white to neutral white and 90 CRI, this dimmable light delivers of beautifully balanced brightness - perfect for creating spaces with rich, true-to-life color.Measuring 4.7" height, 7.1" extensionCapturing modern design with its sleek lines, minimalist form, and emphasis on function through refined simplicity.Finished with Acrylic L ensMaterial is comprised of aluminum and steelRated for damp locationsInstructions and mounting hardware included for easy installationShow More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_5qjrkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11d9 _16fu6t1bl _16fu6t11bd" style="--_16fu6t11d8:pre-line;--_16fu6t1ba:var(--_8tzu887k)"&gt;Unveil the beauty of your most treasured pieces with the Mila Collection, an LED modern picture light designed to captivate. With clean lines and a sleek silhouette, the Mila Collection is a celebration of contemporary elegance, offering a minimalist touch that enhances rather than overpowers your space. With the CCT Selectable switch, choose your optimal warmth from warm to cool, with flat, opaque acrylic lens diffusing the glow evenly. Available in matte black for bold sophistication, brushed nickel for timeless versatility, and vintage brass for a warm, luxurious accent, blending seamlessly into any décor. More than a light, it's a statement of refined taste to illuminate your space and let your art shine like never before.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_9qjrkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_dqjrkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;With a 2700K/3000K/3500K CCT selectable warm white to neutral white and 90 CRI, this dimmable light delivers of beautifully balanced brightness - perfect for creating spaces with rich, true-to-life color.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Measuring 4.7" height, 7.1" extension&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Capturing modern design with its sleek lines, minimalist form, and emphasis on function through refined simplicity.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Finished with Acrylic L ens&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Material is comprised of aluminum and steel&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Rated for damp locations&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Instructions and mounting hardware included for easy installation&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea1 _1xrzzea2 _1xrzzea6 _1xrzzea9 _1xrzzeaw"&gt;&lt;span class="_1xrzzeae _1xrzzeax _1xrzzea11 _1xrzzea13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/27621965/resize-h1200-w1200%5Ecompr-r85/3614/361404268/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/27621965/resize-h1200-w1200%5Ecompr-r85/3614/361404268/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/51834426/resize-h1200-w1200%5Ecompr-r85/3614/361404261/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/36983258/resize-h1200-w1200%5Ecompr-r85/3614/361404294/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/12580386/resize-h1200-w1200%5Ecompr-r85/3614/361404290/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/57827596/resize-h1200-w1200%5Ecompr-r85/3614/361404289/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/12423944/resize-h1200-w1200%5Ecompr-r85/3614/361404285/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/78371205/resize-h1200-w1200%5Ecompr-r85/3614/361404282/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/44487063/resize-h1200-w1200%5Ecompr-r85/3614/361404275/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/40639955/resize-h1200-w1200%5Ecompr-r85/3614/361404257/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/08923689/resize-h1200-w1200%5Ecompr-r85/3614/361404253/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/97572776/resize-h1200-w1200%5Ecompr-r85/3614/361404252/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/97416334/resize-h1200-w1200%5Ecompr-r85/3614/361404247/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/63363595/resize-h1200-w1200%5Ecompr-r85/3614/361404244/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/82040057/resize-h1200-w1200%5Ecompr-r85/3614/361404240/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/36365901/resize-h1200-w1200%5Ecompr-r85/3614/361404301/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/67188889/resize-h1200-w1200%5Ecompr-r85/3614/361404273/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/05076581/resize-h1200-w1200%5Ecompr-r85/3614/361404271/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg
+https://assets.wfcdn.com/im/25632345/resize-h1200-w1200%5Ecompr-r85/3614/361404295/Mila+-+LED+Picture+Light++Selectable++-+Acrylic+Lens-1986602436-1986602458-1986602461.jpg</t>
+  </si>
+  <si>
+    <t>4.7" H x 12.2" W x 7.1" D</t>
+  </si>
+  <si>
+    <t>Sale</t>
+  </si>
+  <si>
+    <t>Aluminum, Steel</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_5r3rkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_9r3rkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.7'' H X 12.2'' W X 7.1'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;5.9'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.7'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.5 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;0.8'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_dr3rkn6lbav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t112h _16fu6t11bd" style="--_16fu6t1126:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/c53c56ae-d694-49f0-bfdb-3f720025b355/62-2345_instructions.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Installation And Assembly (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/90816fa4-1571-4e39-b165-1a1aa1a77558/62-2335.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/268d852e-5da4-4ff1-8c21-722d65904dba/62-2336.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/157a95e2-1362-40b9-9085-922331745c01/62-2337.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/a31920e9-18b4-4cc4-8f0f-0e33780163d8/62-2340.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/e73e7134-1704-4c43-94d2-c462e3fecafd/62-2341.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/6d5f8105-b9bc-4cea-a0a6-50b9d5e61cd0/62-2342.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/7c6a8258-583d-48dd-a15e-a284bbea31c2/62-2345.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/87f45cea-15f7-492e-8179-48d72c13e2ec/62-2346.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/59d38e81-d6d5-410c-a6a8-959fac6e167b/62-2347.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_hr3rkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Aluminum, Steel&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable, Ambient&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Damp&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;960lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Selectable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_lr3rkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;ETL Listed, cETL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_pr3rkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_tr3rkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_11r3rkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_15r3rkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-27T07:13:44Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/latitude-run-dimmable-wall-sconce-360-rotatable-picture-light-bulbs-included-w110335095.html?piid=925311060%2C872958229</t>
+  </si>
+  <si>
+    <t>Dimmable Wall Sconce 360° Rotatable Picture Light (Bulbs Included)</t>
+  </si>
+  <si>
+    <t>ByLatitude Run®</t>
+  </si>
+  <si>
+    <t>W110335095</t>
+  </si>
+  <si>
+    <t>Pure Copper Wall Sconce: This LED wall-mounted picture light is made of all copper; the thickened copper tube makes the wall sconce more textured; and the surface of the bathroom fixture has a detailed texture and exquisite workmanship. This wall sconce will bring more sophistication and luxury to your home lighting.
+Elevate your home's aesthetic with our Exquisite Craftsmanship Picture Light. Meticulously crafted from premium copper, this wall sconce offers a blend of durability and elegance. The robust copper tube lends a rich texture, while the refined detailing promises a sophisticated presence in any room. This luxurious bathroom fixture transforms your lighting into a beacon of sophistication and luxury.
+These wall sconces, fashioned from pure copper, are equipped with an antioxidant surface coating that effectively shields against rust and discoloration, making them perfectly suited for installation in bathrooms and other damp environments. The adjustable vanity light shade offers a full 360-degree rotation, allowing you to direct the light precisely where you need it.
+Modern Style: This bathroom wall sconce made of pure copper has a surface coating treated with antioxidants to prevent rusting and fading. Ideal for use in bathrooms or wet areas. The shade of the vanity light can be rotated up and down 360° to the position you want.
+Discover the perfect blend of style and utility with our Sleek and Functional Wall Sconces. Expertly fashioned from pure solid brass, these sconces bring a modern elegance to any setting. Protected by an antioxidant surface coating, they resist rust and fading, making them ideal for bathrooms and other wet environments. The adjustable vanity light shade offers a full 360° rotation, providing the flexibility to direct light exactly where it's needed. Enjoy the best of both form and function with these adaptable wall sconces.
+This wall sconce boasts a length of 24 inches, with a disc base that spans a diameter of 6 inches. The package is complete with two E12 bulbs, versatile for a voltage range of 110V to 240V. Designed as a long tubular bathroom fixture, it's conveniently adaptable for various decorative settings. The installation process is straightforward, with all necessary hardware provided in the package—simply connect the wires, secure the shade, and install the bulbs to complete the setup.
+Easy to Install: The wall lamp is 24 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.
+Our Wall Sconce designed for Effortless Installation and the perfect addition to any home. With a sleek 24" length and a sturdy 4.7" diameter disc base, this fixture promises stability and a streamlined look. The package includes all necessary hardware and two versatile E12 bulbs, compatible with voltages ranging from 110V to 240V, making it ideal for bathrooms or any other space. Experience the simplicity of installation—connect the wires, secure the shade, and insert the bulbs. Enjoy a hassle-free process that lets you light up your space with style and convenience.
+This versatile wall sconce is designed to be mounted either horizontally or vertically, accommodating a variety of home decor styles. It serves as an excellent addition to a bathroom vanity, bedroom, living room, dressing table, fireplace, mirror cabinet, entranceway, hallway, foyer, or even a bar or cafe setting. Moreover, its functionality extends to various lighting roles, such as a wall light, reading light, dressing table light, bathroom light, or picture light, offering a multitude of applications to enhance your space.
+Easy to Install: The wall lamp is 30 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.
+Wide Range of Applications: The wall sconce can be mounted horizontally or vertically on the wall to suit different home styles. It is a good choice for your bathroom vanity or bedroom, living room, dresser, fireplace light, mirror cabinet, doorway or entryway, hallway, foyer, or bar café. In addition, it can be used as a wall light, reading light, dresser light, bathroom light, picture light, etc.
+Our versatile Wall Sconce adapts to a variety of settings, offering a flexible lighting solution for your home. With the ability to mount both horizontally and vertically, you can tailor its position to match your interior design. Ideal for enhancing the look of your bathroom vanity or providing functional illumination in bedrooms, living rooms, and beyond, this sconce is a smart choice for any space. It doubles as a wall light, reading light, dresser light, bathroom light, picture light, and more, opening up a world of lighting possibilities for your home.
+Please be aware that each piece in our shop is a testament to handcrafted artistry, meticulously crafted with care. The occasional presence of small bubbles is a natural hallmark of the hand-making process, adding a unique touch of character and authenticity to our products. These subtle imperfections are a celebration of their handcrafted origin.While we understand the pursuit of perfection, we believe these minute variations enhance the beauty and uniqueness of each item. We are confident that the charm of our handcrafted work will resonate with you, and we are here to help you find a piece that aligns with your taste and needs. Our commitment to quality and craftsmanship shines through in every creation, ensuring a distinctive and aesthetically pleasing addition to your home.
+2-Year After-Sales Guarantee: If you need any support, please contact us through your order or our message, and we will provide you with a satisfactory solution within 12 hours.</t>
+  </si>
+  <si>
+    <t>About This ProductThe modern adjustable swing arm wall sconce embodies sophistication, showcasing a classy finish to instantly upgrade your bedroom or living room. Knurling copper and exuding a unique lingering charm, these indoor wall sconces will bring more sophistication and luxury to your home lighting.FeaturesPure Copper Wall Sconce: This LED wall-mounted picture light is made of all copper; the thickened copper tube makes the wall sconce more textured; and the surface of the bathroom fixture has a detailed texture and exquisite workmanship. This wall sconce will bring more sophistication and luxury to your home lighting.Elevate your home's aesthetic with our Exquisite Craftsmanship Picture Light. Meticulously crafted from premium copper, this wall sconce offers a blend of durability and elegance. The robust copper tube lends a rich texture, while the refined detailing promises a sophisticated presence in any room. This luxurious bathroom fixture transforms your lighting into a beacon of sophistication and luxury.These wall sconces, fashioned from pure copper, are equipped with an antioxidant surface coating that effectively shields against rust and discoloration, making them perfectly suited for installation in bathrooms and other damp environments. The adjustable vanity light shade offers a full 360-degree rotation, allowing you to direct the light precisely where you need it.Modern Style: This bathroom wall sconce made of pure copper has a surface coating treated with antioxidants to prevent rusting and fading. Ideal for use in bathrooms or wet areas. The shade of the vanity light can be rotated up and down 360° to the position you want.Discover the perfect blend of style and utility with our Sleek and Functional Wall Sconces. Expertly fashioned from pure solid brass, these sconces bring a modern elegance to any setting. Protected by an antioxidant surface coating, they resist rust and fading, making them ideal for bathrooms and other wet environments. The adjustable vanity light shade offers a full 360° rotation, providing the flexibility to direct light exactly where it's needed. Enjoy the best of both form and function with these adaptable wall sconces.This wall sconce boasts a length of 24 inches, with a disc base that spans a diameter of 6 inches. The package is complete with two E12 bulbs, versatile for a voltage range of 110V to 240V. Designed as a long tubular bathroom fixture, it's conveniently adaptable for various decorative settings. The installation process is straightforward, with all necessary hardware provided in the package—simply connect the wires, secure the shade, and install the bulbs to complete the setup.Easy to Install: The wall lamp is 24 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.Our Wall Sconce designed for Effortless Installation and the perfect addition to any home. With a sleek 24" length and a sturdy 4.7" diameter disc base, this fixture promises stability and a streamlined look. The package includes all necessary hardware and two versatile E12 bulbs, compatible with voltages ranging from 110V to 240V, making it ideal for bathrooms or any other space. Experience the simplicity of installation—connect the wires, secure the shade, and insert the bulbs. Enjoy a hassle-free process that lets you light up your space with style and convenience.This versatile wall sconce is designed to be mounted either horizontally or vertically, accommodating a variety of home decor styles. It serves as an excellent addition to a bathroom vanity, bedroom, living room, dressing table, fireplace, mirror cabinet, entranceway, hallway, foyer, or even a bar or cafe setting. Moreover, its functionality extends to various lighting roles, such as a wall light, reading light, dressing table light, bathroom light, or picture light, offering a multitude of applications to enhance your space.Easy to Install: The wall lamp is 30 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.Wide Range of Applications: The wall sconce can be mounted horizontally or vertically on the wall to suit different home styles. It is a good choice for your bathroom vanity or bedroom, living room, dresser, fireplace light, mirror cabinet, doorway or entryway, hallway, foyer, or bar café. In addition, it can be used as a wall light, reading light, dresser light, bathroom light, picture light, etc.Our versatile Wall Sconce adapts to a variety of settings, offering a flexible lighting solution for your home. With the ability to mount both horizontally and vertically, you can tailor its position to match your interior design. Ideal for enhancing the look of your bathroom vanity or providing functional illumination in bedrooms, living rooms, and beyond, this sconce is a smart choice for any space. It doubles as a wall light, reading light, dresser light, bathroom light, picture light, and more, opening up a world of lighting possibilities for your home.Please be aware that each piece in our shop is a testament to handcrafted artistry, meticulously crafted with care. The occasional presence of small bubbles is a natural hallmark of the hand-making process, adding a unique touch of character and authenticity to our products. These subtle imperfections are a celebration of their handcrafted origin.While we understand the pursuit of perfection, we believe these minute variations enhance the beauty and uniqueness of each item. We are confident that the charm of our handcrafted work will resonate with you, and we are here to help you find a piece that aligns with your taste and needs. Our commitment to quality and craftsmanship shines through in every creation, ensuring a distinctive and aesthetically pleasing addition to your home.2-Year After-Sales Guarantee: If you need any support, please contact us through your order or our message, and we will provide you with a satisfactory solution within 12 hours.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_5qjrkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11d9 _16fu6t1bl _16fu6t11bd" style="--_16fu6t11d8:pre-line;--_16fu6t1ba:var(--_8tzu887k)"&gt;The modern adjustable swing arm wall sconce embodies sophistication, showcasing a classy finish to instantly upgrade your bedroom or living room. Knurling copper and exuding a unique lingering charm, these indoor wall sconces will bring more sophistication and luxury to your home lighting.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_9qjrkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_dqjrkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Pure Copper Wall Sconce: This LED wall-mounted picture light is made of all copper; the thickened copper tube makes the wall sconce more textured; and the surface of the bathroom fixture has a detailed texture and exquisite workmanship. This wall sconce will bring more sophistication and luxury to your home lighting.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Elevate your home's aesthetic with our Exquisite Craftsmanship Picture Light. Meticulously crafted from premium copper, this wall sconce offers a blend of durability and elegance. The robust copper tube lends a rich texture, while the refined detailing promises a sophisticated presence in any room. This luxurious bathroom fixture transforms your lighting into a beacon of sophistication and luxury.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;These wall sconces, fashioned from pure copper, are equipped with an antioxidant surface coating that effectively shields against rust and discoloration, making them perfectly suited for installation in bathrooms and other damp environments. The adjustable vanity light shade offers a full 360-degree rotation, allowing you to direct the light precisely where you need it.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Modern Style: This bathroom wall sconce made of pure copper has a surface coating treated with antioxidants to prevent rusting and fading. Ideal for use in bathrooms or wet areas. The shade of the vanity light can be rotated up and down 360° to the position you want.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Discover the perfect blend of style and utility with our Sleek and Functional Wall Sconces. Expertly fashioned from pure solid brass, these sconces bring a modern elegance to any setting. Protected by an antioxidant surface coating, they resist rust and fading, making them ideal for bathrooms and other wet environments. The adjustable vanity light shade offers a full 360° rotation, providing the flexibility to direct light exactly where it's needed. Enjoy the best of both form and function with these adaptable wall sconces.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;This wall sconce boasts a length of 24 inches, with a disc base that spans a diameter of 6 inches. The package is complete with two E12 bulbs, versatile for a voltage range of 110V to 240V. Designed as a long tubular bathroom fixture, it's conveniently adaptable for various decorative settings. The installation process is straightforward, with all necessary hardware provided in the package—simply connect the wires, secure the shade, and install the bulbs to complete the setup.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Easy to Install: The wall lamp is 24 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Our Wall Sconce designed for Effortless Installation and the perfect addition to any home. With a sleek 24" length and a sturdy 4.7" diameter disc base, this fixture promises stability and a streamlined look. The package includes all necessary hardware and two versatile E12 bulbs, compatible with voltages ranging from 110V to 240V, making it ideal for bathrooms or any other space. Experience the simplicity of installation—connect the wires, secure the shade, and insert the bulbs. Enjoy a hassle-free process that lets you light up your space with style and convenience.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;This versatile wall sconce is designed to be mounted either horizontally or vertically, accommodating a variety of home decor styles. It serves as an excellent addition to a bathroom vanity, bedroom, living room, dressing table, fireplace, mirror cabinet, entranceway, hallway, foyer, or even a bar or cafe setting. Moreover, its functionality extends to various lighting roles, such as a wall light, reading light, dressing table light, bathroom light, or picture light, offering a multitude of applications to enhance your space.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Easy to Install: The wall lamp is 30 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Wide Range of Applications: The wall sconce can be mounted horizontally or vertically on the wall to suit different home styles. It is a good choice for your bathroom vanity or bedroom, living room, dresser, fireplace light, mirror cabinet, doorway or entryway, hallway, foyer, or bar café. In addition, it can be used as a wall light, reading light, dresser light, bathroom light, picture light, etc.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Our versatile Wall Sconce adapts to a variety of settings, offering a flexible lighting solution for your home. With the ability to mount both horizontally and vertically, you can tailor its position to match your interior design. Ideal for enhancing the look of your bathroom vanity or providing functional illumination in bedrooms, living rooms, and beyond, this sconce is a smart choice for any space. It doubles as a wall light, reading light, dresser light, bathroom light, picture light, and more, opening up a world of lighting possibilities for your home.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Please be aware that each piece in our shop is a testament to handcrafted artistry, meticulously crafted with care. The occasional presence of small bubbles is a natural hallmark of the hand-making process, adding a unique touch of character and authenticity to our products. These subtle imperfections are a celebration of their handcrafted origin.While we understand the pursuit of perfection, we believe these minute variations enhance the beauty and uniqueness of each item. We are confident that the charm of our handcrafted work will resonate with you, and we are here to help you find a piece that aligns with your taste and needs. Our commitment to quality and craftsmanship shines through in every creation, ensuring a distinctive and aesthetically pleasing addition to your home.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;2-Year After-Sales Guarantee: If you need any support, please contact us through your order or our message, and we will provide you with a satisfactory solution within 12 hours.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea1 _1xrzzea2 _1xrzzea6 _1xrzzea9 _1xrzzeaw"&gt;&lt;span class="_1xrzzeae _1xrzzeax _1xrzzea11 _1xrzzea13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/60079872/resize-h1200-w1200%5Ecompr-r85/3051/305123876/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/60079872/resize-h1200-w1200%5Ecompr-r85/3051/305123876/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/88228473/resize-h1200-w1200%5Ecompr-r85/2837/283772726/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/77983396/resize-h1200-w1200%5Ecompr-r85/2993/299392762/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/85636664/resize-h1200-w1200%5Ecompr-r85/3051/305123890/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/86275835/resize-h1200-w1200%5Ecompr-r85/3051/305123794/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/43774215/resize-h1200-w1200%5Ecompr-r85/2993/299392770/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/03314036/resize-h1200-w1200%5Ecompr-r85/2933/293365887/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/97104947/resize-h1200-w1200%5Ecompr-r85/2924/292421882/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/47673429/resize-h1200-w1200%5Ecompr-r85/2812/281206676/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/61163025/resize-h1200-w1200%5Ecompr-r85/2880/288037671/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/27859401/resize-h1200-w1200%5Ecompr-r85/2900/290001837/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/11678100/resize-h1200-w1200%5Ecompr-r85/2854/285471473/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/88976274/resize-h1200-w1200%5Ecompr-r85/2854/285471471/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/39915925/resize-h1200-w1200%5Ecompr-r85/2854/285471430/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/63066511/resize-h1200-w1200%5Ecompr-r85/2854/285471391/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/89615445/resize-h1200-w1200%5Ecompr-r85/2854/285471375/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/70917169/resize-h1200-w1200%5Ecompr-r85/2854/285471360/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/15137194/resize-h1200-w1200%5Ecompr-r85/2837/283773207/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/56429929/resize-h1200-w1200%5Ecompr-r85/2819/281935732/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/80189959/resize-h1200-w1200%5Ecompr-r85/2819/281935301/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/68839046/resize-h1200-w1200%5Ecompr-r85/2819/281935300/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/52244452/resize-h1200-w1200%5Ecompr-r85/2819/281935298/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/20744933/resize-h1200-w1200%5Ecompr-r85/2812/281206692/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/51266715/resize-h1200-w1200%5Ecompr-r85/3051/305130570/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/00517475/resize-h1200-w1200%5Ecompr-r85/3051/305130556/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/77976417/resize-h1200-w1200%5Ecompr-r85/3051/305123866/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/93942200/resize-h1200-w1200%5Ecompr-r85/3051/305123818/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg
+https://assets.wfcdn.com/im/96731104/resize-h1200-w1200%5Ecompr-r85/3051/305123403/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-925311060-872958229.jpg</t>
+  </si>
+  <si>
+    <t>18.9" H x 18.9" W x 9.25" D</t>
+  </si>
+  <si>
+    <t>Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_5r3rkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t11bd"&gt;&lt;img src="https://assets.wfcdn.com/im/29277326/resize-h600-w600%5Ecompr-r85/3051/305123890/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_9r3rkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;24'' W X 1.38'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;6'' H X 24'' W X 6'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;6'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;6'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.2 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;0.98'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_dr3rkn6lbav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t112h _16fu6t11bd" style="--_16fu6t1126:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/1c4d6c6b-e66b-4811-a2f9-37361570bce0/cayi1014%20installation%20&amp;amp;%20assembly.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Installation And Assembly (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_hr3rkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;5 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;110 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;E12/Candelabra&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Down, Multiple Directions, Ambient, Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb / Light Color&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Amber&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Not Listed&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;400lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Edison Bulb&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm, Adjustable Shade&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2,700K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_lr3rkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;UL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_pr3rkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_tr3rkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;30 Days&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Full&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_11r3rkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_15r3rkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-27T07:14:12Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/george-oliver-2-light-modern-classical-adjustable-brass-picture-light-w119766307.html?piid=1517617263</t>
+  </si>
+  <si>
+    <t>4-Light Modern Classical Adjustable Brass Picture Light</t>
+  </si>
+  <si>
+    <t>ByGeorge Oliver</t>
+  </si>
+  <si>
+    <t>W119766307</t>
+  </si>
+  <si>
+    <t>Modern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.
+Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.
+Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.
+Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.</t>
+  </si>
+  <si>
+    <t>About This ProductHighlight your most cherished artwork, photographs, or mirrors with our Modern Slanted Tube Picture Light Series. This collection redefines traditional gallery lighting with its bold, architectural "cut-away" silhouette. Finished in a luxurious electroplated brass, these fixtures offer a sophisticated metallic luster that enhances any frame. Featuring a 360° rotatable head, this series allows you to direct a precise wash of light exactly where it is needed, bringing professional, museum-quality illumination into your home.FeaturesModern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_5qjqkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11d9 _16fu6t1bl _16fu6t11bd" style="--_16fu6t11d8:pre-line;--_16fu6t1ba:var(--_8tzu887k)"&gt;Highlight your most cherished artwork, photographs, or mirrors with our Modern Slanted Tube Picture Light Series. This collection redefines traditional gallery lighting with its bold, architectural "cut-away" silhouette. Finished in a luxurious electroplated brass, these fixtures offer a sophisticated metallic luster that enhances any frame. Featuring a 360° rotatable head, this series allows you to direct a precise wash of light exactly where it is needed, bringing professional, museum-quality illumination into your home.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_9qjqkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_dqjqkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Modern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea1 _1xrzzea2 _1xrzzea6 _1xrzzea9 _1xrzzeaw"&gt;&lt;span class="_1xrzzeae _1xrzzeax _1xrzzea11 _1xrzzea13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/98943939/resize-h1200-w1200%5Ecompr-r85/4373/437302937/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/98943939/resize-h1200-w1200%5Ecompr-r85/4373/437302937/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/65022113/resize-h1200-w1200%5Ecompr-r85/4373/437302867/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/62793004/resize-h1200-w1200%5Ecompr-r85/4373/437303153/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/50076955/resize-h1200-w1200%5Ecompr-r85/4373/437303259/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/66963867/resize-h1200-w1200%5Ecompr-r85/4373/437303215/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/20257632/resize-h1200-w1200%5Ecompr-r85/4373/437302967/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/49029767/resize-h1200-w1200%5Ecompr-r85/4373/437303323/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/93322390/resize-h1200-w1200%5Ecompr-r85/4373/437303254/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/34685569/resize-h1200-w1200%5Ecompr-r85/4373/437302913/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/56857327/resize-h1200-w1200%5Ecompr-r85/4373/437303082/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/85167537/resize-h1200-w1200%5Ecompr-r85/4370/437079190/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/11057740/resize-h1200-w1200%5Ecompr-r85/4373/437303021/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg</t>
+  </si>
+  <si>
+    <t>Brass</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_5r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t11bd"&gt;&lt;img src="https://assets.wfcdn.com/im/99502011/resize-h600-w600%5Ecompr-r85/4373/437303082/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_9r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H X 31.89'' W X 6.69'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;0.98'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;16.93'' W&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;60 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;110 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;E12/Candelabra&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Ambient&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Not Listed&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;ETL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_11r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_15r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-27T07:13:02Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-light-hangers-adjustable-3-pair-rope-clip-hanger-18-inch-grow-light-w112170978.html</t>
+  </si>
+  <si>
+    <t>Light Hangers Adjustable 3-Pair Rope Clip Hanger 1/8 Inch Grow Light</t>
   </si>
   <si>
     <t>ByEbern Designs</t>
   </si>
   <si>
-    <t>W100470591</t>
-[...224 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.75'' H X 18'' W X 7.5'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75'' L&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.2 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Reach Extension&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75''&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/c9404f42-f787-4a38-911f-6ca5d91f1dbf/concept%20led%20cordless%20remote%20control%20picture%20lights%20q&amp;amp;a%20(1).pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Marketing Materials (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rocker, Dimmer&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;16&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery Life&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;100 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Location&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Fixture / Shade&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Shade, Extendable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,200K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90 Days, 30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Details&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Satisfaction Guaranteed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>W112170978</t>
+  </si>
+  <si>
+    <t>【DURABLE MATERIAL】- The rope ratchets are constructed of zinc-plated steel casing and nylon rope, tear &amp; rust resistant for multipurpose use. The rope hanger supports everything, so you won’t have to worry about a budge, slip, or fall.
+【LARGE WEIGHT LOAD CAPACITY】- The adjustable rope hanger holds up to 75-pound weight load capacity per ratchet, and a pair can handle 150-pound. The rope will automatically lock and stay in the place once set.
+【6 PCS ROPE RATCHET HANGERS】- This hanger includes 3-pair/6 PCS rope hangers that are compatible with all parabolic and round reflectors, so long as hooks and locking latch suit. It perfectly meets the requirement of adjusting the hood to provide different light supply as plants grow.
+【1/8 INCH ADJUSTABLE】- There are 3-pair 1/8 inch 6-feet grow light rope hangers for fully adjusting and locking. 6-feet rope length can meet all the height you need for your fixture. This suspension system enables you to raise and lower the light or anything else.
+【VARIOUS USES】- The ratchet hangers are suitable for grow light kits, hydroponic indoor grow lights, filters, and grow tents. It is excellent for hanging light fixtures, reflectors, carbon filters, ventilation equipment, potted flowers and plants, fans, etc.</t>
+  </si>
+  <si>
+    <t>About This Product3-Pair/6 PCS Grow Light Rope Clip Hangers：This rope clip hanger is about 3-pair/6 PCS 1/8 inch 6-feet rope hangers compatible with all parabolic and round reflectors for fully adjusting and locking. It is convenient for you to adjust the hood to provide different light supply as plants grow. It is widely used for hanging light fixtures, reflectors, carbon filters, ventilation equipment, etc.Features【DURABLE MATERIAL】- The rope ratchets are constructed of zinc-plated steel casing and nylon rope, tear &amp; rust resistant for multipurpose use. The rope hanger supports everything, so you won’t have to worry about a budge, slip, or fall.【LARGE WEIGHT LOAD CAPACITY】- The adjustable rope hanger holds up to 75-pound weight load capacity per ratchet, and a pair can handle 150-pound. The rope will automatically lock and stay in the place once set.【6 PCS ROPE RATCHET HANGERS】- This hanger includes 3-pair/6 PCS rope hangers that are compatible with all parabolic and round reflectors, so long as hooks and locking latch suit. It perfectly meets the requirement of adjusting the hood to provide different light supply as plants grow.【1/8 INCH ADJUSTABLE】- There are 3-pair 1/8 inch 6-feet grow light rope hangers for fully adjusting and locking. 6-feet rope length can meet all the height you need for your fixture. This suspension system enables you to raise and lower the light or anything else.【VARIOUS USES】- The ratchet hangers are suitable for grow light kits, hydroponic indoor grow lights, filters, and grow tents. It is excellent for hanging light fixtures, reflectors, carbon filters, ventilation equipment, potted flowers and plants, fans, etc.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_5qjrkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11d9 _16fu6t1bl _16fu6t11bd" style="--_16fu6t11d8:pre-line;--_16fu6t1ba:var(--_8tzu887k)"&gt;3-Pair/6 PCS Grow Light Rope Clip Hangers：This rope clip hanger is about 3-pair/6 PCS 1/8 inch 6-feet rope hangers compatible with all parabolic and round reflectors for fully adjusting and locking. It is convenient for you to adjust the hood to provide different light supply as plants grow. It is widely used for hanging light fixtures, reflectors, carbon filters, ventilation equipment, etc.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_9qjrkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_dqjrkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;【DURABLE MATERIAL】- The rope ratchets are constructed of zinc-plated steel casing and nylon rope, tear &amp;amp; rust resistant for multipurpose use. The rope hanger supports everything, so you won’t have to worry about a budge, slip, or fall.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;【LARGE WEIGHT LOAD CAPACITY】- The adjustable rope hanger holds up to 75-pound weight load capacity per ratchet, and a pair can handle 150-pound. The rope will automatically lock and stay in the place once set.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;【6 PCS ROPE RATCHET HANGERS】- This hanger includes 3-pair/6 PCS rope hangers that are compatible with all parabolic and round reflectors, so long as hooks and locking latch suit. It perfectly meets the requirement of adjusting the hood to provide different light supply as plants grow.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;【1/8 INCH ADJUSTABLE】- There are 3-pair 1/8 inch 6-feet grow light rope hangers for fully adjusting and locking. 6-feet rope length can meet all the height you need for your fixture. This suspension system enables you to raise and lower the light or anything else.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;【VARIOUS USES】- The ratchet hangers are suitable for grow light kits, hydroponic indoor grow lights, filters, and grow tents. It is excellent for hanging light fixtures, reflectors, carbon filters, ventilation equipment, potted flowers and plants, fans, etc.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea1 _1xrzzea2 _1xrzzea6 _1xrzzea9 _1xrzzeaw"&gt;&lt;span class="_1xrzzeae _1xrzzeax _1xrzzea11 _1xrzzea13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/90930631/resize-h1200-w1200%5Ecompr-r85/3063/306340747/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/90930631/resize-h1200-w1200%5Ecompr-r85/3063/306340747/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg
+https://assets.wfcdn.com/im/66170787/resize-h1200-w1200%5Ecompr-r85/3063/306340792/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg
+https://assets.wfcdn.com/im/17289154/resize-h1200-w1200%5Ecompr-r85/3063/306340786/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg
+https://assets.wfcdn.com/im/02281544/resize-h1200-w1200%5Ecompr-r85/3063/306340748/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg
+https://assets.wfcdn.com/im/06094683/resize-h1200-w1200%5Ecompr-r85/3063/306340790/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg
+https://assets.wfcdn.com/im/51341893/resize-h1200-w1200%5Ecompr-r85/3063/306340789/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg
+https://assets.wfcdn.com/im/28270940/resize-h1200-w1200%5Ecompr-r85/3063/306340777/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg
+https://assets.wfcdn.com/im/62323679/resize-h1200-w1200%5Ecompr-r85/3063/306340774/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg
+https://assets.wfcdn.com/im/69671042/resize-h1200-w1200%5Ecompr-r85/3063/306340760/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg
+https://assets.wfcdn.com/im/47125658/resize-h1200-w1200%5Ecompr-r85/3063/306340757/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg
+https://assets.wfcdn.com/im/65823934/resize-h1200-w1200%5Ecompr-r85/3063/306340742/Light+Hangers+Adjustable+3-Pair+Rope+Clip+Hanger+1%2F8+Inch+Grow+Light.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_5r3rkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_9r3rkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3'' H X 5'' W X 3'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;0.7 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_hr3rkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Frame Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Plug-in&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb / Light Color&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Black&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Satin Black&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1lm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_lr3rkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_pr3rkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_tr3rkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Full&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_11r3rkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_15r3rkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-08-27T07:14:01Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/winston-porter-2-light-12-dimmable-wall-mounted-sconce-picture-light-w115125865.html?piid=1042233599&amp;auctionId=4a910523-3b20-4211-9ac2-ec824e03a746&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%224a910523-3b20-4211-9ac2-ec824e03a746%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>2 - Light 12" Dimmable Wall Mounted Sconce Picture Light</t>
+  </si>
+  <si>
+    <t>ByWinston Porter</t>
+  </si>
+  <si>
+    <t>W115125865</t>
+  </si>
+  <si>
+    <t>Luxurious Metal: Constructed with premium thick metal, the lamp body and base offer a substantial feel and lasting strength. Adorned in a brushed brass finish, it not only shines with elegance but also resists tarnishing, rust, and corrosion—keeping its brilliance for years, even in moist settings.
+Product Dimensions: With dimensions of 12" W × 10" D × 3.1" H, this light is ideal for oil paintings, portraits, gallery walls, photo frames, shelves, and artworks between 15 and 30 inches.
+Dimmable: This wall light requires two E26 bulbs (included). With the dimmer installed, you can smoothly adjust the brightness from 10% to 100% to match your artwork and room ambiance. (Dimmer not included)
+Adjustable Lamp Head: The adjustable lamp head tilts up and down, putting you in full control of lighting angle and intensity for flawless visual presentation.
+Modern Design: Designed to blend with a wide range of decors, this piece adds a refined accent to stairways, corridors, and vanity areas alike.
+Quick &amp; Easy Installation: Designed for hassle-free mounting, this light fits a variety of wall surfaces. Whether updating your home or a business setting, you can install it effortlessly and enjoy an instant upgrade in style and function.</t>
+  </si>
+  <si>
+    <t>About This ProductCrafted from heavy-duty metal, this picture light combines timeless elegance with durability. Designed to cast a flawless, gallery-quality glow on your artwork, its adjustable head lets you direct light exactly where it’s needed, making colors pop, textures stand out, and every detail shine. Whether you're highlighting a treasured oil painting, a cherished family photo, or your favorite wall decor, this light adds a touch of class and adaptable style to any room.FeaturesLuxurious Metal: Constructed with premium thick metal, the lamp body and base offer a substantial feel and lasting strength. Adorned in a brushed brass finish, it not only shines with elegance but also resists tarnishing, rust, and corrosion—keeping its brilliance for years, even in moist settings.Product Dimensions: With dimensions of 12" W × 10" D × 3.1" H, this light is ideal for oil paintings, portraits, gallery walls, photo frames, shelves, and artworks between 15 and 30 inches.Dimmable: This wall light requires two E26 bulbs (included). With the dimmer installed, you can smoothly adjust the brightness from 10% to 100% to match your artwork and room ambiance. (Dimmer not included)Adjustable Lamp Head: The adjustable lamp head tilts up and down, putting you in full control of lighting angle and intensity for flawless visual presentation.Modern Design: Designed to blend with a wide range of decors, this piece adds a refined accent to stairways, corridors, and vanity areas alike.Quick &amp; Easy Installation: Designed for hassle-free mounting, this light fits a variety of wall surfaces. Whether updating your home or a business setting, you can install it effortlessly and enjoy an instant upgrade in style and function.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_5qjrkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11d9 _16fu6t1bl _16fu6t11bd" style="--_16fu6t11d8:pre-line;--_16fu6t1ba:var(--_8tzu887k)"&gt;Crafted from heavy-duty metal, this picture light combines timeless elegance with durability. Designed to cast a flawless, gallery-quality glow on your artwork, its adjustable head lets you direct light exactly where it’s needed, making colors pop, textures stand out, and every detail shine. Whether you're highlighting a treasured oil painting, a cherished family photo, or your favorite wall decor, this light adds a touch of class and adaptable style to any room.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_9qjrkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_dqjrkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Luxurious Metal: Constructed with premium thick metal, the lamp body and base offer a substantial feel and lasting strength. Adorned in a brushed brass finish, it not only shines with elegance but also resists tarnishing, rust, and corrosion—keeping its brilliance for years, even in moist settings.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Product Dimensions: With dimensions of 12" W × 10" D × 3.1" H, this light is ideal for oil paintings, portraits, gallery walls, photo frames, shelves, and artworks between 15 and 30 inches.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Dimmable: This wall light requires two E26 bulbs (included). With the dimmer installed, you can smoothly adjust the brightness from 10% to 100% to match your artwork and room ambiance. (Dimmer not included)&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Adjustable Lamp Head: The adjustable lamp head tilts up and down, putting you in full control of lighting angle and intensity for flawless visual presentation.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Modern Design: Designed to blend with a wide range of decors, this piece adds a refined accent to stairways, corridors, and vanity areas alike.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Quick &amp;amp; Easy Installation: Designed for hassle-free mounting, this light fits a variety of wall surfaces. Whether updating your home or a business setting, you can install it effortlessly and enjoy an instant upgrade in style and function.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea1 _1xrzzea2 _1xrzzea6 _1xrzzea9 _1xrzzeaw"&gt;&lt;span class="_1xrzzeae _1xrzzeax _1xrzzea11 _1xrzzea13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/64679640/resize-h1200-w1200%5Ecompr-r85/3666/366603418/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/64679640/resize-h1200-w1200%5Ecompr-r85/3666/366603418/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/44848129/resize-h1200-w1200%5Ecompr-r85/4057/405791356/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/63702847/resize-h1200-w1200%5Ecompr-r85/4057/405791376/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/15844968/resize-h1200-w1200%5Ecompr-r85/3956/395683964/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/53328727/resize-h1200-w1200%5Ecompr-r85/3666/366603417/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/41977814/resize-h1200-w1200%5Ecompr-r85/3666/366603416/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/30626901/resize-h1200-w1200%5Ecompr-r85/3666/366603415/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/19275988/resize-h1200-w1200%5Ecompr-r85/3666/366603414/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/78649310/resize-h1200-w1200%5Ecompr-r85/4057/405791445/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/59406979/resize-h1200-w1200%5Ecompr-r85/4057/405791435/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/82306007/resize-h1200-w1200%5Ecompr-r85/4057/405791408/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/07925075/resize-h1200-w1200%5Ecompr-r85/3666/366603413/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg
+https://assets.wfcdn.com/im/61281292/resize-h1200-w1200%5Ecompr-r85/3666/366603395/2+-+Light+12%22+Dimmable+Wall+Mounted+Sconce+Picture+Light-1042233599.jpg</t>
+  </si>
+  <si>
+    <t>Bundle &amp; Save</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_5r3rkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t11bd"&gt;&lt;img src="https://assets.wfcdn.com/im/95078046/resize-h600-w600%5Ecompr-r85/3666/366603395/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_9r3rkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3.1'' H X 12'' W X 10'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;12'' W X 2.8'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3.1'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.8'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;5.52 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_dr3rkn6lbav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t112h _16fu6t11bd" style="--_16fu6t1126:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/05e492d4-ee57-4c39-891a-0a16b50fbf1f/cayi1142%20installation%20&amp;amp;%20assembly.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Installation And Assembly (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_hr3rkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;60 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;110 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;E26/Medium (Standard)&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Down, Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brushed Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;300lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2,700K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_lr3rkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;UL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_pr3rkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_tr3rkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_11r3rkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_15r3rkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -758,347 +815,341 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2">
-        <v>40.99</v>
+        <v>137.99</v>
       </c>
       <c r="H2">
-        <v>46.99</v>
+        <v>238.69</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
-        <v>4.3</v>
+        <v>1.0</v>
       </c>
       <c r="L2">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>39</v>
       </c>
       <c r="E3" t="s">
         <v>40</v>
       </c>
       <c r="F3" t="s">
         <v>41</v>
       </c>
       <c r="G3">
-        <v>51.99</v>
+        <v>149.99</v>
       </c>
       <c r="H3">
-        <v>99.99</v>
+        <v>166.99</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
       <c r="L3">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M3" t="s">
         <v>42</v>
       </c>
       <c r="N3" t="s">
         <v>43</v>
       </c>
       <c r="O3" t="s">
         <v>44</v>
       </c>
       <c r="P3" t="s">
         <v>45</v>
       </c>
       <c r="Q3" t="s">
         <v>46</v>
       </c>
       <c r="R3" t="s">
         <v>47</v>
       </c>
       <c r="S3" t="s">
+        <v>34</v>
+      </c>
+      <c r="T3" t="s">
         <v>48</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
         <v>51</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>52</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F4" t="s">
         <v>54</v>
       </c>
       <c r="G4">
         <v>127.99</v>
       </c>
       <c r="H4">
-        <v>135.99</v>
+        <v>254.77</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
         <v>55</v>
       </c>
       <c r="N4" t="s">
         <v>56</v>
       </c>
       <c r="O4" t="s">
         <v>57</v>
       </c>
       <c r="P4" t="s">
         <v>58</v>
       </c>
       <c r="Q4" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>59</v>
+      </c>
+      <c r="R4">
+        <v>31.89</v>
       </c>
       <c r="S4" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="T4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="U4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G5">
-        <v>88.99</v>
+        <v>23.99</v>
       </c>
       <c r="H5">
-        <v>93.99</v>
+        <v>25.99</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5">
+        <v>0</v>
+      </c>
+      <c r="K5">
+        <v>5.0</v>
+      </c>
+      <c r="L5">
         <v>1</v>
       </c>
-      <c r="K5">
-[...4 lines deleted...]
-      </c>
       <c r="M5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Q5" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="S5" t="s">
+        <v>34</v>
+      </c>
+      <c r="T5" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="U5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>73</v>
       </c>
       <c r="C6" t="s">
         <v>74</v>
       </c>
       <c r="D6" t="s">
         <v>75</v>
       </c>
       <c r="E6" t="s">
         <v>76</v>
       </c>
       <c r="F6" t="s">
         <v>77</v>
       </c>
       <c r="G6">
-        <v>92.99</v>
-[...2 lines deleted...]
-        <v>114.99</v>
+        <v>145.99</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6">
-        <v>4.5</v>
+        <v>4.9</v>
       </c>
       <c r="L6">
-        <v>753</v>
+        <v>9</v>
+      </c>
+      <c r="M6" t="s">
+        <v>78</v>
       </c>
       <c r="N6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="P6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="Q6" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="R6" t="s">
         <v>82</v>
       </c>
       <c r="S6" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="T6" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="U6" t="s">
         <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>